--- v0 (2026-06-03)
+++ v1 (2026-08-03)
@@ -121,54 +121,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -214,52 +210,50 @@
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
-    <p:sldId id="321" r:id="rId68"/>
-    <p:sldId id="322" r:id="rId69"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -422,55 +416,53 @@
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
-  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
-[...3 lines deleted...]
-  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -530,51 +522,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அந்தத் தேசத்தின் குடிகளாகிய ஓரியனான சேயீரின் குமாரர், லோத்தான், சோபால், சிபியோன், ஆனாகு,]]></a:t>
+              <a:t><![CDATA[36. ஆதாத் மரித்தபின், மஸ்ரேக்கா ஊரானாகிய சம்லா அவனுடைய பட்டத்திற்கு வந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -639,51 +631,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அந்தத் தேசத்தின் குடிகளாகிய ஓரியனான சேயீரின் குமாரர், லோத்தான், சோபால், சிபியோன், ஆனாகு,]]></a:t>
+              <a:t><![CDATA[5. அகோலிபாமாள் எயூஷையும், யாலாமையும், கோராகையும் பெற்றாள்; இவர்களே ஏசாவுக்குக் கானான் தேசத்திலே பிறந்த குமாரர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -748,51 +740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. திஷோன், ஏத்சேர், திஷான் என்பவர்கள்; இவர்களே ஏதோம் தேசத்தில் சேயீரின் புத்திரராகிய ஓரியருடைய சந்ததியாயிருந்த பிரபுக்கள்.]]></a:t>
+              <a:t><![CDATA[5. அகோலிபாமாள் எயூஷையும், யாலாமையும், கோராகையும் பெற்றாள்; இவர்களே ஏசாவுக்குக் கானான் தேசத்திலே பிறந்த குமாரர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -857,51 +849,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. திஷோன், ஏத்சேர், திஷான் என்பவர்கள்; இவர்களே ஏதோம் தேசத்தில் சேயீரின் புத்திரராகிய ஓரியருடைய சந்ததியாயிருந்த பிரபுக்கள்.]]></a:t>
+              <a:t><![CDATA[37. சம்லா மரித்தபின் அங்கே இருக்கிற நதிக்குச் சமீபமான ரெகொபோத் என்னும் ஊரானாகிய சவுல் அவனுடைய பட்டத்திற்கு வந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -966,51 +958,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. லோத்தானுடைய குமாரர், ஓரி, ஏமாம் என்பவர்கள்; லோத்தானின் சகோதரி திம்னாள் என்பவள்.]]></a:t>
+              <a:t><![CDATA[38. சவுல் மரித்தபின், அக்போருடைய குமாரனாகிய பாகால்கானான் அவனுடைய பட்டத்திற்கு வந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1075,51 +1067,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. சோபாலின் குமாரர், அல்வான், மானகாத், ஏபால், செப்போ, ஓனாம் என்பவர்கள்.]]></a:t>
+              <a:t><![CDATA[39. அக்போருடைய குமாரனாகிய பாகால்கானான் மரித்தபின், ஆதார் அவனுடைய பட்டத்திற்கு வந்தான்; அவனுடைய பட்டணத்துக்குப் பாகு என்று பேர்; அவன் மனைவியின் பேர் மெகதபேல்; அவன் மத்ரேத்துடைய குமாரத்தியும் மேசகாவின் குமாரத்தியுமாய் இருந்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1184,51 +1176,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. சிபியோனின் குமாரர், அயா, ஆனாகு என்பவர்கள்; வனாந்தரத்திலே தன் தகப்பனாகிய சிபெயோனின் கழுதைகளை மேய்க்கையில், கோவேறு கழுதைகளைக் கண்டுபிடித்த ஆனாகு இவன்தான்.]]></a:t>
+              <a:t><![CDATA[39. அக்போருடைய குமாரனாகிய பாகால்கானான் மரித்தபின், ஆதார் அவனுடைய பட்டத்திற்கு வந்தான்; அவனுடைய பட்டணத்துக்குப் பாகு என்று பேர்; அவன் மனைவியின் பேர் மெகதபேல்; அவன் மத்ரேத்துடைய குமாரத்தியும் மேசகாவின் குமாரத்தியுமாய் இருந்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1293,51 +1285,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. சிபியோனின் குமாரர், அயா, ஆனாகு என்பவர்கள்; வனாந்தரத்திலே தன் தகப்பனாகிய சிபெயோனின் கழுதைகளை மேய்க்கையில், கோவேறு கழுதைகளைக் கண்டுபிடித்த ஆனாகு இவன்தான்.]]></a:t>
+              <a:t><![CDATA[40. தங்கள் பற்பல வம்சங்களின்படியேயும் வாசஸ்தலங்களின்படியேயும் நாமதேயங்களின்படியேயும் ஏசாவின் சந்ததியில் தோன்றிய பிரபுக்களுடைய நாமங்களாவன: திம்னா பிரபு, அல்வா பிரபு, ஏதேத் பிரபு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1402,51 +1394,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ஆனாகின் பிள்ளைகள், திஷோன், அகோலிபாமாள் என்பவர்கள்; இந்த அகோலிபாமாள் ஆனாகின் குமாரத்தி.]]></a:t>
+              <a:t><![CDATA[40. தங்கள் பற்பல வம்சங்களின்படியேயும் வாசஸ்தலங்களின்படியேயும் நாமதேயங்களின்படியேயும் ஏசாவின் சந்ததியில் தோன்றிய பிரபுக்களுடைய நாமங்களாவன: திம்னா பிரபு, அல்வா பிரபு, ஏதேத் பிரபு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1511,51 +1503,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. திஷோனுடைய குமாரர், எம்தான், எஸ்பான், இத்தரான், கெரான் என்பவர்கள்.]]></a:t>
+              <a:t><![CDATA[6. ஏசா தன் மனைவிகளையும், தன் குமாரரையும், தன் குமாரத்திகளையும், தன் வீட்டிலுள்ள யாவரையும், தன் ஆடுமாடுகளையும், மற்ற ஜீவஜந்துக்கள் யாவையும் தான் கானான் தேசத்திலே சம்பாதித்த ஆஸ்தி முழுவதையும் சேர்த்துக்கொண்டு, தன் சகோதரனாகிய யாக்கோபை விட்டுப் பிரிந்து வேறே தேசத்துக்குப் போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1620,51 +1612,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. கோராகு பிரபு, கத்தாம் பிரபு, அமலேக்கு பிரபு என்பவர்கள்; இவர்கள் ஏதோம் தேசத்தில் எலீப்பாசின் சந்ததியும் ஆதாளின் குமாரருமாயிருந்த பிரபுக்கள்.]]></a:t>
+              <a:t><![CDATA[1. ஏதோமியரின் தகப்பனாகிய ஏசாவின் வம்சவரலாறு:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1729,51 +1721,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ஏத்சேருடைய குமாரர், பில்கான், சகவான், அக்கான் என்பவர்கள்.]]></a:t>
+              <a:t><![CDATA[6. ஏசா தன் மனைவிகளையும், தன் குமாரரையும், தன் குமாரத்திகளையும், தன் வீட்டிலுள்ள யாவரையும், தன் ஆடுமாடுகளையும், மற்ற ஜீவஜந்துக்கள் யாவையும் தான் கானான் தேசத்திலே சம்பாதித்த ஆஸ்தி முழுவதையும் சேர்த்துக்கொண்டு, தன் சகோதரனாகிய யாக்கோபை விட்டுப் பிரிந்து வேறே தேசத்துக்குப் போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1838,51 +1830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. திஷானுடைய குமாரர், ஊத்ஸ், அரான் என்பவர்கள்.]]></a:t>
+              <a:t><![CDATA[6. ஏசா தன் மனைவிகளையும், தன் குமாரரையும், தன் குமாரத்திகளையும், தன் வீட்டிலுள்ள யாவரையும், தன் ஆடுமாடுகளையும், மற்ற ஜீவஜந்துக்கள் யாவையும் தான் கானான் தேசத்திலே சம்பாதித்த ஆஸ்தி முழுவதையும் சேர்த்துக்கொண்டு, தன் சகோதரனாகிய யாக்கோபை விட்டுப் பிரிந்து வேறே தேசத்துக்குப் போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1947,51 +1939,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ஓரியரின் சந்ததியில் தோன்றிய பிரபுக்கள், லோத்தான் பிரபு, சோபால் பிரபு, சிபியோன் பிரபு, ஆனாகு பிரபு,]]></a:t>
+              <a:t><![CDATA[41. அகோலிபாமா பிரபு, ஏலா பிரபு, பினோன் பிரபு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2056,51 +2048,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. திஷோன் பிரபு, ஏத்சேர் பிரபு, திஷான் பிரபு என்பவர்கள்; இவர்களே சேயீர் தேசத்திலே தங்கள் தங்கள் இடங்களில் இருந்த ஓரியர் சந்ததியான பிரபுக்கள்.]]></a:t>
+              <a:t><![CDATA[7. அவர்களுடைய சம்பத்து மிகுதியாயிருந்தபடியினால் அவர்கள் ஒருமித்துக் குடியிருக்கக் கூடாமற்போயிற்று; அவர்களுடைய மந்தைகளினிமித்தமாய் அவர்கள் தங்கியிருந்த பூமி அவர்களைத் தாங்கக் கூடாததாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2165,51 +2157,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. திஷோன் பிரபு, ஏத்சேர் பிரபு, திஷான் பிரபு என்பவர்கள்; இவர்களே சேயீர் தேசத்திலே தங்கள் தங்கள் இடங்களில் இருந்த ஓரியர் சந்ததியான பிரபுக்கள்.]]></a:t>
+              <a:t><![CDATA[7. அவர்களுடைய சம்பத்து மிகுதியாயிருந்தபடியினால் அவர்கள் ஒருமித்துக் குடியிருக்கக் கூடாமற்போயிற்று; அவர்களுடைய மந்தைகளினிமித்தமாய் அவர்கள் தங்கியிருந்த பூமி அவர்களைத் தாங்கக் கூடாததாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2274,51 +2266,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. இஸ்ரவேல் புத்திரர்மேல் ராஜாக்கள் அரசாளுகிறதற்கு முன்னே, ஏதோம் தேசத்தில் ஆண்ட ராஜாக்களாவன:]]></a:t>
+              <a:t><![CDATA[42. கேனாஸ் பிரபு, தேமான் பிரபு, மிப்சார் பிரபு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2383,51 +2375,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. இஸ்ரவேல் புத்திரர்மேல் ராஜாக்கள் அரசாளுகிறதற்கு முன்னே, ஏதோம் தேசத்தில் ஆண்ட ராஜாக்களாவன:]]></a:t>
+              <a:t><![CDATA[8. ஆதலால் ஏசா சேயீர்மலையில் குடியேறினான்; ஏசாவுக்கு ஏதோம் என்று பேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2492,51 +2484,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. பேயோருடைய குமாரனாகிய பேலா ஏதோமிலே அரசாண்டான்; அவனுடைய பட்டணத்துக்குத் தின்காபா என்று பேர்.]]></a:t>
+              <a:t><![CDATA[43. மக்தியேல் பிரபு, ஈராம் பிரபு; இவர்களே தங்கள் சொந்தமான தேசத்திலே பற்பல இடங்களில் குடியிருந்த ஏதோம் சந்ததிப் பிரபுக்கள்; இந்த ஏதோமியருக்குத் தகப்பன் ஏசா.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2601,51 +2593,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. பேலா மரித்தபின், போஸ்றா பட்டணத்தானாகிய சேராகுடைய குமாரனாகிய யோபாப் அவன் பட்டத்திற்கு வந்தான்]]></a:t>
+              <a:t><![CDATA[43. மக்தியேல் பிரபு, ஈராம் பிரபு; இவர்களே தங்கள் சொந்தமான தேசத்திலே பற்பல இடங்களில் குடியிருந்த ஏதோம் சந்ததிப் பிரபுக்கள்; இந்த ஏதோமியருக்குத் தகப்பன் ஏசா.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2710,51 +2702,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. யோபாப் மரித்தபின், தேமானிய தேசத்தானாகிய உஷாம் அவன் பட்டத்திற்கு வந்தான்.]]></a:t>
+              <a:t><![CDATA[9. சேயீர்மலையில் இருக்கிற ஏதோமியருடைய தகப்பனாகிய ஏசாவின் சந்ததிகளும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2819,51 +2811,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. கோராகு பிரபு, கத்தாம் பிரபு, அமலேக்கு பிரபு என்பவர்கள்; இவர்கள் ஏதோம் தேசத்தில் எலீப்பாசின் சந்ததியும் ஆதாளின் குமாரருமாயிருந்த பிரபுக்கள்.]]></a:t>
+              <a:t><![CDATA[2. ஏசா கானான் தேசத்துப் பெண்களில் ஏத்தியனான ஏலோனின் குமாரத்தியாகிய ஆதாளையும், ஏவியனாகிய சிபியோனின் குமாரத்தியும் ஆனாகின் குமாரத்தியுமாகிய அகோலிபாமாளையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2928,51 +2920,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. உஷாம் மரித்தபின், மோவாபின் நாட்டிலே மீதியானியரை முறிய அடித்த பேதாதின் குமாரனாகிய ஆதாத் அவன் பட்டத்திற்கு வந்தான்; அவனுடைய பட்டணத்துக்கு ஆவீத் என்று பேர்.]]></a:t>
+              <a:t><![CDATA[10. ஏசாவின் குமாரருடைய நாமங்களுமாவன: ஏசாவின் மனைவியாகிய ஆதாளுடைய குமாரனுக்கு எலீப்பாஸ் என்று பேர்; ஏசாவின் மனைவியாகிய பஸ்மாத்துடைய குமாரனுக்கு ரெகுவேல் என்று பேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3037,51 +3029,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. உஷாம் மரித்தபின், மோவாபின் நாட்டிலே மீதியானியரை முறிய அடித்த பேதாதின் குமாரனாகிய ஆதாத் அவன் பட்டத்திற்கு வந்தான்; அவனுடைய பட்டணத்துக்கு ஆவீத் என்று பேர்.]]></a:t>
+              <a:t><![CDATA[10. ஏசாவின் குமாரருடைய நாமங்களுமாவன: ஏசாவின் மனைவியாகிய ஆதாளுடைய குமாரனுக்கு எலீப்பாஸ் என்று பேர்; ஏசாவின் மனைவியாகிய பஸ்மாத்துடைய குமாரனுக்கு ரெகுவேல் என்று பேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3146,51 +3138,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. ஆதாத் மரித்தபின், மஸ்ரேக்கா ஊரானாகிய சம்லா அவனுடைய பட்டத்திற்கு வந்தான்.]]></a:t>
+              <a:t><![CDATA[11. எலீப்பாஸின் குமாரர், தேமான், ஓமார், செப்போ, கத்தாம் கேனாஸ் என்பவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3255,51 +3247,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. சம்லா மரித்தபின் அங்கே இருக்கிற நதிக்குச் சமீபமான ரெகொபோத் என்னும் ஊரானாகிய சவுல் அவனுடைய பட்டத்திற்கு வந்தான்.]]></a:t>
+              <a:t><![CDATA[12. திம்னாள் ஏசாவின் குமாரனாகிய எலீப்பாசுக்கு மறுமனையாட்டியாயிருந்து, எலீப்பாசுக்கு அமலேக்கைப் பெற்றாள்; இவர்களே ஏசாவின் மனைவியாகிய ஆதாளுடைய புத்திரர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3364,51 +3356,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. சவுல் மரித்தபின், அக்போருடைய குமாரனாகிய பாகால்கானான் அவனுடைய பட்டத்திற்கு வந்தான்.]]></a:t>
+              <a:t><![CDATA[12. திம்னாள் ஏசாவின் குமாரனாகிய எலீப்பாசுக்கு மறுமனையாட்டியாயிருந்து, எலீப்பாசுக்கு அமலேக்கைப் பெற்றாள்; இவர்களே ஏசாவின் மனைவியாகிய ஆதாளுடைய புத்திரர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3473,51 +3465,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. அக்போருடைய குமாரனாகிய பாகால்கானான் மரித்தபின், ஆதார் அவனுடைய பட்டத்திற்கு வந்தான்; அவனுடைய பட்டணத்துக்குப் பாகு என்று பேர்; அவன் மனைவியின் பேர் மெகதபேல்; அவன் மத்ரேத்துடைய குமாரத்தியும் மேசகாவின் குமாரத்தியுமாய் இருந்தாள்.]]></a:t>
+              <a:t><![CDATA[13. ரெகுவேலுடைய குமாரர், நகாத், செராகு, சம்மா, மீசா என்பவர்கள்; இவர்களே ஏசாவின் மனைவியாகிய பஸ்மாத்தின் புத்திரர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3582,51 +3574,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. அக்போருடைய குமாரனாகிய பாகால்கானான் மரித்தபின், ஆதார் அவனுடைய பட்டத்திற்கு வந்தான்; அவனுடைய பட்டணத்துக்குப் பாகு என்று பேர்; அவன் மனைவியின் பேர் மெகதபேல்; அவன் மத்ரேத்துடைய குமாரத்தியும் மேசகாவின் குமாரத்தியுமாய் இருந்தாள்.]]></a:t>
+              <a:t><![CDATA[13. ரெகுவேலுடைய குமாரர், நகாத், செராகு, சம்மா, மீசா என்பவர்கள்; இவர்களே ஏசாவின் மனைவியாகிய பஸ்மாத்தின் புத்திரர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3691,51 +3683,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. தங்கள் பற்பல வம்சங்களின்படியேயும் வாசஸ்தலங்களின்படியேயும் நாமதேயங்களின்படியேயும் ஏசாவின் சந்ததியில் தோன்றிய பிரபுக்களுடைய நாமங்களாவன: திம்னா பிரபு, அல்வா பிரபு, ஏதேத் பிரபு,]]></a:t>
+              <a:t><![CDATA[14. சிபியோனின் குமாரத்தியும் ஆனாகின் குமாரத்தியுமான அகோலிபாமாள் என்கிற ஏசாவின் மனைவி எயூஷ், யாலாம், கோராகு என்னும் புத்திரரை ஏசாவுக்குப் பெற்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3800,51 +3792,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. தங்கள் பற்பல வம்சங்களின்படியேயும் வாசஸ்தலங்களின்படியேயும் நாமதேயங்களின்படியேயும் ஏசாவின் சந்ததியில் தோன்றிய பிரபுக்களுடைய நாமங்களாவன: திம்னா பிரபு, அல்வா பிரபு, ஏதேத் பிரபு,]]></a:t>
+              <a:t><![CDATA[14. சிபியோனின் குமாரத்தியும் ஆனாகின் குமாரத்தியுமான அகோலிபாமாள் என்கிற ஏசாவின் மனைவி எயூஷ், யாலாம், கோராகு என்னும் புத்திரரை ஏசாவுக்குப் பெற்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3909,51 +3901,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. அகோலிபாமா பிரபு, ஏலா பிரபு, பினோன் பிரபு,]]></a:t>
+              <a:t><![CDATA[15. ஏசாவின் குமாரரில் தோன்றிய பிரபுக்களாவன: ஏசாவுக்கு மூத்தமகனாகிய எலீப்பாசுடைய குமாரரில் தேமான் பிரபு, ஓமார் பிரபு, செப்போ பிரபு, கேனாஸ் பிரபு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4018,51 +4010,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஏசாவின் குமாரனாகிய ரெகுவேலின் புத்திரரில் நகாத் பிரபு, செராகு பிரபு, சம்மா பிரபு, மீசா பிரபு என்பவர்கள்; இவர்கள் ஏதோம் தேசத்தில் ரெகுவேலின் சந்ததியும் ஏசாவின் மனைவியாகிய பஸ்மாத்தின் குமாரருமாயிருந்த பிரபுக்கள்.]]></a:t>
+              <a:t><![CDATA[2. ஏசா கானான் தேசத்துப் பெண்களில் ஏத்தியனான ஏலோனின் குமாரத்தியாகிய ஆதாளையும், ஏவியனாகிய சிபியோனின் குமாரத்தியும் ஆனாகின் குமாரத்தியுமாகிய அகோலிபாமாளையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4127,51 +4119,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. கேனாஸ் பிரபு, தேமான் பிரபு, மிப்சார் பிரபு,]]></a:t>
+              <a:t><![CDATA[15. ஏசாவின் குமாரரில் தோன்றிய பிரபுக்களாவன: ஏசாவுக்கு மூத்தமகனாகிய எலீப்பாசுடைய குமாரரில் தேமான் பிரபு, ஓமார் பிரபு, செப்போ பிரபு, கேனாஸ் பிரபு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4236,51 +4228,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. மக்தியேல் பிரபு, ஈராம் பிரபு; இவர்களே தங்கள் சொந்தமான தேசத்திலே பற்பல இடங்களில் குடியிருந்த ஏதோம் சந்ததிப் பிரபுக்கள்; இந்த ஏதோமியருக்குத் தகப்பன் ஏசா.]]></a:t>
+              <a:t><![CDATA[16. கோராகு பிரபு, கத்தாம் பிரபு, அமலேக்கு பிரபு என்பவர்கள்; இவர்கள் ஏதோம் தேசத்தில் எலீப்பாசின் சந்ததியும் ஆதாளின் குமாரருமாயிருந்த பிரபுக்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4345,51 +4337,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. மக்தியேல் பிரபு, ஈராம் பிரபு; இவர்களே தங்கள் சொந்தமான தேசத்திலே பற்பல இடங்களில் குடியிருந்த ஏதோம் சந்ததிப் பிரபுக்கள்; இந்த ஏதோமியருக்குத் தகப்பன் ஏசா.]]></a:t>
+              <a:t><![CDATA[16. கோராகு பிரபு, கத்தாம் பிரபு, அமலேக்கு பிரபு என்பவர்கள்; இவர்கள் ஏதோம் தேசத்தில் எலீப்பாசின் சந்ததியும் ஆதாளின் குமாரருமாயிருந்த பிரபுக்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4454,51 +4446,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஏதோமியரின் தகப்பனாகிய ஏசாவின் வம்சவரலாறு:]]></a:t>
+              <a:t><![CDATA[17. ஏசாவின் குமாரனாகிய ரெகுவேலின் புத்திரரில் நகாத் பிரபு, செராகு பிரபு, சம்மா பிரபு, மீசா பிரபு என்பவர்கள்; இவர்கள் ஏதோம் தேசத்தில் ரெகுவேலின் சந்ததியும் ஏசாவின் மனைவியாகிய பஸ்மாத்தின் குமாரருமாயிருந்த பிரபுக்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4563,51 +4555,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஏசா கானான் தேசத்துப் பெண்களில் ஏத்தியனான ஏலோனின் குமாரத்தியாகிய ஆதாளையும், ஏவியனாகிய சிபியோனின் குமாரத்தியும் ஆனாகின் குமாரத்தியுமாகிய அகோலிபாமாளையும்,]]></a:t>
+              <a:t><![CDATA[17. ஏசாவின் குமாரனாகிய ரெகுவேலின் புத்திரரில் நகாத் பிரபு, செராகு பிரபு, சம்மா பிரபு, மீசா பிரபு என்பவர்கள்; இவர்கள் ஏதோம் தேசத்தில் ரெகுவேலின் சந்ததியும் ஏசாவின் மனைவியாகிய பஸ்மாத்தின் குமாரருமாயிருந்த பிரபுக்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4672,51 +4664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஏசா கானான் தேசத்துப் பெண்களில் ஏத்தியனான ஏலோனின் குமாரத்தியாகிய ஆதாளையும், ஏவியனாகிய சிபியோனின் குமாரத்தியும் ஆனாகின் குமாரத்தியுமாகிய அகோலிபாமாளையும்,]]></a:t>
+              <a:t><![CDATA[17. ஏசாவின் குமாரனாகிய ரெகுவேலின் புத்திரரில் நகாத் பிரபு, செராகு பிரபு, சம்மா பிரபு, மீசா பிரபு என்பவர்கள்; இவர்கள் ஏதோம் தேசத்தில் ரெகுவேலின் சந்ததியும் ஏசாவின் மனைவியாகிய பஸ்மாத்தின் குமாரருமாயிருந்த பிரபுக்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4781,51 +4773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இஸ்மவேலின் குமாரத்தியும் நெபாயோத்தின் சகோதரியுமாகிய பஸ்மாத்தையும் விவாகம்பண்ணியிருந்தான்.]]></a:t>
+              <a:t><![CDATA[18. ஏசாவின் மனைவியாகிய அகோலிபாமாளின் குமாரர், எயூஷ் பிரபு, யாலாம் பிரபு, கோராகு பிரபு, என்பவர்கள்; இவர்கள் ஆனாகின் குமாரத்தியும் ஏசாவுடைய மனைவியுமாகிய அகோலிபாமாளின் சந்ததியாயிருந்த பிரபுக்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4890,51 +4882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஆதாள் ஏசாவுக்கு எலீப்பாசைப் பெற்றாள்; பஸ்மாத்து ரெகுவேலைப் பெற்றாள்.]]></a:t>
+              <a:t><![CDATA[18. ஏசாவின் மனைவியாகிய அகோலிபாமாளின் குமாரர், எயூஷ் பிரபு, யாலாம் பிரபு, கோராகு பிரபு, என்பவர்கள்; இவர்கள் ஆனாகின் குமாரத்தியும் ஏசாவுடைய மனைவியுமாகிய அகோலிபாமாளின் சந்ததியாயிருந்த பிரபுக்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4999,51 +4991,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அகோலிபாமாள் எயூஷையும், யாலாமையும், கோராகையும் பெற்றாள்; இவர்களே ஏசாவுக்குக் கானான் தேசத்திலே பிறந்த குமாரர்.]]></a:t>
+              <a:t><![CDATA[19. இவர்களே ஏதோம் என்னும் ஏசாவின் சந்ததி; இவர்களே அவர்களில் இருந்த பிரபுக்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5108,51 +5100,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அகோலிபாமாள் எயூஷையும், யாலாமையும், கோராகையும் பெற்றாள்; இவர்களே ஏசாவுக்குக் கானான் தேசத்திலே பிறந்த குமாரர்.]]></a:t>
+              <a:t><![CDATA[20. அந்தத் தேசத்தின் குடிகளாகிய ஓரியனான சேயீரின் குமாரர், லோத்தான், சோபால், சிபியோன், ஆனாகு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5217,51 +5209,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஏசாவின் குமாரனாகிய ரெகுவேலின் புத்திரரில் நகாத் பிரபு, செராகு பிரபு, சம்மா பிரபு, மீசா பிரபு என்பவர்கள்; இவர்கள் ஏதோம் தேசத்தில் ரெகுவேலின் சந்ததியும் ஏசாவின் மனைவியாகிய பஸ்மாத்தின் குமாரருமாயிருந்த பிரபுக்கள்.]]></a:t>
+              <a:t><![CDATA[34. யோபாப் மரித்தபின், தேமானிய தேசத்தானாகிய உஷாம் அவன் பட்டத்திற்கு வந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5326,51 +5318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஏசா தன் மனைவிகளையும், தன் குமாரரையும், தன் குமாரத்திகளையும், தன் வீட்டிலுள்ள யாவரையும், தன் ஆடுமாடுகளையும், மற்ற ஜீவஜந்துக்கள் யாவையும் தான் கானான் தேசத்திலே சம்பாதித்த ஆஸ்தி முழுவதையும் சேர்த்துக்கொண்டு, தன் சகோதரனாகிய யாக்கோபை விட்டுப் பிரிந்து வேறே தேசத்துக்குப் போனான்.]]></a:t>
+              <a:t><![CDATA[20. அந்தத் தேசத்தின் குடிகளாகிய ஓரியனான சேயீரின் குமாரர், லோத்தான், சோபால், சிபியோன், ஆனாகு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5435,51 +5427,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஏசா தன் மனைவிகளையும், தன் குமாரரையும், தன் குமாரத்திகளையும், தன் வீட்டிலுள்ள யாவரையும், தன் ஆடுமாடுகளையும், மற்ற ஜீவஜந்துக்கள் யாவையும் தான் கானான் தேசத்திலே சம்பாதித்த ஆஸ்தி முழுவதையும் சேர்த்துக்கொண்டு, தன் சகோதரனாகிய யாக்கோபை விட்டுப் பிரிந்து வேறே தேசத்துக்குப் போனான்.]]></a:t>
+              <a:t><![CDATA[21. திஷோன், ஏத்சேர், திஷான் என்பவர்கள்; இவர்களே ஏதோம் தேசத்தில் சேயீரின் புத்திரராகிய ஓரியருடைய சந்ததியாயிருந்த பிரபுக்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5544,51 +5536,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஏசா தன் மனைவிகளையும், தன் குமாரரையும், தன் குமாரத்திகளையும், தன் வீட்டிலுள்ள யாவரையும், தன் ஆடுமாடுகளையும், மற்ற ஜீவஜந்துக்கள் யாவையும் தான் கானான் தேசத்திலே சம்பாதித்த ஆஸ்தி முழுவதையும் சேர்த்துக்கொண்டு, தன் சகோதரனாகிய யாக்கோபை விட்டுப் பிரிந்து வேறே தேசத்துக்குப் போனான்.]]></a:t>
+              <a:t><![CDATA[22. லோத்தானுடைய குமாரர், ஓரி, ஏமாம் என்பவர்கள்; லோத்தானின் சகோதரி திம்னாள் என்பவள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5653,51 +5645,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவர்களுடைய சம்பத்து மிகுதியாயிருந்தபடியினால் அவர்கள் ஒருமித்துக் குடியிருக்கக் கூடாமற்போயிற்று; அவர்களுடைய மந்தைகளினிமித்தமாய் அவர்கள் தங்கியிருந்த பூமி அவர்களைத் தாங்கக் கூடாததாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[23. சோபாலின் குமாரர், அல்வான், மானகாத், ஏபால், செப்போ, ஓனாம் என்பவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5762,51 +5754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவர்களுடைய சம்பத்து மிகுதியாயிருந்தபடியினால் அவர்கள் ஒருமித்துக் குடியிருக்கக் கூடாமற்போயிற்று; அவர்களுடைய மந்தைகளினிமித்தமாய் அவர்கள் தங்கியிருந்த பூமி அவர்களைத் தாங்கக் கூடாததாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[24. சிபியோனின் குமாரர், அயா, ஆனாகு என்பவர்கள்; வனாந்தரத்திலே தன் தகப்பனாகிய சிபெயோனின் கழுதைகளை மேய்க்கையில், கோவேறு கழுதைகளைக் கண்டுபிடித்த ஆனாகு இவன்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5871,51 +5863,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஆதலால் ஏசா சேயீர்மலையில் குடியேறினான்; ஏசாவுக்கு ஏதோம் என்று பேர்.]]></a:t>
+              <a:t><![CDATA[24. சிபியோனின் குமாரர், அயா, ஆனாகு என்பவர்கள்; வனாந்தரத்திலே தன் தகப்பனாகிய சிபெயோனின் கழுதைகளை மேய்க்கையில், கோவேறு கழுதைகளைக் கண்டுபிடித்த ஆனாகு இவன்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5980,51 +5972,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. சேயீர்மலையில் இருக்கிற ஏதோமியருடைய தகப்பனாகிய ஏசாவின் சந்ததிகளும்,]]></a:t>
+              <a:t><![CDATA[25. ஆனாகின் பிள்ளைகள், திஷோன், அகோலிபாமாள் என்பவர்கள்; இந்த அகோலிபாமாள் ஆனாகின் குமாரத்தி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6089,51 +6081,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஏசாவின் குமாரருடைய நாமங்களுமாவன: ஏசாவின் மனைவியாகிய ஆதாளுடைய குமாரனுக்கு எலீப்பாஸ் என்று பேர்; ஏசாவின் மனைவியாகிய பஸ்மாத்துடைய குமாரனுக்கு ரெகுவேல் என்று பேர்.]]></a:t>
+              <a:t><![CDATA[26. திஷோனுடைய குமாரர், எம்தான், எஸ்பான், இத்தரான், கெரான் என்பவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6198,51 +6190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஏசாவின் குமாரருடைய நாமங்களுமாவன: ஏசாவின் மனைவியாகிய ஆதாளுடைய குமாரனுக்கு எலீப்பாஸ் என்று பேர்; ஏசாவின் மனைவியாகிய பஸ்மாத்துடைய குமாரனுக்கு ரெகுவேல் என்று பேர்.]]></a:t>
+              <a:t><![CDATA[27. ஏத்சேருடைய குமாரர், பில்கான், சகவான், அக்கான் என்பவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6307,51 +6299,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. எலீப்பாஸின் குமாரர், தேமான், ஓமார், செப்போ, கத்தாம் கேனாஸ் என்பவர்கள்.]]></a:t>
+              <a:t><![CDATA[28. திஷானுடைய குமாரர், ஊத்ஸ், அரான் என்பவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6416,51 +6408,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஏசாவின் குமாரனாகிய ரெகுவேலின் புத்திரரில் நகாத் பிரபு, செராகு பிரபு, சம்மா பிரபு, மீசா பிரபு என்பவர்கள்; இவர்கள் ஏதோம் தேசத்தில் ரெகுவேலின் சந்ததியும் ஏசாவின் மனைவியாகிய பஸ்மாத்தின் குமாரருமாயிருந்த பிரபுக்கள்.]]></a:t>
+              <a:t><![CDATA[3. இஸ்மவேலின் குமாரத்தியும் நெபாயோத்தின் சகோதரியுமாகிய பஸ்மாத்தையும் விவாகம்பண்ணியிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6525,51 +6517,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. திம்னாள் ஏசாவின் குமாரனாகிய எலீப்பாசுக்கு மறுமனையாட்டியாயிருந்து, எலீப்பாசுக்கு அமலேக்கைப் பெற்றாள்; இவர்களே ஏசாவின் மனைவியாகிய ஆதாளுடைய புத்திரர்.]]></a:t>
+              <a:t><![CDATA[29. ஓரியரின் சந்ததியில் தோன்றிய பிரபுக்கள், லோத்தான் பிரபு, சோபால் பிரபு, சிபியோன் பிரபு, ஆனாகு பிரபு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6634,51 +6626,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. திம்னாள் ஏசாவின் குமாரனாகிய எலீப்பாசுக்கு மறுமனையாட்டியாயிருந்து, எலீப்பாசுக்கு அமலேக்கைப் பெற்றாள்; இவர்களே ஏசாவின் மனைவியாகிய ஆதாளுடைய புத்திரர்.]]></a:t>
+              <a:t><![CDATA[30. திஷோன் பிரபு, ஏத்சேர் பிரபு, திஷான் பிரபு என்பவர்கள்; இவர்களே சேயீர் தேசத்திலே தங்கள் தங்கள் இடங்களில் இருந்த ஓரியர் சந்ததியான பிரபுக்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6743,51 +6735,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ரெகுவேலுடைய குமாரர், நகாத், செராகு, சம்மா, மீசா என்பவர்கள்; இவர்களே ஏசாவின் மனைவியாகிய பஸ்மாத்தின் புத்திரர்.]]></a:t>
+              <a:t><![CDATA[30. திஷோன் பிரபு, ஏத்சேர் பிரபு, திஷான் பிரபு என்பவர்கள்; இவர்களே சேயீர் தேசத்திலே தங்கள் தங்கள் இடங்களில் இருந்த ஓரியர் சந்ததியான பிரபுக்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6852,51 +6844,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ரெகுவேலுடைய குமாரர், நகாத், செராகு, சம்மா, மீசா என்பவர்கள்; இவர்களே ஏசாவின் மனைவியாகிய பஸ்மாத்தின் புத்திரர்.]]></a:t>
+              <a:t><![CDATA[31. இஸ்ரவேல் புத்திரர்மேல் ராஜாக்கள் அரசாளுகிறதற்கு முன்னே, ஏதோம் தேசத்தில் ஆண்ட ராஜாக்களாவன:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6961,51 +6953,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. சிபியோனின் குமாரத்தியும் ஆனாகின் குமாரத்தியுமான அகோலிபாமாள் என்கிற ஏசாவின் மனைவி எயூஷ், யாலாம், கோராகு என்னும் புத்திரரை ஏசாவுக்குப் பெற்றாள்.]]></a:t>
+              <a:t><![CDATA[32. பேயோருடைய குமாரனாகிய பேலா ஏதோமிலே அரசாண்டான்; அவனுடைய பட்டணத்துக்குத் தின்காபா என்று பேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7070,269 +7062,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. சிபியோனின் குமாரத்தியும் ஆனாகின் குமாரத்தியுமான அகோலிபாமாள் என்கிற ஏசாவின் மனைவி எயூஷ், யாலாம், கோராகு என்னும் புத்திரரை ஏசாவுக்குப் பெற்றாள்.]]></a:t>
-[...217 lines deleted...]
-              <a:t><![CDATA[15. ஏசாவின் குமாரரில் தோன்றிய பிரபுக்களாவன: ஏசாவுக்கு மூத்தமகனாகிய எலீப்பாசுடைய குமாரரில் தேமான் பிரபு, ஓமார் பிரபு, செப்போ பிரபு, கேனாஸ் பிரபு,]]></a:t>
+              <a:t><![CDATA[33. பேலா மரித்தபின், போஸ்றா பட்டணத்தானாகிய சேராகுடைய குமாரனாகிய யோபாப் அவன் பட்டத்திற்கு வந்தான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7397,51 +7171,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஏசாவின் மனைவியாகிய அகோலிபாமாளின் குமாரர், எயூஷ் பிரபு, யாலாம் பிரபு, கோராகு பிரபு, என்பவர்கள்; இவர்கள் ஆனாகின் குமாரத்தியும் ஏசாவுடைய மனைவியுமாகிய அகோலிபாமாளின் சந்ததியாயிருந்த பிரபுக்கள்.]]></a:t>
+              <a:t><![CDATA[35. உஷாம் மரித்தபின், மோவாபின் நாட்டிலே மீதியானியரை முறிய அடித்த பேதாதின் குமாரனாகிய ஆதாத் அவன் பட்டத்திற்கு வந்தான்; அவனுடைய பட்டணத்துக்கு ஆவீத் என்று பேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7506,51 +7280,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஏசாவின் மனைவியாகிய அகோலிபாமாளின் குமாரர், எயூஷ் பிரபு, யாலாம் பிரபு, கோராகு பிரபு, என்பவர்கள்; இவர்கள் ஆனாகின் குமாரத்தியும் ஏசாவுடைய மனைவியுமாகிய அகோலிபாமாளின் சந்ததியாயிருந்த பிரபுக்கள்.]]></a:t>
+              <a:t><![CDATA[35. உஷாம் மரித்தபின், மோவாபின் நாட்டிலே மீதியானியரை முறிய அடித்த பேதாதின் குமாரனாகிய ஆதாத் அவன் பட்டத்திற்கு வந்தான்; அவனுடைய பட்டணத்துக்கு ஆவீத் என்று பேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7615,51 +7389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இவர்களே ஏதோம் என்னும் ஏசாவின் சந்ததி; இவர்களே அவர்களில் இருந்த பிரபுக்கள்.]]></a:t>
+              <a:t><![CDATA[4. ஆதாள் ஏசாவுக்கு எலீப்பாசைப் பெற்றாள்; பஸ்மாத்து ரெகுவேலைப் பெற்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7694,51 +7468,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469488512" r:id="rId1"/>
+    <p:sldLayoutId id="2474729543" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -8226,66 +8000,50 @@
 
 <file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide64.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide65.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -8410,51 +8168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. These are the sons of Seir the Horite, who inhabited the land; Lotan, and Shobal, and Zibeon,]]></a:t>
+              <a:t><![CDATA[36. और हदद के मरने पर, मस्रेकावासी सम्ला उसके स्थान पर राजा हुआ।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8542,51 +8300,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and Anah,]]></a:t>
+              <a:t><![CDATA[5. और ओहोलीबामा ने यूश, और यालाम, और को रह को उत्पन्न किया, ऐसाव के ये ही पुत्र कनान देश में उत्पन्न]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8674,51 +8432,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And Dishon, and Ezer, and Dishan: these are the dukes of the Horites, the children of Seir in]]></a:t>
+              <a:t><![CDATA[हुए।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8806,51 +8564,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the land of Edom.]]></a:t>
+              <a:t><![CDATA[37. फिर सम्ला के मरने पर, शाऊल जो महानद के तट वाले रहोबोत नगर का था, सो उसके स्थान पर राजा हुआ।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8938,51 +8696,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And the children of Lotan were Hori and Hemam; and Lotan's sister was Timna.]]></a:t>
+              <a:t><![CDATA[38. और शाऊल के मरने पर, अकबोर का पुत्र बाल्हानान उसके स्थान पर राजा हुआ।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9070,51 +8828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. And the children of Shobal were these; Alvan, and Manahath, and Ebal, Shepho, and Onam.]]></a:t>
+              <a:t><![CDATA[39. और अकबोर के पुत्र बाल्हानान के मरने पर, हदर उसके स्थान पर राजा हुआ: और उसकी राजधानी का नाम पाऊ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9202,51 +8960,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And these are the children of Zibeon; both Ajah, and Anah: this was that Anah that found the]]></a:t>
+              <a:t><![CDATA[है; और उसकी पत्नी का नाम महेतबेल है, जो मेजाहब की नतिनी और मत्रेद की बेटी थी।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9334,51 +9092,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[mules in the wilderness, as he fed the asses of Zibeon his father.]]></a:t>
+              <a:t><![CDATA[40. फिर ऐसाववंशियों के अधिपतियों के कुलों, और स्थानों के अनुसार उनके नाम ये हैं; अर्थात तिम्ना]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9466,51 +9224,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. And the children of Anah were these; Dishon, and Aholibamah the daughter of Anah.]]></a:t>
+              <a:t><![CDATA[अधिपति, अल्बा अधिपति, यतेत अधिपति,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9598,51 +9356,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. And these are the children of Dishon; Hemdan, and Eshban, and Ithran, and Cheran.]]></a:t>
+              <a:t><![CDATA[6. और ऐसाव अपनी पत्नियों, और बेटे-बेटियों, और घर के सब प्राणियों, और अपनी भेड़-बकरी, और गाय-बैल आदि]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9730,51 +9488,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. Duke Korah, duke Gatam, and duke Amalek: these are the dukes that came of Eliphaz in the land of]]></a:t>
+              <a:t><![CDATA[1. ऐसाव जो एदोम भी कहलाता है, उसकी यह वंशावली है।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9862,51 +9620,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. The children of Ezer are these; Bilhan, and Zaavan, and Akan.]]></a:t>
+              <a:t><![CDATA[सब पशुओं, निदान अपनी सारी सम्पत्ति को, जो उसने कनान देश में संचय की थी, ले कर अपने भाई याकूब के पास]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9994,51 +9752,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. The children of Dishan are these; Uz, and Aran.]]></a:t>
+              <a:t><![CDATA[से दूसरे देश को चला गया।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10126,51 +9884,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. These are the dukes that came of the Horites; duke Lotan, duke Shobal, duke Zibeon, duke Anah,]]></a:t>
+              <a:t><![CDATA[41. ओहोलीबामा अधिपति, एला अधिपति, पीनोन अधिपति,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10258,51 +10016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. Duke Dishon, duke Ezer, duke Dishan: these are the dukes that came of Hori, among their dukes in]]></a:t>
+              <a:t><![CDATA[7. क्योंकि उनकी सम्पत्ति इतनी हो गई थी, कि वे इकट्ठे न रह सके; और पशुओं की बहुतायत के मारे उस देश]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10390,51 +10148,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the land of Seir.]]></a:t>
+              <a:t><![CDATA[में, जहां वे परदेशी हो कर रहते थे, उनकी समाई न रही।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10522,51 +10280,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. And these are the kings that reigned in the land of Edom, before there reigned any king over the]]></a:t>
+              <a:t><![CDATA[42. कनज अधिपति, तेमान अधिपति, मिबसार अधिपति,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10654,51 +10412,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[children of Israel.]]></a:t>
+              <a:t><![CDATA[8. ऐसाव जो एदोम भी कहलाता है: सो सेईर नाम पहाड़ी देश में रहने लगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10786,51 +10544,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. And Bela the son of Beor reigned in Edom: and the name of his city was Dinhabah.]]></a:t>
+              <a:t><![CDATA[43. मग्दीएल अधिपति, ईराम अधिपति: एदोमवंशियों ने जो देश अपना कर लिया था, उसके निवास स्थानों में उनके]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10918,51 +10676,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. And Bela died, and Jobab the son of Zerah of Bozrah reigned in his position.]]></a:t>
+              <a:t><![CDATA[ये ही अधिपति हुए। और एदोमी जाति का मूलपुरूष ऐसाव है॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11050,51 +10808,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. And Jobab died, and Husham of the land of Temani reigned in his position.]]></a:t>
+              <a:t><![CDATA[9. सेईर नाम पहाड़ी देश में रहनेहारे एदोमियों के मूल पुरूष ऐसाव की वंशावली यह है:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11182,51 +10940,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Edom; these were the sons of Adah.]]></a:t>
+              <a:t><![CDATA[2. ऐसाव ने तो कनानी लड़कियां ब्याह लीं; अर्थात हित्ती एलोन की बेटी आदा को, और अहोलीबामा को जो अना की]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11314,51 +11072,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. And Husham died, and Hadad the son of Bedad, who stroke Midian in the field of Moab, reigned in]]></a:t>
+              <a:t><![CDATA[10. ऐसाव के पुत्रों के नाम ये हैं; अर्थात ऐसाव की पत्नी आदा का पुत्र एलीपज, और उसी ऐसाव की पत्नी]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11446,51 +11204,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[his position: and the name of his city was Avith.]]></a:t>
+              <a:t><![CDATA[बासमत का पुत्र रूएल।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11578,51 +11336,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. And Hadad died, and Samlah of Masrekah reigned in his position.]]></a:t>
+              <a:t><![CDATA[11. और एलीपज के ये पुत्र हुए; अर्थात तेमान, ओमार, सपो, गाताम, और कनज।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11710,51 +11468,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. And Samlah died, and Saul of Rehoboth by the river reigned in his position.]]></a:t>
+              <a:t><![CDATA[12. और ऐसाव के पुत्र एलीपज के तिम्ना नाम एक सुरैतिन थी, जिसने एलीपज के जन्माए अमालेक को जन्म दिया:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11842,51 +11600,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. And Saul died, and Baalhanan the son of Achbor reigned in his position.]]></a:t>
+              <a:t><![CDATA[ऐसाव की पत्नी आदा के वंश में ये ही हुए।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11974,51 +11732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. And Baalhanan the son of Achbor died, and Hadar reigned in his position: and the name of his]]></a:t>
+              <a:t><![CDATA[13. और रूएल के ये पुत्र हुए; अर्थात नहत, जेरह, शम्मा, और मिज्जा: ऐसाव की पत्नी बासमत के वंश में ये]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12106,51 +11864,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[city was Pau; and his wife's name was Mehetabel, the daughter of Matred, the daughter of Mezahab.]]></a:t>
+              <a:t><![CDATA[ही हुए।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12238,51 +11996,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. And these are the names of the dukes that came of Esau, according to their families, after their]]></a:t>
+              <a:t><![CDATA[14. और ओहोलीबामा जो ऐसाव की पत्नी, और सिबोन की नतिनी और अना की बेटी थी, उसके ये पुत्र हुए: अर्थात]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12370,51 +12128,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[places, by their names; duke Timnah, duke Alvah, duke Jetheth,]]></a:t>
+              <a:t><![CDATA[उसने ऐसाव के जन्माए यूश, यालाम और कोरह को जन्म दिया।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12502,51 +12260,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. Duke Aholibamah, duke Elah, duke Pinon,]]></a:t>
+              <a:t><![CDATA[15. ऐसाववंशियों के अधिपति ये हुए: अर्थात ऐसाव के जेठे एलीपज के वंश में से तो तेमान अधिपति, ओमार]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12634,51 +12392,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And these are the sons of Reuel Esau's son; duke Nahath, duke Zerah, duke Shammah, duke Mizzah:]]></a:t>
+              <a:t><![CDATA[बेटी, और हिव्वी सिबोन की नतिनी थी।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12766,51 +12524,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. Duke Kenaz, duke Teman, duke Mibzar,]]></a:t>
+              <a:t><![CDATA[अधिपति, सपो अधिपति, कनज अधिपति,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12898,51 +12656,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. Duke Magdiel, duke Iram: these be the dukes of Edom, according to their habitations in the land]]></a:t>
+              <a:t><![CDATA[16. को रह अधिपति, गाताम अधिपति, अमालेख अधिपति: एलीपज वंशियों में से, एदोम देश में ये ही अधिपति हुए:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13030,51 +12788,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of their possession: he is Esau the father of the Edomites.]]></a:t>
+              <a:t><![CDATA[और ये ही आदा के वंश में हुए।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13162,51 +12920,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Now these are the generations of Esau, who is Edom.]]></a:t>
+              <a:t><![CDATA[17. और ऐसाव के पुत्र रूएल के वंश में ये हुए; अर्थात नहत अधिपति, जेरह अधिपति, शम्मा अधिपति, मिज्जा]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13294,51 +13052,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Esau took his wives of the daughters of Canaan; Adah the daughter of Elon the Hittite, and]]></a:t>
+              <a:t><![CDATA[अधिपति: रूएलवंशियों में से, एदोम देश में ये ही अधिपति हुए; और ये ही ऐसाव की पत्नी बासमत के वंश में]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13426,51 +13184,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Aholibamah the daughter of Anah the daughter of Zibeon the Hivite;]]></a:t>
+              <a:t><![CDATA[हुए।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13558,51 +13316,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And Bashemath Ishmael's daughter, sister of Nebajoth.]]></a:t>
+              <a:t><![CDATA[18. और ऐसाव की पत्नी ओहोलीबामा के वंश में थे हुए; अर्थात यूश अधिपति, यालाम अधिपति, कोरह अधिपति, अना]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13690,51 +13448,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And Adah bare to Esau Eliphaz; and Bashemath bare Reuel;]]></a:t>
+              <a:t><![CDATA[की बेटी ओहोलीबामा जो ऐसाव की पत्नी थी उसके वंश में ये ही हुए।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13822,51 +13580,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And Aholibamah bare Jeush, and Jaalam, and Korah: these are the sons of Esau, which were born]]></a:t>
+              <a:t><![CDATA[19. ऐसाव जो एदोम भी कहलाता है, उसके वंश ये ही हैं, और उनके अधिपति भी ये ही हुए॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13954,51 +13712,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[unto him in the land of Canaan.]]></a:t>
+              <a:t><![CDATA[20. सेईर जो होरी नाम जाति का था उसके ये पुत्र उस देश में पहिले से रहते थे; अर्थात लोतान, शोबाल,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14086,51 +13844,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[these are the dukes that came of Reuel in the land of Edom; these are the sons of Bashemath Esau's]]></a:t>
+              <a:t><![CDATA[34. और योबाब के मरने पर, तेमानियों के देश का निवासी हूशाम उसके स्थान पर राजा हुआ।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14218,51 +13976,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And Esau took his wives, and his sons, and his daughters, and all the persons of his house, and]]></a:t>
+              <a:t><![CDATA[शिबोन, अना,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14350,51 +14108,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[his cattle, and all his beasts, and all his substance, which he had got in the land of Canaan; and]]></a:t>
+              <a:t><![CDATA[21. दीशोन, एसेर, और दीशान; एदोम देश में सेईर के ये ही होरी जातिवाले अधिपति हुए।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14482,51 +14240,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[went into the country from the face of his brother Jacob.]]></a:t>
+              <a:t><![CDATA[22. और लोतान के पुत्र, होरी, और हेमाम हुए; और लोतान की बहिन तिम्ना थी।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14614,51 +14372,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. For their riches were more than that they might dwell together; and the land wherein they were]]></a:t>
+              <a:t><![CDATA[23. और शोबाल के ये पुत्र हुए; अर्थात आल्वान, मानहत, एबाल, शपो, और ओनाम।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14746,51 +14504,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[strangers could not bear them because of their cattle.]]></a:t>
+              <a:t><![CDATA[24. और सिदोन के थे पुत्र हुए; अर्थात अय्या, और अना; यह वही अना है जिस को जंगल में अपने पिता सिबोन के]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14878,51 +14636,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Thus dwelt Esau in mount Seir: Esau is Edom.]]></a:t>
+              <a:t><![CDATA[गदहों को चराते चराते गरम पानी के झरने मिले।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15010,51 +14768,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And these are the generations of Esau the father of the Edomites in mount Seir:]]></a:t>
+              <a:t><![CDATA[25. और अना के दीशोन नाम पुत्र हुआ, और उसी अना के ओहोलीबामा नाम बेटी हुई।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15142,51 +14900,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. These are the names of Esau's sons; Eliphaz the son of Adah the wife of Esau, Reuel the son of]]></a:t>
+              <a:t><![CDATA[26. और दीशोन के ये पुत्र हुए; अर्थात हेमदान, एश्बान, यित्रान, और करान।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15274,51 +15032,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Bashemath the wife of Esau.]]></a:t>
+              <a:t><![CDATA[27. एसेर के ये पुत्र हुए; अर्थात बिल्हान, जावान, और अकान।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15406,51 +15164,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And the sons of Eliphaz were Teman, Omar, Zepho, and Gatam, and Kenaz.]]></a:t>
+              <a:t><![CDATA[28. दीशान के ये पुत्र हुए; अर्थात ऊस, और अकान।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15538,51 +15296,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[wife.]]></a:t>
+              <a:t><![CDATA[3. फिर उसने इश्माएल की बेटी बासमत को भी, जो नबायोत की बहिन थी, ब्याह लिया।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15670,51 +15428,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And Timna was concubine to Eliphaz Esau's son; and she bare to Eliphaz Amalek: these were the]]></a:t>
+              <a:t><![CDATA[29. होरियों के अधिपति ये हुए; अर्थात लोतान अधिपति, शोबाल अधिपति, शिबोन अधिपति,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15802,51 +15560,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[sons of Adah Esau's wife.]]></a:t>
+              <a:t><![CDATA[30. अना अधिपति, दीशोन अधिपति, एसेर अधिपति, दीशान अधिपति, सेईर देश में होरी जाति वाले ये ही अधिपति]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15934,51 +15692,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And these are the sons of Reuel; Nahath, and Zerah, Shammah, and Mizzah: these were the sons of]]></a:t>
+              <a:t><![CDATA[हुए।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16066,51 +15824,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Bashemath Esau's wife.]]></a:t>
+              <a:t><![CDATA[31. फिर जब इस्राएलियों पर किसी राजा ने राज्य न किया था, तब भी एदोम के देश में ये राजा हुए;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16198,51 +15956,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And these were the sons of Aholibamah, the daughter of Anah the daughter of Zibeon, Esau's wife:]]></a:t>
+              <a:t><![CDATA[32. अर्थात बोर के पुत्र बेला ने एदोम में राज्य किया, और उसकी राजधानी का नाम दिन्हाबा है।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16330,315 +16088,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and she bare to Esau Jeush, and Jaalam, and Korah.]]></a:t>
-[...263 lines deleted...]
-              <a:t><![CDATA[duke Omar, duke Zepho, duke Kenaz,]]></a:t>
+              <a:t><![CDATA[33. बेला के मरने पर, बोस्रानिवासी जेरह का पुत्र योबाब उसके स्थान पर राजा हुआ।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16726,51 +16220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And these are the sons of Aholibamah Esau's wife; duke Jeush, duke Jaalam, duke Korah: these]]></a:t>
+              <a:t><![CDATA[35. और हूशाम के मरने पर, बदद का पुत्र हदद उसके स्थान पर राजा हुआ: यह वही है जिसने मिद्यानियों को]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16858,51 +16352,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[were the dukes that came of Aholibamah the daughter of Anah, Esau's wife.]]></a:t>
+              <a:t><![CDATA[मोआब के देश में मार लिया, और उसकी राजधानी का नाम अबीत है।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16990,51 +16484,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. These are the sons of Esau, who is Edom, and these are their dukes.]]></a:t>
+              <a:t><![CDATA[4. आदा ने तो ऐसाव के जन्माए एलीपज को, और बासमत ने रूएल को उत्पन्न किया।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17051,91 +16545,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஆதியாகமம் : 36]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme34">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme54">
   <a:themeElements>
-    <a:clrScheme name="Theme34">
+    <a:clrScheme name="Theme54">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme34">
+    <a:fontScheme name="Theme54">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -17161,51 +16655,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme34">
+    <a:fmtScheme name="Theme54">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -17336,51 +16830,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>67</Slides>
+  <Slides>65</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>