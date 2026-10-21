--- v1 (2026-08-03)
+++ v2 (2026-10-21)
@@ -121,50 +121,56 @@
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -210,50 +216,53 @@
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
+    <p:sldId id="321" r:id="rId68"/>
+    <p:sldId id="322" r:id="rId69"/>
+    <p:sldId id="323" r:id="rId70"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -416,53 +425,56 @@
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
-  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
+  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
+  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
+  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -522,51 +534,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. ஆதாத் மரித்தபின், மஸ்ரேக்கா ஊரானாகிய சம்லா அவனுடைய பட்டத்திற்கு வந்தான்.]]></a:t>
+              <a:t><![CDATA[6. And Esau took his wives, and his sons, and his daughters, and all the persons of his house, and his cattle, and all his beasts, and all his substance, which he had got in the land of Canaan; and went into the country from the face of his brother Jacob.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -631,51 +643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அகோலிபாமாள் எயூஷையும், யாலாமையும், கோராகையும் பெற்றாள்; இவர்களே ஏசாவுக்குக் கானான் தேசத்திலே பிறந்த குமாரர்.]]></a:t>
+              <a:t><![CDATA[6. And Esau took his wives, and his sons, and his daughters, and all the persons of his house, and his cattle, and all his beasts, and all his substance, which he had got in the land of Canaan; and went into the country from the face of his brother Jacob.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -740,51 +752,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அகோலிபாமாள் எயூஷையும், யாலாமையும், கோராகையும் பெற்றாள்; இவர்களே ஏசாவுக்குக் கானான் தேசத்திலே பிறந்த குமாரர்.]]></a:t>
+              <a:t><![CDATA[7. For their riches were more than that they might dwell together; and the land wherein they were strangers could not bear them because of their cattle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -849,51 +861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. சம்லா மரித்தபின் அங்கே இருக்கிற நதிக்குச் சமீபமான ரெகொபோத் என்னும் ஊரானாகிய சவுல் அவனுடைய பட்டத்திற்கு வந்தான்.]]></a:t>
+              <a:t><![CDATA[7. For their riches were more than that they might dwell together; and the land wherein they were strangers could not bear them because of their cattle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -958,51 +970,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. சவுல் மரித்தபின், அக்போருடைய குமாரனாகிய பாகால்கானான் அவனுடைய பட்டத்திற்கு வந்தான்.]]></a:t>
+              <a:t><![CDATA[8. Thus dwelt Esau in mount Seir: Esau is Edom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1067,51 +1079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. அக்போருடைய குமாரனாகிய பாகால்கானான் மரித்தபின், ஆதார் அவனுடைய பட்டத்திற்கு வந்தான்; அவனுடைய பட்டணத்துக்குப் பாகு என்று பேர்; அவன் மனைவியின் பேர் மெகதபேல்; அவன் மத்ரேத்துடைய குமாரத்தியும் மேசகாவின் குமாரத்தியுமாய் இருந்தாள்.]]></a:t>
+              <a:t><![CDATA[9. And these are the generations of Esau the father of the Edomites in mount Seir:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1176,51 +1188,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. அக்போருடைய குமாரனாகிய பாகால்கானான் மரித்தபின், ஆதார் அவனுடைய பட்டத்திற்கு வந்தான்; அவனுடைய பட்டணத்துக்குப் பாகு என்று பேர்; அவன் மனைவியின் பேர் மெகதபேல்; அவன் மத்ரேத்துடைய குமாரத்தியும் மேசகாவின் குமாரத்தியுமாய் இருந்தாள்.]]></a:t>
+              <a:t><![CDATA[10. These are the names of Esau's sons; Eliphaz the son of Adah the wife of Esau, Reuel the son of Bashemath the wife of Esau.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1285,51 +1297,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. தங்கள் பற்பல வம்சங்களின்படியேயும் வாசஸ்தலங்களின்படியேயும் நாமதேயங்களின்படியேயும் ஏசாவின் சந்ததியில் தோன்றிய பிரபுக்களுடைய நாமங்களாவன: திம்னா பிரபு, அல்வா பிரபு, ஏதேத் பிரபு,]]></a:t>
+              <a:t><![CDATA[10. These are the names of Esau's sons; Eliphaz the son of Adah the wife of Esau, Reuel the son of Bashemath the wife of Esau.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1394,51 +1406,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. தங்கள் பற்பல வம்சங்களின்படியேயும் வாசஸ்தலங்களின்படியேயும் நாமதேயங்களின்படியேயும் ஏசாவின் சந்ததியில் தோன்றிய பிரபுக்களுடைய நாமங்களாவன: திம்னா பிரபு, அல்வா பிரபு, ஏதேத் பிரபு,]]></a:t>
+              <a:t><![CDATA[11. And the sons of Eliphaz were Teman, Omar, Zepho, and Gatam, and Kenaz.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1503,51 +1515,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஏசா தன் மனைவிகளையும், தன் குமாரரையும், தன் குமாரத்திகளையும், தன் வீட்டிலுள்ள யாவரையும், தன் ஆடுமாடுகளையும், மற்ற ஜீவஜந்துக்கள் யாவையும் தான் கானான் தேசத்திலே சம்பாதித்த ஆஸ்தி முழுவதையும் சேர்த்துக்கொண்டு, தன் சகோதரனாகிய யாக்கோபை விட்டுப் பிரிந்து வேறே தேசத்துக்குப் போனான்.]]></a:t>
+              <a:t><![CDATA[12. And Timna was concubine to Eliphaz Esau's son; and she bare to Eliphaz Amalek: these were the sons of Adah Esau's wife.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1612,51 +1624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஏதோமியரின் தகப்பனாகிய ஏசாவின் வம்சவரலாறு:]]></a:t>
+              <a:t><![CDATA[1. Now these are the generations of Esau, who is Edom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1721,51 +1733,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஏசா தன் மனைவிகளையும், தன் குமாரரையும், தன் குமாரத்திகளையும், தன் வீட்டிலுள்ள யாவரையும், தன் ஆடுமாடுகளையும், மற்ற ஜீவஜந்துக்கள் யாவையும் தான் கானான் தேசத்திலே சம்பாதித்த ஆஸ்தி முழுவதையும் சேர்த்துக்கொண்டு, தன் சகோதரனாகிய யாக்கோபை விட்டுப் பிரிந்து வேறே தேசத்துக்குப் போனான்.]]></a:t>
+              <a:t><![CDATA[12. And Timna was concubine to Eliphaz Esau's son; and she bare to Eliphaz Amalek: these were the sons of Adah Esau's wife.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1830,51 +1842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஏசா தன் மனைவிகளையும், தன் குமாரரையும், தன் குமாரத்திகளையும், தன் வீட்டிலுள்ள யாவரையும், தன் ஆடுமாடுகளையும், மற்ற ஜீவஜந்துக்கள் யாவையும் தான் கானான் தேசத்திலே சம்பாதித்த ஆஸ்தி முழுவதையும் சேர்த்துக்கொண்டு, தன் சகோதரனாகிய யாக்கோபை விட்டுப் பிரிந்து வேறே தேசத்துக்குப் போனான்.]]></a:t>
+              <a:t><![CDATA[13. And these are the sons of Reuel; Nahath, and Zerah, Shammah, and Mizzah: these were the sons of Bashemath Esau's wife.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1939,51 +1951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. அகோலிபாமா பிரபு, ஏலா பிரபு, பினோன் பிரபு,]]></a:t>
+              <a:t><![CDATA[13. And these are the sons of Reuel; Nahath, and Zerah, Shammah, and Mizzah: these were the sons of Bashemath Esau's wife.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2048,51 +2060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவர்களுடைய சம்பத்து மிகுதியாயிருந்தபடியினால் அவர்கள் ஒருமித்துக் குடியிருக்கக் கூடாமற்போயிற்று; அவர்களுடைய மந்தைகளினிமித்தமாய் அவர்கள் தங்கியிருந்த பூமி அவர்களைத் தாங்கக் கூடாததாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[14. And these were the sons of Aholibamah, the daughter of Anah the daughter of Zibeon, Esau's wife: and she bare to Esau Jeush, and Jaalam, and Korah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2157,51 +2169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவர்களுடைய சம்பத்து மிகுதியாயிருந்தபடியினால் அவர்கள் ஒருமித்துக் குடியிருக்கக் கூடாமற்போயிற்று; அவர்களுடைய மந்தைகளினிமித்தமாய் அவர்கள் தங்கியிருந்த பூமி அவர்களைத் தாங்கக் கூடாததாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[14. And these were the sons of Aholibamah, the daughter of Anah the daughter of Zibeon, Esau's wife: and she bare to Esau Jeush, and Jaalam, and Korah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2266,51 +2278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. கேனாஸ் பிரபு, தேமான் பிரபு, மிப்சார் பிரபு,]]></a:t>
+              <a:t><![CDATA[15. These were dukes of the sons of Esau: the sons of Eliphaz the firstborn son of Esau; duke Teman, duke Omar, duke Zepho, duke Kenaz,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2375,51 +2387,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஆதலால் ஏசா சேயீர்மலையில் குடியேறினான்; ஏசாவுக்கு ஏதோம் என்று பேர்.]]></a:t>
+              <a:t><![CDATA[15. These were dukes of the sons of Esau: the sons of Eliphaz the firstborn son of Esau; duke Teman, duke Omar, duke Zepho, duke Kenaz,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2484,51 +2496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. மக்தியேல் பிரபு, ஈராம் பிரபு; இவர்களே தங்கள் சொந்தமான தேசத்திலே பற்பல இடங்களில் குடியிருந்த ஏதோம் சந்ததிப் பிரபுக்கள்; இந்த ஏதோமியருக்குத் தகப்பன் ஏசா.]]></a:t>
+              <a:t><![CDATA[16. Duke Korah, duke Gatam, and duke Amalek: these are the dukes that came of Eliphaz in the land of Edom; these were the sons of Adah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2593,51 +2605,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. மக்தியேல் பிரபு, ஈராம் பிரபு; இவர்களே தங்கள் சொந்தமான தேசத்திலே பற்பல இடங்களில் குடியிருந்த ஏதோம் சந்ததிப் பிரபுக்கள்; இந்த ஏதோமியருக்குத் தகப்பன் ஏசா.]]></a:t>
+              <a:t><![CDATA[16. Duke Korah, duke Gatam, and duke Amalek: these are the dukes that came of Eliphaz in the land of Edom; these were the sons of Adah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2702,51 +2714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. சேயீர்மலையில் இருக்கிற ஏதோமியருடைய தகப்பனாகிய ஏசாவின் சந்ததிகளும்,]]></a:t>
+              <a:t><![CDATA[17. And these are the sons of Reuel Esau's son; duke Nahath, duke Zerah, duke Shammah, duke Mizzah: these are the dukes that came of Reuel in the land of Edom; these are the sons of Bashemath Esau's wife.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2811,51 +2823,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஏசா கானான் தேசத்துப் பெண்களில் ஏத்தியனான ஏலோனின் குமாரத்தியாகிய ஆதாளையும், ஏவியனாகிய சிபியோனின் குமாரத்தியும் ஆனாகின் குமாரத்தியுமாகிய அகோலிபாமாளையும்,]]></a:t>
+              <a:t><![CDATA[2. Esau took his wives of the daughters of Canaan; Adah the daughter of Elon the Hittite, and Aholibamah the daughter of Anah the daughter of Zibeon the Hivite;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2920,51 +2932,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஏசாவின் குமாரருடைய நாமங்களுமாவன: ஏசாவின் மனைவியாகிய ஆதாளுடைய குமாரனுக்கு எலீப்பாஸ் என்று பேர்; ஏசாவின் மனைவியாகிய பஸ்மாத்துடைய குமாரனுக்கு ரெகுவேல் என்று பேர்.]]></a:t>
+              <a:t><![CDATA[17. And these are the sons of Reuel Esau's son; duke Nahath, duke Zerah, duke Shammah, duke Mizzah: these are the dukes that came of Reuel in the land of Edom; these are the sons of Bashemath Esau's wife.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3029,51 +3041,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஏசாவின் குமாரருடைய நாமங்களுமாவன: ஏசாவின் மனைவியாகிய ஆதாளுடைய குமாரனுக்கு எலீப்பாஸ் என்று பேர்; ஏசாவின் மனைவியாகிய பஸ்மாத்துடைய குமாரனுக்கு ரெகுவேல் என்று பேர்.]]></a:t>
+              <a:t><![CDATA[17. And these are the sons of Reuel Esau's son; duke Nahath, duke Zerah, duke Shammah, duke Mizzah: these are the dukes that came of Reuel in the land of Edom; these are the sons of Bashemath Esau's wife.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3138,51 +3150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. எலீப்பாஸின் குமாரர், தேமான், ஓமார், செப்போ, கத்தாம் கேனாஸ் என்பவர்கள்.]]></a:t>
+              <a:t><![CDATA[18. And these are the sons of Aholibamah Esau's wife; duke Jeush, duke Jaalam, duke Korah: these were the dukes that came of Aholibamah the daughter of Anah, Esau's wife.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3247,51 +3259,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. திம்னாள் ஏசாவின் குமாரனாகிய எலீப்பாசுக்கு மறுமனையாட்டியாயிருந்து, எலீப்பாசுக்கு அமலேக்கைப் பெற்றாள்; இவர்களே ஏசாவின் மனைவியாகிய ஆதாளுடைய புத்திரர்.]]></a:t>
+              <a:t><![CDATA[18. And these are the sons of Aholibamah Esau's wife; duke Jeush, duke Jaalam, duke Korah: these were the dukes that came of Aholibamah the daughter of Anah, Esau's wife.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3356,51 +3368,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. திம்னாள் ஏசாவின் குமாரனாகிய எலீப்பாசுக்கு மறுமனையாட்டியாயிருந்து, எலீப்பாசுக்கு அமலேக்கைப் பெற்றாள்; இவர்களே ஏசாவின் மனைவியாகிய ஆதாளுடைய புத்திரர்.]]></a:t>
+              <a:t><![CDATA[19. These are the sons of Esau, who is Edom, and these are their dukes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3465,51 +3477,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ரெகுவேலுடைய குமாரர், நகாத், செராகு, சம்மா, மீசா என்பவர்கள்; இவர்களே ஏசாவின் மனைவியாகிய பஸ்மாத்தின் புத்திரர்.]]></a:t>
+              <a:t><![CDATA[20. These are the sons of Seir the Horite, who inhabited the land; Lotan, and Shobal, and Zibeon, and Anah,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3574,51 +3586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ரெகுவேலுடைய குமாரர், நகாத், செராகு, சம்மா, மீசா என்பவர்கள்; இவர்களே ஏசாவின் மனைவியாகிய பஸ்மாத்தின் புத்திரர்.]]></a:t>
+              <a:t><![CDATA[21. And Dishon, and Ezer, and Dishan: these are the dukes of the Horites, the children of Seir in the land of Edom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3683,51 +3695,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. சிபியோனின் குமாரத்தியும் ஆனாகின் குமாரத்தியுமான அகோலிபாமாள் என்கிற ஏசாவின் மனைவி எயூஷ், யாலாம், கோராகு என்னும் புத்திரரை ஏசாவுக்குப் பெற்றாள்.]]></a:t>
+              <a:t><![CDATA[21. And Dishon, and Ezer, and Dishan: these are the dukes of the Horites, the children of Seir in the land of Edom.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3792,51 +3804,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. சிபியோனின் குமாரத்தியும் ஆனாகின் குமாரத்தியுமான அகோலிபாமாள் என்கிற ஏசாவின் மனைவி எயூஷ், யாலாம், கோராகு என்னும் புத்திரரை ஏசாவுக்குப் பெற்றாள்.]]></a:t>
+              <a:t><![CDATA[22. And the children of Lotan were Hori and Hemam; and Lotan's sister was Timna.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3901,51 +3913,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஏசாவின் குமாரரில் தோன்றிய பிரபுக்களாவன: ஏசாவுக்கு மூத்தமகனாகிய எலீப்பாசுடைய குமாரரில் தேமான் பிரபு, ஓமார் பிரபு, செப்போ பிரபு, கேனாஸ் பிரபு,]]></a:t>
+              <a:t><![CDATA[23. And the children of Shobal were these; Alvan, and Manahath, and Ebal, Shepho, and Onam.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4010,51 +4022,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஏசா கானான் தேசத்துப் பெண்களில் ஏத்தியனான ஏலோனின் குமாரத்தியாகிய ஆதாளையும், ஏவியனாகிய சிபியோனின் குமாரத்தியும் ஆனாகின் குமாரத்தியுமாகிய அகோலிபாமாளையும்,]]></a:t>
+              <a:t><![CDATA[2. Esau took his wives of the daughters of Canaan; Adah the daughter of Elon the Hittite, and Aholibamah the daughter of Anah the daughter of Zibeon the Hivite;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4119,51 +4131,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஏசாவின் குமாரரில் தோன்றிய பிரபுக்களாவன: ஏசாவுக்கு மூத்தமகனாகிய எலீப்பாசுடைய குமாரரில் தேமான் பிரபு, ஓமார் பிரபு, செப்போ பிரபு, கேனாஸ் பிரபு,]]></a:t>
+              <a:t><![CDATA[24. And these are the children of Zibeon; both Ajah, and Anah: this was that Anah that found the mules in the wilderness, as he fed the asses of Zibeon his father.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4228,51 +4240,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. கோராகு பிரபு, கத்தாம் பிரபு, அமலேக்கு பிரபு என்பவர்கள்; இவர்கள் ஏதோம் தேசத்தில் எலீப்பாசின் சந்ததியும் ஆதாளின் குமாரருமாயிருந்த பிரபுக்கள்.]]></a:t>
+              <a:t><![CDATA[24. And these are the children of Zibeon; both Ajah, and Anah: this was that Anah that found the mules in the wilderness, as he fed the asses of Zibeon his father.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4337,51 +4349,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. கோராகு பிரபு, கத்தாம் பிரபு, அமலேக்கு பிரபு என்பவர்கள்; இவர்கள் ஏதோம் தேசத்தில் எலீப்பாசின் சந்ததியும் ஆதாளின் குமாரருமாயிருந்த பிரபுக்கள்.]]></a:t>
+              <a:t><![CDATA[25. And the children of Anah were these; Dishon, and Aholibamah the daughter of Anah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4446,51 +4458,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஏசாவின் குமாரனாகிய ரெகுவேலின் புத்திரரில் நகாத் பிரபு, செராகு பிரபு, சம்மா பிரபு, மீசா பிரபு என்பவர்கள்; இவர்கள் ஏதோம் தேசத்தில் ரெகுவேலின் சந்ததியும் ஏசாவின் மனைவியாகிய பஸ்மாத்தின் குமாரருமாயிருந்த பிரபுக்கள்.]]></a:t>
+              <a:t><![CDATA[26. And these are the children of Dishon; Hemdan, and Eshban, and Ithran, and Cheran.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4555,51 +4567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஏசாவின் குமாரனாகிய ரெகுவேலின் புத்திரரில் நகாத் பிரபு, செராகு பிரபு, சம்மா பிரபு, மீசா பிரபு என்பவர்கள்; இவர்கள் ஏதோம் தேசத்தில் ரெகுவேலின் சந்ததியும் ஏசாவின் மனைவியாகிய பஸ்மாத்தின் குமாரருமாயிருந்த பிரபுக்கள்.]]></a:t>
+              <a:t><![CDATA[27. The children of Ezer are these; Bilhan, and Zaavan, and Akan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4664,51 +4676,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஏசாவின் குமாரனாகிய ரெகுவேலின் புத்திரரில் நகாத் பிரபு, செராகு பிரபு, சம்மா பிரபு, மீசா பிரபு என்பவர்கள்; இவர்கள் ஏதோம் தேசத்தில் ரெகுவேலின் சந்ததியும் ஏசாவின் மனைவியாகிய பஸ்மாத்தின் குமாரருமாயிருந்த பிரபுக்கள்.]]></a:t>
+              <a:t><![CDATA[28. The children of Dishan are these; Uz, and Aran.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4773,51 +4785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஏசாவின் மனைவியாகிய அகோலிபாமாளின் குமாரர், எயூஷ் பிரபு, யாலாம் பிரபு, கோராகு பிரபு, என்பவர்கள்; இவர்கள் ஆனாகின் குமாரத்தியும் ஏசாவுடைய மனைவியுமாகிய அகோலிபாமாளின் சந்ததியாயிருந்த பிரபுக்கள்.]]></a:t>
+              <a:t><![CDATA[29. These are the dukes that came of the Horites; duke Lotan, duke Shobal, duke Zibeon, duke Anah,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4882,51 +4894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஏசாவின் மனைவியாகிய அகோலிபாமாளின் குமாரர், எயூஷ் பிரபு, யாலாம் பிரபு, கோராகு பிரபு, என்பவர்கள்; இவர்கள் ஆனாகின் குமாரத்தியும் ஏசாவுடைய மனைவியுமாகிய அகோலிபாமாளின் சந்ததியாயிருந்த பிரபுக்கள்.]]></a:t>
+              <a:t><![CDATA[29. These are the dukes that came of the Horites; duke Lotan, duke Shobal, duke Zibeon, duke Anah,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4991,51 +5003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இவர்களே ஏதோம் என்னும் ஏசாவின் சந்ததி; இவர்களே அவர்களில் இருந்த பிரபுக்கள்.]]></a:t>
+              <a:t><![CDATA[30. Duke Dishon, duke Ezer, duke Dishan: these are the dukes that came of Hori, among their dukes in the land of Seir.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5100,51 +5112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அந்தத் தேசத்தின் குடிகளாகிய ஓரியனான சேயீரின் குமாரர், லோத்தான், சோபால், சிபியோன், ஆனாகு,]]></a:t>
+              <a:t><![CDATA[30. Duke Dishon, duke Ezer, duke Dishan: these are the dukes that came of Hori, among their dukes in the land of Seir.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5209,51 +5221,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. யோபாப் மரித்தபின், தேமானிய தேசத்தானாகிய உஷாம் அவன் பட்டத்திற்கு வந்தான்.]]></a:t>
+              <a:t><![CDATA[3. And Bashemath Ishmael's daughter, sister of Nebajoth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5318,51 +5330,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அந்தத் தேசத்தின் குடிகளாகிய ஓரியனான சேயீரின் குமாரர், லோத்தான், சோபால், சிபியோன், ஆனாகு,]]></a:t>
+              <a:t><![CDATA[31. And these are the kings that reigned in the land of Edom, before there reigned any king over the children of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5427,51 +5439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. திஷோன், ஏத்சேர், திஷான் என்பவர்கள்; இவர்களே ஏதோம் தேசத்தில் சேயீரின் புத்திரராகிய ஓரியருடைய சந்ததியாயிருந்த பிரபுக்கள்.]]></a:t>
+              <a:t><![CDATA[32. And Bela the son of Beor reigned in Edom: and the name of his city was Dinhabah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5536,51 +5548,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. லோத்தானுடைய குமாரர், ஓரி, ஏமாம் என்பவர்கள்; லோத்தானின் சகோதரி திம்னாள் என்பவள்.]]></a:t>
+              <a:t><![CDATA[33. And Bela died, and Jobab the son of Zerah of Bozrah reigned in his position.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5645,51 +5657,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. சோபாலின் குமாரர், அல்வான், மானகாத், ஏபால், செப்போ, ஓனாம் என்பவர்கள்.]]></a:t>
+              <a:t><![CDATA[34. And Jobab died, and Husham of the land of Temani reigned in his position.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5754,51 +5766,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. சிபியோனின் குமாரர், அயா, ஆனாகு என்பவர்கள்; வனாந்தரத்திலே தன் தகப்பனாகிய சிபெயோனின் கழுதைகளை மேய்க்கையில், கோவேறு கழுதைகளைக் கண்டுபிடித்த ஆனாகு இவன்தான்.]]></a:t>
+              <a:t><![CDATA[35. And Husham died, and Hadad the son of Bedad, who stroke Midian in the field of Moab, reigned in his position: and the name of his city was Avith.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5863,51 +5875,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. சிபியோனின் குமாரர், அயா, ஆனாகு என்பவர்கள்; வனாந்தரத்திலே தன் தகப்பனாகிய சிபெயோனின் கழுதைகளை மேய்க்கையில், கோவேறு கழுதைகளைக் கண்டுபிடித்த ஆனாகு இவன்தான்.]]></a:t>
+              <a:t><![CDATA[35. And Husham died, and Hadad the son of Bedad, who stroke Midian in the field of Moab, reigned in his position: and the name of his city was Avith.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5972,51 +5984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ஆனாகின் பிள்ளைகள், திஷோன், அகோலிபாமாள் என்பவர்கள்; இந்த அகோலிபாமாள் ஆனாகின் குமாரத்தி.]]></a:t>
+              <a:t><![CDATA[36. And Hadad died, and Samlah of Masrekah reigned in his position.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6081,51 +6093,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. திஷோனுடைய குமாரர், எம்தான், எஸ்பான், இத்தரான், கெரான் என்பவர்கள்.]]></a:t>
+              <a:t><![CDATA[37. And Samlah died, and Saul of Rehoboth by the river reigned in his position.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6190,51 +6202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ஏத்சேருடைய குமாரர், பில்கான், சகவான், அக்கான் என்பவர்கள்.]]></a:t>
+              <a:t><![CDATA[37. And Samlah died, and Saul of Rehoboth by the river reigned in his position.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6299,51 +6311,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. திஷானுடைய குமாரர், ஊத்ஸ், அரான் என்பவர்கள்.]]></a:t>
+              <a:t><![CDATA[38. And Saul died, and Baalhanan the son of Achbor reigned in his position.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6408,51 +6420,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இஸ்மவேலின் குமாரத்தியும் நெபாயோத்தின் சகோதரியுமாகிய பஸ்மாத்தையும் விவாகம்பண்ணியிருந்தான்.]]></a:t>
+              <a:t><![CDATA[4. And Adah bare to Esau Eliphaz; and Bashemath bare Reuel;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6517,51 +6529,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ஓரியரின் சந்ததியில் தோன்றிய பிரபுக்கள், லோத்தான் பிரபு, சோபால் பிரபு, சிபியோன் பிரபு, ஆனாகு பிரபு,]]></a:t>
+              <a:t><![CDATA[39. And Baalhanan the son of Achbor died, and Hadar reigned in his position: and the name of his city was Pau; and his wife's name was Mehetabel, the daughter of Matred, the daughter of Mezahab.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6626,51 +6638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. திஷோன் பிரபு, ஏத்சேர் பிரபு, திஷான் பிரபு என்பவர்கள்; இவர்களே சேயீர் தேசத்திலே தங்கள் தங்கள் இடங்களில் இருந்த ஓரியர் சந்ததியான பிரபுக்கள்.]]></a:t>
+              <a:t><![CDATA[39. And Baalhanan the son of Achbor died, and Hadar reigned in his position: and the name of his city was Pau; and his wife's name was Mehetabel, the daughter of Matred, the daughter of Mezahab.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6735,51 +6747,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. திஷோன் பிரபு, ஏத்சேர் பிரபு, திஷான் பிரபு என்பவர்கள்; இவர்களே சேயீர் தேசத்திலே தங்கள் தங்கள் இடங்களில் இருந்த ஓரியர் சந்ததியான பிரபுக்கள்.]]></a:t>
+              <a:t><![CDATA[39. And Baalhanan the son of Achbor died, and Hadar reigned in his position: and the name of his city was Pau; and his wife's name was Mehetabel, the daughter of Matred, the daughter of Mezahab.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6844,51 +6856,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. இஸ்ரவேல் புத்திரர்மேல் ராஜாக்கள் அரசாளுகிறதற்கு முன்னே, ஏதோம் தேசத்தில் ஆண்ட ராஜாக்களாவன:]]></a:t>
+              <a:t><![CDATA[40. And these are the names of the dukes that came of Esau, according to their families, after their places, by their names; duke Timnah, duke Alvah, duke Jetheth,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6953,51 +6965,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. பேயோருடைய குமாரனாகிய பேலா ஏதோமிலே அரசாண்டான்; அவனுடைய பட்டணத்துக்குத் தின்காபா என்று பேர்.]]></a:t>
+              <a:t><![CDATA[40. And these are the names of the dukes that came of Esau, according to their families, after their places, by their names; duke Timnah, duke Alvah, duke Jetheth,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7062,51 +7074,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. பேலா மரித்தபின், போஸ்றா பட்டணத்தானாகிய சேராகுடைய குமாரனாகிய யோபாப் அவன் பட்டத்திற்கு வந்தான்]]></a:t>
+              <a:t><![CDATA[41. Duke Aholibamah, duke Elah, duke Pinon,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[42. Duke Kenaz, duke Teman, duke Mibzar,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[43. Duke Magdiel, duke Iram: these be the dukes of Edom, according to their habitations in the land of their possession: he is Esau the father of the Edomites.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[43. Duke Magdiel, duke Iram: these be the dukes of Edom, according to their habitations in the land of their possession: he is Esau the father of the Edomites.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7171,51 +7510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. உஷாம் மரித்தபின், மோவாபின் நாட்டிலே மீதியானியரை முறிய அடித்த பேதாதின் குமாரனாகிய ஆதாத் அவன் பட்டத்திற்கு வந்தான்; அவனுடைய பட்டணத்துக்கு ஆவீத் என்று பேர்.]]></a:t>
+              <a:t><![CDATA[5. And Aholibamah bare Jeush, and Jaalam, and Korah: these are the sons of Esau, which were born unto him in the land of Canaan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7280,51 +7619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. உஷாம் மரித்தபின், மோவாபின் நாட்டிலே மீதியானியரை முறிய அடித்த பேதாதின் குமாரனாகிய ஆதாத் அவன் பட்டத்திற்கு வந்தான்; அவனுடைய பட்டணத்துக்கு ஆவீத் என்று பேர்.]]></a:t>
+              <a:t><![CDATA[5. And Aholibamah bare Jeush, and Jaalam, and Korah: these are the sons of Esau, which were born unto him in the land of Canaan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7389,51 +7728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஆதாள் ஏசாவுக்கு எலீப்பாசைப் பெற்றாள்; பஸ்மாத்து ரெகுவேலைப் பெற்றாள்.]]></a:t>
+              <a:t><![CDATA[6. And Esau took his wives, and his sons, and his daughters, and all the persons of his house, and his cattle, and all his beasts, and all his substance, which he had got in the land of Canaan; and went into the country from the face of his brother Jacob.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7468,51 +7807,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474729543" r:id="rId1"/>
+    <p:sldLayoutId id="2481563644" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -8000,50 +8339,74 @@
 
 <file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide64.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide65.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide66.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide67.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide67.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide68.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide68.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -8168,51 +8531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. और हदद के मरने पर, मस्रेकावासी सम्ला उसके स्थान पर राजा हुआ।]]></a:t>
+              <a:t><![CDATA[ஆடுமாடுகளையும், மற்ற ஜீவஜந்துக்கள் யாவையும் தான் கானான் தேசத்திலே சம்பாதித்த ஆஸ்தி முழுவதையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8300,51 +8663,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. और ओहोलीबामा ने यूश, और यालाम, और को रह को उत्पन्न किया, ऐसाव के ये ही पुत्र कनान देश में उत्पन्न]]></a:t>
+              <a:t><![CDATA[சேர்த்துக்கொண்டு, தன் சகோதரனாகிய யாக்கோபை விட்டுப் பிரிந்து வேறே தேசத்துக்குப் போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8432,51 +8795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[हुए।]]></a:t>
+              <a:t><![CDATA[7. அவர்களுடைய சம்பத்து மிகுதியாயிருந்தபடியினால் அவர்கள் ஒருமித்துக் குடியிருக்கக் கூடாமற்போயிற்று;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8564,51 +8927,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. फिर सम्ला के मरने पर, शाऊल जो महानद के तट वाले रहोबोत नगर का था, सो उसके स्थान पर राजा हुआ।]]></a:t>
+              <a:t><![CDATA[அவர்களுடைய மந்தைகளினிமித்தமாய் அவர்கள் தங்கியிருந்த பூமி அவர்களைத் தாங்கக் கூடாததாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8696,51 +9059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. और शाऊल के मरने पर, अकबोर का पुत्र बाल्हानान उसके स्थान पर राजा हुआ।]]></a:t>
+              <a:t><![CDATA[8. ஆதலால் ஏசா சேயீர்மலையில் குடியேறினான்; ஏசாவுக்கு ஏதோம் என்று பேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8828,51 +9191,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. और अकबोर के पुत्र बाल्हानान के मरने पर, हदर उसके स्थान पर राजा हुआ: और उसकी राजधानी का नाम पाऊ]]></a:t>
+              <a:t><![CDATA[9. சேயீர்மலையில் இருக்கிற ஏதோமியருடைய தகப்பனாகிய ஏசாவின் சந்ததிகளும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8960,51 +9323,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[है; और उसकी पत्नी का नाम महेतबेल है, जो मेजाहब की नतिनी और मत्रेद की बेटी थी।]]></a:t>
+              <a:t><![CDATA[10. ஏசாவின் குமாரருடைய நாமங்களுமாவன: ஏசாவின் மனைவியாகிய ஆதாளுடைய குமாரனுக்கு எலீப்பாஸ் என்று பேர்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9092,51 +9455,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. फिर ऐसाववंशियों के अधिपतियों के कुलों, और स्थानों के अनुसार उनके नाम ये हैं; अर्थात तिम्ना]]></a:t>
+              <a:t><![CDATA[ஏசாவின் மனைவியாகிய பஸ்மாத்துடைய குமாரனுக்கு ரெகுவேல் என்று பேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9224,51 +9587,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[अधिपति, अल्बा अधिपति, यतेत अधिपति,]]></a:t>
+              <a:t><![CDATA[11. எலீப்பாஸின் குமாரர், தேமான், ஓமார், செப்போ, கத்தாம் கேனாஸ் என்பவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9356,51 +9719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. और ऐसाव अपनी पत्नियों, और बेटे-बेटियों, और घर के सब प्राणियों, और अपनी भेड़-बकरी, और गाय-बैल आदि]]></a:t>
+              <a:t><![CDATA[12. திம்னாள் ஏசாவின் குமாரனாகிய எலீப்பாசுக்கு மறுமனையாட்டியாயிருந்து, எலீப்பாசுக்கு அமலேக்கைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9488,51 +9851,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ऐसाव जो एदोम भी कहलाता है, उसकी यह वंशावली है।]]></a:t>
+              <a:t><![CDATA[1. ஏதோமியரின் தகப்பனாகிய ஏசாவின் வம்சவரலாறு:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9620,51 +9983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[सब पशुओं, निदान अपनी सारी सम्पत्ति को, जो उसने कनान देश में संचय की थी, ले कर अपने भाई याकूब के पास]]></a:t>
+              <a:t><![CDATA[பெற்றாள்; இவர்களே ஏசாவின் மனைவியாகிய ஆதாளுடைய புத்திரர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9752,51 +10115,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[से दूसरे देश को चला गया।]]></a:t>
+              <a:t><![CDATA[13. ரெகுவேலுடைய குமாரர், நகாத், செராகு, சம்மா, மீசா என்பவர்கள்; இவர்களே ஏசாவின் மனைவியாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9884,51 +10247,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. ओहोलीबामा अधिपति, एला अधिपति, पीनोन अधिपति,]]></a:t>
+              <a:t><![CDATA[பஸ்மாத்தின் புத்திரர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10016,51 +10379,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. क्योंकि उनकी सम्पत्ति इतनी हो गई थी, कि वे इकट्ठे न रह सके; और पशुओं की बहुतायत के मारे उस देश]]></a:t>
+              <a:t><![CDATA[14. சிபியோனின் குமாரத்தியும் ஆனாகின் குமாரத்தியுமான அகோலிபாமாள் என்கிற ஏசாவின் மனைவி எயூஷ், யாலாம்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10148,51 +10511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[में, जहां वे परदेशी हो कर रहते थे, उनकी समाई न रही।]]></a:t>
+              <a:t><![CDATA[கோராகு என்னும் புத்திரரை ஏசாவுக்குப் பெற்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10280,51 +10643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. कनज अधिपति, तेमान अधिपति, मिबसार अधिपति,]]></a:t>
+              <a:t><![CDATA[15. ஏசாவின் குமாரரில் தோன்றிய பிரபுக்களாவன: ஏசாவுக்கு மூத்தமகனாகிய எலீப்பாசுடைய குமாரரில் தேமான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10412,51 +10775,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ऐसाव जो एदोम भी कहलाता है: सो सेईर नाम पहाड़ी देश में रहने लगा।]]></a:t>
+              <a:t><![CDATA[பிரபு, ஓமார் பிரபு, செப்போ பிரபு, கேனாஸ் பிரபு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10544,51 +10907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. मग्दीएल अधिपति, ईराम अधिपति: एदोमवंशियों ने जो देश अपना कर लिया था, उसके निवास स्थानों में उनके]]></a:t>
+              <a:t><![CDATA[16. கோராகு பிரபு, கத்தாம் பிரபு, அமலேக்கு பிரபு என்பவர்கள்; இவர்கள் ஏதோம் தேசத்தில் எலீப்பாசின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10676,51 +11039,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ये ही अधिपति हुए। और एदोमी जाति का मूलपुरूष ऐसाव है॥]]></a:t>
+              <a:t><![CDATA[சந்ததியும் ஆதாளின் குமாரருமாயிருந்த பிரபுக்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10808,51 +11171,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. सेईर नाम पहाड़ी देश में रहनेहारे एदोमियों के मूल पुरूष ऐसाव की वंशावली यह है:]]></a:t>
+              <a:t><![CDATA[17. ஏசாவின் குமாரனாகிய ரெகுவேலின் புத்திரரில் நகாத் பிரபு, செராகு பிரபு, சம்மா பிரபு, மீசா பிரபு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10940,51 +11303,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ऐसाव ने तो कनानी लड़कियां ब्याह लीं; अर्थात हित्ती एलोन की बेटी आदा को, और अहोलीबामा को जो अना की]]></a:t>
+              <a:t><![CDATA[2. ஏசா கானான் தேசத்துப் பெண்களில் ஏத்தியனான ஏலோனின் குமாரத்தியாகிய ஆதாளையும், ஏவியனாகிய சிபியோனின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11072,51 +11435,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ऐसाव के पुत्रों के नाम ये हैं; अर्थात ऐसाव की पत्नी आदा का पुत्र एलीपज, और उसी ऐसाव की पत्नी]]></a:t>
+              <a:t><![CDATA[என்பவர்கள்; இவர்கள் ஏதோம் தேசத்தில் ரெகுவேலின் சந்ததியும் ஏசாவின் மனைவியாகிய பஸ்மாத்தின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11204,51 +11567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[बासमत का पुत्र रूएल।]]></a:t>
+              <a:t><![CDATA[குமாரருமாயிருந்த பிரபுக்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11336,51 +11699,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. और एलीपज के ये पुत्र हुए; अर्थात तेमान, ओमार, सपो, गाताम, और कनज।]]></a:t>
+              <a:t><![CDATA[18. ஏசாவின் மனைவியாகிய அகோலிபாமாளின் குமாரர், எயூஷ் பிரபு, யாலாம் பிரபு, கோராகு பிரபு, என்பவர்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11468,51 +11831,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. और ऐसाव के पुत्र एलीपज के तिम्ना नाम एक सुरैतिन थी, जिसने एलीपज के जन्माए अमालेक को जन्म दिया:]]></a:t>
+              <a:t><![CDATA[இவர்கள் ஆனாகின் குமாரத்தியும் ஏசாவுடைய மனைவியுமாகிய அகோலிபாமாளின் சந்ததியாயிருந்த பிரபுக்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11600,51 +11963,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ऐसाव की पत्नी आदा के वंश में ये ही हुए।]]></a:t>
+              <a:t><![CDATA[19. இவர்களே ஏதோம் என்னும் ஏசாவின் சந்ததி; இவர்களே அவர்களில் இருந்த பிரபுக்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11732,51 +12095,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. और रूएल के ये पुत्र हुए; अर्थात नहत, जेरह, शम्मा, और मिज्जा: ऐसाव की पत्नी बासमत के वंश में ये]]></a:t>
+              <a:t><![CDATA[20. அந்தத் தேசத்தின் குடிகளாகிய ஓரியனான சேயீரின் குமாரர், லோத்தான், சோபால், சிபியோன், ஆனாகு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11864,51 +12227,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ही हुए।]]></a:t>
+              <a:t><![CDATA[21. திஷோன், ஏத்சேர், திஷான் என்பவர்கள்; இவர்களே ஏதோம் தேசத்தில் சேயீரின் புத்திரராகிய ஓரியருடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11996,51 +12359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. और ओहोलीबामा जो ऐसाव की पत्नी, और सिबोन की नतिनी और अना की बेटी थी, उसके ये पुत्र हुए: अर्थात]]></a:t>
+              <a:t><![CDATA[சந்ததியாயிருந்த பிரபுக்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12128,51 +12491,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[उसने ऐसाव के जन्माए यूश, यालाम और कोरह को जन्म दिया।]]></a:t>
+              <a:t><![CDATA[22. லோத்தானுடைய குமாரர், ஓரி, ஏமாம் என்பவர்கள்; லோத்தானின் சகோதரி திம்னாள் என்பவள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12260,51 +12623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ऐसाववंशियों के अधिपति ये हुए: अर्थात ऐसाव के जेठे एलीपज के वंश में से तो तेमान अधिपति, ओमार]]></a:t>
+              <a:t><![CDATA[23. சோபாலின் குமாரர், அல்வான், மானகாத், ஏபால், செப்போ, ஓனாம் என்பவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12392,51 +12755,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[बेटी, और हिव्वी सिबोन की नतिनी थी।]]></a:t>
+              <a:t><![CDATA[குமாரத்தியும் ஆனாகின் குமாரத்தியுமாகிய அகோலிபாமாளையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12524,51 +12887,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[अधिपति, सपो अधिपति, कनज अधिपति,]]></a:t>
+              <a:t><![CDATA[24. சிபியோனின் குமாரர், அயா, ஆனாகு என்பவர்கள்; வனாந்தரத்திலே தன் தகப்பனாகிய சிபெயோனின் கழுதைகளை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12656,51 +13019,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. को रह अधिपति, गाताम अधिपति, अमालेख अधिपति: एलीपज वंशियों में से, एदोम देश में ये ही अधिपति हुए:]]></a:t>
+              <a:t><![CDATA[மேய்க்கையில், கோவேறு கழுதைகளைக் கண்டுபிடித்த ஆனாகு இவன்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12788,51 +13151,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[और ये ही आदा के वंश में हुए।]]></a:t>
+              <a:t><![CDATA[25. ஆனாகின் பிள்ளைகள், திஷோன், அகோலிபாமாள் என்பவர்கள்; இந்த அகோலிபாமாள் ஆனாகின் குமாரத்தி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12920,51 +13283,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. और ऐसाव के पुत्र रूएल के वंश में ये हुए; अर्थात नहत अधिपति, जेरह अधिपति, शम्मा अधिपति, मिज्जा]]></a:t>
+              <a:t><![CDATA[26. திஷோனுடைய குமாரர், எம்தான், எஸ்பான், இத்தரான், கெரான் என்பவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13052,51 +13415,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[अधिपति: रूएलवंशियों में से, एदोम देश में ये ही अधिपति हुए; और ये ही ऐसाव की पत्नी बासमत के वंश में]]></a:t>
+              <a:t><![CDATA[27. ஏத்சேருடைய குமாரர், பில்கான், சகவான், அக்கான் என்பவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13184,51 +13547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[हुए।]]></a:t>
+              <a:t><![CDATA[28. திஷானுடைய குமாரர், ஊத்ஸ், அரான் என்பவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13316,51 +13679,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. और ऐसाव की पत्नी ओहोलीबामा के वंश में थे हुए; अर्थात यूश अधिपति, यालाम अधिपति, कोरह अधिपति, अना]]></a:t>
+              <a:t><![CDATA[29. ஓரியரின் சந்ததியில் தோன்றிய பிரபுக்கள், லோத்தான் பிரபு, சோபால் பிரபு, சிபியோன் பிரபு, ஆனாகு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13448,51 +13811,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[की बेटी ओहोलीबामा जो ऐसाव की पत्नी थी उसके वंश में ये ही हुए।]]></a:t>
+              <a:t><![CDATA[பிரபு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13580,51 +13943,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ऐसाव जो एदोम भी कहलाता है, उसके वंश ये ही हैं, और उनके अधिपति भी ये ही हुए॥]]></a:t>
+              <a:t><![CDATA[30. திஷோன் பிரபு, ஏத்சேர் பிரபு, திஷான் பிரபு என்பவர்கள்; இவர்களே சேயீர் தேசத்திலே தங்கள் தங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13712,51 +14075,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. सेईर जो होरी नाम जाति का था उसके ये पुत्र उस देश में पहिले से रहते थे; अर्थात लोतान, शोबाल,]]></a:t>
+              <a:t><![CDATA[இடங்களில் இருந்த ஓரியர் சந்ததியான பிரபுக்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13844,51 +14207,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. और योबाब के मरने पर, तेमानियों के देश का निवासी हूशाम उसके स्थान पर राजा हुआ।]]></a:t>
+              <a:t><![CDATA[3. இஸ்மவேலின் குமாரத்தியும் நெபாயோத்தின் சகோதரியுமாகிய பஸ்மாத்தையும் விவாகம்பண்ணியிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13976,51 +14339,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[शिबोन, अना,]]></a:t>
+              <a:t><![CDATA[31. இஸ்ரவேல் புத்திரர்மேல் ராஜாக்கள் அரசாளுகிறதற்கு முன்னே, ஏதோம் தேசத்தில் ஆண்ட ராஜாக்களாவன:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14108,51 +14471,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. दीशोन, एसेर, और दीशान; एदोम देश में सेईर के ये ही होरी जातिवाले अधिपति हुए।]]></a:t>
+              <a:t><![CDATA[32. பேயோருடைய குமாரனாகிய பேலா ஏதோமிலே அரசாண்டான்; அவனுடைய பட்டணத்துக்குத் தின்காபா என்று பேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14240,51 +14603,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. और लोतान के पुत्र, होरी, और हेमाम हुए; और लोतान की बहिन तिम्ना थी।]]></a:t>
+              <a:t><![CDATA[33. பேலா மரித்தபின், போஸ்றா பட்டணத்தானாகிய சேராகுடைய குமாரனாகிய யோபாப் அவன் பட்டத்திற்கு வந்தான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14372,51 +14735,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. और शोबाल के ये पुत्र हुए; अर्थात आल्वान, मानहत, एबाल, शपो, और ओनाम।]]></a:t>
+              <a:t><![CDATA[34. யோபாப் மரித்தபின், தேமானிய தேசத்தானாகிய உஷாம் அவன் பட்டத்திற்கு வந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14504,51 +14867,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. और सिदोन के थे पुत्र हुए; अर्थात अय्या, और अना; यह वही अना है जिस को जंगल में अपने पिता सिबोन के]]></a:t>
+              <a:t><![CDATA[35. உஷாம் மரித்தபின், மோவாபின் நாட்டிலே மீதியானியரை முறிய அடித்த பேதாதின் குமாரனாகிய ஆதாத் அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14636,51 +14999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[गदहों को चराते चराते गरम पानी के झरने मिले।]]></a:t>
+              <a:t><![CDATA[பட்டத்திற்கு வந்தான்; அவனுடைய பட்டணத்துக்கு ஆவீத் என்று பேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14768,51 +15131,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. और अना के दीशोन नाम पुत्र हुआ, और उसी अना के ओहोलीबामा नाम बेटी हुई।]]></a:t>
+              <a:t><![CDATA[36. ஆதாத் மரித்தபின், மஸ்ரேக்கா ஊரானாகிய சம்லா அவனுடைய பட்டத்திற்கு வந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14900,51 +15263,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. और दीशोन के ये पुत्र हुए; अर्थात हेमदान, एश्बान, यित्रान, और करान।]]></a:t>
+              <a:t><![CDATA[37. சம்லா மரித்தபின் அங்கே இருக்கிற நதிக்குச் சமீபமான ரெகொபோத் என்னும் ஊரானாகிய சவுல் அவனுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15032,51 +15395,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. एसेर के ये पुत्र हुए; अर्थात बिल्हान, जावान, और अकान।]]></a:t>
+              <a:t><![CDATA[பட்டத்திற்கு வந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15164,51 +15527,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. दीशान के ये पुत्र हुए; अर्थात ऊस, और अकान।]]></a:t>
+              <a:t><![CDATA[38. சவுல் மரித்தபின், அக்போருடைய குமாரனாகிய பாகால்கானான் அவனுடைய பட்டத்திற்கு வந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15296,51 +15659,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. फिर उसने इश्माएल की बेटी बासमत को भी, जो नबायोत की बहिन थी, ब्याह लिया।]]></a:t>
+              <a:t><![CDATA[4. ஆதாள் ஏசாவுக்கு எலீப்பாசைப் பெற்றாள்; பஸ்மாத்து ரெகுவேலைப் பெற்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15428,51 +15791,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. होरियों के अधिपति ये हुए; अर्थात लोतान अधिपति, शोबाल अधिपति, शिबोन अधिपति,]]></a:t>
+              <a:t><![CDATA[39. அக்போருடைய குமாரனாகிய பாகால்கானான் மரித்தபின், ஆதார் அவனுடைய பட்டத்திற்கு வந்தான்; அவனுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15560,51 +15923,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. अना अधिपति, दीशोन अधिपति, एसेर अधिपति, दीशान अधिपति, सेईर देश में होरी जाति वाले ये ही अधिपति]]></a:t>
+              <a:t><![CDATA[பட்டணத்துக்குப் பாகு என்று பேர்; அவன் மனைவியின் பேர் மெகதபேல்; அவன் மத்ரேத்துடைய குமாரத்தியும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15692,51 +16055,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[हुए।]]></a:t>
+              <a:t><![CDATA[மேசகாவின் குமாரத்தியுமாய் இருந்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15824,51 +16187,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. फिर जब इस्राएलियों पर किसी राजा ने राज्य न किया था, तब भी एदोम के देश में ये राजा हुए;]]></a:t>
+              <a:t><![CDATA[40. தங்கள் பற்பல வம்சங்களின்படியேயும் வாசஸ்தலங்களின்படியேயும் நாமதேயங்களின்படியேயும் ஏசாவின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15956,51 +16319,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. अर्थात बोर के पुत्र बेला ने एदोम में राज्य किया, और उसकी राजधानी का नाम दिन्हाबा है।]]></a:t>
+              <a:t><![CDATA[சந்ததியில் தோன்றிய பிரபுக்களுடைய நாமங்களாவன: திம்னா பிரபு, அல்வா பிரபு, ஏதேத் பிரபு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16088,51 +16451,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. बेला के मरने पर, बोस्रानिवासी जेरह का पुत्र योबाब उसके स्थान पर राजा हुआ।]]></a:t>
+              <a:t><![CDATA[41. அகோலிபாமா பிரபு, ஏலா பிரபு, பினோன் பிரபு,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 36]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[42. கேனாஸ் பிரபு, தேமான் பிரபு, மிப்சார் பிரபு,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 36]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[43. மக்தியேல் பிரபு, ஈராம் பிரபு; இவர்களே தங்கள் சொந்தமான தேசத்திலே பற்பல இடங்களில் குடியிருந்த]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 36]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஏதோம் சந்ததிப் பிரபுக்கள்; இந்த ஏதோமியருக்குத் தகப்பன் ஏசா.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16220,51 +16979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. और हूशाम के मरने पर, बदद का पुत्र हदद उसके स्थान पर राजा हुआ: यह वही है जिसने मिद्यानियों को]]></a:t>
+              <a:t><![CDATA[5. அகோலிபாமாள் எயூஷையும், யாலாமையும், கோராகையும் பெற்றாள்; இவர்களே ஏசாவுக்குக் கானான் தேசத்திலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16352,51 +17111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[मोआब के देश में मार लिया, और उसकी राजधानी का नाम अबीत है।]]></a:t>
+              <a:t><![CDATA[பிறந்த குமாரர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16484,51 +17243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. आदा ने तो ऐसाव के जन्माए एलीपज को, और बासमत ने रूएल को उत्पन्न किया।]]></a:t>
+              <a:t><![CDATA[6. ஏசா தன் மனைவிகளையும், தன் குமாரரையும், தன் குமாரத்திகளையும், தன் வீட்டிலுள்ள யாவரையும், தன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16545,91 +17304,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஆதியாகமம் : 36]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme54">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme50">
   <a:themeElements>
-    <a:clrScheme name="Theme54">
+    <a:clrScheme name="Theme50">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme54">
+    <a:fontScheme name="Theme50">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -16655,51 +17414,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme54">
+    <a:fmtScheme name="Theme50">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -16830,51 +17589,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>65</Slides>
+  <Slides>68</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>