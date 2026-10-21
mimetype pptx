--- v1 (2026-08-03)
+++ v2 (2026-10-21)
@@ -119,50 +119,72 @@
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -207,50 +229,61 @@
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
+    <p:sldId id="320" r:id="rId67"/>
+    <p:sldId id="321" r:id="rId68"/>
+    <p:sldId id="322" r:id="rId69"/>
+    <p:sldId id="323" r:id="rId70"/>
+    <p:sldId id="324" r:id="rId71"/>
+    <p:sldId id="325" r:id="rId72"/>
+    <p:sldId id="326" r:id="rId73"/>
+    <p:sldId id="327" r:id="rId74"/>
+    <p:sldId id="328" r:id="rId75"/>
+    <p:sldId id="329" r:id="rId76"/>
+    <p:sldId id="330" r:id="rId77"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -412,53 +445,64 @@
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
-  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
+  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
+  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
+  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
+  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
+  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
+  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
+  <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
+  <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
+  <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
+  <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
+  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -518,51 +562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. யோசேப்பு ஒரு சொப்பனம் கண்டு, அதைத் தன் சகோதரருக்கு அறிவித்தான்; அதினிமித்தம் அவனை இன்னும் அதிகமாய்ப் பகைத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[5. And Joseph dreamed a dream, and he told it his brethren: and they hated him yet the more.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -627,51 +671,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவன் அவர்களை நோக்கி: நான் கண்ட சொப்பனத்தைக் கேளுங்கள்:]]></a:t>
+              <a:t><![CDATA[5. And Joseph dreamed a dream, and he told it his brethren: and they hated him yet the more.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -736,51 +780,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நாம் வயலில் அறுத்த அரிகளைக் கட்டிக்கொண்டிருந்தோம்; அப்பொழுது என்னுடைய அரிக்கட்டு நிமிர்ந்திருந்தது; உங்கள் அரிக்கட்டுகள் என் அரிக்கட்டைச் சுற்றி வணங்கி நின்றது என்றான்.]]></a:t>
+              <a:t><![CDATA[6. And he said unto them, Hear, I pray you, this dream which I have dreamed:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -845,51 +889,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நாம் வயலில் அறுத்த அரிகளைக் கட்டிக்கொண்டிருந்தோம்; அப்பொழுது என்னுடைய அரிக்கட்டு நிமிர்ந்திருந்தது; உங்கள் அரிக்கட்டுகள் என் அரிக்கட்டைச் சுற்றி வணங்கி நின்றது என்றான்.]]></a:t>
+              <a:t><![CDATA[7. For, behold, we were binding sheaves in the field, and, lo, my sheaf arose, and also stood upright; and, behold, your sheaves stood round about, and made reverence to my sheaf.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -954,51 +998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது அவன் சகோதரர் அவனைப் பார்த்து: நீ எங்கள்மேல் துரைத்தனம் பண்ணுவாயோ? நீ எங்களை ஆளப்போகிறாயோ? என்று சொல்லி, அவனை அவன் சொப்பனங்களின் நிமித்தமும், அவன் வார்த்தைகளின் நிமித்தமும் இன்னும் அதிகமாய்ப் பகைத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[7. For, behold, we were binding sheaves in the field, and, lo, my sheaf arose, and also stood upright; and, behold, your sheaves stood round about, and made reverence to my sheaf.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1063,51 +1107,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது அவன் சகோதரர் அவனைப் பார்த்து: நீ எங்கள்மேல் துரைத்தனம் பண்ணுவாயோ? நீ எங்களை ஆளப்போகிறாயோ? என்று சொல்லி, அவனை அவன் சொப்பனங்களின் நிமித்தமும், அவன் வார்த்தைகளின் நிமித்தமும் இன்னும் அதிகமாய்ப் பகைத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[8. And his brethren said to him, Shall you indeed reign over us? or shall you indeed have dominion over us? And they hated him yet the more for his dreams, and for his words.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1172,51 +1216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவன் வேறொரு சொப்பனம் கண்டு, தன் சகோதரரை நோக்கி: நான் இன்னும் ஒரு சொப்பனத்தைக் கண்டேன்; சூரியனும் சந்திரனும் பதினொரு நட்சத்திரங்களும் என்னை வணங்கினது என்றான்.]]></a:t>
+              <a:t><![CDATA[8. And his brethren said to him, Shall you indeed reign over us? or shall you indeed have dominion over us? And they hated him yet the more for his dreams, and for his words.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1281,51 +1325,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவன் வேறொரு சொப்பனம் கண்டு, தன் சகோதரரை நோக்கி: நான் இன்னும் ஒரு சொப்பனத்தைக் கண்டேன்; சூரியனும் சந்திரனும் பதினொரு நட்சத்திரங்களும் என்னை வணங்கினது என்றான்.]]></a:t>
+              <a:t><![CDATA[8. And his brethren said to him, Shall you indeed reign over us? or shall you indeed have dominion over us? And they hated him yet the more for his dreams, and for his words.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1390,51 +1434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இதை அவன் தன் தகப்பனுக்கும் தன் சகோதரருக்கும் சொன்னபோது, அவன் தகப்பன் அவனைப் பார்த்து: நீ கண்ட இந்தச் சொப்பனம் என்ன? நானும் உன் தாயாரும் உன் சகோதரரும் தரைமட்டும் குனிந்து உன்னை வணங்க வருவோமோ? என்று அவனைக் கடிந்துகொண்டான்.]]></a:t>
+              <a:t><![CDATA[9. And he dreamed yet another dream, and told it his brethren, and said, Behold, I have dreamed a dream more; and, behold, the sun and the moon and the eleven stars made reverence to me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1499,51 +1543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இதை அவன் தன் தகப்பனுக்கும் தன் சகோதரருக்கும் சொன்னபோது, அவன் தகப்பன் அவனைப் பார்த்து: நீ கண்ட இந்தச் சொப்பனம் என்ன? நானும் உன் தாயாரும் உன் சகோதரரும் தரைமட்டும் குனிந்து உன்னை வணங்க வருவோமோ? என்று அவனைக் கடிந்துகொண்டான்.]]></a:t>
+              <a:t><![CDATA[9. And he dreamed yet another dream, and told it his brethren, and said, Behold, I have dreamed a dream more; and, behold, the sun and the moon and the eleven stars made reverence to me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1608,51 +1652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. யாக்கோபு தன் தகப்பன் தங்கியிருந்த கானான் தேசத்திலே குடியிருந்தான்.]]></a:t>
+              <a:t><![CDATA[1. And Jacob dwelt in the land wherein his father was a stranger, in the land of Canaan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1717,51 +1761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இதை அவன் தன் தகப்பனுக்கும் தன் சகோதரருக்கும் சொன்னபோது, அவன் தகப்பன் அவனைப் பார்த்து: நீ கண்ட இந்தச் சொப்பனம் என்ன? நானும் உன் தாயாரும் உன் சகோதரரும் தரைமட்டும் குனிந்து உன்னை வணங்க வருவோமோ? என்று அவனைக் கடிந்துகொண்டான்.]]></a:t>
+              <a:t><![CDATA[10. And he told it to his father, and to his brethren: and his father rebuked him, and said unto him, What is this dream that you have dreamed? Shall I and your mother and your brethren indeed come to bow down ourselves to you to the earth?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1826,51 +1870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவன் சகோதரர் அவன்மேல் பொறாமை கொண்டார்கள்; அவன் தகப்பனோ அவன் சொன்னதை மனதிலே வைத்துக்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[10. And he told it to his father, and to his brethren: and his father rebuked him, and said unto him, What is this dream that you have dreamed? Shall I and your mother and your brethren indeed come to bow down ourselves to you to the earth?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1935,51 +1979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. பின்பு, அவன் சகோதரர் சீகேமிலே தங்கள் தகப்பனுடைய ஆடுகளை மேய்க்கப் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[10. And he told it to his father, and to his brethren: and his father rebuked him, and said unto him, What is this dream that you have dreamed? Shall I and your mother and your brethren indeed come to bow down ourselves to you to the earth?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2044,51 +2088,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது இஸ்ரவேல் யோசேப்பை நோக்கி: உன் சகோதரர் சீகேமிலே ஆடுகளை மேய்க்கிறார்கள் அல்லவா? உன்னை அவர்களிடத்தில் அனுப்பப்போகிறேன், வா என்றான். அவன்: இதோ, போகிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[11. And his brethren envied him; but his father observed the saying.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2153,51 +2197,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது இஸ்ரவேல் யோசேப்பை நோக்கி: உன் சகோதரர் சீகேமிலே ஆடுகளை மேய்க்கிறார்கள் அல்லவா? உன்னை அவர்களிடத்தில் அனுப்பப்போகிறேன், வா என்றான். அவன்: இதோ, போகிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[12. And his brethren went to feed their father's flock in Shechem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2262,51 +2306,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது அவன்: நீ போய், உன் சகோதரருடைய ேமம் எப்படி என்றும், ஆடுகள் எப்படி இருக்கிறது என்றும் பார்த்து, எனக்கு மறுசெய்தி கொண்டுவா என்று அவனுக்குச் சொல்லி, எபிரோன் பள்ளத்தாக்கிலே இருந்து அவனை அனுப்பினான்; அந்தப்படியே அவன் சீகேமுக்குப் போனான்.]]></a:t>
+              <a:t><![CDATA[13. And Israel said unto Joseph, Do not your brethren feed the flock in Shechem? come, and I will send you unto them. And he said to him, Here am I.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2371,51 +2415,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது அவன்: நீ போய், உன் சகோதரருடைய ேமம் எப்படி என்றும், ஆடுகள் எப்படி இருக்கிறது என்றும் பார்த்து, எனக்கு மறுசெய்தி கொண்டுவா என்று அவனுக்குச் சொல்லி, எபிரோன் பள்ளத்தாக்கிலே இருந்து அவனை அனுப்பினான்; அந்தப்படியே அவன் சீகேமுக்குப் போனான்.]]></a:t>
+              <a:t><![CDATA[13. And Israel said unto Joseph, Do not your brethren feed the flock in Shechem? come, and I will send you unto them. And he said to him, Here am I.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2480,51 +2524,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது ஒரு மனிதன் அவன் வெளியிலே வழிதப்பித் திரிகிறதைக்கண்டு, என்ன தேடுகிறாய்? என்று அவனைக் கேட்டான்.]]></a:t>
+              <a:t><![CDATA[14. And he said to him, Go, I pray you, see whether it be well with your brethren, and well with the flocks; and bring me word again. So he sent him out of the vale of Hebron, and he came to Shechem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2589,51 +2633,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அதற்கு அவன்: என் சகோதரரைத் தேடுகிறேன், அவர்கள் எங்கே ஆடு மேய்க்கிறார்கள், சொல்லும் என்றான்.]]></a:t>
+              <a:t><![CDATA[14. And he said to him, Go, I pray you, see whether it be well with your brethren, and well with the flocks; and bring me word again. So he sent him out of the vale of Hebron, and he came to Shechem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2698,51 +2742,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அதற்கு அவன்: என் சகோதரரைத் தேடுகிறேன், அவர்கள் எங்கே ஆடு மேய்க்கிறார்கள், சொல்லும் என்றான்.]]></a:t>
+              <a:t><![CDATA[14. And he said to him, Go, I pray you, see whether it be well with your brethren, and well with the flocks; and bring me word again. So he sent him out of the vale of Hebron, and he came to Shechem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2807,51 +2851,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. யாக்கோபுடைய சந்ததியின் வரலாறு: யோசேப்பு பதினேழு வயதிலே தன் சகோதரருடனே ஆடுகளை மேய்த்துக்கொண்டிருந்தான்; அந்த இளைஞன் பில்காள் சில்பாள் என்னும் தன் தகப்பனுடைய மறுமனையாட்டிகளின் குமாரரோடே இருந்து, அவர்களுடைய துன்மார்க்கத்தைத் தன் தகப்பனுக்குச் சொல்லிவருவான்.]]></a:t>
+              <a:t><![CDATA[2. These are the generations of Jacob. Joseph, being seventeen years old, was feeding the flock with his brethren; and the lad was with the sons of Bilhah, and with the sons of Zilpah, his father's wives: and Joseph brought unto his father their evil report.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2916,51 +2960,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அந்த மனிதன்: அவர்கள் இவ்விடத்திலிருந்து போய்விட்டார்கள், தோத்தானுக்குப் போவோம் என்று அவர்கள் சொல்லக்கேட்டேன் என்றான்; அப்பொழுது யோசேப்பு தன் சகோதரரைத் தொடர்ந்துபோய், அவர்களைத் தோத்தானிலே கண்டுபிடித்தான்.]]></a:t>
+              <a:t><![CDATA[15. And a certain man found him, and, behold, he was wandering in the field: and the man asked him, saying, What seek you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3025,51 +3069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அந்த மனிதன்: அவர்கள் இவ்விடத்திலிருந்து போய்விட்டார்கள், தோத்தானுக்குப் போவோம் என்று அவர்கள் சொல்லக்கேட்டேன் என்றான்; அப்பொழுது யோசேப்பு தன் சகோதரரைத் தொடர்ந்துபோய், அவர்களைத் தோத்தானிலே கண்டுபிடித்தான்.]]></a:t>
+              <a:t><![CDATA[15. And a certain man found him, and, behold, he was wandering in the field: and the man asked him, saying, What seek you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3134,51 +3178,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அவனுடைய குமாரர் குமாரத்திகள் எல்லாரும் அவனுக்கு ஆறுதல் சொல்லவந்து நின்றார்கள்; ஆனாலும் அவன் ஆறுதலுக்கு இடங்கொடாமல், நான் துக்கத்தோடே என் குமாரனிடத்தில் பாதாளத்தில் இறங்குவேன் என்றான். இவ்விதமாய் அவனுடைய தகப்பன் அவனுக்காக அழுதுகொண்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[16. And he said, I seek my brethren: tell me, I pray you, where they feed their flocks.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3243,51 +3287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அவனுடைய குமாரர் குமாரத்திகள் எல்லாரும் அவனுக்கு ஆறுதல் சொல்லவந்து நின்றார்கள்; ஆனாலும் அவன் ஆறுதலுக்கு இடங்கொடாமல், நான் துக்கத்தோடே என் குமாரனிடத்தில் பாதாளத்தில் இறங்குவேன் என்றான். இவ்விதமாய் அவனுடைய தகப்பன் அவனுக்காக அழுதுகொண்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[17. And the man said, They are departed behind; for I heard them say, Let us go to Dothan. And Joseph went after his brethren, and found them in Dothan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3352,51 +3396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அவனுடைய குமாரர் குமாரத்திகள் எல்லாரும் அவனுக்கு ஆறுதல் சொல்லவந்து நின்றார்கள்; ஆனாலும் அவன் ஆறுதலுக்கு இடங்கொடாமல், நான் துக்கத்தோடே என் குமாரனிடத்தில் பாதாளத்தில் இறங்குவேன் என்றான். இவ்விதமாய் அவனுடைய தகப்பன் அவனுக்காக அழுதுகொண்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[17. And the man said, They are departed behind; for I heard them say, Let us go to Dothan. And Joseph went after his brethren, and found them in Dothan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3461,51 +3505,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவர்கள் அவனைத் தூரத்தில் வரக்கண்டு, அவன் தங்களுக்குச் சமீபமாய் வருமுன்னே, அவனைக் கொலைசெய்யும்படி சதியோசனைபண்ணி,]]></a:t>
+              <a:t><![CDATA[17. And the man said, They are departed behind; for I heard them say, Let us go to Dothan. And Joseph went after his brethren, and found them in Dothan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3570,51 +3614,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவர்கள் அவனைத் தூரத்தில் வரக்கண்டு, அவன் தங்களுக்குச் சமீபமாய் வருமுன்னே, அவனைக் கொலைசெய்யும்படி சதியோசனைபண்ணி,]]></a:t>
+              <a:t><![CDATA[18. And when they saw him far off, even before he came near unto them, they conspired against him to slay him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3679,51 +3723,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஒருவரை ஒருவர் நோக்கி: இதோ, சொப்பனக்காரன் வருகிறான்,]]></a:t>
+              <a:t><![CDATA[18. And when they saw him far off, even before he came near unto them, they conspired against him to slay him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3788,51 +3832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அந்த மீதியானியர் யோசேப்பை எகிப்திலே பார்வோனின் பிரதானியும் தலையாரிகளுக்கு அதிபதியுமாகிய போத்திபார் என்பவனிடத்தில் விற்றார்கள்.]]></a:t>
+              <a:t><![CDATA[19. And they said one to another, Behold, this dreamer comes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3897,51 +3941,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அந்த மீதியானியர் யோசேப்பை எகிப்திலே பார்வோனின் பிரதானியும் தலையாரிகளுக்கு அதிபதியுமாகிய போத்திபார் என்பவனிடத்தில் விற்றார்கள்.]]></a:t>
+              <a:t><![CDATA[20. Come now therefore, and let us slay him, and cast him into some pit, and we will say, Some evil beast has devoured him: and we shall see what will become of his dreams.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4006,51 +4050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. யாக்கோபுடைய சந்ததியின் வரலாறு: யோசேப்பு பதினேழு வயதிலே தன் சகோதரருடனே ஆடுகளை மேய்த்துக்கொண்டிருந்தான்; அந்த இளைஞன் பில்காள் சில்பாள் என்னும் தன் தகப்பனுடைய மறுமனையாட்டிகளின் குமாரரோடே இருந்து, அவர்களுடைய துன்மார்க்கத்தைத் தன் தகப்பனுக்குச் சொல்லிவருவான்.]]></a:t>
+              <a:t><![CDATA[2. These are the generations of Jacob. Joseph, being seventeen years old, was feeding the flock with his brethren; and the lad was with the sons of Bilhah, and with the sons of Zilpah, his father's wives: and Joseph brought unto his father their evil report.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4115,51 +4159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நாம் அவனைக் கொன்று, இந்தக் குழிகள் ஒன்றிலே அவனைப் போட்டு, ஒரு துஷ்டமிருகம் அவனைப் பட்சித்தது என்று சொல்லுவோம் வாருங்கள்; அவனுடைய சொப்பனங்கள் எப்படி முடியும் பார்ப்போம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[20. Come now therefore, and let us slay him, and cast him into some pit, and we will say, Some evil beast has devoured him: and we shall see what will become of his dreams.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4224,51 +4268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நாம் அவனைக் கொன்று, இந்தக் குழிகள் ஒன்றிலே அவனைப் போட்டு, ஒரு துஷ்டமிருகம் அவனைப் பட்சித்தது என்று சொல்லுவோம் வாருங்கள்; அவனுடைய சொப்பனங்கள் எப்படி முடியும் பார்ப்போம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[21. And Reuben heard it, and he delivered him out of their hands; and said, Let us not kill him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4333,51 +4377,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ரூபன் அதைக் கேட்டு, அவனை அவர்கள் கைக்குத் தப்புவித்து, அவனை அவன் தகப்பனிடத்துக்குத் திரும்பவும் கொண்டுபோக மனதுள்ளவனாய்,]]></a:t>
+              <a:t><![CDATA[21. And Reuben heard it, and he delivered him out of their hands; and said, Let us not kill him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4442,51 +4486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவர்களை நோக்கி: அவனைக் கொல்ல வேண்டாம், நீங்கள் இரத்தம் சிந்தலாகாது; நீங்கள் அவன்மேல் கை வையாமல், அவனை வனாந்தரத்திலுள்ள இந்தக் குழியிலே போட்டுவிடுங்கள் என்று சொல்லி, இவ்விதமாய் ரூபன் அவனை அவர்கள் கைக்குத் தப்புவித்தான்.]]></a:t>
+              <a:t><![CDATA[22. And Reuben said unto them, Shed no blood, but cast him into this pit that is in the wilderness, and lay no hand upon him; that he might rid him out of their hands, to deliver him to his father again.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4551,51 +4595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவர்களை நோக்கி: அவனைக் கொல்ல வேண்டாம், நீங்கள் இரத்தம் சிந்தலாகாது; நீங்கள் அவன்மேல் கை வையாமல், அவனை வனாந்தரத்திலுள்ள இந்தக் குழியிலே போட்டுவிடுங்கள் என்று சொல்லி, இவ்விதமாய் ரூபன் அவனை அவர்கள் கைக்குத் தப்புவித்தான்.]]></a:t>
+              <a:t><![CDATA[22. And Reuben said unto them, Shed no blood, but cast him into this pit that is in the wilderness, and lay no hand upon him; that he might rid him out of their hands, to deliver him to his father again.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4660,51 +4704,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. யோசேப்பு தன் சகோதரரிடத்தில் சேர்ந்தபோது, யோசேப்பு உடுத்திக்கொண்டிருந்த பலவருண அங்கியை அவர்கள் கழற்றி,]]></a:t>
+              <a:t><![CDATA[22. And Reuben said unto them, Shed no blood, but cast him into this pit that is in the wilderness, and lay no hand upon him; that he might rid him out of their hands, to deliver him to his father again.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4769,51 +4813,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. யோசேப்பு தன் சகோதரரிடத்தில் சேர்ந்தபோது, யோசேப்பு உடுத்திக்கொண்டிருந்த பலவருண அங்கியை அவர்கள் கழற்றி,]]></a:t>
+              <a:t><![CDATA[23. And it came to pass, when Joseph was come unto his brethren, that they stripped Joseph out of his coat, his coat of many colours that was on him;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4878,51 +4922,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அவனை எடுத்து, அந்தக் குழியிலே போட்டார்கள்; அது தண்ணீரில்லாத வெறுங்குழியாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[23. And it came to pass, when Joseph was come unto his brethren, that they stripped Joseph out of his coat, his coat of many colours that was on him;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4987,51 +5031,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. பின்பு, அவர்கள் போஜனஞ்செய்யும்படி உட்கார்ந்தார்கள்; அவர்கள் தங்கள் கண்களை ஏறெடுக்கும்போது, இதோ, கீலேயாத்திலிருந்து வருகிற இஸ்மவேலருடைய கூட்டத்தைக் கண்டார்கள்; அவர்கள் எகிப்துக்குக் கொண்டுபோகும்படி கந்தவர்க்கங்களையும் பிசின் தைலத்தையும் வெள்ளைப்போளத்தையும் ஒட்டகங்கள்மேல் ஏற்றிக்கொண்டு வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[24. And they took him, and cast him into a pit: and the pit was empty, there was no water in it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5096,51 +5140,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. பின்பு, அவர்கள் போஜனஞ்செய்யும்படி உட்கார்ந்தார்கள்; அவர்கள் தங்கள் கண்களை ஏறெடுக்கும்போது, இதோ, கீலேயாத்திலிருந்து வருகிற இஸ்மவேலருடைய கூட்டத்தைக் கண்டார்கள்; அவர்கள் எகிப்துக்குக் கொண்டுபோகும்படி கந்தவர்க்கங்களையும் பிசின் தைலத்தையும் வெள்ளைப்போளத்தையும் ஒட்டகங்கள்மேல் ஏற்றிக்கொண்டு வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[25. And they sat down to eat bread: and they lifted up their eyes and looked, and, behold, a company of Ishmeelites came from Gilead with their camels bearing spices and balm and myrrh, going to carry it down to Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5205,51 +5249,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. யாக்கோபுடைய சந்ததியின் வரலாறு: யோசேப்பு பதினேழு வயதிலே தன் சகோதரருடனே ஆடுகளை மேய்த்துக்கொண்டிருந்தான்; அந்த இளைஞன் பில்காள் சில்பாள் என்னும் தன் தகப்பனுடைய மறுமனையாட்டிகளின் குமாரரோடே இருந்து, அவர்களுடைய துன்மார்க்கத்தைத் தன் தகப்பனுக்குச் சொல்லிவருவான்.]]></a:t>
+              <a:t><![CDATA[2. These are the generations of Jacob. Joseph, being seventeen years old, was feeding the flock with his brethren; and the lad was with the sons of Bilhah, and with the sons of Zilpah, his father's wives: and Joseph brought unto his father their evil report.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5314,51 +5358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அப்பொழுது யூதா தன் சகோதரரை நோக்கி: நாம் நம் சகோதரனைக் கொன்று, அவன் இரத்தத்தை மறைப்பதினால் லாபம் என்ன?]]></a:t>
+              <a:t><![CDATA[25. And they sat down to eat bread: and they lifted up their eyes and looked, and, behold, a company of Ishmeelites came from Gilead with their camels bearing spices and balm and myrrh, going to carry it down to Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5423,51 +5467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அவனை இந்த இஸ்மவேலருக்கு விற்றுப்போடுவோம் வாருங்கள்; நமது கை அவன்மேல் படாதிருப்பதாக; அவன் நம்முடைய சகோதரனும் நம்முடைய மாம்சமுமாய் இருக்கிறானே என்றான். அவன் சகோதரர் அவன் சொல்லுக்கு இணங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[25. And they sat down to eat bread: and they lifted up their eyes and looked, and, behold, a company of Ishmeelites came from Gilead with their camels bearing spices and balm and myrrh, going to carry it down to Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5532,51 +5576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அவனை இந்த இஸ்மவேலருக்கு விற்றுப்போடுவோம் வாருங்கள்; நமது கை அவன்மேல் படாதிருப்பதாக; அவன் நம்முடைய சகோதரனும் நம்முடைய மாம்சமுமாய் இருக்கிறானே என்றான். அவன் சகோதரர் அவன் சொல்லுக்கு இணங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[26. And Judah said unto his brethren, What profit is it if we slay our brother, and conceal his blood?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5641,51 +5685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அவனை இந்த இஸ்மவேலருக்கு விற்றுப்போடுவோம் வாருங்கள்; நமது கை அவன்மேல் படாதிருப்பதாக; அவன் நம்முடைய சகோதரனும் நம்முடைய மாம்சமுமாய் இருக்கிறானே என்றான். அவன் சகோதரர் அவன் சொல்லுக்கு இணங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[26. And Judah said unto his brethren, What profit is it if we slay our brother, and conceal his blood?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5750,51 +5794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அந்த வர்த்தகரான மீதியானியர் கடந்துபோகிறபோது, அவர்கள் யோசேப்பை அந்தக் குழியிலிருந்து தூக்கியெடுத்து, அவனை இஸ்மவேலர் கையில் இருபது வெள்ளிக்காசுக்கு விற்றுப்போட்டார்கள். அவர்கள் யோசேப்பை எகிப்துக்குக் கொண்டுபோனார்கள்.]]></a:t>
+              <a:t><![CDATA[27. Come, and let us sell him to the Ishmeelites, and let not our hand be upon him; for he is our brother and our flesh. And his brethren were content.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5859,51 +5903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அந்த வர்த்தகரான மீதியானியர் கடந்துபோகிறபோது, அவர்கள் யோசேப்பை அந்தக் குழியிலிருந்து தூக்கியெடுத்து, அவனை இஸ்மவேலர் கையில் இருபது வெள்ளிக்காசுக்கு விற்றுப்போட்டார்கள். அவர்கள் யோசேப்பை எகிப்துக்குக் கொண்டுபோனார்கள்.]]></a:t>
+              <a:t><![CDATA[27. Come, and let us sell him to the Ishmeelites, and let not our hand be upon him; for he is our brother and our flesh. And his brethren were content.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5968,51 +6012,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. பின்பு, ரூபன் அந்தக் குழியினிடத்துக்குத் திரும்பிப்போனபோது, யோசேப்பு குழியில் இல்லையென்று கண்டு, தன் வஸ்திரங்களைக் கிழித்துக்கொண்டு,]]></a:t>
+              <a:t><![CDATA[27. Come, and let us sell him to the Ishmeelites, and let not our hand be upon him; for he is our brother and our flesh. And his brethren were content.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6077,51 +6121,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. தன் சகோதரரிடத்துக்குத் திரும்பி வந்து: இளைஞன் இல்லையே, ஐயோ! நான் எங்கே போவேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[28. Then there passed by Midianites merchantmen; and they drew and lifted up Joseph out of the pit, and sold Joseph to the Ishmeelites for twenty pieces of silver: and they brought Joseph into Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6186,51 +6230,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அவர்கள் யோசேப்பின் அங்கியை எடுத்து, ஒரு வெள்ளாட்டுக் கடாவை அடித்து, அந்த அங்கியை இரத்தத்திலே தோய்த்து,]]></a:t>
+              <a:t><![CDATA[28. Then there passed by Midianites merchantmen; and they drew and lifted up Joseph out of the pit, and sold Joseph to the Ishmeelites for twenty pieces of silver: and they brought Joseph into Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6295,51 +6339,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. பல வருணமான அந்த அங்கியைத் தங்கள் தகப்பனிடத்துக்கு அனுப்பி: இதை நாங்கள் கண்டெடுத்தோம், இது உம்முடைய குமாரன் அங்கியோ, அல்லவோ பாரும் என்று சொல்லச்சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[28. Then there passed by Midianites merchantmen; and they drew and lifted up Joseph out of the pit, and sold Joseph to the Ishmeelites for twenty pieces of silver: and they brought Joseph into Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6404,51 +6448,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இஸ்ரவேலின் முதிர்வயதிலே யோசேப்புத் தனக்குப் பிறந்ததினால், இஸ்ரவேல் தன் குமாரர் எல்லாரிலும் அவனை அதிகமாய் நேசித்து, அவனுக்குப் பலவருணமான அங்கியைச் செய்வித்தான்.]]></a:t>
+              <a:t><![CDATA[3. Now Israel loved Joseph more than all his children, because he was the son of his old age: and he made him a coat of many colours.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6513,51 +6557,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. பல வருணமான அந்த அங்கியைத் தங்கள் தகப்பனிடத்துக்கு அனுப்பி: இதை நாங்கள் கண்டெடுத்தோம், இது உம்முடைய குமாரன் அங்கியோ, அல்லவோ பாரும் என்று சொல்லச்சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[29. And Reuben returned unto the pit; and, behold, Joseph was not in the pit; and he rent his clothes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6622,51 +6666,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. யாக்கோபு அதைக் கண்டு, இது என் குமாரனுடைய அங்கிதான், ஒரு துஷ்டமிருகம் அவனைப் பட்சித்துப் போட்டது, யோசேப்பு பீறுண்டுபோனான் என்று புலம்பி,]]></a:t>
+              <a:t><![CDATA[29. And Reuben returned unto the pit; and, behold, Joseph was not in the pit; and he rent his clothes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6731,51 +6775,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. யாக்கோபு அதைக் கண்டு, இது என் குமாரனுடைய அங்கிதான், ஒரு துஷ்டமிருகம் அவனைப் பட்சித்துப் போட்டது, யோசேப்பு பீறுண்டுபோனான் என்று புலம்பி,]]></a:t>
+              <a:t><![CDATA[30. And he returned unto his brethren, and said, The child is not; and I, where shall I go?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6840,51 +6884,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. தன் வஸ்திரங்களைக் கிழித்து, தன் அரையில் இரட்டுக் கட்டிக்கொண்டு, அநேகநாள் தன் குமாரனுக்காகத் துக்கித்துக்கொண்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[31. And they took Joseph's coat, and killed a kid of the goats, and dipped the coat in the blood;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6949,51 +6993,596 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. தன் வஸ்திரங்களைக் கிழித்து, தன் அரையில் இரட்டுக் கட்டிக்கொண்டு, அநேகநாள் தன் குமாரனுக்காகத் துக்கித்துக்கொண்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[31. And they took Joseph's coat, and killed a kid of the goats, and dipped the coat in the blood;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. And they sent the coat of many colours, and they brought it to their father; and said, This have we found: know now whether it be your son's coat or no.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. And they sent the coat of many colours, and they brought it to their father; and said, This have we found: know now whether it be your son's coat or no.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. And he knew it, and said, It is my son's coat; an evil beast has devoured him; Joseph is without doubt rent in pieces.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. And he knew it, and said, It is my son's coat; an evil beast has devoured him; Joseph is without doubt rent in pieces.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. And Jacob rent his clothes, and put sackcloth upon his loins, and mourned for his son many days.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7058,51 +7647,705 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இஸ்ரவேலின் முதிர்வயதிலே யோசேப்புத் தனக்குப் பிறந்ததினால், இஸ்ரவேல் தன் குமாரர் எல்லாரிலும் அவனை அதிகமாய் நேசித்து, அவனுக்குப் பலவருணமான அங்கியைச் செய்வித்தான்.]]></a:t>
+              <a:t><![CDATA[3. Now Israel loved Joseph more than all his children, because he was the son of his old age: and he made him a coat of many colours.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. And Jacob rent his clothes, and put sackcloth upon his loins, and mourned for his son many days.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. And all his sons and all his daughters rose up to comfort him; but he refused to be comforted; and he said, For I will go down into the grave unto my son mourning. Thus his father wept for him.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. And all his sons and all his daughters rose up to comfort him; but he refused to be comforted; and he said, For I will go down into the grave unto my son mourning. Thus his father wept for him.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. And all his sons and all his daughters rose up to comfort him; but he refused to be comforted; and he said, For I will go down into the grave unto my son mourning. Thus his father wept for him.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. And the Midianites sold him into Egypt unto Potiphar, an officer of Pharaoh's, and captain of the guard.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. And the Midianites sold him into Egypt unto Potiphar, an officer of Pharaoh's, and captain of the guard.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7167,51 +8410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவனுடைய சகோதரர் எல்லாரிலும் அவனைத் தங்கள் தகப்பன் அதிகமாய் நேசிக்கிறதை அவன் சகோதரர் கண்டபோது, அவனோடே பட்சமாய்ப் பேசாமல் அவனைப் பகைத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[4. And when his brethren saw that their father loved him more than all his brethren, they hated him, and could not speak peaceably unto him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7276,51 +8519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவனுடைய சகோதரர் எல்லாரிலும் அவனைத் தங்கள் தகப்பன் அதிகமாய் நேசிக்கிறதை அவன் சகோதரர் கண்டபோது, அவனோடே பட்சமாய்ப் பேசாமல் அவனைப் பகைத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[4. And when his brethren saw that their father loved him more than all his brethren, they hated him, and could not speak peaceably unto him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7355,51 +8598,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474729547" r:id="rId1"/>
+    <p:sldLayoutId id="2481563643" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7879,54 +9122,142 @@
 
 <file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide64.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide65.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide66.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide67.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide67.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide68.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide68.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide69.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide69.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide70.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide70.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide71.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide71.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide72.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide72.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide73.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide73.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide74.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide74.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide75.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide75.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -8047,51 +9378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. और यूसुफ ने एक स्वप्न देखा, और अपने भाइयों से उसका वर्णन किया: तब वे उससे और भी द्वेष करने लगे।]]></a:t>
+              <a:t><![CDATA[5. யோசேப்பு ஒரு சொப்பனம் கண்டு, அதைத் தன் சகோதரருக்கு அறிவித்தான்; அதினிமித்தம் அவனை இன்னும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8179,51 +9510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. और उसने उन से कहा, जो स्वप्न मैं ने देखा है, सो सुनो:]]></a:t>
+              <a:t><![CDATA[அதிகமாய்ப் பகைத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8311,51 +9642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. हम लोग खेत में पूले बान्ध रहे हैं, और क्या देखता हूं कि मेरा पूला उठ कर सीधा खड़ा हो गया; तब]]></a:t>
+              <a:t><![CDATA[6. அவன் அவர்களை நோக்கி: நான் கண்ட சொப்பனத்தைக் கேளுங்கள்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8443,51 +9774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[तुम्हारे पूलों ने मेरे पूले को चारों तरफ से घेर लिया और उसे दण्डवत किया।]]></a:t>
+              <a:t><![CDATA[7. நாம் வயலில் அறுத்த அரிகளைக் கட்டிக்கொண்டிருந்தோம்; அப்பொழுது என்னுடைய அரிக்கட்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8575,51 +9906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. तब उसके भाइयों ने उससे कहा, क्या सचमुच तू हमारे ऊपर राज्य करेगा? वा सचमुच तू हम पर प्रभुता करेगा?]]></a:t>
+              <a:t><![CDATA[நிமிர்ந்திருந்தது; உங்கள் அரிக்கட்டுகள் என் அரிக்கட்டைச் சுற்றி வணங்கி நின்றது என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8707,51 +10038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[सो वे उसके स्वप्नों और उसकी बातों के कारण उससे और भी अधिक बैर करने लगे।]]></a:t>
+              <a:t><![CDATA[8. அப்பொழுது அவன் சகோதரர் அவனைப் பார்த்து: நீ எங்கள்மேல் துரைத்தனம் பண்ணுவாயோ? நீ எங்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8839,51 +10170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. फिर उसने एक और स्वप्न देखा, और अपने भाइयों से उसका भी यों वर्णन किया, कि सुनो, मैं ने एक और]]></a:t>
+              <a:t><![CDATA[ஆளப்போகிறாயோ? என்று சொல்லி, அவனை அவன் சொப்பனங்களின் நிமித்தமும், அவன் வார்த்தைகளின் நிமித்தமும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8971,51 +10302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[स्वप्न देखा है, कि सूर्य और चन्द्रमा, और ग्यारह तारे मुझे दण्डवत कर रहे हैं।]]></a:t>
+              <a:t><![CDATA[இன்னும் அதிகமாய்ப் பகைத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9103,51 +10434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. यह स्वप्न उसने अपने पिता, और भाइयों से वर्णन किया: तब उसके पिता ने उसको दपट के कहा, यह कैसा]]></a:t>
+              <a:t><![CDATA[9. அவன் வேறொரு சொப்பனம் கண்டு, தன் சகோதரரை நோக்கி: நான் இன்னும் ஒரு சொப்பனத்தைக் கண்டேன்; சூரியனும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9235,51 +10566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[स्वप्न है जो तू ने देखा है? क्या सचमुच मैं और तेरी माता और तेरे भाई सब जा कर तेरे आगे भूमि पर गिरके]]></a:t>
+              <a:t><![CDATA[சந்திரனும் பதினொரு நட்சத்திரங்களும் என்னை வணங்கினது என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9367,51 +10698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. याकूब तो कनान देश में रहता था, जहां उसका पिता परदेशी हो कर रहा था।]]></a:t>
+              <a:t><![CDATA[1. யாக்கோபு தன் தகப்பன் தங்கியிருந்த கானான் தேசத்திலே குடியிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9499,51 +10830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[दण्डवत करेंगे?]]></a:t>
+              <a:t><![CDATA[10. இதை அவன் தன் தகப்பனுக்கும் தன் சகோதரருக்கும் சொன்னபோது, அவன் தகப்பன் அவனைப் பார்த்து: நீ கண்ட]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9631,51 +10962,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. उसके भाई तो उससे डाह करते थे; पर उसके पिता ने उसके उस वचन को स्मरण रखा।]]></a:t>
+              <a:t><![CDATA[இந்தச் சொப்பனம் என்ன? நானும் உன் தாயாரும் உன் சகோதரரும் தரைமட்டும் குனிந்து உன்னை வணங்க வருவோமோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9763,51 +11094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. और उसके भाई अपने पिता की भेड़-बकरियों को चराने के लिये शकेम को गए।]]></a:t>
+              <a:t><![CDATA[என்று அவனைக் கடிந்துகொண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9895,51 +11226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. तब इस्राएल ने यूसुफ से कहा, तेरे भाई तो शकेम ही में भेड़-बकरी चरा रहें होंगे, सो जा, मैं तुझे]]></a:t>
+              <a:t><![CDATA[11. அவன் சகோதரர் அவன்மேல் பொறாமை கொண்டார்கள்; அவன் தகப்பனோ அவன் சொன்னதை மனதிலே வைத்துக்கொண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10027,51 +11358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[उनके पास भेजता हूं। उसने उससे कहा जो आज्ञा मैं हाजिर हूं।]]></a:t>
+              <a:t><![CDATA[12. பின்பு, அவன் சகோதரர் சீகேமிலே தங்கள் தகப்பனுடைய ஆடுகளை மேய்க்கப் போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10159,51 +11490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. उसने उससे कहा, जा, अपने भाइयों और भेड़-बकरियों का हाल देख आ कि वे कुशल से तो हैं, फिर मेरे पास]]></a:t>
+              <a:t><![CDATA[13. அப்பொழுது இஸ்ரவேல் யோசேப்பை நோக்கி: உன் சகோதரர் சீகேமிலே ஆடுகளை மேய்க்கிறார்கள் அல்லவா? உன்னை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10291,51 +11622,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[समाचार ले आ। सो उसने उसको हेब्रोन की तराई में विदा कर दिया, और वह शकेम में आया।]]></a:t>
+              <a:t><![CDATA[அவர்களிடத்தில் அனுப்பப்போகிறேன், வா என்றான். அவன்: இதோ, போகிறேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10423,51 +11754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. और किसी मनुष्य ने उसको मैदान में इधर उधर भटकते हुए पाकर उससे पूछा, तू क्या ढूंढता है?]]></a:t>
+              <a:t><![CDATA[14. அப்பொழுது அவன்: நீ போய், உன் சகோதரருடைய ேமம் எப்படி என்றும், ஆடுகள் எப்படி இருக்கிறது என்றும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10555,51 +11886,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. उसने कहा, मैं तो अपने भाइयों को ढूंढता हूं: कृपा कर मुझे बता, कि वे भेड़-बकरियों को कहां चरा रहे]]></a:t>
+              <a:t><![CDATA[பார்த்து, எனக்கு மறுசெய்தி கொண்டுவா என்று அவனுக்குச் சொல்லி, எபிரோன் பள்ளத்தாக்கிலே இருந்து அவனை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10687,51 +12018,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[हैं?]]></a:t>
+              <a:t><![CDATA[அனுப்பினான்; அந்தப்படியே அவன் சீகேமுக்குப் போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10819,51 +12150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. और याकूब के वंश का वृत्तान्त यह है: कि यूसुफ सतरह वर्ष का हो कर भाइयों के संग भेड़-बकरियों को]]></a:t>
+              <a:t><![CDATA[2. யாக்கோபுடைய சந்ததியின் வரலாறு: யோசேப்பு பதினேழு வயதிலே தன் சகோதரருடனே ஆடுகளை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10951,51 +12282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. उस मनुष्य ने कहा, वे तो यहां से चले गए हैं: और मैं ने उन को यह कहते सुना, कि आओ, हम दोतान को]]></a:t>
+              <a:t><![CDATA[15. அப்பொழுது ஒரு மனிதன் அவன் வெளியிலே வழிதப்பித் திரிகிறதைக்கண்டு, என்ன தேடுகிறாய்? என்று அவனைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11083,51 +12414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[चलें। सो यूसुफ अपने भाइयों के पास चला, और उन्हें दोतान में पाया।]]></a:t>
+              <a:t><![CDATA[கேட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11215,51 +12546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. और उसके सब बेटे-बेटियों ने उसको शान्ति देने का यत्न किया; पर उसको शान्ति न मिली; और वह यही कहता]]></a:t>
+              <a:t><![CDATA[16. அதற்கு அவன்: என் சகோதரரைத் தேடுகிறேன், அவர்கள் எங்கே ஆடு மேய்க்கிறார்கள், சொல்லும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11347,51 +12678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[रहा, मैं तो विलाप करता हुआ अपने पुत्र के पास अधोलोक में उतर जाऊंगा। इस प्रकार उसका पिता उसके लिये]]></a:t>
+              <a:t><![CDATA[17. அந்த மனிதன்: அவர்கள் இவ்விடத்திலிருந்து போய்விட்டார்கள், தோத்தானுக்குப் போவோம் என்று அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11479,51 +12810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[रोता ही रहा।]]></a:t>
+              <a:t><![CDATA[சொல்லக்கேட்டேன் என்றான்; அப்பொழுது யோசேப்பு தன் சகோதரரைத் தொடர்ந்துபோய், அவர்களைத் தோத்தானிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11611,51 +12942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. और ज्योंही उन्होंने उसे दूर से आते देखा, तो उसके निकट आने के पहिले ही उसे मार डालने की युक्ति]]></a:t>
+              <a:t><![CDATA[கண்டுபிடித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11743,51 +13074,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[की।]]></a:t>
+              <a:t><![CDATA[18. அவர்கள் அவனைத் தூரத்தில் வரக்கண்டு, அவன் தங்களுக்குச் சமீபமாய் வருமுன்னே, அவனைக் கொலைசெய்யும்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11875,51 +13206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. और वे आपस में कहने लगे, देखो, वह स्वप्न देखनेहारा आ रहा है।]]></a:t>
+              <a:t><![CDATA[சதியோசனைபண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12007,51 +13338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. और मिद्यानियों ने यूसुफ को मिस्र में ले जा कर पोतीपर नाम, फिरौन के एक हाकिम, और जल्लादों के]]></a:t>
+              <a:t><![CDATA[19. ஒருவரை ஒருவர் நோக்கி: இதோ, சொப்பனக்காரன் வருகிறான்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12139,51 +13470,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[प्रधान, के हाथ बेच डाला॥]]></a:t>
+              <a:t><![CDATA[20. நாம் அவனைக் கொன்று, இந்தக் குழிகள் ஒன்றிலே அவனைப் போட்டு, ஒரு துஷ்டமிருகம் அவனைப் பட்சித்தது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12271,51 +13602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[चराता था; और वह लड़का अपने पिता की पत्नी बिल्हा, और जिल्पा के पुत्रों के संग रहा करता था: और उनकी]]></a:t>
+              <a:t><![CDATA[மேய்த்துக்கொண்டிருந்தான்; அந்த இளைஞன் பில்காள் சில்பாள் என்னும் தன் தகப்பனுடைய மறுமனையாட்டிகளின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12403,51 +13734,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. सो आओ, हम उसको घात करके किसी गड़हे में डाल दें, और यह कह देंगे, कि कोई दुष्ट पशु उसको खा गया।]]></a:t>
+              <a:t><![CDATA[என்று சொல்லுவோம் வாருங்கள்; அவனுடைய சொப்பனங்கள் எப்படி முடியும் பார்ப்போம் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12535,51 +13866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[फिर हम देखेंगे कि उसके स्वप्नों का क्या फल होगा।]]></a:t>
+              <a:t><![CDATA[21. ரூபன் அதைக் கேட்டு, அவனை அவர்கள் கைக்குத் தப்புவித்து, அவனை அவன் தகப்பனிடத்துக்குத் திரும்பவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12667,51 +13998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. यह सुनके रूबेन ने उसको उनके हाथ से बचाने की मनसा से कहा, हम उसको प्राण से तो न मारें।]]></a:t>
+              <a:t><![CDATA[கொண்டுபோக மனதுள்ளவனாய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12799,51 +14130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. फिर रूबेन ने उन से कहा, लोहू मत बहाओ, उसको जंगल के इस गड़हे में डाल दो, और उस पर हाथ मत उठाओ। वह]]></a:t>
+              <a:t><![CDATA[22. அவர்களை நோக்கி: அவனைக் கொல்ல வேண்டாம், நீங்கள் இரத்தம் சிந்தலாகாது; நீங்கள் அவன்மேல் கை வையாமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12931,51 +14262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[उसको उनके हाथ से छुड़ाकर पिता के पास फिर पहुंचाना चाहता था।]]></a:t>
+              <a:t><![CDATA[அவனை வனாந்தரத்திலுள்ள இந்தக் குழியிலே போட்டுவிடுங்கள் என்று சொல்லி, இவ்விதமாய் ரூபன் அவனை அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13063,51 +14394,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. सो ऐसा हुआ, कि जब यूसुफ अपने भाइयों के पास पहुंचा तब उन्हों ने उसका रंगबिरंगा अंगरखा, जिसे वह]]></a:t>
+              <a:t><![CDATA[கைக்குத் தப்புவித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13195,51 +14526,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[पहिने हुए था, उतार लिया।]]></a:t>
+              <a:t><![CDATA[23. யோசேப்பு தன் சகோதரரிடத்தில் சேர்ந்தபோது, யோசேப்பு உடுத்திக்கொண்டிருந்த பலவருண அங்கியை அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13327,51 +14658,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. और यूसुफ को उठा कर गड़हे में डाल दिया: वह गड़हा तो सूखा था और उस में कुछ जल न था।]]></a:t>
+              <a:t><![CDATA[கழற்றி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13459,51 +14790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. तब वे रोटी खाने को बैठ गए: और आंखे उठा कर क्या देखा, कि इश्माएलियों का एक दल ऊंटो पर]]></a:t>
+              <a:t><![CDATA[24. அவனை எடுத்து, அந்தக் குழியிலே போட்டார்கள்; அது தண்ணீரில்லாத வெறுங்குழியாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13591,51 +14922,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[सुगन्धद्रव्य, बलसान, और गन्धरस लादे हुए, गिलाद से मिस्र को चला जा रहा है।]]></a:t>
+              <a:t><![CDATA[25. பின்பு, அவர்கள் போஜனஞ்செய்யும்படி உட்கார்ந்தார்கள்; அவர்கள் தங்கள் கண்களை ஏறெடுக்கும்போது, இதோ,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13723,51 +15054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[बुराईयों का समाचार अपने पिता के पास पहुंचाया करता था:]]></a:t>
+              <a:t><![CDATA[குமாரரோடே இருந்து, அவர்களுடைய துன்மார்க்கத்தைத் தன் தகப்பனுக்குச் சொல்லிவருவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13855,51 +15186,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. तब यहूदा ने अपने भाइयों से कहा, अपने भाई को घात करने और उसका खून छिपाने से क्या लाभ होगा?]]></a:t>
+              <a:t><![CDATA[கீலேயாத்திலிருந்து வருகிற இஸ்மவேலருடைய கூட்டத்தைக் கண்டார்கள்; அவர்கள் எகிப்துக்குக் கொண்டுபோகும்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13987,51 +15318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. आओ, हम उसे इश्माएलियों के हाथ बेच डालें, और अपना हाथ उस पर न उठाएं, क्योंकि वह हमारा भाई और]]></a:t>
+              <a:t><![CDATA[கந்தவர்க்கங்களையும் பிசின் தைலத்தையும் வெள்ளைப்போளத்தையும் ஒட்டகங்கள்மேல் ஏற்றிக்கொண்டு வந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14119,51 +15450,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[हमारी हड्डी और मांस है, सो उसके भाइयों ने उसकी बात मान ली। तब मिद्यानी व्यापारी उधर से होकर उनके पास]]></a:t>
+              <a:t><![CDATA[26. அப்பொழுது யூதா தன் சகோதரரை நோக்கி: நாம் நம் சகோதரனைக் கொன்று, அவன் இரத்தத்தை மறைப்பதினால் லாபம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14251,51 +15582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[पहुंचे:]]></a:t>
+              <a:t><![CDATA[என்ன?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14383,51 +15714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. सो यूसुफ के भाइयों ने उसको उस गड़हे में से खींच के बाहर निकाला, और इश्माएलियों के हाथ चांदी के]]></a:t>
+              <a:t><![CDATA[27. அவனை இந்த இஸ்மவேலருக்கு விற்றுப்போடுவோம் வாருங்கள்; நமது கை அவன்மேல் படாதிருப்பதாக; அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14515,51 +15846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[बीस टुकड़ों में बेच दिया: और वे यूसुफ को मिस्र में ले गए।]]></a:t>
+              <a:t><![CDATA[நம்முடைய சகோதரனும் நம்முடைய மாம்சமுமாய் இருக்கிறானே என்றான். அவன் சகோதரர் அவன் சொல்லுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14647,51 +15978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. और रूबेन ने गड़हे पर लौटकर क्या देखा, कि यूसुफ गड़हे में नहीं हैं; सो उसने अपने वस्त्र फाड़े।]]></a:t>
+              <a:t><![CDATA[இணங்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14779,51 +16110,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. और अपने भाइयों के पास लौटकर कहने लगा, कि लड़का तो नहीं हैं; अब मैं किधर जाऊं?]]></a:t>
+              <a:t><![CDATA[28. அந்த வர்த்தகரான மீதியானியர் கடந்துபோகிறபோது, அவர்கள் யோசேப்பை அந்தக் குழியிலிருந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14911,51 +16242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. और तब उन्होंने यूसुफ का अंगरखा लिया, और एक बकरे को मार के उसके लोहू में उसे डुबा दिया।]]></a:t>
+              <a:t><![CDATA[தூக்கியெடுத்து, அவனை இஸ்மவேலர் கையில் இருபது வெள்ளிக்காசுக்கு விற்றுப்போட்டார்கள். அவர்கள் யோசேப்பை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15043,51 +16374,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. और उन्होंने उस रंग बिरंगे अंगरखे को अपने पिता के पास भेज कर कहला दिया; कि यह हम को मिला है, सो]]></a:t>
+              <a:t><![CDATA[எகிப்துக்குக் கொண்டுபோனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15175,51 +16506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. और इस्राएल अपने सब पुत्रों से बढ़के यूसुफ से प्रीति रखता था, क्योंकि वह उसके बुढ़ापे का पुत्र था:]]></a:t>
+              <a:t><![CDATA[3. இஸ்ரவேலின் முதிர்வயதிலே யோசேப்புத் தனக்குப் பிறந்ததினால், இஸ்ரவேல் தன் குமாரர் எல்லாரிலும் அவனை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15307,51 +16638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[देखकर पहिचान ले, कि यह तेरे पुत्र का अंगरखा है कि नहीं।]]></a:t>
+              <a:t><![CDATA[29. பின்பு, ரூபன் அந்தக் குழியினிடத்துக்குத் திரும்பிப்போனபோது, யோசேப்பு குழியில் இல்லையென்று கண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15439,51 +16770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. उसने उसको पहिचान लिया, और कहा, हां यह मेरे ही पुत्र का अंगरखा है; किसी दुष्ट पशु ने उसको खा लिया]]></a:t>
+              <a:t><![CDATA[தன் வஸ்திரங்களைக் கிழித்துக்கொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15571,51 +16902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[है; नि:सन्देह यूसुफ फाड़ डाला गया है।]]></a:t>
+              <a:t><![CDATA[30. தன் சகோதரரிடத்துக்குத் திரும்பி வந்து: இளைஞன் இல்லையே, ஐயோ! நான் எங்கே போவேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15703,51 +17034,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. तब याकूब ने अपने वस्त्र फाड़े और कमर में टाट लपेटा, और अपने पुत्र के लिये बहुत दिनों तक विलाप]]></a:t>
+              <a:t><![CDATA[31. அவர்கள் யோசேப்பின் அங்கியை எடுத்து, ஒரு வெள்ளாட்டுக் கடாவை அடித்து, அந்த அங்கியை இரத்தத்திலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15835,51 +17166,711 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[करता रहा।]]></a:t>
+              <a:t><![CDATA[தோய்த்து,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 37]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. பல வருணமான அந்த அங்கியைத் தங்கள் தகப்பனிடத்துக்கு அனுப்பி: இதை நாங்கள் கண்டெடுத்தோம், இது]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 37]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உம்முடைய குமாரன் அங்கியோ, அல்லவோ பாரும் என்று சொல்லச்சொன்னார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 37]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. யாக்கோபு அதைக் கண்டு, இது என் குமாரனுடைய அங்கிதான், ஒரு துஷ்டமிருகம் அவனைப் பட்சித்துப் போட்டது,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 37]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசேப்பு பீறுண்டுபோனான் என்று புலம்பி,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 37]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. தன் வஸ்திரங்களைக் கிழித்து, தன் அரையில் இரட்டுக் கட்டிக்கொண்டு, அநேகநாள் தன் குமாரனுக்காகத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15967,51 +17958,843 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[और उसने उसके लिये रंग बिरंगा अंगरखा बनवाया।]]></a:t>
+              <a:t><![CDATA[அதிகமாய் நேசித்து, அவனுக்குப் பலவருணமான அங்கியைச் செய்வித்தான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 37]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[துக்கித்துக்கொண்டிருந்தான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 37]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. அவனுடைய குமாரர் குமாரத்திகள் எல்லாரும் அவனுக்கு ஆறுதல் சொல்லவந்து நின்றார்கள்; ஆனாலும் அவன்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 37]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆறுதலுக்கு இடங்கொடாமல், நான் துக்கத்தோடே என் குமாரனிடத்தில் பாதாளத்தில் இறங்குவேன் என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 37]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[இவ்விதமாய் அவனுடைய தகப்பன் அவனுக்காக அழுதுகொண்டிருந்தான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 37]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. அந்த மீதியானியர் யோசேப்பை எகிப்திலே பார்வோனின் பிரதானியும் தலையாரிகளுக்கு அதிபதியுமாகிய]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 37]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide75.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[போத்திபார் என்பவனிடத்தில் விற்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16099,51 +18882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. सो जब उसके भाईयों ने देखा, कि हमारा पिता हम सब भाइयों से अधिक उसी से प्रीति रखता है, तब वे उससे]]></a:t>
+              <a:t><![CDATA[4. அவனுடைய சகோதரர் எல்லாரிலும் அவனைத் தங்கள் தகப்பன் அதிகமாய் நேசிக்கிறதை அவன் சகோதரர் கண்டபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16231,51 +19014,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[बैर करने लगे और उसके साथ ठीक तौर से बात भी नहीं करते थे।]]></a:t>
+              <a:t><![CDATA[அவனோடே பட்சமாய்ப் பேசாமல் அவனைப் பகைத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16292,91 +19075,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஆதியாகமம் : 37]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme59">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme18">
   <a:themeElements>
-    <a:clrScheme name="Theme59">
+    <a:clrScheme name="Theme18">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme59">
+    <a:fontScheme name="Theme18">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -16402,51 +19185,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme59">
+    <a:fmtScheme name="Theme18">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -16577,51 +19360,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>64</Slides>
+  <Slides>75</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>