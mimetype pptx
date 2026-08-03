--- v0 (2026-06-03)
+++ v1 (2026-08-03)
@@ -119,52 +119,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -209,51 +207,50 @@
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
-    <p:sldId id="320" r:id="rId67"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -415,54 +412,53 @@
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
-  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
-[...2 lines deleted...]
-  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -2593,51 +2589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது ஒரு மனிதன் அவன் வெளியிலே வழிதப்பித் திரிகிறதைக்கண்டு, என்ன தேடுகிறாய்? என்று அவனைக் கேட்டான்.]]></a:t>
+              <a:t><![CDATA[16. அதற்கு அவன்: என் சகோதரரைத் தேடுகிறேன், அவர்கள் எங்கே ஆடு மேய்க்கிறார்கள், சொல்லும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3138,51 +3134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவர்கள் அவனைத் தூரத்தில் வரக்கண்டு, அவன் தங்களுக்குச் சமீபமாய் வருமுன்னே, அவனைக் கொலைசெய்யும்படி சதியோசனைபண்ணி,]]></a:t>
+              <a:t><![CDATA[35. அவனுடைய குமாரர் குமாரத்திகள் எல்லாரும் அவனுக்கு ஆறுதல் சொல்லவந்து நின்றார்கள்; ஆனாலும் அவன் ஆறுதலுக்கு இடங்கொடாமல், நான் துக்கத்தோடே என் குமாரனிடத்தில் பாதாளத்தில் இறங்குவேன் என்றான். இவ்விதமாய் அவனுடைய தகப்பன் அவனுக்காக அழுதுகொண்டிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3247,51 +3243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவர்கள் அவனைத் தூரத்தில் வரக்கண்டு, அவன் தங்களுக்குச் சமீபமாய் வருமுன்னே, அவனைக் கொலைசெய்யும்படி சதியோசனைபண்ணி,]]></a:t>
+              <a:t><![CDATA[35. அவனுடைய குமாரர் குமாரத்திகள் எல்லாரும் அவனுக்கு ஆறுதல் சொல்லவந்து நின்றார்கள்; ஆனாலும் அவன் ஆறுதலுக்கு இடங்கொடாமல், நான் துக்கத்தோடே என் குமாரனிடத்தில் பாதாளத்தில் இறங்குவேன் என்றான். இவ்விதமாய் அவனுடைய தகப்பன் அவனுக்காக அழுதுகொண்டிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3356,51 +3352,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஒருவரை ஒருவர் நோக்கி: இதோ, சொப்பனக்காரன் வருகிறான்,]]></a:t>
+              <a:t><![CDATA[35. அவனுடைய குமாரர் குமாரத்திகள் எல்லாரும் அவனுக்கு ஆறுதல் சொல்லவந்து நின்றார்கள்; ஆனாலும் அவன் ஆறுதலுக்கு இடங்கொடாமல், நான் துக்கத்தோடே என் குமாரனிடத்தில் பாதாளத்தில் இறங்குவேன் என்றான். இவ்விதமாய் அவனுடைய தகப்பன் அவனுக்காக அழுதுகொண்டிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3465,51 +3461,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நாம் அவனைக் கொன்று, இந்தக் குழிகள் ஒன்றிலே அவனைப் போட்டு, ஒரு துஷ்டமிருகம் அவனைப் பட்சித்தது என்று சொல்லுவோம் வாருங்கள்; அவனுடைய சொப்பனங்கள் எப்படி முடியும் பார்ப்போம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[18. அவர்கள் அவனைத் தூரத்தில் வரக்கண்டு, அவன் தங்களுக்குச் சமீபமாய் வருமுன்னே, அவனைக் கொலைசெய்யும்படி சதியோசனைபண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3574,51 +3570,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நாம் அவனைக் கொன்று, இந்தக் குழிகள் ஒன்றிலே அவனைப் போட்டு, ஒரு துஷ்டமிருகம் அவனைப் பட்சித்தது என்று சொல்லுவோம் வாருங்கள்; அவனுடைய சொப்பனங்கள் எப்படி முடியும் பார்ப்போம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[18. அவர்கள் அவனைத் தூரத்தில் வரக்கண்டு, அவன் தங்களுக்குச் சமீபமாய் வருமுன்னே, அவனைக் கொலைசெய்யும்படி சதியோசனைபண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3683,51 +3679,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ரூபன் அதைக் கேட்டு, அவனை அவர்கள் கைக்குத் தப்புவித்து, அவனை அவன் தகப்பனிடத்துக்குத் திரும்பவும் கொண்டுபோக மனதுள்ளவனாய்,]]></a:t>
+              <a:t><![CDATA[19. ஒருவரை ஒருவர் நோக்கி: இதோ, சொப்பனக்காரன் வருகிறான்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3792,51 +3788,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவர்களை நோக்கி: அவனைக் கொல்ல வேண்டாம், நீங்கள் இரத்தம் சிந்தலாகாது; நீங்கள் அவன்மேல் கை வையாமல், அவனை வனாந்தரத்திலுள்ள இந்தக் குழியிலே போட்டுவிடுங்கள் என்று சொல்லி, இவ்விதமாய் ரூபன் அவனை அவர்கள் கைக்குத் தப்புவித்தான்.]]></a:t>
+              <a:t><![CDATA[36. அந்த மீதியானியர் யோசேப்பை எகிப்திலே பார்வோனின் பிரதானியும் தலையாரிகளுக்கு அதிபதியுமாகிய போத்திபார் என்பவனிடத்தில் விற்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3901,51 +3897,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவர்களை நோக்கி: அவனைக் கொல்ல வேண்டாம், நீங்கள் இரத்தம் சிந்தலாகாது; நீங்கள் அவன்மேல் கை வையாமல், அவனை வனாந்தரத்திலுள்ள இந்தக் குழியிலே போட்டுவிடுங்கள் என்று சொல்லி, இவ்விதமாய் ரூபன் அவனை அவர்கள் கைக்குத் தப்புவித்தான்.]]></a:t>
+              <a:t><![CDATA[36. அந்த மீதியானியர் யோசேப்பை எகிப்திலே பார்வோனின் பிரதானியும் தலையாரிகளுக்கு அதிபதியுமாகிய போத்திபார் என்பவனிடத்தில் விற்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4119,51 +4115,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவர்களை நோக்கி: அவனைக் கொல்ல வேண்டாம், நீங்கள் இரத்தம் சிந்தலாகாது; நீங்கள் அவன்மேல் கை வையாமல், அவனை வனாந்தரத்திலுள்ள இந்தக் குழியிலே போட்டுவிடுங்கள் என்று சொல்லி, இவ்விதமாய் ரூபன் அவனை அவர்கள் கைக்குத் தப்புவித்தான்.]]></a:t>
+              <a:t><![CDATA[20. நாம் அவனைக் கொன்று, இந்தக் குழிகள் ஒன்றிலே அவனைப் போட்டு, ஒரு துஷ்டமிருகம் அவனைப் பட்சித்தது என்று சொல்லுவோம் வாருங்கள்; அவனுடைய சொப்பனங்கள் எப்படி முடியும் பார்ப்போம் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4228,51 +4224,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. யோசேப்பு தன் சகோதரரிடத்தில் சேர்ந்தபோது, யோசேப்பு உடுத்திக்கொண்டிருந்த பலவருண அங்கியை அவர்கள் கழற்றி,]]></a:t>
+              <a:t><![CDATA[20. நாம் அவனைக் கொன்று, இந்தக் குழிகள் ஒன்றிலே அவனைப் போட்டு, ஒரு துஷ்டமிருகம் அவனைப் பட்சித்தது என்று சொல்லுவோம் வாருங்கள்; அவனுடைய சொப்பனங்கள் எப்படி முடியும் பார்ப்போம் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4337,51 +4333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. யோசேப்பு தன் சகோதரரிடத்தில் சேர்ந்தபோது, யோசேப்பு உடுத்திக்கொண்டிருந்த பலவருண அங்கியை அவர்கள் கழற்றி,]]></a:t>
+              <a:t><![CDATA[21. ரூபன் அதைக் கேட்டு, அவனை அவர்கள் கைக்குத் தப்புவித்து, அவனை அவன் தகப்பனிடத்துக்குத் திரும்பவும் கொண்டுபோக மனதுள்ளவனாய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4446,51 +4442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அவனை எடுத்து, அந்தக் குழியிலே போட்டார்கள்; அது தண்ணீரில்லாத வெறுங்குழியாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[22. அவர்களை நோக்கி: அவனைக் கொல்ல வேண்டாம், நீங்கள் இரத்தம் சிந்தலாகாது; நீங்கள் அவன்மேல் கை வையாமல், அவனை வனாந்தரத்திலுள்ள இந்தக் குழியிலே போட்டுவிடுங்கள் என்று சொல்லி, இவ்விதமாய் ரூபன் அவனை அவர்கள் கைக்குத் தப்புவித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4555,51 +4551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. பின்பு, அவர்கள் போஜனஞ்செய்யும்படி உட்கார்ந்தார்கள்; அவர்கள் தங்கள் கண்களை ஏறெடுக்கும்போது, இதோ, கீலேயாத்திலிருந்து வருகிற இஸ்மவேலருடைய கூட்டத்தைக் கண்டார்கள்; அவர்கள் எகிப்துக்குக் கொண்டுபோகும்படி கந்தவர்க்கங்களையும் பிசின் தைலத்தையும் வெள்ளைப்போளத்தையும் ஒட்டகங்கள்மேல் ஏற்றிக்கொண்டு வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[22. அவர்களை நோக்கி: அவனைக் கொல்ல வேண்டாம், நீங்கள் இரத்தம் சிந்தலாகாது; நீங்கள் அவன்மேல் கை வையாமல், அவனை வனாந்தரத்திலுள்ள இந்தக் குழியிலே போட்டுவிடுங்கள் என்று சொல்லி, இவ்விதமாய் ரூபன் அவனை அவர்கள் கைக்குத் தப்புவித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4664,51 +4660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. பின்பு, அவர்கள் போஜனஞ்செய்யும்படி உட்கார்ந்தார்கள்; அவர்கள் தங்கள் கண்களை ஏறெடுக்கும்போது, இதோ, கீலேயாத்திலிருந்து வருகிற இஸ்மவேலருடைய கூட்டத்தைக் கண்டார்கள்; அவர்கள் எகிப்துக்குக் கொண்டுபோகும்படி கந்தவர்க்கங்களையும் பிசின் தைலத்தையும் வெள்ளைப்போளத்தையும் ஒட்டகங்கள்மேல் ஏற்றிக்கொண்டு வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[23. யோசேப்பு தன் சகோதரரிடத்தில் சேர்ந்தபோது, யோசேப்பு உடுத்திக்கொண்டிருந்த பலவருண அங்கியை அவர்கள் கழற்றி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4773,51 +4769,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. பின்பு, அவர்கள் போஜனஞ்செய்யும்படி உட்கார்ந்தார்கள்; அவர்கள் தங்கள் கண்களை ஏறெடுக்கும்போது, இதோ, கீலேயாத்திலிருந்து வருகிற இஸ்மவேலருடைய கூட்டத்தைக் கண்டார்கள்; அவர்கள் எகிப்துக்குக் கொண்டுபோகும்படி கந்தவர்க்கங்களையும் பிசின் தைலத்தையும் வெள்ளைப்போளத்தையும் ஒட்டகங்கள்மேல் ஏற்றிக்கொண்டு வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[23. யோசேப்பு தன் சகோதரரிடத்தில் சேர்ந்தபோது, யோசேப்பு உடுத்திக்கொண்டிருந்த பலவருண அங்கியை அவர்கள் கழற்றி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4882,51 +4878,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அப்பொழுது யூதா தன் சகோதரரை நோக்கி: நாம் நம் சகோதரனைக் கொன்று, அவன் இரத்தத்தை மறைப்பதினால் லாபம் என்ன?]]></a:t>
+              <a:t><![CDATA[24. அவனை எடுத்து, அந்தக் குழியிலே போட்டார்கள்; அது தண்ணீரில்லாத வெறுங்குழியாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4991,51 +4987,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அப்பொழுது யூதா தன் சகோதரரை நோக்கி: நாம் நம் சகோதரனைக் கொன்று, அவன் இரத்தத்தை மறைப்பதினால் லாபம் என்ன?]]></a:t>
+              <a:t><![CDATA[25. பின்பு, அவர்கள் போஜனஞ்செய்யும்படி உட்கார்ந்தார்கள்; அவர்கள் தங்கள் கண்களை ஏறெடுக்கும்போது, இதோ, கீலேயாத்திலிருந்து வருகிற இஸ்மவேலருடைய கூட்டத்தைக் கண்டார்கள்; அவர்கள் எகிப்துக்குக் கொண்டுபோகும்படி கந்தவர்க்கங்களையும் பிசின் தைலத்தையும் வெள்ளைப்போளத்தையும் ஒட்டகங்கள்மேல் ஏற்றிக்கொண்டு வந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5100,51 +5096,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அவனை இந்த இஸ்மவேலருக்கு விற்றுப்போடுவோம் வாருங்கள்; நமது கை அவன்மேல் படாதிருப்பதாக; அவன் நம்முடைய சகோதரனும் நம்முடைய மாம்சமுமாய் இருக்கிறானே என்றான். அவன் சகோதரர் அவன் சொல்லுக்கு இணங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[25. பின்பு, அவர்கள் போஜனஞ்செய்யும்படி உட்கார்ந்தார்கள்; அவர்கள் தங்கள் கண்களை ஏறெடுக்கும்போது, இதோ, கீலேயாத்திலிருந்து வருகிற இஸ்மவேலருடைய கூட்டத்தைக் கண்டார்கள்; அவர்கள் எகிப்துக்குக் கொண்டுபோகும்படி கந்தவர்க்கங்களையும் பிசின் தைலத்தையும் வெள்ளைப்போளத்தையும் ஒட்டகங்கள்மேல் ஏற்றிக்கொண்டு வந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5318,51 +5314,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அவனை இந்த இஸ்மவேலருக்கு விற்றுப்போடுவோம் வாருங்கள்; நமது கை அவன்மேல் படாதிருப்பதாக; அவன் நம்முடைய சகோதரனும் நம்முடைய மாம்சமுமாய் இருக்கிறானே என்றான். அவன் சகோதரர் அவன் சொல்லுக்கு இணங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[26. அப்பொழுது யூதா தன் சகோதரரை நோக்கி: நாம் நம் சகோதரனைக் கொன்று, அவன் இரத்தத்தை மறைப்பதினால் லாபம் என்ன?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5427,51 +5423,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அந்த வர்த்தகரான மீதியானியர் கடந்துபோகிறபோது, அவர்கள் யோசேப்பை அந்தக் குழியிலிருந்து தூக்கியெடுத்து, அவனை இஸ்மவேலர் கையில் இருபது வெள்ளிக்காசுக்கு விற்றுப்போட்டார்கள். அவர்கள் யோசேப்பை எகிப்துக்குக் கொண்டுபோனார்கள்.]]></a:t>
+              <a:t><![CDATA[27. அவனை இந்த இஸ்மவேலருக்கு விற்றுப்போடுவோம் வாருங்கள்; நமது கை அவன்மேல் படாதிருப்பதாக; அவன் நம்முடைய சகோதரனும் நம்முடைய மாம்சமுமாய் இருக்கிறானே என்றான். அவன் சகோதரர் அவன் சொல்லுக்கு இணங்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5536,51 +5532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அந்த வர்த்தகரான மீதியானியர் கடந்துபோகிறபோது, அவர்கள் யோசேப்பை அந்தக் குழியிலிருந்து தூக்கியெடுத்து, அவனை இஸ்மவேலர் கையில் இருபது வெள்ளிக்காசுக்கு விற்றுப்போட்டார்கள். அவர்கள் யோசேப்பை எகிப்துக்குக் கொண்டுபோனார்கள்.]]></a:t>
+              <a:t><![CDATA[27. அவனை இந்த இஸ்மவேலருக்கு விற்றுப்போடுவோம் வாருங்கள்; நமது கை அவன்மேல் படாதிருப்பதாக; அவன் நம்முடைய சகோதரனும் நம்முடைய மாம்சமுமாய் இருக்கிறானே என்றான். அவன் சகோதரர் அவன் சொல்லுக்கு இணங்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5645,51 +5641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. பின்பு, ரூபன் அந்தக் குழியினிடத்துக்குத் திரும்பிப்போனபோது, யோசேப்பு குழியில் இல்லையென்று கண்டு, தன் வஸ்திரங்களைக் கிழித்துக்கொண்டு,]]></a:t>
+              <a:t><![CDATA[27. அவனை இந்த இஸ்மவேலருக்கு விற்றுப்போடுவோம் வாருங்கள்; நமது கை அவன்மேல் படாதிருப்பதாக; அவன் நம்முடைய சகோதரனும் நம்முடைய மாம்சமுமாய் இருக்கிறானே என்றான். அவன் சகோதரர் அவன் சொல்லுக்கு இணங்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5754,51 +5750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. பின்பு, ரூபன் அந்தக் குழியினிடத்துக்குத் திரும்பிப்போனபோது, யோசேப்பு குழியில் இல்லையென்று கண்டு, தன் வஸ்திரங்களைக் கிழித்துக்கொண்டு,]]></a:t>
+              <a:t><![CDATA[28. அந்த வர்த்தகரான மீதியானியர் கடந்துபோகிறபோது, அவர்கள் யோசேப்பை அந்தக் குழியிலிருந்து தூக்கியெடுத்து, அவனை இஸ்மவேலர் கையில் இருபது வெள்ளிக்காசுக்கு விற்றுப்போட்டார்கள். அவர்கள் யோசேப்பை எகிப்துக்குக் கொண்டுபோனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5863,51 +5859,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. தன் சகோதரரிடத்துக்குத் திரும்பி வந்து: இளைஞன் இல்லையே, ஐயோ! நான் எங்கே போவேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[28. அந்த வர்த்தகரான மீதியானியர் கடந்துபோகிறபோது, அவர்கள் யோசேப்பை அந்தக் குழியிலிருந்து தூக்கியெடுத்து, அவனை இஸ்மவேலர் கையில் இருபது வெள்ளிக்காசுக்கு விற்றுப்போட்டார்கள். அவர்கள் யோசேப்பை எகிப்துக்குக் கொண்டுபோனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5972,51 +5968,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அவர்கள் யோசேப்பின் அங்கியை எடுத்து, ஒரு வெள்ளாட்டுக் கடாவை அடித்து, அந்த அங்கியை இரத்தத்திலே தோய்த்து,]]></a:t>
+              <a:t><![CDATA[29. பின்பு, ரூபன் அந்தக் குழியினிடத்துக்குத் திரும்பிப்போனபோது, யோசேப்பு குழியில் இல்லையென்று கண்டு, தன் வஸ்திரங்களைக் கிழித்துக்கொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6081,51 +6077,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. பல வருணமான அந்த அங்கியைத் தங்கள் தகப்பனிடத்துக்கு அனுப்பி: இதை நாங்கள் கண்டெடுத்தோம், இது உம்முடைய குமாரன் அங்கியோ, அல்லவோ பாரும் என்று சொல்லச்சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[30. தன் சகோதரரிடத்துக்குத் திரும்பி வந்து: இளைஞன் இல்லையே, ஐயோ! நான் எங்கே போவேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6190,51 +6186,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. பல வருணமான அந்த அங்கியைத் தங்கள் தகப்பனிடத்துக்கு அனுப்பி: இதை நாங்கள் கண்டெடுத்தோம், இது உம்முடைய குமாரன் அங்கியோ, அல்லவோ பாரும் என்று சொல்லச்சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[31. அவர்கள் யோசேப்பின் அங்கியை எடுத்து, ஒரு வெள்ளாட்டுக் கடாவை அடித்து, அந்த அங்கியை இரத்தத்திலே தோய்த்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6299,51 +6295,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. யாக்கோபு அதைக் கண்டு, இது என் குமாரனுடைய அங்கிதான், ஒரு துஷ்டமிருகம் அவனைப் பட்சித்துப் போட்டது, யோசேப்பு பீறுண்டுபோனான் என்று புலம்பி,]]></a:t>
+              <a:t><![CDATA[32. பல வருணமான அந்த அங்கியைத் தங்கள் தகப்பனிடத்துக்கு அனுப்பி: இதை நாங்கள் கண்டெடுத்தோம், இது உம்முடைய குமாரன் அங்கியோ, அல்லவோ பாரும் என்று சொல்லச்சொன்னார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6517,51 +6513,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. யாக்கோபு அதைக் கண்டு, இது என் குமாரனுடைய அங்கிதான், ஒரு துஷ்டமிருகம் அவனைப் பட்சித்துப் போட்டது, யோசேப்பு பீறுண்டுபோனான் என்று புலம்பி,]]></a:t>
+              <a:t><![CDATA[32. பல வருணமான அந்த அங்கியைத் தங்கள் தகப்பனிடத்துக்கு அனுப்பி: இதை நாங்கள் கண்டெடுத்தோம், இது உம்முடைய குமாரன் அங்கியோ, அல்லவோ பாரும் என்று சொல்லச்சொன்னார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6626,51 +6622,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. தன் வஸ்திரங்களைக் கிழித்து, தன் அரையில் இரட்டுக் கட்டிக்கொண்டு, அநேகநாள் தன் குமாரனுக்காகத் துக்கித்துக்கொண்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[33. யாக்கோபு அதைக் கண்டு, இது என் குமாரனுடைய அங்கிதான், ஒரு துஷ்டமிருகம் அவனைப் பட்சித்துப் போட்டது, யோசேப்பு பீறுண்டுபோனான் என்று புலம்பி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6735,51 +6731,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அவனுடைய குமாரர் குமாரத்திகள் எல்லாரும் அவனுக்கு ஆறுதல் சொல்லவந்து நின்றார்கள்; ஆனாலும் அவன் ஆறுதலுக்கு இடங்கொடாமல், நான் துக்கத்தோடே என் குமாரனிடத்தில் பாதாளத்தில் இறங்குவேன் என்றான். இவ்விதமாய் அவனுடைய தகப்பன் அவனுக்காக அழுதுகொண்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[33. யாக்கோபு அதைக் கண்டு, இது என் குமாரனுடைய அங்கிதான், ஒரு துஷ்டமிருகம் அவனைப் பட்சித்துப் போட்டது, யோசேப்பு பீறுண்டுபோனான் என்று புலம்பி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6844,51 +6840,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அவனுடைய குமாரர் குமாரத்திகள் எல்லாரும் அவனுக்கு ஆறுதல் சொல்லவந்து நின்றார்கள்; ஆனாலும் அவன் ஆறுதலுக்கு இடங்கொடாமல், நான் துக்கத்தோடே என் குமாரனிடத்தில் பாதாளத்தில் இறங்குவேன் என்றான். இவ்விதமாய் அவனுடைய தகப்பன் அவனுக்காக அழுதுகொண்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[34. தன் வஸ்திரங்களைக் கிழித்து, தன் அரையில் இரட்டுக் கட்டிக்கொண்டு, அநேகநாள் தன் குமாரனுக்காகத் துக்கித்துக்கொண்டிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6953,160 +6949,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அந்த மீதியானியர் யோசேப்பை எகிப்திலே பார்வோனின் பிரதானியும் தலையாரிகளுக்கு அதிபதியுமாகிய போத்திபார் என்பவனிடத்தில் விற்றார்கள்.]]></a:t>
-[...108 lines deleted...]
-              <a:t><![CDATA[36. அந்த மீதியானியர் யோசேப்பை எகிப்திலே பார்வோனின் பிரதானியும் தலையாரிகளுக்கு அதிபதியுமாகிய போத்திபார் என்பவனிடத்தில் விற்றார்கள்.]]></a:t>
+              <a:t><![CDATA[34. தன் வஸ்திரங்களைக் கிழித்து, தன் அரையில் இரட்டுக் கட்டிக்கொண்டு, அநேகநாள் தன் குமாரனுக்காகத் துக்கித்துக்கொண்டிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7468,51 +7355,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469492345" r:id="rId1"/>
+    <p:sldLayoutId id="2474729547" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7992,58 +7879,50 @@
 
 <file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide64.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -8168,51 +8047,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And Joseph dreamed a dream, and he told it his brethren: and they hated him yet the more.]]></a:t>
+              <a:t><![CDATA[5. और यूसुफ ने एक स्वप्न देखा, और अपने भाइयों से उसका वर्णन किया: तब वे उससे और भी द्वेष करने लगे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8300,51 +8179,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And he said unto them, Hear, I pray you, this dream which I have dreamed:]]></a:t>
+              <a:t><![CDATA[6. और उसने उन से कहा, जो स्वप्न मैं ने देखा है, सो सुनो:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8432,51 +8311,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. For, behold, we were binding sheaves in the field, and, lo, my sheaf arose, and also stood]]></a:t>
+              <a:t><![CDATA[7. हम लोग खेत में पूले बान्ध रहे हैं, और क्या देखता हूं कि मेरा पूला उठ कर सीधा खड़ा हो गया; तब]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8564,51 +8443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[upright; and, behold, your sheaves stood round about, and made reverence to my sheaf.]]></a:t>
+              <a:t><![CDATA[तुम्हारे पूलों ने मेरे पूले को चारों तरफ से घेर लिया और उसे दण्डवत किया।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8696,51 +8575,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And his brethren said to him, Shall you indeed reign over us? or shall you indeed have dominion]]></a:t>
+              <a:t><![CDATA[8. तब उसके भाइयों ने उससे कहा, क्या सचमुच तू हमारे ऊपर राज्य करेगा? वा सचमुच तू हम पर प्रभुता करेगा?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8828,51 +8707,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[over us? And they hated him yet the more for his dreams, and for his words.]]></a:t>
+              <a:t><![CDATA[सो वे उसके स्वप्नों और उसकी बातों के कारण उससे और भी अधिक बैर करने लगे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8960,51 +8839,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And he dreamed yet another dream, and told it his brethren, and said, Behold, I have dreamed a]]></a:t>
+              <a:t><![CDATA[9. फिर उसने एक और स्वप्न देखा, और अपने भाइयों से उसका भी यों वर्णन किया, कि सुनो, मैं ने एक और]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9092,51 +8971,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[dream more; and, behold, the sun and the moon and the eleven stars made reverence to me.]]></a:t>
+              <a:t><![CDATA[स्वप्न देखा है, कि सूर्य और चन्द्रमा, और ग्यारह तारे मुझे दण्डवत कर रहे हैं।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9224,51 +9103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And he told it to his father, and to his brethren: and his father rebuked him, and said unto]]></a:t>
+              <a:t><![CDATA[10. यह स्वप्न उसने अपने पिता, और भाइयों से वर्णन किया: तब उसके पिता ने उसको दपट के कहा, यह कैसा]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9356,51 +9235,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[him, What is this dream that you have dreamed? Shall I and your mother and your brethren indeed come]]></a:t>
+              <a:t><![CDATA[स्वप्न है जो तू ने देखा है? क्या सचमुच मैं और तेरी माता और तेरे भाई सब जा कर तेरे आगे भूमि पर गिरके]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9488,51 +9367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And Jacob dwelt in the land wherein his father was a stranger, in the land of Canaan.]]></a:t>
+              <a:t><![CDATA[1. याकूब तो कनान देश में रहता था, जहां उसका पिता परदेशी हो कर रहा था।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9620,51 +9499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[to bow down ourselves to you to the earth?]]></a:t>
+              <a:t><![CDATA[दण्डवत करेंगे?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9752,51 +9631,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And his brethren envied him; but his father observed the saying.]]></a:t>
+              <a:t><![CDATA[11. उसके भाई तो उससे डाह करते थे; पर उसके पिता ने उसके उस वचन को स्मरण रखा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9884,51 +9763,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And his brethren went to feed their father's flock in Shechem.]]></a:t>
+              <a:t><![CDATA[12. और उसके भाई अपने पिता की भेड़-बकरियों को चराने के लिये शकेम को गए।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10016,51 +9895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And Israel said unto Joseph, Do not your brethren feed the flock in Shechem? come, and I will]]></a:t>
+              <a:t><![CDATA[13. तब इस्राएल ने यूसुफ से कहा, तेरे भाई तो शकेम ही में भेड़-बकरी चरा रहें होंगे, सो जा, मैं तुझे]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10148,51 +10027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[send you unto them. And he said to him, Here am I.]]></a:t>
+              <a:t><![CDATA[उनके पास भेजता हूं। उसने उससे कहा जो आज्ञा मैं हाजिर हूं।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10280,51 +10159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And he said to him, Go, I pray you, see whether it be well with your brethren, and well with the]]></a:t>
+              <a:t><![CDATA[14. उसने उससे कहा, जा, अपने भाइयों और भेड़-बकरियों का हाल देख आ कि वे कुशल से तो हैं, फिर मेरे पास]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10412,51 +10291,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[flocks; and bring me word again. So he sent him out of the vale of Hebron, and he came to Shechem.]]></a:t>
+              <a:t><![CDATA[समाचार ले आ। सो उसने उसको हेब्रोन की तराई में विदा कर दिया, और वह शकेम में आया।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10544,51 +10423,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And a certain man found him, and, behold, he was wandering in the field: and the man asked him,]]></a:t>
+              <a:t><![CDATA[15. और किसी मनुष्य ने उसको मैदान में इधर उधर भटकते हुए पाकर उससे पूछा, तू क्या ढूंढता है?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10676,51 +10555,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[saying, What seek you?]]></a:t>
+              <a:t><![CDATA[16. उसने कहा, मैं तो अपने भाइयों को ढूंढता हूं: कृपा कर मुझे बता, कि वे भेड़-बकरियों को कहां चरा रहे]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10808,51 +10687,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And he said, I seek my brethren: tell me, I pray you, where they feed their flocks.]]></a:t>
+              <a:t><![CDATA[हैं?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10940,51 +10819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. These are the generations of Jacob. Joseph, being seventeen years old, was feeding the flock with]]></a:t>
+              <a:t><![CDATA[2. और याकूब के वंश का वृत्तान्त यह है: कि यूसुफ सतरह वर्ष का हो कर भाइयों के संग भेड़-बकरियों को]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11072,51 +10951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And the man said, They are departed behind; for I heard them say, Let us go to Dothan. And]]></a:t>
+              <a:t><![CDATA[17. उस मनुष्य ने कहा, वे तो यहां से चले गए हैं: और मैं ने उन को यह कहते सुना, कि आओ, हम दोतान को]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11204,51 +11083,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Joseph went after his brethren, and found them in Dothan.]]></a:t>
+              <a:t><![CDATA[चलें। सो यूसुफ अपने भाइयों के पास चला, और उन्हें दोतान में पाया।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11336,51 +11215,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And when they saw him far off, even before he came near unto them, they conspired against him to]]></a:t>
+              <a:t><![CDATA[35. और उसके सब बेटे-बेटियों ने उसको शान्ति देने का यत्न किया; पर उसको शान्ति न मिली; और वह यही कहता]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11468,51 +11347,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[slay him.]]></a:t>
+              <a:t><![CDATA[रहा, मैं तो विलाप करता हुआ अपने पुत्र के पास अधोलोक में उतर जाऊंगा। इस प्रकार उसका पिता उसके लिये]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11600,51 +11479,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And they said one to another, Behold, this dreamer comes.]]></a:t>
+              <a:t><![CDATA[रोता ही रहा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11732,51 +11611,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. Come now therefore, and let us slay him, and cast him into some pit, and we will say, Some evil]]></a:t>
+              <a:t><![CDATA[18. और ज्योंही उन्होंने उसे दूर से आते देखा, तो उसके निकट आने के पहिले ही उसे मार डालने की युक्ति]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11864,51 +11743,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[beast has devoured him: and we shall see what will become of his dreams.]]></a:t>
+              <a:t><![CDATA[की।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11996,51 +11875,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And Reuben heard it, and he delivered him out of their hands; and said, Let us not kill him.]]></a:t>
+              <a:t><![CDATA[19. और वे आपस में कहने लगे, देखो, वह स्वप्न देखनेहारा आ रहा है।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12128,51 +12007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And Reuben said unto them, Shed no blood, but cast him into this pit that is in the wilderness,]]></a:t>
+              <a:t><![CDATA[36. और मिद्यानियों ने यूसुफ को मिस्र में ले जा कर पोतीपर नाम, फिरौन के एक हाकिम, और जल्लादों के]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12260,51 +12139,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and lay no hand upon him; that he might rid him out of their hands, to deliver him to his father]]></a:t>
+              <a:t><![CDATA[प्रधान, के हाथ बेच डाला॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12392,51 +12271,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[his brethren; and the lad was with the sons of Bilhah, and with the sons of Zilpah, his father's]]></a:t>
+              <a:t><![CDATA[चराता था; और वह लड़का अपने पिता की पत्नी बिल्हा, और जिल्पा के पुत्रों के संग रहा करता था: और उनकी]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12524,51 +12403,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[again.]]></a:t>
+              <a:t><![CDATA[20. सो आओ, हम उसको घात करके किसी गड़हे में डाल दें, और यह कह देंगे, कि कोई दुष्ट पशु उसको खा गया।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12656,51 +12535,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. And it came to pass, when Joseph was come unto his brethren, that they stripped Joseph out of]]></a:t>
+              <a:t><![CDATA[फिर हम देखेंगे कि उसके स्वप्नों का क्या फल होगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12788,51 +12667,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[his coat, his coat of many colours that was on him;]]></a:t>
+              <a:t><![CDATA[21. यह सुनके रूबेन ने उसको उनके हाथ से बचाने की मनसा से कहा, हम उसको प्राण से तो न मारें।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12920,51 +12799,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And they took him, and cast him into a pit: and the pit was empty, there was no water in it.]]></a:t>
+              <a:t><![CDATA[22. फिर रूबेन ने उन से कहा, लोहू मत बहाओ, उसको जंगल के इस गड़हे में डाल दो, और उस पर हाथ मत उठाओ। वह]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13052,51 +12931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. And they sat down to eat bread: and they lifted up their eyes and looked, and, behold, a company]]></a:t>
+              <a:t><![CDATA[उसको उनके हाथ से छुड़ाकर पिता के पास फिर पहुंचाना चाहता था।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13184,51 +13063,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of Ishmeelites came from Gilead with their camels bearing spices and balm and myrrh, going to carry]]></a:t>
+              <a:t><![CDATA[23. सो ऐसा हुआ, कि जब यूसुफ अपने भाइयों के पास पहुंचा तब उन्हों ने उसका रंगबिरंगा अंगरखा, जिसे वह]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13316,51 +13195,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[it down to Egypt.]]></a:t>
+              <a:t><![CDATA[पहिने हुए था, उतार लिया।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13448,51 +13327,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. And Judah said unto his brethren, What profit is it if we slay our brother, and conceal his]]></a:t>
+              <a:t><![CDATA[24. और यूसुफ को उठा कर गड़हे में डाल दिया: वह गड़हा तो सूखा था और उस में कुछ जल न था।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13580,51 +13459,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[blood?]]></a:t>
+              <a:t><![CDATA[25. तब वे रोटी खाने को बैठ गए: और आंखे उठा कर क्या देखा, कि इश्माएलियों का एक दल ऊंटो पर]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13712,51 +13591,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. Come, and let us sell him to the Ishmeelites, and let not our hand be upon him; for he is our]]></a:t>
+              <a:t><![CDATA[सुगन्धद्रव्य, बलसान, और गन्धरस लादे हुए, गिलाद से मिस्र को चला जा रहा है।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13844,51 +13723,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[wives: and Joseph brought unto his father their evil report.]]></a:t>
+              <a:t><![CDATA[बुराईयों का समाचार अपने पिता के पास पहुंचाया करता था:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13976,51 +13855,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[brother and our flesh. And his brethren were content.]]></a:t>
+              <a:t><![CDATA[26. तब यहूदा ने अपने भाइयों से कहा, अपने भाई को घात करने और उसका खून छिपाने से क्या लाभ होगा?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14108,51 +13987,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. Then there passed by Midianites merchantmen; and they drew and lifted up Joseph out of the pit,]]></a:t>
+              <a:t><![CDATA[27. आओ, हम उसे इश्माएलियों के हाथ बेच डालें, और अपना हाथ उस पर न उठाएं, क्योंकि वह हमारा भाई और]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14240,51 +14119,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and sold Joseph to the Ishmeelites for twenty pieces of silver: and they brought Joseph into Egypt.]]></a:t>
+              <a:t><![CDATA[हमारी हड्डी और मांस है, सो उसके भाइयों ने उसकी बात मान ली। तब मिद्यानी व्यापारी उधर से होकर उनके पास]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14372,51 +14251,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. And Reuben returned unto the pit; and, behold, Joseph was not in the pit; and he rent his]]></a:t>
+              <a:t><![CDATA[पहुंचे:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14504,51 +14383,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[clothes.]]></a:t>
+              <a:t><![CDATA[28. सो यूसुफ के भाइयों ने उसको उस गड़हे में से खींच के बाहर निकाला, और इश्माएलियों के हाथ चांदी के]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14636,51 +14515,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. And he returned unto his brethren, and said, The child is not; and I, where shall I go?]]></a:t>
+              <a:t><![CDATA[बीस टुकड़ों में बेच दिया: और वे यूसुफ को मिस्र में ले गए।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14768,51 +14647,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. And they took Joseph's coat, and killed a kid of the goats, and dipped the coat in the blood;]]></a:t>
+              <a:t><![CDATA[29. और रूबेन ने गड़हे पर लौटकर क्या देखा, कि यूसुफ गड़हे में नहीं हैं; सो उसने अपने वस्त्र फाड़े।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14900,51 +14779,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. And they sent the coat of many colours, and they brought it to their father; and said, This have]]></a:t>
+              <a:t><![CDATA[30. और अपने भाइयों के पास लौटकर कहने लगा, कि लड़का तो नहीं हैं; अब मैं किधर जाऊं?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15032,51 +14911,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[we found: know now whether it be your son's coat or no.]]></a:t>
+              <a:t><![CDATA[31. और तब उन्होंने यूसुफ का अंगरखा लिया, और एक बकरे को मार के उसके लोहू में उसे डुबा दिया।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15164,51 +15043,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. And he knew it, and said, It is my son's coat; an evil beast has devoured him; Joseph is without]]></a:t>
+              <a:t><![CDATA[32. और उन्होंने उस रंग बिरंगे अंगरखे को अपने पिता के पास भेज कर कहला दिया; कि यह हम को मिला है, सो]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15296,51 +15175,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Now Israel loved Joseph more than all his children, because he was the son of his old age: and he]]></a:t>
+              <a:t><![CDATA[3. और इस्राएल अपने सब पुत्रों से बढ़के यूसुफ से प्रीति रखता था, क्योंकि वह उसके बुढ़ापे का पुत्र था:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15428,51 +15307,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[doubt rent in pieces.]]></a:t>
+              <a:t><![CDATA[देखकर पहिचान ले, कि यह तेरे पुत्र का अंगरखा है कि नहीं।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15560,51 +15439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. And Jacob rent his clothes, and put sackcloth upon his loins, and mourned for his son many days.]]></a:t>
+              <a:t><![CDATA[33. उसने उसको पहिचान लिया, और कहा, हां यह मेरे ही पुत्र का अंगरखा है; किसी दुष्ट पशु ने उसको खा लिया]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15692,51 +15571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. And all his sons and all his daughters rose up to comfort him; but he refused to be comforted;]]></a:t>
+              <a:t><![CDATA[है; नि:सन्देह यूसुफ फाड़ डाला गया है।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15824,51 +15703,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and he said, For I will go down into the grave unto my son mourning. Thus his father wept for him.]]></a:t>
+              <a:t><![CDATA[34. तब याकूब ने अपने वस्त्र फाड़े और कमर में टाट लपेटा, और अपने पुत्र के लिये बहुत दिनों तक विलाप]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15956,183 +15835,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. And the Midianites sold him into Egypt unto Potiphar, an officer of Pharaoh's, and captain of]]></a:t>
-[...131 lines deleted...]
-              <a:t><![CDATA[the guard.]]></a:t>
+              <a:t><![CDATA[करता रहा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16220,51 +15967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[made him a coat of many colours.]]></a:t>
+              <a:t><![CDATA[और उसने उसके लिये रंग बिरंगा अंगरखा बनवाया।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16352,51 +16099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And when his brethren saw that their father loved him more than all his brethren, they hated him,]]></a:t>
+              <a:t><![CDATA[4. सो जब उसके भाईयों ने देखा, कि हमारा पिता हम सब भाइयों से अधिक उसी से प्रीति रखता है, तब वे उससे]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16484,51 +16231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and could not speak peaceably unto him.]]></a:t>
+              <a:t><![CDATA[बैर करने लगे और उसके साथ ठीक तौर से बात भी नहीं करते थे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16545,91 +16292,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஆதியாகமம் : 37]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme3">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme59">
   <a:themeElements>
-    <a:clrScheme name="Theme3">
+    <a:clrScheme name="Theme59">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme3">
+    <a:fontScheme name="Theme59">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -16655,51 +16402,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme3">
+    <a:fmtScheme name="Theme59">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -16830,51 +16577,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>65</Slides>
+  <Slides>64</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>