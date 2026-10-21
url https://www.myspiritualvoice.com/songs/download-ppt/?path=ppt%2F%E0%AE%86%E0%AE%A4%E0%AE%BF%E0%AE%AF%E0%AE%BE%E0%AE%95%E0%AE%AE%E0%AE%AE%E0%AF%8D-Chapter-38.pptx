--- v1 (2026-08-03)
+++ v2 (2026-10-21)
@@ -99,50 +99,64 @@
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -177,50 +191,57 @@
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
+    <p:sldId id="310" r:id="rId57"/>
+    <p:sldId id="311" r:id="rId58"/>
+    <p:sldId id="312" r:id="rId59"/>
+    <p:sldId id="313" r:id="rId60"/>
+    <p:sldId id="314" r:id="rId61"/>
+    <p:sldId id="315" r:id="rId62"/>
+    <p:sldId id="316" r:id="rId63"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -372,53 +393,60 @@
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
-  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -478,51 +506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. யூதாவின் மூத்தமகனாகிய ஏர் என்பவன் கர்த்தரின் பார்வைக்குப் பொல்லாதவனாயிருந்ததினால், கர்த்தர் அவனை அழித்துப் போட்டார்.]]></a:t>
+              <a:t><![CDATA[6. And Judah took a wife for Er his firstborn, whose name was Tamar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -587,51 +615,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது யூதா ஓனானை நோக்கி: நீ உன் தமையன் மனைவியைச் சேர்ந்து, அவனை மைத்துனச் சுதந்தரமாய்ப் படைத்து, உன் தமையனுக்குச் சந்ததியை உண்டாக்கு என்றான்.]]></a:t>
+              <a:t><![CDATA[7. And Er, Judah's firstborn, was wicked in the sight of the LORD; and the LORD slew him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -696,51 +724,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது யூதா ஓனானை நோக்கி: நீ உன் தமையன் மனைவியைச் சேர்ந்து, அவனை மைத்துனச் சுதந்தரமாய்ப் படைத்து, உன் தமையனுக்குச் சந்ததியை உண்டாக்கு என்றான்.]]></a:t>
+              <a:t><![CDATA[7. And Er, Judah's firstborn, was wicked in the sight of the LORD; and the LORD slew him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -805,51 +833,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அந்தச் சந்ததி தன் சந்ததியாயிராதென்று ஓனான் அறிந்தபடியினாலே, அவன் தன் தமையனுடைய மனைவியைச் சேரும்போது, தன் தமையனுக்குச் சந்ததியுண்டாகாதபடிக்குத் தன் வித்தைத் தரையிலே விழவிட்டுக் கெடுத்தான்.]]></a:t>
+              <a:t><![CDATA[8. And Judah said unto Onan, Go in unto your brother's wife, and marry her, and raise up seed to your brother.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -914,51 +942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அந்தச் சந்ததி தன் சந்ததியாயிராதென்று ஓனான் அறிந்தபடியினாலே, அவன் தன் தமையனுடைய மனைவியைச் சேரும்போது, தன் தமையனுக்குச் சந்ததியுண்டாகாதபடிக்குத் தன் வித்தைத் தரையிலே விழவிட்டுக் கெடுத்தான்.]]></a:t>
+              <a:t><![CDATA[8. And Judah said unto Onan, Go in unto your brother's wife, and marry her, and raise up seed to your brother.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1023,51 +1051,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவன் செய்தது கர்த்தரின் பார்வைக்குப் பொல்லாததாயிருந்ததினால், அவனையும் அவர் அழித்துப்போட்டார்.]]></a:t>
+              <a:t><![CDATA[9. And Onan knew that the seed should not be his; and it came to pass, when he went in unto his brother's wife, that he spilled it on the ground, lest that he should give seed to his brother.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1132,51 +1160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது யூதா, தன் குமாரனாகிய சேலாவும் அவன் சகோதரர் செத்ததுபோலச் சாவான் என்று அஞ்சி, தன் மருமகளான தாமாரை நோக்கி: என் குமாரனாகிய சேலா பெரியவனாகுமட்டும், நீ உன் தகப்பன் வீட்டிலே கைம்பெண்ணாய்த் தங்கியிரு என்று சொன்னான்; அந்தப்படியே தாமார் போய்த் தன் தகப்பன் வீட்டிலே தங்கியிருந்தாள்.]]></a:t>
+              <a:t><![CDATA[9. And Onan knew that the seed should not be his; and it came to pass, when he went in unto his brother's wife, that he spilled it on the ground, lest that he should give seed to his brother.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1241,51 +1269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது யூதா, தன் குமாரனாகிய சேலாவும் அவன் சகோதரர் செத்ததுபோலச் சாவான் என்று அஞ்சி, தன் மருமகளான தாமாரை நோக்கி: என் குமாரனாகிய சேலா பெரியவனாகுமட்டும், நீ உன் தகப்பன் வீட்டிலே கைம்பெண்ணாய்த் தங்கியிரு என்று சொன்னான்; அந்தப்படியே தாமார் போய்த் தன் தகப்பன் வீட்டிலே தங்கியிருந்தாள்.]]></a:t>
+              <a:t><![CDATA[10. And the thing which he did displeased the LORD: wherefore he slew him also.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1350,51 +1378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது யூதா, தன் குமாரனாகிய சேலாவும் அவன் சகோதரர் செத்ததுபோலச் சாவான் என்று அஞ்சி, தன் மருமகளான தாமாரை நோக்கி: என் குமாரனாகிய சேலா பெரியவனாகுமட்டும், நீ உன் தகப்பன் வீட்டிலே கைம்பெண்ணாய்த் தங்கியிரு என்று சொன்னான்; அந்தப்படியே தாமார் போய்த் தன் தகப்பன் வீட்டிலே தங்கியிருந்தாள்.]]></a:t>
+              <a:t><![CDATA[11. Then said Judah to Tamar his daughter in law, Remain a widow at your father's house, till Shelah my son be grown: for he said, Lest possibly he die also, as his brethren did. And Tamar went and dwelt in her father's house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1459,51 +1487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அநேகநாள் சென்றபின், சூவாவின் குமாரத்தியாகிய யூதாவின் மனைவி மரித்தாள். யூதாவினுடைய துக்கம் ஆறினபின், அவன் அதுல்லாம் ஊரானாகிய தன் சிநேகிதன் ஈராவுடனே திம்னாவிலே தன் ஆடுகளை மயிர்க்கத்தரிக்கிறவர்களிடத்திற்குப் போனான்.]]></a:t>
+              <a:t><![CDATA[11. Then said Judah to Tamar his daughter in law, Remain a widow at your father's house, till Shelah my son be grown: for he said, Lest possibly he die also, as his brethren did. And Tamar went and dwelt in her father's house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1568,51 +1596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அக்காலத்திலே யூதா தன் சகோதரரை விட்டு, அதுல்லாம் ஊரானாகிய ஈரா என்னும் ஒரு மனிதனிடத்தில் போய்ச்சேர்ந்தான்.]]></a:t>
+              <a:t><![CDATA[1. And it came to pass at that time, that Judah went down from his brethren, and turned in to a certain Adullamite, whose name was Hirah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1677,51 +1705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அநேகநாள் சென்றபின், சூவாவின் குமாரத்தியாகிய யூதாவின் மனைவி மரித்தாள். யூதாவினுடைய துக்கம் ஆறினபின், அவன் அதுல்லாம் ஊரானாகிய தன் சிநேகிதன் ஈராவுடனே திம்னாவிலே தன் ஆடுகளை மயிர்க்கத்தரிக்கிறவர்களிடத்திற்குப் போனான்.]]></a:t>
+              <a:t><![CDATA[11. Then said Judah to Tamar his daughter in law, Remain a widow at your father's house, till Shelah my son be grown: for he said, Lest possibly he die also, as his brethren did. And Tamar went and dwelt in her father's house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1786,51 +1814,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது: உன் மாமனார் தம்முடைய ஆடுகளை மயிர்க்கத்தரிக்கத் திம்னாவுக்குப் போகிறார் என்று தாமாருக்கு அறிவிக்கப்பட்டது.]]></a:t>
+              <a:t><![CDATA[11. Then said Judah to Tamar his daughter in law, Remain a widow at your father's house, till Shelah my son be grown: for he said, Lest possibly he die also, as his brethren did. And Tamar went and dwelt in her father's house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1895,51 +1923,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது: உன் மாமனார் தம்முடைய ஆடுகளை மயிர்க்கத்தரிக்கத் திம்னாவுக்குப் போகிறார் என்று தாமாருக்கு அறிவிக்கப்பட்டது.]]></a:t>
+              <a:t><![CDATA[12. And in process of time the daughter of Shuah Judah's wife died; and Judah was comforted, and went up unto his sheepshearers to Timnath, he and his friend Hirah the Adullamite.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2004,51 +2032,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. சேலா பெரியவனாகியும் தான் அவனுக்கு மனைவியாகக் கொடுக்கப்படவில்லை என்று அவள் கண்டபடியால், தன் கைம்பெண்மைக்குரிய வஸ்திரங்களைக் களைந்துபோட்டு, முக்காடிட்டுத் தன்னை மூடிக்கொண்டு, திம்னாவுக்குப் போகிற வழியிலிருக்கிற நீரூற்றுகளுக்கு முன்பாக உட்கார்ந்தாள்.]]></a:t>
+              <a:t><![CDATA[12. And in process of time the daughter of Shuah Judah's wife died; and Judah was comforted, and went up unto his sheepshearers to Timnath, he and his friend Hirah the Adullamite.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2113,51 +2141,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. சேலா பெரியவனாகியும் தான் அவனுக்கு மனைவியாகக் கொடுக்கப்படவில்லை என்று அவள் கண்டபடியால், தன் கைம்பெண்மைக்குரிய வஸ்திரங்களைக் களைந்துபோட்டு, முக்காடிட்டுத் தன்னை மூடிக்கொண்டு, திம்னாவுக்குப் போகிற வழியிலிருக்கிற நீரூற்றுகளுக்கு முன்பாக உட்கார்ந்தாள்.]]></a:t>
+              <a:t><![CDATA[12. And in process of time the daughter of Shuah Judah's wife died; and Judah was comforted, and went up unto his sheepshearers to Timnath, he and his friend Hirah the Adullamite.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2222,51 +2250,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. சேலா பெரியவனாகியும் தான் அவனுக்கு மனைவியாகக் கொடுக்கப்படவில்லை என்று அவள் கண்டபடியால், தன் கைம்பெண்மைக்குரிய வஸ்திரங்களைக் களைந்துபோட்டு, முக்காடிட்டுத் தன்னை மூடிக்கொண்டு, திம்னாவுக்குப் போகிற வழியிலிருக்கிற நீரூற்றுகளுக்கு முன்பாக உட்கார்ந்தாள்.]]></a:t>
+              <a:t><![CDATA[13. And it was told Tamar, saying, Behold your father in law goes up to Timnath to shear his sheep.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2331,51 +2359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. யூதா அவளைக் கண்டு, அவள் தன் முகத்தை மூடியிருந்தபடியால், அவள் ஒரு வேசி என்று நினைத்து,]]></a:t>
+              <a:t><![CDATA[13. And it was told Tamar, saying, Behold your father in law goes up to Timnath to shear his sheep.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2440,51 +2468,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அந்த வழியாய் அவளிடத்தில் போய், அவள் தன் மருமகள் என்று அறியாமல்: நான் உன்னிடத்தில் சேரும்படி வருவாயா என்றான்; அதற்கு அவள்: நீர் என்னிடத்தில் சேரும்படி, எனக்கு என்ன தருவீர் என்றாள்.]]></a:t>
+              <a:t><![CDATA[14. And she put her widow's garments off from her, and covered her with a vail, and wrapped herself, and sat in an open place, which is by the way to Timnath; for she saw that Shelah was grown, and she was not given unto him to wife.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2549,51 +2577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அந்த வழியாய் அவளிடத்தில் போய், அவள் தன் மருமகள் என்று அறியாமல்: நான் உன்னிடத்தில் சேரும்படி வருவாயா என்றான்; அதற்கு அவள்: நீர் என்னிடத்தில் சேரும்படி, எனக்கு என்ன தருவீர் என்றாள்.]]></a:t>
+              <a:t><![CDATA[14. And she put her widow's garments off from her, and covered her with a vail, and wrapped herself, and sat in an open place, which is by the way to Timnath; for she saw that Shelah was grown, and she was not given unto him to wife.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2658,51 +2686,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அதற்கு அவன்: நான் மந்தையிலிருந்து ஒரு வெள்ளாட்டுக் குட்டியை அனுப்புகிறேன் என்றான். அதற்கு அவள்: நீர் அதை அனுப்புமளவும் ஒரு அடைமானம் கொடுப்பீரா என்றாள்.]]></a:t>
+              <a:t><![CDATA[14. And she put her widow's garments off from her, and covered her with a vail, and wrapped herself, and sat in an open place, which is by the way to Timnath; for she saw that Shelah was grown, and she was not given unto him to wife.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2767,51 +2795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அக்காலத்திலே யூதா தன் சகோதரரை விட்டு, அதுல்லாம் ஊரானாகிய ஈரா என்னும் ஒரு மனிதனிடத்தில் போய்ச்சேர்ந்தான்.]]></a:t>
+              <a:t><![CDATA[1. And it came to pass at that time, that Judah went down from his brethren, and turned in to a certain Adullamite, whose name was Hirah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2876,51 +2904,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அதற்கு அவன்: நான் மந்தையிலிருந்து ஒரு வெள்ளாட்டுக் குட்டியை அனுப்புகிறேன் என்றான். அதற்கு அவள்: நீர் அதை அனுப்புமளவும் ஒரு அடைமானம் கொடுப்பீரா என்றாள்.]]></a:t>
+              <a:t><![CDATA[15. When Judah saw her, he thought her to be an harlot; because she had covered her face.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2985,51 +3013,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது அவன்: நான் உனக்கு அடைமானமாக என்ன கொடுக்கவேண்டும் என்று கேட்டான். அதற்கு அவள்: உம்முடைய முத்திரை மோதிரமும் உம்முடைய ஆரமும் உம்முடைய கைக்கோலும் கொடுக்கவேண்டும் என்றாள். அவன் அவைகளை அவளுக்குக் கொடுத்து, அவளிடத்தில் சேர்ந்தான்; அவள் அவனாலே கர்ப்பவதியாகி,]]></a:t>
+              <a:t><![CDATA[16. And he turned unto her by the way, and said, Go to, I pray you, let me come in unto you; (for he knew not that she was his daughter in law.) And she said, What will you give me, that you may come in unto me?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3094,51 +3122,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது அவன்: நான் உனக்கு அடைமானமாக என்ன கொடுக்கவேண்டும் என்று கேட்டான். அதற்கு அவள்: உம்முடைய முத்திரை மோதிரமும் உம்முடைய ஆரமும் உம்முடைய கைக்கோலும் கொடுக்கவேண்டும் என்றாள். அவன் அவைகளை அவளுக்குக் கொடுத்து, அவளிடத்தில் சேர்ந்தான்; அவள் அவனாலே கர்ப்பவதியாகி,]]></a:t>
+              <a:t><![CDATA[16. And he turned unto her by the way, and said, Go to, I pray you, let me come in unto you; (for he knew not that she was his daughter in law.) And she said, What will you give me, that you may come in unto me?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3203,51 +3231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. எழுந்துபோய், தன் முக்காட்டைக் களைந்து, தன் கைம்பெண்மைக்குரிய வஸ்திரங்களை உடுத்திக்கொண்டாள்.]]></a:t>
+              <a:t><![CDATA[17. And he said, I will send you a kid from the flock. And she said, Will you give me a pledge, till you send it?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3312,51 +3340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. யூதா அந்த ஸ்திரீயினிடத்தில் இருந்த அடைமானத்தை வாங்கிக்கொண்டு வரும்படி அதுல்லாம் ஊரானாகிய தன் சிநேகிதன் கையிலே ஒரு வெள்ளாட்டுக்குட்டியைக் கொடுத்தனுப்பினான்; அவன் அவளைக் காணாமல்,]]></a:t>
+              <a:t><![CDATA[17. And he said, I will send you a kid from the flock. And she said, Will you give me a pledge, till you send it?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3421,51 +3449,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. யூதா அந்த ஸ்திரீயினிடத்தில் இருந்த அடைமானத்தை வாங்கிக்கொண்டு வரும்படி அதுல்லாம் ஊரானாகிய தன் சிநேகிதன் கையிலே ஒரு வெள்ளாட்டுக்குட்டியைக் கொடுத்தனுப்பினான்; அவன் அவளைக் காணாமல்,]]></a:t>
+              <a:t><![CDATA[18. And he said, What pledge shall I give you? And she said, Your signet, and your bracelets, and your staff that is in yours hand. And he gave it her, and came in unto her, and she conceived by him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3530,51 +3558,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவ்விடத்து மனிதரை நோக்கி: வழியண்டை நீரூற்றுகள் அருகே இருந்த தாசி எங்கே என்று கேட்டான்; அதற்கு அவர்கள்: இங்கே தாசி இல்லை என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[18. And he said, What pledge shall I give you? And she said, Your signet, and your bracelets, and your staff that is in yours hand. And he gave it her, and came in unto her, and she conceived by him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3639,51 +3667,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவ்விடத்து மனிதரை நோக்கி: வழியண்டை நீரூற்றுகள் அருகே இருந்த தாசி எங்கே என்று கேட்டான்; அதற்கு அவர்கள்: இங்கே தாசி இல்லை என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[18. And he said, What pledge shall I give you? And she said, Your signet, and your bracelets, and your staff that is in yours hand. And he gave it her, and came in unto her, and she conceived by him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3748,51 +3776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவன் யூதாவினிடத்தில் திரும்பி வந்து: அவளைக் காணோம், அங்கே தாசி இல்லையென்று அவ்விடத்து மனிதரும் சொல்லுகிறார்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[19. And she arose, and went away, and laid by her vail from her, and put on the garments of her widowhood.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3857,51 +3885,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவன் யூதாவினிடத்தில் திரும்பி வந்து: அவளைக் காணோம், அங்கே தாசி இல்லையென்று அவ்விடத்து மனிதரும் சொல்லுகிறார்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[20. And Judah sent the kid by the hand of his friend the Adullamite, to receive his pledge from the woman's hand: but he found her not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3966,51 +3994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அங்கே யூதா, சூவா என்னும் பேருள்ள ஒரு கானானியனுடைய குமாரத்தியைக் கண்டு, அவளை விவாகம்பண்ணி, அவளோடே சேர்ந்தான்.]]></a:t>
+              <a:t><![CDATA[2. And Judah saw there a daughter of a certain Canaanite, whose name was Shuah; and he took her, and went in unto her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4075,51 +4103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அப்பொழுது யூதா: இதோ, இந்த ஆட்டுக்குட்டியை அனுப்பினேன், நீ அவளைக் காணவில்லை; நமக்கு அவகீர்த்தி வராதபடிக்கு, அவள் அதைக் கொண்டுபோனால் போகட்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[20. And Judah sent the kid by the hand of his friend the Adullamite, to receive his pledge from the woman's hand: but he found her not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4184,51 +4212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அப்பொழுது யூதா: இதோ, இந்த ஆட்டுக்குட்டியை அனுப்பினேன், நீ அவளைக் காணவில்லை; நமக்கு அவகீர்த்தி வராதபடிக்கு, அவள் அதைக் கொண்டுபோனால் போகட்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[21. Then he asked the men of that place, saying, Where is the harlot, that was openly by the way side? And they said, There was no harlot in this place.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4293,51 +4321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ஏறக்குறைய மூன்றுமாதம் சென்றபின்பு உன் மருமகளாகிய தாமார் வேசித்தனம்பண்ணினாள், அந்த வேசித்தனத்தினால் கர்ப்பவதியுமானாள் என்று யூதாவுக்கு அறிவிக்கப்பட்டது. அப்பொழுது யூதா: அவளை வெளியே கொண்டுவாருங்கள், அவள் சுட்டெரிக்கப்படவேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[21. Then he asked the men of that place, saying, Where is the harlot, that was openly by the way side? And they said, There was no harlot in this place.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4402,51 +4430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ஏறக்குறைய மூன்றுமாதம் சென்றபின்பு உன் மருமகளாகிய தாமார் வேசித்தனம்பண்ணினாள், அந்த வேசித்தனத்தினால் கர்ப்பவதியுமானாள் என்று யூதாவுக்கு அறிவிக்கப்பட்டது. அப்பொழுது யூதா: அவளை வெளியே கொண்டுவாருங்கள், அவள் சுட்டெரிக்கப்படவேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[22. And he returned to Judah, and said, I cannot find her; and also the men of the place said, that there was no harlot in this place.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4511,51 +4539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அவள் வெளியே கொண்டுவரப்பட்டபோது, அவள் தன் மாமனிடத்துக்கு அந்த அடைமானத்தை அனுப்பி: இந்தப் பொருட்களை உடையவன் எவனோ அவனாலே நான் கர்ப்பவதியானேன்; இந்த முத்திரை மோதிரமும் இந்த ஆரமும் இந்தக் கோலும் யாருடையவைகள் பாரும் என்று சொல்லி அனுப்பினாள்.]]></a:t>
+              <a:t><![CDATA[22. And he returned to Judah, and said, I cannot find her; and also the men of the place said, that there was no harlot in this place.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4620,51 +4648,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அவள் வெளியே கொண்டுவரப்பட்டபோது, அவள் தன் மாமனிடத்துக்கு அந்த அடைமானத்தை அனுப்பி: இந்தப் பொருட்களை உடையவன் எவனோ அவனாலே நான் கர்ப்பவதியானேன்; இந்த முத்திரை மோதிரமும் இந்த ஆரமும் இந்தக் கோலும் யாருடையவைகள் பாரும் என்று சொல்லி அனுப்பினாள்.]]></a:t>
+              <a:t><![CDATA[23. And Judah said, Let her take it to her, lest we be shamed: behold, I sent this kid, and you have not found her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4729,51 +4757,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அவள் வெளியே கொண்டுவரப்பட்டபோது, அவள் தன் மாமனிடத்துக்கு அந்த அடைமானத்தை அனுப்பி: இந்தப் பொருட்களை உடையவன் எவனோ அவனாலே நான் கர்ப்பவதியானேன்; இந்த முத்திரை மோதிரமும் இந்த ஆரமும் இந்தக் கோலும் யாருடையவைகள் பாரும் என்று சொல்லி அனுப்பினாள்.]]></a:t>
+              <a:t><![CDATA[23. And Judah said, Let her take it to her, lest we be shamed: behold, I sent this kid, and you have not found her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4838,51 +4866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. யூதா அவைகளைப் பார்த்தறிந்து என்னிலும் அவள் நீதியுள்ளவள்; அவளை என் குமாரனாகிய சேலாவுக்குக் கொடாமற்போனேனே என்றான். அப்புறம் அவன் அவளைச் சேரவில்லை.]]></a:t>
+              <a:t><![CDATA[24. And it came to pass about three months after, that it was told Judah, saying, Tamar your daughter in law has played the harlot; and also, behold, she is with child by whoredom. And Judah said, Bring her forth, and let her be burnt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4947,51 +4975,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. யூதா அவைகளைப் பார்த்தறிந்து என்னிலும் அவள் நீதியுள்ளவள்; அவளை என் குமாரனாகிய சேலாவுக்குக் கொடாமற்போனேனே என்றான். அப்புறம் அவன் அவளைச் சேரவில்லை.]]></a:t>
+              <a:t><![CDATA[24. And it came to pass about three months after, that it was told Judah, saying, Tamar your daughter in law has played the harlot; and also, behold, she is with child by whoredom. And Judah said, Bring her forth, and let her be burnt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5056,51 +5084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அவளுக்குப் பிரசவகாலம் வந்தபோது, அவள் கர்ப்பத்தில் இரட்டைப் பிள்ளைகள் இருந்தன.]]></a:t>
+              <a:t><![CDATA[24. And it came to pass about three months after, that it was told Judah, saying, Tamar your daughter in law has played the harlot; and also, behold, she is with child by whoredom. And Judah said, Bring her forth, and let her be burnt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5165,51 +5193,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவள் கர்ப்பவதியாகி ஒரு குமாரனைப் பெற்றாள்; அவனுக்கு ஏர் என்று பேரிட்டான்.]]></a:t>
+              <a:t><![CDATA[2. And Judah saw there a daughter of a certain Canaanite, whose name was Shuah; and he took her, and went in unto her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5274,51 +5302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அவள் பெறுகிறபோது, ஒரு பிள்ளை கையை நீட்டினது; அப்பொழுது மருத்துவச்சி அதின் கையைப் பிடித்து, அதில் சிவப்பு நூலைக் கட்டி, இது முதலாவது வெளிப்பட்டது என்றாள்.]]></a:t>
+              <a:t><![CDATA[25. When she was brought forth, she sent to her father in law, saying, By the man, whose these are, am I with child: and she said, Discern, I pray you, whose are these, the signet, and bracelets, and staff.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5383,51 +5411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அவள் பெறுகிறபோது, ஒரு பிள்ளை கையை நீட்டினது; அப்பொழுது மருத்துவச்சி அதின் கையைப் பிடித்து, அதில் சிவப்பு நூலைக் கட்டி, இது முதலாவது வெளிப்பட்டது என்றாள்.]]></a:t>
+              <a:t><![CDATA[25. When she was brought forth, she sent to her father in law, saying, By the man, whose these are, am I with child: and she said, Discern, I pray you, whose are these, the signet, and bracelets, and staff.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5492,51 +5520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அது தன் கையைத் திரும்ப உள்ளே வாங்கிக்கொண்டபோது, அதின் சகோதரன் வெளிப்பட்டான். அப்பொழுது அவள்: நீ மீறிவந்ததென்ன, இந்த மீறுதல் உன்மேல் நிற்கும் என்றாள்; அதினாலே அவனுக்குப் பாரேஸ் என்று பேரிடப்பட்டது.]]></a:t>
+              <a:t><![CDATA[25. When she was brought forth, she sent to her father in law, saying, By the man, whose these are, am I with child: and she said, Discern, I pray you, whose are these, the signet, and bracelets, and staff.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5601,51 +5629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அது தன் கையைத் திரும்ப உள்ளே வாங்கிக்கொண்டபோது, அதின் சகோதரன் வெளிப்பட்டான். அப்பொழுது அவள்: நீ மீறிவந்ததென்ன, இந்த மீறுதல் உன்மேல் நிற்கும் என்றாள்; அதினாலே அவனுக்குப் பாரேஸ் என்று பேரிடப்பட்டது.]]></a:t>
+              <a:t><![CDATA[26. And Judah acknowledged them, and said, She has been more righteous than I; because that I gave her not to Shelah my son. And he had sexual contact with her again no more.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5710,51 +5738,596 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. பிற்பாடு கையில் சிவப்புநூல் கட்டியிருந்த அவனுடைய தம்பி வெளிப்பட்டான்; அவனுக்கு சேரா என்று பேரிடப்பட்டது.]]></a:t>
+              <a:t><![CDATA[26. And Judah acknowledged them, and said, She has been more righteous than I; because that I gave her not to Shelah my son. And he had sexual contact with her again no more.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. And it came to pass in the time of her travail, that, behold, twins were in her womb.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. And it came to pass, when she travailed, that the one put out his hand: and the midwife took and bound upon his hand a scarlet thread, saying, This came out first.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. And it came to pass, when she travailed, that the one put out his hand: and the midwife took and bound upon his hand a scarlet thread, saying, This came out first.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. And it came to pass, as he drew back his hand, that, behold, his brother came out: and she said, How have you broken forth? this breach be upon you: therefore his name was called Pharez.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. And it came to pass, as he drew back his hand, that, behold, his brother came out: and she said, How have you broken forth? this breach be upon you: therefore his name was called Pharez.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5819,51 +6392,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவள் மறுபடியும் கர்ப்பவதியாகி ஒரு குமாரனைப் பெற்று, அவனுக்கு ஓனான் என்று பேரிட்டாள்.]]></a:t>
+              <a:t><![CDATA[3. And she conceived, and bare a son; and he called his name Er.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. And afterward came out his brother, that had the scarlet thread upon his hand: and his name was called Zarah.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. And afterward came out his brother, that had the scarlet thread upon his hand: and his name was called Zarah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5928,51 +6719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவள் மறுபடியும் கர்ப்பவதியாகி ஒரு குமாரனைப் பெற்று, அவனுக்குச் சேலா என்று பேரிட்டாள்; அவள் இவனைப் பெறுகிறபோது, அவன் கெசீபிலே இருந்தான்.]]></a:t>
+              <a:t><![CDATA[4. And she conceived again, and bare a son; and she called his name Onan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6037,51 +6828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவள் மறுபடியும் கர்ப்பவதியாகி ஒரு குமாரனைப் பெற்று, அவனுக்குச் சேலா என்று பேரிட்டாள்; அவள் இவனைப் பெறுகிறபோது, அவன் கெசீபிலே இருந்தான்.]]></a:t>
+              <a:t><![CDATA[5. And she yet again conceived, and bare a son; and called his name Shelah: and he was at Chezib, when she bare him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6146,51 +6937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. யூதா தன் மூத்தமகனாகிய ஏர் என்பவனுக்குத் தாமார் என்னும் பேருள்ள ஒரு பெண்ணைக் கொண்டான்.]]></a:t>
+              <a:t><![CDATA[5. And she yet again conceived, and bare a son; and called his name Shelah: and he was at Chezib, when she bare him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6225,51 +7016,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474732326" r:id="rId1"/>
+    <p:sldLayoutId id="2481563662" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6661,54 +7452,110 @@
 
 <file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
@@ -6837,51 +7684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. परन्तु यहूदा का वह जेठा एर यहोवा के लेखे में दुष्ट था, इसलिये यहोवा ने उसको मार डाला।]]></a:t>
+              <a:t><![CDATA[6. யூதா தன் மூத்தமகனாகிய ஏர் என்பவனுக்குத் தாமார் என்னும் பேருள்ள ஒரு பெண்ணைக் கொண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6969,51 +7816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. तब यहूदा ने ओनान से कहा, अपनी भौजाई के पास जा, और उसके साथ देवर का धर्म पूरा करके अपने भाई के]]></a:t>
+              <a:t><![CDATA[7. யூதாவின் மூத்தமகனாகிய ஏர் என்பவன் கர்த்தரின் பார்வைக்குப் பொல்லாதவனாயிருந்ததினால், கர்த்தர் அவனை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7101,51 +7948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[लिये सन्तान उत्पन्न कर।]]></a:t>
+              <a:t><![CDATA[அழித்துப் போட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7233,51 +8080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ओनान तो जानता था कि सन्तान तो मेरी न ठहरेगी: सो ऐसा हुआ, कि जब वह अपनी भौजाई के पास गया, तब उसने]]></a:t>
+              <a:t><![CDATA[8. அப்பொழுது யூதா ஓனானை நோக்கி: நீ உன் தமையன் மனைவியைச் சேர்ந்து, அவனை மைத்துனச் சுதந்தரமாய்ப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7365,51 +8212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[भूमि पर वीर्य गिराकर नाश किया, जिस से ऐसा न हो कि उसके भाई के नाम से वंश चले।]]></a:t>
+              <a:t><![CDATA[படைத்து, உன் தமையனுக்குச் சந்ததியை உண்டாக்கு என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7497,51 +8344,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. यह काम जो उसने किया उसे यहोवा अप्रसन्न हुआ: और उसने उसको भी मार डाला।]]></a:t>
+              <a:t><![CDATA[9. அந்தச் சந்ததி தன் சந்ததியாயிராதென்று ஓனான் அறிந்தபடியினாலே, அவன் தன் தமையனுடைய மனைவியைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7629,51 +8476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. तब यहूदा ने इस डर के मारे, कि कहीं ऐसा न हो कि अपने भाइयों की नाईं शेला भी मरे, अपनी बहू तामार]]></a:t>
+              <a:t><![CDATA[சேரும்போது, தன் தமையனுக்குச் சந்ததியுண்டாகாதபடிக்குத் தன் வித்தைத் தரையிலே விழவிட்டுக் கெடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7761,51 +8608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[से कहा, जब तक मेरा पुत्र शेला सियाना न हो तब तक अपने पिता के घर में विधवा की बैठी रह, सो तामार अपने]]></a:t>
+              <a:t><![CDATA[10. அவன் செய்தது கர்த்தரின் பார்வைக்குப் பொல்லாததாயிருந்ததினால், அவனையும் அவர் அழித்துப்போட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7893,51 +8740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[पिता के घर में जा कर रहने लगी।]]></a:t>
+              <a:t><![CDATA[11. அப்பொழுது யூதா, தன் குமாரனாகிய சேலாவும் அவன் சகோதரர் செத்ததுபோலச் சாவான் என்று அஞ்சி, தன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8025,51 +8872,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. बहुत समय के बीतने पर यहूदा की पत्नी जो शूआ की बेटी थी सो मर गई; फिर यहूदा शोक से छूटकर अपने]]></a:t>
+              <a:t><![CDATA[மருமகளான தாமாரை நோக்கி: என் குமாரனாகிய சேலா பெரியவனாகுமட்டும், நீ உன் தகப்பன் வீட்டிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8157,51 +9004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. उन्हीं दिनों में ऐसा हुआ, कि यहूदा अपने भाईयों के पास से चला गया, और हीरा नाम एक अदुल्लामवासी]]></a:t>
+              <a:t><![CDATA[1. அக்காலத்திலே யூதா தன் சகோதரரை விட்டு, அதுல்லாம் ஊரானாகிய ஈரா என்னும் ஒரு மனிதனிடத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8289,51 +9136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[मित्र हीरा अदुल्लामवासी समेत अपनी भेड़-बकरियों का ऊन कतराने के लिये तिम्नाथ को गया।]]></a:t>
+              <a:t><![CDATA[கைம்பெண்ணாய்த் தங்கியிரு என்று சொன்னான்; அந்தப்படியே தாமார் போய்த் தன் தகப்பன் வீட்டிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8421,51 +9268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. और तामार को यह समाचार मिला, कि तेरा ससुर अपनी भेड़-बकरियों का ऊन कतराने के लिये तिम्नाथ को जा]]></a:t>
+              <a:t><![CDATA[தங்கியிருந்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8553,51 +9400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[रहा है।]]></a:t>
+              <a:t><![CDATA[12. அநேகநாள் சென்றபின், சூவாவின் குமாரத்தியாகிய யூதாவின் மனைவி மரித்தாள். யூதாவினுடைய துக்கம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8685,51 +9532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. तब उसने यह सोच कर, कि शेला सियाना तो हो गया पर मैं उसकी स्त्री नहीं होने पाई; अपना विधवापन का]]></a:t>
+              <a:t><![CDATA[ஆறினபின், அவன் அதுல்லாம் ஊரானாகிய தன் சிநேகிதன் ஈராவுடனே திம்னாவிலே தன் ஆடுகளை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8817,51 +9664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[पहिरावा उतारा, और घूंघट डाल कर अपने को ढांप लिया, और एनैम नगर के फाटक के पास, जो तिम्नाथ के मार्ग]]></a:t>
+              <a:t><![CDATA[மயிர்க்கத்தரிக்கிறவர்களிடத்திற்குப் போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8949,51 +9796,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[में है, जा बैठी:]]></a:t>
+              <a:t><![CDATA[13. அப்பொழுது: உன் மாமனார் தம்முடைய ஆடுகளை மயிர்க்கத்தரிக்கத் திம்னாவுக்குப் போகிறார் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9081,51 +9928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. जब यहूदा ने उसको देखा, उसने उसको वेश्या समझा; क्योंकि वह अपना मुंह ढ़ापे हुए थी।]]></a:t>
+              <a:t><![CDATA[தாமாருக்கு அறிவிக்கப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9213,51 +10060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. और वह मार्ग से उसकी ओर फिरा और उससे कहने लगा, मुझे अपने पास आने दे, (क्योंकि उसे यह मालूम न था]]></a:t>
+              <a:t><![CDATA[14. சேலா பெரியவனாகியும் தான் அவனுக்கு மனைவியாகக் கொடுக்கப்படவில்லை என்று அவள் கண்டபடியால், தன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9345,51 +10192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[कि वह उसकी बहू है)। और वह कहने लगी, कि यदि मैं तुझे अपने पास आने दूं, तो तू मुझे क्या देगा?]]></a:t>
+              <a:t><![CDATA[கைம்பெண்மைக்குரிய வஸ்திரங்களைக் களைந்துபோட்டு, முக்காடிட்டுத் தன்னை மூடிக்கொண்டு, திம்னாவுக்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9477,51 +10324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. उसने कहा, मैं अपनी बकरियों में से बकरी का एक बच्चा तेरे पास भेज दूंगा। तब उसने कहा, भला उस के]]></a:t>
+              <a:t><![CDATA[போகிற வழியிலிருக்கிற நீரூற்றுகளுக்கு முன்பாக உட்கார்ந்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9609,51 +10456,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[पुरूष के पास डेरा किया।]]></a:t>
+              <a:t><![CDATA[போய்ச்சேர்ந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9741,51 +10588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[भेजने तक क्या तू हमारे पास कुछ रेहन रख जाएगा?]]></a:t>
+              <a:t><![CDATA[15. யூதா அவளைக் கண்டு, அவள் தன் முகத்தை மூடியிருந்தபடியால், அவள் ஒரு வேசி என்று நினைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9873,51 +10720,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. उस ने पूछा, मैं तेरे पास क्या रेहन रख जाऊं? उस ने कहा, अपनी मुहर, और बाजूबन्द, और अपने हाथ की]]></a:t>
+              <a:t><![CDATA[16. அந்த வழியாய் அவளிடத்தில் போய், அவள் தன் மருமகள் என்று அறியாமல்: நான் உன்னிடத்தில் சேரும்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10005,51 +10852,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[छड़ी। तब उसने उसको वे वसतुएं दे दीं, और उसके पास गया, और वह उससे गर्भवती हुई।]]></a:t>
+              <a:t><![CDATA[வருவாயா என்றான்; அதற்கு அவள்: நீர் என்னிடத்தில் சேரும்படி, எனக்கு என்ன தருவீர் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10137,51 +10984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. तब वह उठ कर चली गई, और अपना घूंघट उतार के अपना विधवापन का पहिरावा फिर पहिन लिया।]]></a:t>
+              <a:t><![CDATA[17. அதற்கு அவன்: நான் மந்தையிலிருந்து ஒரு வெள்ளாட்டுக் குட்டியை அனுப்புகிறேன் என்றான். அதற்கு அவள்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10269,51 +11116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. तब यहूदा ने बकरी का बच्चा अपने मित्र उस अदुल्लामवासी के हाथ भेज दिया, कि वह रेहन रखी हुई वस्तुएं]]></a:t>
+              <a:t><![CDATA[நீர் அதை அனுப்புமளவும் ஒரு அடைமானம் கொடுப்பீரா என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10401,51 +11248,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[उस स्त्री के हाथ से छुड़ा ले आए; पर वह स्त्री उसको न मिली।]]></a:t>
+              <a:t><![CDATA[18. அப்பொழுது அவன்: நான் உனக்கு அடைமானமாக என்ன கொடுக்கவேண்டும் என்று கேட்டான். அதற்கு அவள்: உம்முடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10533,51 +11380,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. तब उसने वहां के लोगों से पूछा, कि वह देवदासी जो एनैम में मार्ग की एक और बैठी थी, कहां है?]]></a:t>
+              <a:t><![CDATA[முத்திரை மோதிரமும் உம்முடைய ஆரமும் உம்முடைய கைக்கோலும் கொடுக்கவேண்டும் என்றாள். அவன் அவைகளை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10665,51 +11512,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[उन्होंने कहा, यहां तो कोई देवदासी न थी।]]></a:t>
+              <a:t><![CDATA[அவளுக்குக் கொடுத்து, அவளிடத்தில் சேர்ந்தான்; அவள் அவனாலே கர்ப்பவதியாகி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10797,51 +11644,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. सो उसने यहूदा के पास लौट के कहा, मुझे वह नहीं मिली; और उस स्थान के लोगों ने कहा, कि यहां तो कोई]]></a:t>
+              <a:t><![CDATA[19. எழுந்துபோய், தன் முக்காட்டைக் களைந்து, தன் கைம்பெண்மைக்குரிய வஸ்திரங்களை உடுத்திக்கொண்டாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10929,51 +11776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[देवदासी न थी।]]></a:t>
+              <a:t><![CDATA[20. யூதா அந்த ஸ்திரீயினிடத்தில் இருந்த அடைமானத்தை வாங்கிக்கொண்டு வரும்படி அதுல்லாம் ஊரானாகிய தன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11061,51 +11908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. वहां यहूदा ने शूआ नाम एक कनानी पुरूष की बेटी को देखा; और उसको ब्याह कर उसके पास गया।]]></a:t>
+              <a:t><![CDATA[2. அங்கே யூதா, சூவா என்னும் பேருள்ள ஒரு கானானியனுடைய குமாரத்தியைக் கண்டு, அவளை விவாகம்பண்ணி, அவளோடே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11193,51 +12040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. तब यहूदा ने कहा, अच्छा, वह बन्धक उस के पास रहने दे, नहीं तो हम लोग तुच्छ गिने जाएंगे: देख, मैं]]></a:t>
+              <a:t><![CDATA[சிநேகிதன் கையிலே ஒரு வெள்ளாட்டுக்குட்டியைக் கொடுத்தனுப்பினான்; அவன் அவளைக் காணாமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11325,51 +12172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ने बकरी का यह बच्चा भेज दिया, पर वह तुझे नहीं मिली।]]></a:t>
+              <a:t><![CDATA[21. அவ்விடத்து மனிதரை நோக்கி: வழியண்டை நீரூற்றுகள் அருகே இருந்த தாசி எங்கே என்று கேட்டான்; அதற்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11457,51 +12304,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. और तीन महीने के पीछे यहूदा को यह समाचार मिला, कि तेरी बहू तामार ने व्यभिचार किया है; वरन वह]]></a:t>
+              <a:t><![CDATA[அவர்கள்: இங்கே தாசி இல்லை என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11589,51 +12436,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[व्यभिचार से गर्भवती भी हो गई है। तब यहूदा ने कहा, उसको बाहर ले आओ, कि वह जलाई जाए।]]></a:t>
+              <a:t><![CDATA[22. அவன் யூதாவினிடத்தில் திரும்பி வந்து: அவளைக் காணோம், அங்கே தாசி இல்லையென்று அவ்விடத்து மனிதரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11721,51 +12568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. जब उसे बाहर निकाल रहे थे, तब उसने, अपने ससुर के पास यह कहला भेजा, कि जिस पुरूष की ये वस्तुएं]]></a:t>
+              <a:t><![CDATA[சொல்லுகிறார்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11853,51 +12700,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[हैं, उसी से मैं गर्भवती हूं; फिर उसने यह भी कहलाया, कि पहिचान तो सही, कि यह मुहर, और बाजूबन्द, और]]></a:t>
+              <a:t><![CDATA[23. அப்பொழுது யூதா: இதோ, இந்த ஆட்டுக்குட்டியை அனுப்பினேன், நீ அவளைக் காணவில்லை; நமக்கு அவகீர்த்தி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11985,51 +12832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[छड़ी किस की है।]]></a:t>
+              <a:t><![CDATA[வராதபடிக்கு, அவள் அதைக் கொண்டுபோனால் போகட்டும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12117,51 +12964,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. यहूदा ने उन्हें पहिचान कर कहा, वह तो मुझ से कम दोषी है; क्योंकि मैं ने उसे अपने पुत्र शेला को न]]></a:t>
+              <a:t><![CDATA[24. ஏறக்குறைய மூன்றுமாதம் சென்றபின்பு உன் மருமகளாகிய தாமார் வேசித்தனம்பண்ணினாள், அந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12249,51 +13096,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ब्याह दिया। और उसने उससे फिर कभी प्रसंग न किया।]]></a:t>
+              <a:t><![CDATA[வேசித்தனத்தினால் கர்ப்பவதியுமானாள் என்று யூதாவுக்கு அறிவிக்கப்பட்டது. அப்பொழுது யூதா: அவளை வெளியே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12381,51 +13228,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. जब उसके जनने का समय आया, तब यह जान पड़ा कि उसके गर्भ में जुड़वे बच्चे हैं।]]></a:t>
+              <a:t><![CDATA[கொண்டுவாருங்கள், அவள் சுட்டெரிக்கப்படவேண்டும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12513,51 +13360,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. वह गर्भवती हुई, और उसके एक पुत्र उत्पन्न हुआ; और यहूदा ने उसका नाम एर रखा।]]></a:t>
+              <a:t><![CDATA[சேர்ந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12645,51 +13492,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. और जब वह जनने लगी तब एक बालक ने अपना हाथ बढ़ाया: और धाय ने लाल सूत ले कर उसके हाथ में यह कहते]]></a:t>
+              <a:t><![CDATA[25. அவள் வெளியே கொண்டுவரப்பட்டபோது, அவள் தன் மாமனிடத்துக்கு அந்த அடைமானத்தை அனுப்பி: இந்தப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12777,51 +13624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[हुथे बान्ध दिया, कि पहिले यही उत्पन्न हुआ।]]></a:t>
+              <a:t><![CDATA[பொருட்களை உடையவன் எவனோ அவனாலே நான் கர்ப்பவதியானேன்; இந்த முத்திரை மோதிரமும் இந்த ஆரமும் இந்தக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12909,51 +13756,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. जब उसने हाथ समेट लिया, तब उसका भाई उत्पन्न हो गया: तब उस धाय ने कहा, तू क्यों बरबस निकल आया है?]]></a:t>
+              <a:t><![CDATA[கோலும் யாருடையவைகள் பாரும் என்று சொல்லி அனுப்பினாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13041,51 +13888,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[इसलिये उसका नाम पेरेस रखा गया।]]></a:t>
+              <a:t><![CDATA[26. யூதா அவைகளைப் பார்த்தறிந்து என்னிலும் அவள் நீதியுள்ளவள்; அவளை என் குமாரனாகிய சேலாவுக்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13173,51 +14020,711 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. पीछे उसका भाई जिसके हाथ में लाल सूत बन्धा था उत्पन्न हुआ, और उसका नाम जेरह रखा गया॥]]></a:t>
+              <a:t><![CDATA[கொடாமற்போனேனே என்றான். அப்புறம் அவன் அவளைச் சேரவில்லை.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 38]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. அவளுக்குப் பிரசவகாலம் வந்தபோது, அவள் கர்ப்பத்தில் இரட்டைப் பிள்ளைகள் இருந்தன.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 38]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. அவள் பெறுகிறபோது, ஒரு பிள்ளை கையை நீட்டினது; அப்பொழுது மருத்துவச்சி அதின் கையைப் பிடித்து, அதில்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 38]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சிவப்பு நூலைக் கட்டி, இது முதலாவது வெளிப்பட்டது என்றாள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 38]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. அது தன் கையைத் திரும்ப உள்ளே வாங்கிக்கொண்டபோது, அதின் சகோதரன் வெளிப்பட்டான். அப்பொழுது அவள்: நீ]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 38]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மீறிவந்ததென்ன, இந்த மீறுதல் உன்மேல் நிற்கும் என்றாள்; அதினாலே அவனுக்குப் பாரேஸ் என்று பேரிடப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13305,51 +14812,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. और वह फिर गर्भवती हुई, और उसके एक पुत्र उत्पन्न हुआ; और उसका नाम ओनान रखा गया।]]></a:t>
+              <a:t><![CDATA[3. அவள் கர்ப்பவதியாகி ஒரு குமாரனைப் பெற்றாள்; அவனுக்கு ஏர் என்று பேரிட்டான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 38]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. பிற்பாடு கையில் சிவப்புநூல் கட்டியிருந்த அவனுடைய தம்பி வெளிப்பட்டான்; அவனுக்கு சேரா என்று]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 38]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பேரிடப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13437,51 +15208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. फिर उसके एक पुत्र और उत्पन्न हुआ, और उसका नाम शेला रखा गया: और जिस समय इसका जन्म हुआ उस समय यहूदा]]></a:t>
+              <a:t><![CDATA[4. அவள் மறுபடியும் கர்ப்பவதியாகி ஒரு குமாரனைப் பெற்று, அவனுக்கு ஓனான் என்று பேரிட்டாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13569,51 +15340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[कजीब में रहता था।]]></a:t>
+              <a:t><![CDATA[5. அவள் மறுபடியும் கர்ப்பவதியாகி ஒரு குமாரனைப் பெற்று, அவனுக்குச் சேலா என்று பேரிட்டாள்; அவள் இவனைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13701,51 +15472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. और यहूदा ने तामार नाम एक स्त्री से अपने जेठे एर का विवाह कर दिया।]]></a:t>
+              <a:t><![CDATA[பெறுகிறபோது, அவன் கெசீபிலே இருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13762,91 +15533,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஆதியாகமம் : 38]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme27">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme41">
   <a:themeElements>
-    <a:clrScheme name="Theme27">
+    <a:clrScheme name="Theme41">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme27">
+    <a:fontScheme name="Theme41">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -13872,51 +15643,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme27">
+    <a:fmtScheme name="Theme41">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -14047,51 +15818,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>54</Slides>
+  <Slides>61</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>