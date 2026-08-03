--- v0 (2026-06-03)
+++ v1 (2026-08-03)
@@ -99,60 +99,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...8 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -187,55 +177,50 @@
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
-    <p:sldId id="310" r:id="rId57"/>
-[...3 lines deleted...]
-    <p:sldId id="314" r:id="rId61"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -387,58 +372,53 @@
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
-  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
-[...6 lines deleted...]
-  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -498,51 +478,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவள் கர்ப்பவதியாகி ஒரு குமாரனைப் பெற்றாள்; அவனுக்கு ஏர் என்று பேரிட்டான்.]]></a:t>
+              <a:t><![CDATA[7. யூதாவின் மூத்தமகனாகிய ஏர் என்பவன் கர்த்தரின் பார்வைக்குப் பொல்லாதவனாயிருந்ததினால், கர்த்தர் அவனை அழித்துப் போட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -607,51 +587,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவள் மறுபடியும் கர்ப்பவதியாகி ஒரு குமாரனைப் பெற்று, அவனுக்கு ஓனான் என்று பேரிட்டாள்.]]></a:t>
+              <a:t><![CDATA[8. அப்பொழுது யூதா ஓனானை நோக்கி: நீ உன் தமையன் மனைவியைச் சேர்ந்து, அவனை மைத்துனச் சுதந்தரமாய்ப் படைத்து, உன் தமையனுக்குச் சந்ததியை உண்டாக்கு என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -716,51 +696,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவள் மறுபடியும் கர்ப்பவதியாகி ஒரு குமாரனைப் பெற்று, அவனுக்குச் சேலா என்று பேரிட்டாள்; அவள் இவனைப் பெறுகிறபோது, அவன் கெசீபிலே இருந்தான்.]]></a:t>
+              <a:t><![CDATA[8. அப்பொழுது யூதா ஓனானை நோக்கி: நீ உன் தமையன் மனைவியைச் சேர்ந்து, அவனை மைத்துனச் சுதந்தரமாய்ப் படைத்து, உன் தமையனுக்குச் சந்ததியை உண்டாக்கு என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -825,51 +805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவள் மறுபடியும் கர்ப்பவதியாகி ஒரு குமாரனைப் பெற்று, அவனுக்குச் சேலா என்று பேரிட்டாள்; அவள் இவனைப் பெறுகிறபோது, அவன் கெசீபிலே இருந்தான்.]]></a:t>
+              <a:t><![CDATA[9. அந்தச் சந்ததி தன் சந்ததியாயிராதென்று ஓனான் அறிந்தபடியினாலே, அவன் தன் தமையனுடைய மனைவியைச் சேரும்போது, தன் தமையனுக்குச் சந்ததியுண்டாகாதபடிக்குத் தன் வித்தைத் தரையிலே விழவிட்டுக் கெடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -934,51 +914,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. யூதா தன் மூத்தமகனாகிய ஏர் என்பவனுக்குத் தாமார் என்னும் பேருள்ள ஒரு பெண்ணைக் கொண்டான்.]]></a:t>
+              <a:t><![CDATA[9. அந்தச் சந்ததி தன் சந்ததியாயிராதென்று ஓனான் அறிந்தபடியினாலே, அவன் தன் தமையனுடைய மனைவியைச் சேரும்போது, தன் தமையனுக்குச் சந்ததியுண்டாகாதபடிக்குத் தன் வித்தைத் தரையிலே விழவிட்டுக் கெடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1043,51 +1023,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. யூதாவின் மூத்தமகனாகிய ஏர் என்பவன் கர்த்தரின் பார்வைக்குப் பொல்லாதவனாயிருந்ததினால், கர்த்தர் அவனை அழித்துப் போட்டார்.]]></a:t>
+              <a:t><![CDATA[10. அவன் செய்தது கர்த்தரின் பார்வைக்குப் பொல்லாததாயிருந்ததினால், அவனையும் அவர் அழித்துப்போட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1152,51 +1132,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது யூதா ஓனானை நோக்கி: நீ உன் தமையன் மனைவியைச் சேர்ந்து, அவனை மைத்துனச் சுதந்தரமாய்ப் படைத்து, உன் தமையனுக்குச் சந்ததியை உண்டாக்கு என்றான்.]]></a:t>
+              <a:t><![CDATA[11. அப்பொழுது யூதா, தன் குமாரனாகிய சேலாவும் அவன் சகோதரர் செத்ததுபோலச் சாவான் என்று அஞ்சி, தன் மருமகளான தாமாரை நோக்கி: என் குமாரனாகிய சேலா பெரியவனாகுமட்டும், நீ உன் தகப்பன் வீட்டிலே கைம்பெண்ணாய்த் தங்கியிரு என்று சொன்னான்; அந்தப்படியே தாமார் போய்த் தன் தகப்பன் வீட்டிலே தங்கியிருந்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1261,51 +1241,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது யூதா ஓனானை நோக்கி: நீ உன் தமையன் மனைவியைச் சேர்ந்து, அவனை மைத்துனச் சுதந்தரமாய்ப் படைத்து, உன் தமையனுக்குச் சந்ததியை உண்டாக்கு என்றான்.]]></a:t>
+              <a:t><![CDATA[11. அப்பொழுது யூதா, தன் குமாரனாகிய சேலாவும் அவன் சகோதரர் செத்ததுபோலச் சாவான் என்று அஞ்சி, தன் மருமகளான தாமாரை நோக்கி: என் குமாரனாகிய சேலா பெரியவனாகுமட்டும், நீ உன் தகப்பன் வீட்டிலே கைம்பெண்ணாய்த் தங்கியிரு என்று சொன்னான்; அந்தப்படியே தாமார் போய்த் தன் தகப்பன் வீட்டிலே தங்கியிருந்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1370,51 +1350,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அந்தச் சந்ததி தன் சந்ததியாயிராதென்று ஓனான் அறிந்தபடியினாலே, அவன் தன் தமையனுடைய மனைவியைச் சேரும்போது, தன் தமையனுக்குச் சந்ததியுண்டாகாதபடிக்குத் தன் வித்தைத் தரையிலே விழவிட்டுக் கெடுத்தான்.]]></a:t>
+              <a:t><![CDATA[11. அப்பொழுது யூதா, தன் குமாரனாகிய சேலாவும் அவன் சகோதரர் செத்ததுபோலச் சாவான் என்று அஞ்சி, தன் மருமகளான தாமாரை நோக்கி: என் குமாரனாகிய சேலா பெரியவனாகுமட்டும், நீ உன் தகப்பன் வீட்டிலே கைம்பெண்ணாய்த் தங்கியிரு என்று சொன்னான்; அந்தப்படியே தாமார் போய்த் தன் தகப்பன் வீட்டிலே தங்கியிருந்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1479,51 +1459,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அந்தச் சந்ததி தன் சந்ததியாயிராதென்று ஓனான் அறிந்தபடியினாலே, அவன் தன் தமையனுடைய மனைவியைச் சேரும்போது, தன் தமையனுக்குச் சந்ததியுண்டாகாதபடிக்குத் தன் வித்தைத் தரையிலே விழவிட்டுக் கெடுத்தான்.]]></a:t>
+              <a:t><![CDATA[12. அநேகநாள் சென்றபின், சூவாவின் குமாரத்தியாகிய யூதாவின் மனைவி மரித்தாள். யூதாவினுடைய துக்கம் ஆறினபின், அவன் அதுல்லாம் ஊரானாகிய தன் சிநேகிதன் ஈராவுடனே திம்னாவிலே தன் ஆடுகளை மயிர்க்கத்தரிக்கிறவர்களிடத்திற்குப் போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1588,51 +1568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அது தன் கையைத் திரும்ப உள்ளே வாங்கிக்கொண்டபோது, அதின் சகோதரன் வெளிப்பட்டான். அப்பொழுது அவள்: நீ மீறிவந்ததென்ன, இந்த மீறுதல் உன்மேல் நிற்கும் என்றாள்; அதினாலே அவனுக்குப் பாரேஸ் என்று பேரிடப்பட்டது.]]></a:t>
+              <a:t><![CDATA[1. அக்காலத்திலே யூதா தன் சகோதரரை விட்டு, அதுல்லாம் ஊரானாகிய ஈரா என்னும் ஒரு மனிதனிடத்தில் போய்ச்சேர்ந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1697,51 +1677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவன் செய்தது கர்த்தரின் பார்வைக்குப் பொல்லாததாயிருந்ததினால், அவனையும் அவர் அழித்துப்போட்டார்.]]></a:t>
+              <a:t><![CDATA[12. அநேகநாள் சென்றபின், சூவாவின் குமாரத்தியாகிய யூதாவின் மனைவி மரித்தாள். யூதாவினுடைய துக்கம் ஆறினபின், அவன் அதுல்லாம் ஊரானாகிய தன் சிநேகிதன் ஈராவுடனே திம்னாவிலே தன் ஆடுகளை மயிர்க்கத்தரிக்கிறவர்களிடத்திற்குப் போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1806,51 +1786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது யூதா, தன் குமாரனாகிய சேலாவும் அவன் சகோதரர் செத்ததுபோலச் சாவான் என்று அஞ்சி, தன் மருமகளான தாமாரை நோக்கி: என் குமாரனாகிய சேலா பெரியவனாகுமட்டும், நீ உன் தகப்பன் வீட்டிலே கைம்பெண்ணாய்த் தங்கியிரு என்று சொன்னான்; அந்தப்படியே தாமார் போய்த் தன் தகப்பன் வீட்டிலே தங்கியிருந்தாள்.]]></a:t>
+              <a:t><![CDATA[13. அப்பொழுது: உன் மாமனார் தம்முடைய ஆடுகளை மயிர்க்கத்தரிக்கத் திம்னாவுக்குப் போகிறார் என்று தாமாருக்கு அறிவிக்கப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1915,51 +1895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது யூதா, தன் குமாரனாகிய சேலாவும் அவன் சகோதரர் செத்ததுபோலச் சாவான் என்று அஞ்சி, தன் மருமகளான தாமாரை நோக்கி: என் குமாரனாகிய சேலா பெரியவனாகுமட்டும், நீ உன் தகப்பன் வீட்டிலே கைம்பெண்ணாய்த் தங்கியிரு என்று சொன்னான்; அந்தப்படியே தாமார் போய்த் தன் தகப்பன் வீட்டிலே தங்கியிருந்தாள்.]]></a:t>
+              <a:t><![CDATA[13. அப்பொழுது: உன் மாமனார் தம்முடைய ஆடுகளை மயிர்க்கத்தரிக்கத் திம்னாவுக்குப் போகிறார் என்று தாமாருக்கு அறிவிக்கப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2024,51 +2004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது யூதா, தன் குமாரனாகிய சேலாவும் அவன் சகோதரர் செத்ததுபோலச் சாவான் என்று அஞ்சி, தன் மருமகளான தாமாரை நோக்கி: என் குமாரனாகிய சேலா பெரியவனாகுமட்டும், நீ உன் தகப்பன் வீட்டிலே கைம்பெண்ணாய்த் தங்கியிரு என்று சொன்னான்; அந்தப்படியே தாமார் போய்த் தன் தகப்பன் வீட்டிலே தங்கியிருந்தாள்.]]></a:t>
+              <a:t><![CDATA[14. சேலா பெரியவனாகியும் தான் அவனுக்கு மனைவியாகக் கொடுக்கப்படவில்லை என்று அவள் கண்டபடியால், தன் கைம்பெண்மைக்குரிய வஸ்திரங்களைக் களைந்துபோட்டு, முக்காடிட்டுத் தன்னை மூடிக்கொண்டு, திம்னாவுக்குப் போகிற வழியிலிருக்கிற நீரூற்றுகளுக்கு முன்பாக உட்கார்ந்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2133,51 +2113,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அநேகநாள் சென்றபின், சூவாவின் குமாரத்தியாகிய யூதாவின் மனைவி மரித்தாள். யூதாவினுடைய துக்கம் ஆறினபின், அவன் அதுல்லாம் ஊரானாகிய தன் சிநேகிதன் ஈராவுடனே திம்னாவிலே தன் ஆடுகளை மயிர்க்கத்தரிக்கிறவர்களிடத்திற்குப் போனான்.]]></a:t>
+              <a:t><![CDATA[14. சேலா பெரியவனாகியும் தான் அவனுக்கு மனைவியாகக் கொடுக்கப்படவில்லை என்று அவள் கண்டபடியால், தன் கைம்பெண்மைக்குரிய வஸ்திரங்களைக் களைந்துபோட்டு, முக்காடிட்டுத் தன்னை மூடிக்கொண்டு, திம்னாவுக்குப் போகிற வழியிலிருக்கிற நீரூற்றுகளுக்கு முன்பாக உட்கார்ந்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2242,51 +2222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அநேகநாள் சென்றபின், சூவாவின் குமாரத்தியாகிய யூதாவின் மனைவி மரித்தாள். யூதாவினுடைய துக்கம் ஆறினபின், அவன் அதுல்லாம் ஊரானாகிய தன் சிநேகிதன் ஈராவுடனே திம்னாவிலே தன் ஆடுகளை மயிர்க்கத்தரிக்கிறவர்களிடத்திற்குப் போனான்.]]></a:t>
+              <a:t><![CDATA[14. சேலா பெரியவனாகியும் தான் அவனுக்கு மனைவியாகக் கொடுக்கப்படவில்லை என்று அவள் கண்டபடியால், தன் கைம்பெண்மைக்குரிய வஸ்திரங்களைக் களைந்துபோட்டு, முக்காடிட்டுத் தன்னை மூடிக்கொண்டு, திம்னாவுக்குப் போகிற வழியிலிருக்கிற நீரூற்றுகளுக்கு முன்பாக உட்கார்ந்தாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2351,51 +2331,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது: உன் மாமனார் தம்முடைய ஆடுகளை மயிர்க்கத்தரிக்கத் திம்னாவுக்குப் போகிறார் என்று தாமாருக்கு அறிவிக்கப்பட்டது.]]></a:t>
+              <a:t><![CDATA[15. யூதா அவளைக் கண்டு, அவள் தன் முகத்தை மூடியிருந்தபடியால், அவள் ஒரு வேசி என்று நினைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2460,51 +2440,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. சேலா பெரியவனாகியும் தான் அவனுக்கு மனைவியாகக் கொடுக்கப்படவில்லை என்று அவள் கண்டபடியால், தன் கைம்பெண்மைக்குரிய வஸ்திரங்களைக் களைந்துபோட்டு, முக்காடிட்டுத் தன்னை மூடிக்கொண்டு, திம்னாவுக்குப் போகிற வழியிலிருக்கிற நீரூற்றுகளுக்கு முன்பாக உட்கார்ந்தாள்.]]></a:t>
+              <a:t><![CDATA[16. அந்த வழியாய் அவளிடத்தில் போய், அவள் தன் மருமகள் என்று அறியாமல்: நான் உன்னிடத்தில் சேரும்படி வருவாயா என்றான்; அதற்கு அவள்: நீர் என்னிடத்தில் சேரும்படி, எனக்கு என்ன தருவீர் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2569,51 +2549,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. சேலா பெரியவனாகியும் தான் அவனுக்கு மனைவியாகக் கொடுக்கப்படவில்லை என்று அவள் கண்டபடியால், தன் கைம்பெண்மைக்குரிய வஸ்திரங்களைக் களைந்துபோட்டு, முக்காடிட்டுத் தன்னை மூடிக்கொண்டு, திம்னாவுக்குப் போகிற வழியிலிருக்கிற நீரூற்றுகளுக்கு முன்பாக உட்கார்ந்தாள்.]]></a:t>
+              <a:t><![CDATA[16. அந்த வழியாய் அவளிடத்தில் போய், அவள் தன் மருமகள் என்று அறியாமல்: நான் உன்னிடத்தில் சேரும்படி வருவாயா என்றான்; அதற்கு அவள்: நீர் என்னிடத்தில் சேரும்படி, எனக்கு என்ன தருவீர் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2678,51 +2658,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. சேலா பெரியவனாகியும் தான் அவனுக்கு மனைவியாகக் கொடுக்கப்படவில்லை என்று அவள் கண்டபடியால், தன் கைம்பெண்மைக்குரிய வஸ்திரங்களைக் களைந்துபோட்டு, முக்காடிட்டுத் தன்னை மூடிக்கொண்டு, திம்னாவுக்குப் போகிற வழியிலிருக்கிற நீரூற்றுகளுக்கு முன்பாக உட்கார்ந்தாள்.]]></a:t>
+              <a:t><![CDATA[17. அதற்கு அவன்: நான் மந்தையிலிருந்து ஒரு வெள்ளாட்டுக் குட்டியை அனுப்புகிறேன் என்றான். அதற்கு அவள்: நீர் அதை அனுப்புமளவும் ஒரு அடைமானம் கொடுப்பீரா என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2787,51 +2767,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அது தன் கையைத் திரும்ப உள்ளே வாங்கிக்கொண்டபோது, அதின் சகோதரன் வெளிப்பட்டான். அப்பொழுது அவள்: நீ மீறிவந்ததென்ன, இந்த மீறுதல் உன்மேல் நிற்கும் என்றாள்; அதினாலே அவனுக்குப் பாரேஸ் என்று பேரிடப்பட்டது.]]></a:t>
+              <a:t><![CDATA[1. அக்காலத்திலே யூதா தன் சகோதரரை விட்டு, அதுல்லாம் ஊரானாகிய ஈரா என்னும் ஒரு மனிதனிடத்தில் போய்ச்சேர்ந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2896,51 +2876,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. யூதா அவளைக் கண்டு, அவள் தன் முகத்தை மூடியிருந்தபடியால், அவள் ஒரு வேசி என்று நினைத்து,]]></a:t>
+              <a:t><![CDATA[17. அதற்கு அவன்: நான் மந்தையிலிருந்து ஒரு வெள்ளாட்டுக் குட்டியை அனுப்புகிறேன் என்றான். அதற்கு அவள்: நீர் அதை அனுப்புமளவும் ஒரு அடைமானம் கொடுப்பீரா என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3005,51 +2985,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அந்த வழியாய் அவளிடத்தில் போய், அவள் தன் மருமகள் என்று அறியாமல்: நான் உன்னிடத்தில் சேரும்படி வருவாயா என்றான்; அதற்கு அவள்: நீர் என்னிடத்தில் சேரும்படி, எனக்கு என்ன தருவீர் என்றாள்.]]></a:t>
+              <a:t><![CDATA[18. அப்பொழுது அவன்: நான் உனக்கு அடைமானமாக என்ன கொடுக்கவேண்டும் என்று கேட்டான். அதற்கு அவள்: உம்முடைய முத்திரை மோதிரமும் உம்முடைய ஆரமும் உம்முடைய கைக்கோலும் கொடுக்கவேண்டும் என்றாள். அவன் அவைகளை அவளுக்குக் கொடுத்து, அவளிடத்தில் சேர்ந்தான்; அவள் அவனாலே கர்ப்பவதியாகி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3114,51 +3094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அந்த வழியாய் அவளிடத்தில் போய், அவள் தன் மருமகள் என்று அறியாமல்: நான் உன்னிடத்தில் சேரும்படி வருவாயா என்றான்; அதற்கு அவள்: நீர் என்னிடத்தில் சேரும்படி, எனக்கு என்ன தருவீர் என்றாள்.]]></a:t>
+              <a:t><![CDATA[18. அப்பொழுது அவன்: நான் உனக்கு அடைமானமாக என்ன கொடுக்கவேண்டும் என்று கேட்டான். அதற்கு அவள்: உம்முடைய முத்திரை மோதிரமும் உம்முடைய ஆரமும் உம்முடைய கைக்கோலும் கொடுக்கவேண்டும் என்றாள். அவன் அவைகளை அவளுக்குக் கொடுத்து, அவளிடத்தில் சேர்ந்தான்; அவள் அவனாலே கர்ப்பவதியாகி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3223,51 +3203,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அந்த வழியாய் அவளிடத்தில் போய், அவள் தன் மருமகள் என்று அறியாமல்: நான் உன்னிடத்தில் சேரும்படி வருவாயா என்றான்; அதற்கு அவள்: நீர் என்னிடத்தில் சேரும்படி, எனக்கு என்ன தருவீர் என்றாள்.]]></a:t>
+              <a:t><![CDATA[19. எழுந்துபோய், தன் முக்காட்டைக் களைந்து, தன் கைம்பெண்மைக்குரிய வஸ்திரங்களை உடுத்திக்கொண்டாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3332,51 +3312,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அதற்கு அவன்: நான் மந்தையிலிருந்து ஒரு வெள்ளாட்டுக் குட்டியை அனுப்புகிறேன் என்றான். அதற்கு அவள்: நீர் அதை அனுப்புமளவும் ஒரு அடைமானம் கொடுப்பீரா என்றாள்.]]></a:t>
+              <a:t><![CDATA[20. யூதா அந்த ஸ்திரீயினிடத்தில் இருந்த அடைமானத்தை வாங்கிக்கொண்டு வரும்படி அதுல்லாம் ஊரானாகிய தன் சிநேகிதன் கையிலே ஒரு வெள்ளாட்டுக்குட்டியைக் கொடுத்தனுப்பினான்; அவன் அவளைக் காணாமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3441,51 +3421,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அதற்கு அவன்: நான் மந்தையிலிருந்து ஒரு வெள்ளாட்டுக் குட்டியை அனுப்புகிறேன் என்றான். அதற்கு அவள்: நீர் அதை அனுப்புமளவும் ஒரு அடைமானம் கொடுப்பீரா என்றாள்.]]></a:t>
+              <a:t><![CDATA[20. யூதா அந்த ஸ்திரீயினிடத்தில் இருந்த அடைமானத்தை வாங்கிக்கொண்டு வரும்படி அதுல்லாம் ஊரானாகிய தன் சிநேகிதன் கையிலே ஒரு வெள்ளாட்டுக்குட்டியைக் கொடுத்தனுப்பினான்; அவன் அவளைக் காணாமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3550,51 +3530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது அவன்: நான் உனக்கு அடைமானமாக என்ன கொடுக்கவேண்டும் என்று கேட்டான். அதற்கு அவள்: உம்முடைய முத்திரை மோதிரமும் உம்முடைய ஆரமும் உம்முடைய கைக்கோலும் கொடுக்கவேண்டும் என்றாள். அவன் அவைகளை அவளுக்குக் கொடுத்து, அவளிடத்தில் சேர்ந்தான்; அவள் அவனாலே கர்ப்பவதியாகி,]]></a:t>
+              <a:t><![CDATA[21. அவ்விடத்து மனிதரை நோக்கி: வழியண்டை நீரூற்றுகள் அருகே இருந்த தாசி எங்கே என்று கேட்டான்; அதற்கு அவர்கள்: இங்கே தாசி இல்லை என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3659,51 +3639,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது அவன்: நான் உனக்கு அடைமானமாக என்ன கொடுக்கவேண்டும் என்று கேட்டான். அதற்கு அவள்: உம்முடைய முத்திரை மோதிரமும் உம்முடைய ஆரமும் உம்முடைய கைக்கோலும் கொடுக்கவேண்டும் என்றாள். அவன் அவைகளை அவளுக்குக் கொடுத்து, அவளிடத்தில் சேர்ந்தான்; அவள் அவனாலே கர்ப்பவதியாகி,]]></a:t>
+              <a:t><![CDATA[21. அவ்விடத்து மனிதரை நோக்கி: வழியண்டை நீரூற்றுகள் அருகே இருந்த தாசி எங்கே என்று கேட்டான்; அதற்கு அவர்கள்: இங்கே தாசி இல்லை என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3768,51 +3748,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது அவன்: நான் உனக்கு அடைமானமாக என்ன கொடுக்கவேண்டும் என்று கேட்டான். அதற்கு அவள்: உம்முடைய முத்திரை மோதிரமும் உம்முடைய ஆரமும் உம்முடைய கைக்கோலும் கொடுக்கவேண்டும் என்றாள். அவன் அவைகளை அவளுக்குக் கொடுத்து, அவளிடத்தில் சேர்ந்தான்; அவள் அவனாலே கர்ப்பவதியாகி,]]></a:t>
+              <a:t><![CDATA[22. அவன் யூதாவினிடத்தில் திரும்பி வந்து: அவளைக் காணோம், அங்கே தாசி இல்லையென்று அவ்விடத்து மனிதரும் சொல்லுகிறார்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3877,51 +3857,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. எழுந்துபோய், தன் முக்காட்டைக் களைந்து, தன் கைம்பெண்மைக்குரிய வஸ்திரங்களை உடுத்திக்கொண்டாள்.]]></a:t>
+              <a:t><![CDATA[22. அவன் யூதாவினிடத்தில் திரும்பி வந்து: அவளைக் காணோம், அங்கே தாசி இல்லையென்று அவ்விடத்து மனிதரும் சொல்லுகிறார்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3986,51 +3966,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. பிற்பாடு கையில் சிவப்புநூல் கட்டியிருந்த அவனுடைய தம்பி வெளிப்பட்டான்; அவனுக்கு சேரா என்று பேரிடப்பட்டது.]]></a:t>
+              <a:t><![CDATA[2. அங்கே யூதா, சூவா என்னும் பேருள்ள ஒரு கானானியனுடைய குமாரத்தியைக் கண்டு, அவளை விவாகம்பண்ணி, அவளோடே சேர்ந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4095,51 +4075,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. எழுந்துபோய், தன் முக்காட்டைக் களைந்து, தன் கைம்பெண்மைக்குரிய வஸ்திரங்களை உடுத்திக்கொண்டாள்.]]></a:t>
+              <a:t><![CDATA[23. அப்பொழுது யூதா: இதோ, இந்த ஆட்டுக்குட்டியை அனுப்பினேன், நீ அவளைக் காணவில்லை; நமக்கு அவகீர்த்தி வராதபடிக்கு, அவள் அதைக் கொண்டுபோனால் போகட்டும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4204,51 +4184,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. யூதா அந்த ஸ்திரீயினிடத்தில் இருந்த அடைமானத்தை வாங்கிக்கொண்டு வரும்படி அதுல்லாம் ஊரானாகிய தன் சிநேகிதன் கையிலே ஒரு வெள்ளாட்டுக்குட்டியைக் கொடுத்தனுப்பினான்; அவன் அவளைக் காணாமல்,]]></a:t>
+              <a:t><![CDATA[23. அப்பொழுது யூதா: இதோ, இந்த ஆட்டுக்குட்டியை அனுப்பினேன், நீ அவளைக் காணவில்லை; நமக்கு அவகீர்த்தி வராதபடிக்கு, அவள் அதைக் கொண்டுபோனால் போகட்டும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4313,51 +4293,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. யூதா அந்த ஸ்திரீயினிடத்தில் இருந்த அடைமானத்தை வாங்கிக்கொண்டு வரும்படி அதுல்லாம் ஊரானாகிய தன் சிநேகிதன் கையிலே ஒரு வெள்ளாட்டுக்குட்டியைக் கொடுத்தனுப்பினான்; அவன் அவளைக் காணாமல்,]]></a:t>
+              <a:t><![CDATA[24. ஏறக்குறைய மூன்றுமாதம் சென்றபின்பு உன் மருமகளாகிய தாமார் வேசித்தனம்பண்ணினாள், அந்த வேசித்தனத்தினால் கர்ப்பவதியுமானாள் என்று யூதாவுக்கு அறிவிக்கப்பட்டது. அப்பொழுது யூதா: அவளை வெளியே கொண்டுவாருங்கள், அவள் சுட்டெரிக்கப்படவேண்டும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4422,51 +4402,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவ்விடத்து மனிதரை நோக்கி: வழியண்டை நீரூற்றுகள் அருகே இருந்த தாசி எங்கே என்று கேட்டான்; அதற்கு அவர்கள்: இங்கே தாசி இல்லை என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[24. ஏறக்குறைய மூன்றுமாதம் சென்றபின்பு உன் மருமகளாகிய தாமார் வேசித்தனம்பண்ணினாள், அந்த வேசித்தனத்தினால் கர்ப்பவதியுமானாள் என்று யூதாவுக்கு அறிவிக்கப்பட்டது. அப்பொழுது யூதா: அவளை வெளியே கொண்டுவாருங்கள், அவள் சுட்டெரிக்கப்படவேண்டும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4531,51 +4511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவ்விடத்து மனிதரை நோக்கி: வழியண்டை நீரூற்றுகள் அருகே இருந்த தாசி எங்கே என்று கேட்டான்; அதற்கு அவர்கள்: இங்கே தாசி இல்லை என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[25. அவள் வெளியே கொண்டுவரப்பட்டபோது, அவள் தன் மாமனிடத்துக்கு அந்த அடைமானத்தை அனுப்பி: இந்தப் பொருட்களை உடையவன் எவனோ அவனாலே நான் கர்ப்பவதியானேன்; இந்த முத்திரை மோதிரமும் இந்த ஆரமும் இந்தக் கோலும் யாருடையவைகள் பாரும் என்று சொல்லி அனுப்பினாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4640,51 +4620,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவன் யூதாவினிடத்தில் திரும்பி வந்து: அவளைக் காணோம், அங்கே தாசி இல்லையென்று அவ்விடத்து மனிதரும் சொல்லுகிறார்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[25. அவள் வெளியே கொண்டுவரப்பட்டபோது, அவள் தன் மாமனிடத்துக்கு அந்த அடைமானத்தை அனுப்பி: இந்தப் பொருட்களை உடையவன் எவனோ அவனாலே நான் கர்ப்பவதியானேன்; இந்த முத்திரை மோதிரமும் இந்த ஆரமும் இந்தக் கோலும் யாருடையவைகள் பாரும் என்று சொல்லி அனுப்பினாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4749,51 +4729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவன் யூதாவினிடத்தில் திரும்பி வந்து: அவளைக் காணோம், அங்கே தாசி இல்லையென்று அவ்விடத்து மனிதரும் சொல்லுகிறார்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[25. அவள் வெளியே கொண்டுவரப்பட்டபோது, அவள் தன் மாமனிடத்துக்கு அந்த அடைமானத்தை அனுப்பி: இந்தப் பொருட்களை உடையவன் எவனோ அவனாலே நான் கர்ப்பவதியானேன்; இந்த முத்திரை மோதிரமும் இந்த ஆரமும் இந்தக் கோலும் யாருடையவைகள் பாரும் என்று சொல்லி அனுப்பினாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4858,51 +4838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அப்பொழுது யூதா: இதோ, இந்த ஆட்டுக்குட்டியை அனுப்பினேன், நீ அவளைக் காணவில்லை; நமக்கு அவகீர்த்தி வராதபடிக்கு, அவள் அதைக் கொண்டுபோனால் போகட்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[26. யூதா அவைகளைப் பார்த்தறிந்து என்னிலும் அவள் நீதியுள்ளவள்; அவளை என் குமாரனாகிய சேலாவுக்குக் கொடாமற்போனேனே என்றான். அப்புறம் அவன் அவளைச் சேரவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4967,51 +4947,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அப்பொழுது யூதா: இதோ, இந்த ஆட்டுக்குட்டியை அனுப்பினேன், நீ அவளைக் காணவில்லை; நமக்கு அவகீர்த்தி வராதபடிக்கு, அவள் அதைக் கொண்டுபோனால் போகட்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[26. யூதா அவைகளைப் பார்த்தறிந்து என்னிலும் அவள் நீதியுள்ளவள்; அவளை என் குமாரனாகிய சேலாவுக்குக் கொடாமற்போனேனே என்றான். அப்புறம் அவன் அவளைச் சேரவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5076,51 +5056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ஏறக்குறைய மூன்றுமாதம் சென்றபின்பு உன் மருமகளாகிய தாமார் வேசித்தனம்பண்ணினாள், அந்த வேசித்தனத்தினால் கர்ப்பவதியுமானாள் என்று யூதாவுக்கு அறிவிக்கப்பட்டது. அப்பொழுது யூதா: அவளை வெளியே கொண்டுவாருங்கள், அவள் சுட்டெரிக்கப்படவேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[27. அவளுக்குப் பிரசவகாலம் வந்தபோது, அவள் கர்ப்பத்தில் இரட்டைப் பிள்ளைகள் இருந்தன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5185,51 +5165,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. பிற்பாடு கையில் சிவப்புநூல் கட்டியிருந்த அவனுடைய தம்பி வெளிப்பட்டான்; அவனுக்கு சேரா என்று பேரிடப்பட்டது.]]></a:t>
+              <a:t><![CDATA[3. அவள் கர்ப்பவதியாகி ஒரு குமாரனைப் பெற்றாள்; அவனுக்கு ஏர் என்று பேரிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5294,51 +5274,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ஏறக்குறைய மூன்றுமாதம் சென்றபின்பு உன் மருமகளாகிய தாமார் வேசித்தனம்பண்ணினாள், அந்த வேசித்தனத்தினால் கர்ப்பவதியுமானாள் என்று யூதாவுக்கு அறிவிக்கப்பட்டது. அப்பொழுது யூதா: அவளை வெளியே கொண்டுவாருங்கள், அவள் சுட்டெரிக்கப்படவேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[28. அவள் பெறுகிறபோது, ஒரு பிள்ளை கையை நீட்டினது; அப்பொழுது மருத்துவச்சி அதின் கையைப் பிடித்து, அதில் சிவப்பு நூலைக் கட்டி, இது முதலாவது வெளிப்பட்டது என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5403,51 +5383,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ஏறக்குறைய மூன்றுமாதம் சென்றபின்பு உன் மருமகளாகிய தாமார் வேசித்தனம்பண்ணினாள், அந்த வேசித்தனத்தினால் கர்ப்பவதியுமானாள் என்று யூதாவுக்கு அறிவிக்கப்பட்டது. அப்பொழுது யூதா: அவளை வெளியே கொண்டுவாருங்கள், அவள் சுட்டெரிக்கப்படவேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[28. அவள் பெறுகிறபோது, ஒரு பிள்ளை கையை நீட்டினது; அப்பொழுது மருத்துவச்சி அதின் கையைப் பிடித்து, அதில் சிவப்பு நூலைக் கட்டி, இது முதலாவது வெளிப்பட்டது என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5512,51 +5492,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அவள் வெளியே கொண்டுவரப்பட்டபோது, அவள் தன் மாமனிடத்துக்கு அந்த அடைமானத்தை அனுப்பி: இந்தப் பொருட்களை உடையவன் எவனோ அவனாலே நான் கர்ப்பவதியானேன்; இந்த முத்திரை மோதிரமும் இந்த ஆரமும் இந்தக் கோலும் யாருடையவைகள் பாரும் என்று சொல்லி அனுப்பினாள்.]]></a:t>
+              <a:t><![CDATA[29. அது தன் கையைத் திரும்ப உள்ளே வாங்கிக்கொண்டபோது, அதின் சகோதரன் வெளிப்பட்டான். அப்பொழுது அவள்: நீ மீறிவந்ததென்ன, இந்த மீறுதல் உன்மேல் நிற்கும் என்றாள்; அதினாலே அவனுக்குப் பாரேஸ் என்று பேரிடப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5621,51 +5601,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அவள் வெளியே கொண்டுவரப்பட்டபோது, அவள் தன் மாமனிடத்துக்கு அந்த அடைமானத்தை அனுப்பி: இந்தப் பொருட்களை உடையவன் எவனோ அவனாலே நான் கர்ப்பவதியானேன்; இந்த முத்திரை மோதிரமும் இந்த ஆரமும் இந்தக் கோலும் யாருடையவைகள் பாரும் என்று சொல்லி அனுப்பினாள்.]]></a:t>
+              <a:t><![CDATA[29. அது தன் கையைத் திரும்ப உள்ளே வாங்கிக்கொண்டபோது, அதின் சகோதரன் வெளிப்பட்டான். அப்பொழுது அவள்: நீ மீறிவந்ததென்ன, இந்த மீறுதல் உன்மேல் நிற்கும் என்றாள்; அதினாலே அவனுக்குப் பாரேஸ் என்று பேரிடப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5730,596 +5710,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அவள் வெளியே கொண்டுவரப்பட்டபோது, அவள் தன் மாமனிடத்துக்கு அந்த அடைமானத்தை அனுப்பி: இந்தப் பொருட்களை உடையவன் எவனோ அவனாலே நான் கர்ப்பவதியானேன்; இந்த முத்திரை மோதிரமும் இந்த ஆரமும் இந்தக் கோலும் யாருடையவைகள் பாரும் என்று சொல்லி அனுப்பினாள்.]]></a:t>
-[...544 lines deleted...]
-              <a:t><![CDATA[28. அவள் பெறுகிறபோது, ஒரு பிள்ளை கையை நீட்டினது; அப்பொழுது மருத்துவச்சி அதின் கையைப் பிடித்து, அதில் சிவப்பு நூலைக் கட்டி, இது முதலாவது வெளிப்பட்டது என்றாள்.]]></a:t>
+              <a:t><![CDATA[30. பிற்பாடு கையில் சிவப்புநூல் கட்டியிருந்த அவனுடைய தம்பி வெளிப்பட்டான்; அவனுக்கு சேரா என்று பேரிடப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6384,51 +5819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அக்காலத்திலே யூதா தன் சகோதரரை விட்டு, அதுல்லாம் ஊரானாகிய ஈரா என்னும் ஒரு மனிதனிடத்தில் போய்ச்சேர்ந்தான்.]]></a:t>
+              <a:t><![CDATA[4. அவள் மறுபடியும் கர்ப்பவதியாகி ஒரு குமாரனைப் பெற்று, அவனுக்கு ஓனான் என்று பேரிட்டாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6493,51 +5928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அக்காலத்திலே யூதா தன் சகோதரரை விட்டு, அதுல்லாம் ஊரானாகிய ஈரா என்னும் ஒரு மனிதனிடத்தில் போய்ச்சேர்ந்தான்.]]></a:t>
+              <a:t><![CDATA[5. அவள் மறுபடியும் கர்ப்பவதியாகி ஒரு குமாரனைப் பெற்று, அவனுக்குச் சேலா என்று பேரிட்டாள்; அவள் இவனைப் பெறுகிறபோது, அவன் கெசீபிலே இருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6602,51 +6037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அங்கே யூதா, சூவா என்னும் பேருள்ள ஒரு கானானியனுடைய குமாரத்தியைக் கண்டு, அவளை விவாகம்பண்ணி, அவளோடே சேர்ந்தான்.]]></a:t>
+              <a:t><![CDATA[5. அவள் மறுபடியும் கர்ப்பவதியாகி ஒரு குமாரனைப் பெற்று, அவனுக்குச் சேலா என்று பேரிட்டாள்; அவள் இவனைப் பெறுகிறபோது, அவன் கெசீபிலே இருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6711,51 +6146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அங்கே யூதா, சூவா என்னும் பேருள்ள ஒரு கானானியனுடைய குமாரத்தியைக் கண்டு, அவளை விவாகம்பண்ணி, அவளோடே சேர்ந்தான்.]]></a:t>
+              <a:t><![CDATA[6. யூதா தன் மூத்தமகனாகிய ஏர் என்பவனுக்குத் தாமார் என்னும் பேருள்ள ஒரு பெண்ணைக் கொண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6790,51 +6225,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469488602" r:id="rId1"/>
+    <p:sldLayoutId id="2474732326" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7226,90 +6661,50 @@
 
 <file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...38 lines deleted...]
-
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -7442,51 +6837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And she conceived, and bare a son; and he called his name Er.]]></a:t>
+              <a:t><![CDATA[7. परन्तु यहूदा का वह जेठा एर यहोवा के लेखे में दुष्ट था, इसलिये यहोवा ने उसको मार डाला।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7574,51 +6969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And she conceived again, and bare a son; and she called his name Onan.]]></a:t>
+              <a:t><![CDATA[8. तब यहूदा ने ओनान से कहा, अपनी भौजाई के पास जा, और उसके साथ देवर का धर्म पूरा करके अपने भाई के]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7706,51 +7101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And she yet again conceived, and bare a son; and called his name Shelah: and he was at Chezib,]]></a:t>
+              <a:t><![CDATA[लिये सन्तान उत्पन्न कर।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7838,51 +7233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[when she bare him.]]></a:t>
+              <a:t><![CDATA[9. ओनान तो जानता था कि सन्तान तो मेरी न ठहरेगी: सो ऐसा हुआ, कि जब वह अपनी भौजाई के पास गया, तब उसने]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7970,51 +7365,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And Judah took a wife for Er his firstborn, whose name was Tamar.]]></a:t>
+              <a:t><![CDATA[भूमि पर वीर्य गिराकर नाश किया, जिस से ऐसा न हो कि उसके भाई के नाम से वंश चले।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8102,51 +7497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And Er, Judah's firstborn, was wicked in the sight of the LORD; and the LORD slew him.]]></a:t>
+              <a:t><![CDATA[10. यह काम जो उसने किया उसे यहोवा अप्रसन्न हुआ: और उसने उसको भी मार डाला।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8234,51 +7629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And Judah said unto Onan, Go in unto your brother's wife, and marry her, and raise up seed to]]></a:t>
+              <a:t><![CDATA[11. तब यहूदा ने इस डर के मारे, कि कहीं ऐसा न हो कि अपने भाइयों की नाईं शेला भी मरे, अपनी बहू तामार]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8366,51 +7761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[your brother.]]></a:t>
+              <a:t><![CDATA[से कहा, जब तक मेरा पुत्र शेला सियाना न हो तब तक अपने पिता के घर में विधवा की बैठी रह, सो तामार अपने]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8498,51 +7893,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And Onan knew that the seed should not be his; and it came to pass, when he went in unto his]]></a:t>
+              <a:t><![CDATA[पिता के घर में जा कर रहने लगी।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8630,51 +8025,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[brother's wife, that he spilled it on the ground, lest that he should give seed to his brother.]]></a:t>
+              <a:t><![CDATA[12. बहुत समय के बीतने पर यहूदा की पत्नी जो शूआ की बेटी थी सो मर गई; फिर यहूदा शोक से छूटकर अपने]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8762,51 +8157,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. And it came to pass, as he drew back his hand, that, behold, his brother came out: and she said,]]></a:t>
+              <a:t><![CDATA[1. उन्हीं दिनों में ऐसा हुआ, कि यहूदा अपने भाईयों के पास से चला गया, और हीरा नाम एक अदुल्लामवासी]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8894,51 +8289,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And the thing which he did displeased the LORD: wherefore he slew him also.]]></a:t>
+              <a:t><![CDATA[मित्र हीरा अदुल्लामवासी समेत अपनी भेड़-बकरियों का ऊन कतराने के लिये तिम्नाथ को गया।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9026,51 +8421,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Then said Judah to Tamar his daughter in law, Remain a widow at your father's house, till Shelah]]></a:t>
+              <a:t><![CDATA[13. और तामार को यह समाचार मिला, कि तेरा ससुर अपनी भेड़-बकरियों का ऊन कतराने के लिये तिम्नाथ को जा]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9158,51 +8553,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[my son be grown: for he said, Lest possibly he die also, as his brethren did. And Tamar went and]]></a:t>
+              <a:t><![CDATA[रहा है।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9290,51 +8685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[dwelt in her father's house.]]></a:t>
+              <a:t><![CDATA[14. तब उसने यह सोच कर, कि शेला सियाना तो हो गया पर मैं उसकी स्त्री नहीं होने पाई; अपना विधवापन का]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9422,51 +8817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And in process of time the daughter of Shuah Judah's wife died; and Judah was comforted, and]]></a:t>
+              <a:t><![CDATA[पहिरावा उतारा, और घूंघट डाल कर अपने को ढांप लिया, और एनैम नगर के फाटक के पास, जो तिम्नाथ के मार्ग]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9554,51 +8949,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[went up unto his sheepshearers to Timnath, he and his friend Hirah the Adullamite.]]></a:t>
+              <a:t><![CDATA[में है, जा बैठी:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9686,51 +9081,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And it was told Tamar, saying, Behold your father in law goes up to Timnath to shear his sheep.]]></a:t>
+              <a:t><![CDATA[15. जब यहूदा ने उसको देखा, उसने उसको वेश्या समझा; क्योंकि वह अपना मुंह ढ़ापे हुए थी।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9818,51 +9213,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And she put her widow's garments off from her, and covered her with a vail, and wrapped herself,]]></a:t>
+              <a:t><![CDATA[16. और वह मार्ग से उसकी ओर फिरा और उससे कहने लगा, मुझे अपने पास आने दे, (क्योंकि उसे यह मालूम न था]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9950,51 +9345,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and sat in an open place, which is by the way to Timnath; for she saw that Shelah was grown, and she]]></a:t>
+              <a:t><![CDATA[कि वह उसकी बहू है)। और वह कहने लगी, कि यदि मैं तुझे अपने पास आने दूं, तो तू मुझे क्या देगा?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10082,51 +9477,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[was not given unto him to wife.]]></a:t>
+              <a:t><![CDATA[17. उसने कहा, मैं अपनी बकरियों में से बकरी का एक बच्चा तेरे पास भेज दूंगा। तब उसने कहा, भला उस के]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10214,51 +9609,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[How have you broken forth? this breach be upon you: therefore his name was called Pharez.]]></a:t>
+              <a:t><![CDATA[पुरूष के पास डेरा किया।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10346,51 +9741,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. When Judah saw her, he thought her to be an harlot; because she had covered her face.]]></a:t>
+              <a:t><![CDATA[भेजने तक क्या तू हमारे पास कुछ रेहन रख जाएगा?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10478,51 +9873,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And he turned unto her by the way, and said, Go to, I pray you, let me come in unto you; (for he]]></a:t>
+              <a:t><![CDATA[18. उस ने पूछा, मैं तेरे पास क्या रेहन रख जाऊं? उस ने कहा, अपनी मुहर, और बाजूबन्द, और अपने हाथ की]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10610,51 +10005,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[knew not that she was his daughter in law.) And she said, What will you give me, that you may come]]></a:t>
+              <a:t><![CDATA[छड़ी। तब उसने उसको वे वसतुएं दे दीं, और उसके पास गया, और वह उससे गर्भवती हुई।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10742,51 +10137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[in unto me?]]></a:t>
+              <a:t><![CDATA[19. तब वह उठ कर चली गई, और अपना घूंघट उतार के अपना विधवापन का पहिरावा फिर पहिन लिया।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10874,51 +10269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And he said, I will send you a kid from the flock. And she said, Will you give me a pledge, till]]></a:t>
+              <a:t><![CDATA[20. तब यहूदा ने बकरी का बच्चा अपने मित्र उस अदुल्लामवासी के हाथ भेज दिया, कि वह रेहन रखी हुई वस्तुएं]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11006,51 +10401,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you send it?]]></a:t>
+              <a:t><![CDATA[उस स्त्री के हाथ से छुड़ा ले आए; पर वह स्त्री उसको न मिली।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11138,51 +10533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And he said, What pledge shall I give you? And she said, Your signet, and your bracelets, and]]></a:t>
+              <a:t><![CDATA[21. तब उसने वहां के लोगों से पूछा, कि वह देवदासी जो एनैम में मार्ग की एक और बैठी थी, कहां है?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11270,51 +10665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[your staff that is in yours hand. And he gave it her, and came in unto her, and she conceived by]]></a:t>
+              <a:t><![CDATA[उन्होंने कहा, यहां तो कोई देवदासी न थी।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11402,51 +10797,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[him.]]></a:t>
+              <a:t><![CDATA[22. सो उसने यहूदा के पास लौट के कहा, मुझे वह नहीं मिली; और उस स्थान के लोगों ने कहा, कि यहां तो कोई]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11534,51 +10929,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And she arose, and went away, and laid by her vail from her, and put on the garments of her]]></a:t>
+              <a:t><![CDATA[देवदासी न थी।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11666,51 +11061,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. And afterward came out his brother, that had the scarlet thread upon his hand: and his name was]]></a:t>
+              <a:t><![CDATA[2. वहां यहूदा ने शूआ नाम एक कनानी पुरूष की बेटी को देखा; और उसको ब्याह कर उसके पास गया।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11798,51 +11193,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[widowhood.]]></a:t>
+              <a:t><![CDATA[23. तब यहूदा ने कहा, अच्छा, वह बन्धक उस के पास रहने दे, नहीं तो हम लोग तुच्छ गिने जाएंगे: देख, मैं]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11930,51 +11325,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And Judah sent the kid by the hand of his friend the Adullamite, to receive his pledge from the]]></a:t>
+              <a:t><![CDATA[ने बकरी का यह बच्चा भेज दिया, पर वह तुझे नहीं मिली।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12062,51 +11457,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[woman's hand: but he found her not.]]></a:t>
+              <a:t><![CDATA[24. और तीन महीने के पीछे यहूदा को यह समाचार मिला, कि तेरी बहू तामार ने व्यभिचार किया है; वरन वह]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12194,51 +11589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. Then he asked the men of that place, saying, Where is the harlot, that was openly by the way]]></a:t>
+              <a:t><![CDATA[व्यभिचार से गर्भवती भी हो गई है। तब यहूदा ने कहा, उसको बाहर ले आओ, कि वह जलाई जाए।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12326,51 +11721,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[side? And they said, There was no harlot in this place.]]></a:t>
+              <a:t><![CDATA[25. जब उसे बाहर निकाल रहे थे, तब उसने, अपने ससुर के पास यह कहला भेजा, कि जिस पुरूष की ये वस्तुएं]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12458,51 +11853,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And he returned to Judah, and said, I cannot find her; and also the men of the place said, that]]></a:t>
+              <a:t><![CDATA[हैं, उसी से मैं गर्भवती हूं; फिर उसने यह भी कहलाया, कि पहिचान तो सही, कि यह मुहर, और बाजूबन्द, और]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12590,51 +11985,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[there was no harlot in this place.]]></a:t>
+              <a:t><![CDATA[छड़ी किस की है।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12722,51 +12117,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. And Judah said, Let her take it to her, lest we be shamed: behold, I sent this kid, and you have]]></a:t>
+              <a:t><![CDATA[26. यहूदा ने उन्हें पहिचान कर कहा, वह तो मुझ से कम दोषी है; क्योंकि मैं ने उसे अपने पुत्र शेला को न]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12854,51 +12249,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[not found her.]]></a:t>
+              <a:t><![CDATA[ब्याह दिया। और उसने उससे फिर कभी प्रसंग न किया।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12986,51 +12381,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And it came to pass about three months after, that it was told Judah, saying, Tamar your]]></a:t>
+              <a:t><![CDATA[27. जब उसके जनने का समय आया, तब यह जान पड़ा कि उसके गर्भ में जुड़वे बच्चे हैं।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13118,51 +12513,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[called Zarah.]]></a:t>
+              <a:t><![CDATA[3. वह गर्भवती हुई, और उसके एक पुत्र उत्पन्न हुआ; और यहूदा ने उसका नाम एर रखा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13250,51 +12645,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[daughter in law has played the harlot; and also, behold, she is with child by whoredom. And Judah]]></a:t>
+              <a:t><![CDATA[28. और जब वह जनने लगी तब एक बालक ने अपना हाथ बढ़ाया: और धाय ने लाल सूत ले कर उसके हाथ में यह कहते]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13382,51 +12777,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[said, Bring her forth, and let her be burnt.]]></a:t>
+              <a:t><![CDATA[हुथे बान्ध दिया, कि पहिले यही उत्पन्न हुआ।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13514,51 +12909,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. When she was brought forth, she sent to her father in law, saying, By the man, whose these are,]]></a:t>
+              <a:t><![CDATA[29. जब उसने हाथ समेट लिया, तब उसका भाई उत्पन्न हो गया: तब उस धाय ने कहा, तू क्यों बरबस निकल आया है?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13646,51 +13041,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[am I with child: and she said, Discern, I pray you, whose are these, the signet, and bracelets, and]]></a:t>
+              <a:t><![CDATA[इसलिये उसका नाम पेरेस रखा गया।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13778,711 +13173,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[staff.]]></a:t>
-[...659 lines deleted...]
-              <a:t><![CDATA[bound upon his hand a scarlet thread, saying, This came out first.]]></a:t>
+              <a:t><![CDATA[30. पीछे उसका भाई जिसके हाथ में लाल सूत बन्धा था उत्पन्न हुआ, और उसका नाम जेरह रखा गया॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14570,51 +13305,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And it came to pass at that time, that Judah went down from his brethren, and turned in to a]]></a:t>
+              <a:t><![CDATA[4. और वह फिर गर्भवती हुई, और उसके एक पुत्र उत्पन्न हुआ; और उसका नाम ओनान रखा गया।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14702,51 +13437,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[certain Adullamite, whose name was Hirah.]]></a:t>
+              <a:t><![CDATA[5. फिर उसके एक पुत्र और उत्पन्न हुआ, और उसका नाम शेला रखा गया: और जिस समय इसका जन्म हुआ उस समय यहूदा]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14834,51 +13569,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And Judah saw there a daughter of a certain Canaanite, whose name was Shuah; and he took her, and]]></a:t>
+              <a:t><![CDATA[कजीब में रहता था।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14966,51 +13701,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[went in unto her.]]></a:t>
+              <a:t><![CDATA[6. और यहूदा ने तामार नाम एक स्त्री से अपने जेठे एर का विवाह कर दिया।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15312,51 +14047,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>59</Slides>
+  <Slides>54</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>