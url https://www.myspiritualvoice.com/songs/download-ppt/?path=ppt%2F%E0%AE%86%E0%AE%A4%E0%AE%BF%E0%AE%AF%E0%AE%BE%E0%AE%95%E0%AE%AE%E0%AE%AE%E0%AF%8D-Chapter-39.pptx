--- v1 (2026-08-03)
+++ v2 (2026-10-21)
@@ -69,50 +69,72 @@
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -132,50 +154,61 @@
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
+    <p:sldId id="295" r:id="rId42"/>
+    <p:sldId id="296" r:id="rId43"/>
+    <p:sldId id="297" r:id="rId44"/>
+    <p:sldId id="298" r:id="rId45"/>
+    <p:sldId id="299" r:id="rId46"/>
+    <p:sldId id="300" r:id="rId47"/>
+    <p:sldId id="301" r:id="rId48"/>
+    <p:sldId id="302" r:id="rId49"/>
+    <p:sldId id="303" r:id="rId50"/>
+    <p:sldId id="304" r:id="rId51"/>
+    <p:sldId id="305" r:id="rId52"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -312,53 +345,64 @@
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
-  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -418,51 +462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. சிறைச்சாலைத் தலைவன் சிறைச்சாலையில் வைக்கப்பட்ட யாவரையும் யோசேப்பின் கையிலே ஒப்புவித்தான்; அங்கே அவர்கள் செய்வதெல்லாவற்றையும் யோசேப்பு செய்வித்தான்.]]></a:t>
+              <a:t><![CDATA[5. And it came to pass from the time that he had made him overseer in his house, and over all that he had, that the LORD blessed the Egyptian's house for Joseph's sake; and the blessing of the LORD was upon all that he had in the house, and in the field.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -527,51 +571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. சிறைச்சாலைத் தலைவன் சிறைச்சாலையில் வைக்கப்பட்ட யாவரையும் யோசேப்பின் கையிலே ஒப்புவித்தான்; அங்கே அவர்கள் செய்வதெல்லாவற்றையும் யோசேப்பு செய்வித்தான்.]]></a:t>
+              <a:t><![CDATA[5. And it came to pass from the time that he had made him overseer in his house, and over all that he had, that the LORD blessed the Egyptian's house for Joseph's sake; and the blessing of the LORD was upon all that he had in the house, and in the field.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -636,51 +680,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. கர்த்தர் அவனோடே இருந்தபடியினாலும், அவன் எதைச் செய்தானோ அதைக் கர்த்தர் வாய்க்கப்பண்ணினபடியினாலும், அவன் வசமாயிருந்த யாதொன்றையும் குறித்துச் சிறைச்சாலைத் தலைவன் விசாரிக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[5. And it came to pass from the time that he had made him overseer in his house, and over all that he had, that the LORD blessed the Egyptian's house for Joseph's sake; and the blessing of the LORD was upon all that he had in the house, and in the field.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -745,51 +789,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. கர்த்தர் அவனோடே இருந்தபடியினாலும், அவன் எதைச் செய்தானோ அதைக் கர்த்தர் வாய்க்கப்பண்ணினபடியினாலும், அவன் வசமாயிருந்த யாதொன்றையும் குறித்துச் சிறைச்சாலைத் தலைவன் விசாரிக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[6. And he left all that he had in Joseph's hand; and he knew not ought he had, save the bread which he did eat. And Joseph was a goodly person, and well favoured.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -854,51 +898,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. யோசேப்பு எகிப்துக்குக் கொண்டுபோகப்பட்டான். பார்வோனுடைய பிரதானியும் தலையாரிகளுக்கு அதிபதியுமாகிய போத்திபார் என்னும் எகிப்து தேசத்தான் அவனை அவ்விடத்தில் கொண்டுவந்த இஸ்மவேலரிடத்தில் வாங்கினான்.]]></a:t>
+              <a:t><![CDATA[6. And he left all that he had in Joseph's hand; and he knew not ought he had, save the bread which he did eat. And Joseph was a goodly person, and well favoured.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -963,51 +1007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. யோசேப்பு எகிப்துக்குக் கொண்டுபோகப்பட்டான். பார்வோனுடைய பிரதானியும் தலையாரிகளுக்கு அதிபதியுமாகிய போத்திபார் என்னும் எகிப்து தேசத்தான் அவனை அவ்விடத்தில் கொண்டுவந்த இஸ்மவேலரிடத்தில் வாங்கினான்.]]></a:t>
+              <a:t><![CDATA[6. And he left all that he had in Joseph's hand; and he knew not ought he had, save the bread which he did eat. And Joseph was a goodly person, and well favoured.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1072,51 +1116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. கர்த்தர் யோசேப்போடே இருந்தார், அவன் காரியசித்தியுள்ளவனானான்; அவன் எகிப்தியனாகிய தன் எஜமானுடைய வீட்டிலே இருந்தான்.]]></a:t>
+              <a:t><![CDATA[7. And it came to pass after these things, that his master's wife cast her eyes upon Joseph; and she said, Lie with me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1181,51 +1225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. கர்த்தர் யோசேப்போடே இருந்தார், அவன் காரியசித்தியுள்ளவனானான்; அவன் எகிப்தியனாகிய தன் எஜமானுடைய வீட்டிலே இருந்தான்.]]></a:t>
+              <a:t><![CDATA[8. But he refused, and said unto his master's wife, Behold, my master knows not what is with me in the house, and he has committed all that he has to my hand;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1290,51 +1334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கர்த்தர் அவனோடே இருக்கிறார் என்றும் அவன் செய்கிற யாவையும் கர்த்தர் வாய்க்கப்பண்ணுகிறார் என்றும், அவன் எஜமான் கண்டு:]]></a:t>
+              <a:t><![CDATA[8. But he refused, and said unto his master's wife, Behold, my master knows not what is with me in the house, and he has committed all that he has to my hand;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1399,51 +1443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கர்த்தர் அவனோடே இருக்கிறார் என்றும் அவன் செய்கிற யாவையும் கர்த்தர் வாய்க்கப்பண்ணுகிறார் என்றும், அவன் எஜமான் கண்டு:]]></a:t>
+              <a:t><![CDATA[8. But he refused, and said unto his master's wife, Behold, my master knows not what is with me in the house, and he has committed all that he has to my hand;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1508,51 +1552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவனுடைய எஜமான் வீட்டுக்கு வருமளவும் அவனுடைய வஸ்திரத்தைத் தன்னிடத்தில் வைத்திருந்து,]]></a:t>
+              <a:t><![CDATA[1. And Joseph was brought down to Egypt; and Potiphar, an officer of Pharaoh, captain of the guard, an Egyptian, bought him of the hands of the Ishmeelites, which had brought him down thither.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1617,51 +1661,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. யோசேப்பினிடத்தில் தயவுவைத்து, அவனைத் தனக்கு ஊழியக்காரனும் தன் வீட்டுக்கு விசாரணைக்காரனுமாக்கி, தனக்கு உண்டான யாவற்றையும் அவன் கையில் ஒப்புவித்தான்.]]></a:t>
+              <a:t><![CDATA[9. There is none greater in this house than I; neither has he kept back any thing from me but you, because you are his wife: how then can I do this great wickedness, and sin against God?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1726,51 +1770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவனைத் தன் வீட்டுக்கும் தனக்கு உண்டான எல்லாவற்றிற்கும் விசாரணைக்காரனாக்கினதுமுதற்கொண்டு, கர்த்தர் யோசேப்பினிமித்தம் அந்த எகிப்தியன் வீட்டை ஆசீர்வதித்தார்; வீட்டிலும் வெளியிலும் அவனுக்கு உண்டானவைகள் எல்லாவற்றிலும் கர்த்தருடைய ஆசீர்வாதம் இருந்தது.]]></a:t>
+              <a:t><![CDATA[9. There is none greater in this house than I; neither has he kept back any thing from me but you, because you are his wife: how then can I do this great wickedness, and sin against God?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1835,51 +1879,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவனைத் தன் வீட்டுக்கும் தனக்கு உண்டான எல்லாவற்றிற்கும் விசாரணைக்காரனாக்கினதுமுதற்கொண்டு, கர்த்தர் யோசேப்பினிமித்தம் அந்த எகிப்தியன் வீட்டை ஆசீர்வதித்தார்; வீட்டிலும் வெளியிலும் அவனுக்கு உண்டானவைகள் எல்லாவற்றிலும் கர்த்தருடைய ஆசீர்வாதம் இருந்தது.]]></a:t>
+              <a:t><![CDATA[9. There is none greater in this house than I; neither has he kept back any thing from me but you, because you are his wife: how then can I do this great wickedness, and sin against God?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1944,51 +1988,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆகையால், அவன் தனக்கு உண்டானதையெல்லாம் யோசேப்பின் கையிலே ஒப்புக்கொடுத்துவிட்டு, தான் புசிக்கிற போஜனம்தவிர தன்னிடத்திலிருந்த மற்றொன்றைக்குறித்தும் விசாரியாதிருந்தான். யோசேப்பு அழகான ரூபமும் செளந்தரிய முகமும் உள்ளவனாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[10. And it came to pass, as she spoke to Joseph day by day, that he hearkened not unto her, to lie by her, or to be with her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2053,51 +2097,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆகையால், அவன் தனக்கு உண்டானதையெல்லாம் யோசேப்பின் கையிலே ஒப்புக்கொடுத்துவிட்டு, தான் புசிக்கிற போஜனம்தவிர தன்னிடத்திலிருந்த மற்றொன்றைக்குறித்தும் விசாரியாதிருந்தான். யோசேப்பு அழகான ரூபமும் செளந்தரிய முகமும் உள்ளவனாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[10. And it came to pass, as she spoke to Joseph day by day, that he hearkened not unto her, to lie by her, or to be with her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2162,51 +2206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. சிலநாள் சென்றபின், அவனுடைய எஜமானனின் மனைவி யோசேப்பின்மேல் கண்போட்டு, என்னோடே சயனி என்றாள்.]]></a:t>
+              <a:t><![CDATA[11. And it came to pass about this time, that Joseph went into the house to do his business; and there was none of the men of the house there within.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2271,51 +2315,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. சிலநாள் சென்றபின், அவனுடைய எஜமானனின் மனைவி யோசேப்பின்மேல் கண்போட்டு, என்னோடே சயனி என்றாள்.]]></a:t>
+              <a:t><![CDATA[11. And it came to pass about this time, that Joseph went into the house to do his business; and there was none of the men of the house there within.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2380,51 +2424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவனோ தன் எஜமானுடைய மனைவியின் சொல்லுக்கு இணங்காமல், அவளை நோக்கி: இதோ வீட்டிலே என்னிடத்தில் இருக்கிறவைகளில் யாதொன்றைக்குறித்தும் என் ஆண்டவன் விசாரியாமல், தமக்கு உண்டான எல்லாவற்றையும் என் கையில் ஒப்பித்திருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[12. And she caught him by his garment, saying, Lie with me: and he left his garment in her hand, and fled, and got him out.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2489,51 +2533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவனோ தன் எஜமானுடைய மனைவியின் சொல்லுக்கு இணங்காமல், அவளை நோக்கி: இதோ வீட்டிலே என்னிடத்தில் இருக்கிறவைகளில் யாதொன்றைக்குறித்தும் என் ஆண்டவன் விசாரியாமல், தமக்கு உண்டான எல்லாவற்றையும் என் கையில் ஒப்பித்திருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[12. And she caught him by his garment, saying, Lie with me: and he left his garment in her hand, and fled, and got him out.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2598,51 +2642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இந்த வீட்டிலே என்னிலும் பெரியவன் இல்லை; நீ அவருடைய மனைவியாயிருக்கிறபடியால் உன்னைத்தவிர வேறொன்றையும் அவர் எனக்கு விலக்கி வைக்கவில்லை. இப்படியிருக்க, நான் இத்தனை பெரிய பொல்லாங்குக்கு உடன்பட்டு, தேவனுக்கு விரோதமாய்ப் பாவம் செய்வது எப்படி என்றான்.]]></a:t>
+              <a:t><![CDATA[13. And it came to pass, when she saw that he had left his garment in her hand, and was fled forth,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2707,51 +2751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவனை நோக்கி: நீர் நம்மிடத்தில் கொண்டுவந்த அந்த எபிரெய வேலைக்காரன் சரசம்பண்ணும்படிக்கு என்னிடத்தில் வந்தான்.]]></a:t>
+              <a:t><![CDATA[1. And Joseph was brought down to Egypt; and Potiphar, an officer of Pharaoh, captain of the guard, an Egyptian, bought him of the hands of the Ishmeelites, which had brought him down thither.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2816,51 +2860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இந்த வீட்டிலே என்னிலும் பெரியவன் இல்லை; நீ அவருடைய மனைவியாயிருக்கிறபடியால் உன்னைத்தவிர வேறொன்றையும் அவர் எனக்கு விலக்கி வைக்கவில்லை. இப்படியிருக்க, நான் இத்தனை பெரிய பொல்லாங்குக்கு உடன்பட்டு, தேவனுக்கு விரோதமாய்ப் பாவம் செய்வது எப்படி என்றான்.]]></a:t>
+              <a:t><![CDATA[14. That she called unto the men of her house, and spoke unto them, saying, See, he has brought in an Hebrew unto us to mock us; he came in unto me to lie with me, and I cried with a loud voice:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2925,51 +2969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவள் நித்தம் நித்தம் யோசேப்போடே இப்படிப் பேசிக்கொண்டு வந்தும், அவன் அவளுடனே சயனிக்கவும் அவளுடனே இருக்கவும் சம்மதிக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[14. That she called unto the men of her house, and spoke unto them, saying, See, he has brought in an Hebrew unto us to mock us; he came in unto me to lie with me, and I cried with a loud voice:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3034,51 +3078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இப்படியிருக்கும்போது, ஒருநாள் அவன் தன் வேலையைச் செய்கிறதற்கு வீட்டிற்குள் போனான்; வீட்டு மனிதரில் ஒருவரும் வீட்டில் இல்லை.]]></a:t>
+              <a:t><![CDATA[14. That she called unto the men of her house, and spoke unto them, saying, See, he has brought in an Hebrew unto us to mock us; he came in unto me to lie with me, and I cried with a loud voice:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3143,51 +3187,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது அவள் அவனுடைய வஸ்திரத்தைப் பற்றிப் பிடித்து, என்னோடே சயனி என்றான். அவனோ தன் வஸ்திரத்தை அவள் கையிலே விட்டு வெளியே ஓடிப்போனான்.]]></a:t>
+              <a:t><![CDATA[15. And it came to pass, when he heard that I lifted up my voice and cried, that he left his garment with me, and fled, and got him out.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3252,51 +3296,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது அவள் அவனுடைய வஸ்திரத்தைப் பற்றிப் பிடித்து, என்னோடே சயனி என்றான். அவனோ தன் வஸ்திரத்தை அவள் கையிலே விட்டு வெளியே ஓடிப்போனான்.]]></a:t>
+              <a:t><![CDATA[15. And it came to pass, when he heard that I lifted up my voice and cried, that he left his garment with me, and fled, and got him out.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3361,51 +3405,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவன் தன் வஸ்திரத்தை அவள் கையிலே விட்டு வெளியே ஓடிப்போனதை அவள் கண்டபோது,]]></a:t>
+              <a:t><![CDATA[16. And she laid up his garment by her, until his lord came home.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3470,51 +3514,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவன் தன் வஸ்திரத்தை அவள் கையிலே விட்டு வெளியே ஓடிப்போனதை அவள் கண்டபோது,]]></a:t>
+              <a:t><![CDATA[17. And she spoke unto him according to these words, saying, The Hebrew servant, which you have brought unto us, came in unto me to mock me:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3579,51 +3623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவள் தன் வீட்டு மனிதரைக் கூப்பிட்டு: பாருங்கள், எபிரெய மனுஷன் நம்மிடத்தில் சரசம்பண்ணும்படிக்கு அவனை நமக்குள் கொண்டுவந்தார், அவன் என்னோடே சயனிக்கும்படிக்கு என்னிடத்தில் வந்தான்; நான் மிகுந்த சத்தமிட்டுக் கூப்பிட்டேன்.]]></a:t>
+              <a:t><![CDATA[17. And she spoke unto him according to these words, saying, The Hebrew servant, which you have brought unto us, came in unto me to mock me:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3688,51 +3732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவள் தன் வீட்டு மனிதரைக் கூப்பிட்டு: பாருங்கள், எபிரெய மனுஷன் நம்மிடத்தில் சரசம்பண்ணும்படிக்கு அவனை நமக்குள் கொண்டுவந்தார், அவன் என்னோடே சயனிக்கும்படிக்கு என்னிடத்தில் வந்தான்; நான் மிகுந்த சத்தமிட்டுக் கூப்பிட்டேன்.]]></a:t>
+              <a:t><![CDATA[18. And it came to pass, as I lifted up my voice and cried, that he left his garment with me, and fled out.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3797,51 +3841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நான் சத்தமிட்டுக் கூப்பிடுகிறதை அவன் கேட்டு, தன் வஸ்திரத்தை என்னிடத்தில் விட்டு, வெளியே ஓடிப்போய்விட்டான் என்று சொன்னாள்.]]></a:t>
+              <a:t><![CDATA[18. And it came to pass, as I lifted up my voice and cried, that he left his garment with me, and fled out.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3906,51 +3950,1141 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவனை நோக்கி: நீர் நம்மிடத்தில் கொண்டுவந்த அந்த எபிரெய வேலைக்காரன் சரசம்பண்ணும்படிக்கு என்னிடத்தில் வந்தான்.]]></a:t>
+              <a:t><![CDATA[2. And the LORD was with Joseph, and he was a prosperous man; and he was in the house of his master the Egyptian.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. And it came to pass, when his master heard the words of his wife, which she spoke unto him, saying, After this manner did your servant to me; that his wrath was kindled.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. And it came to pass, when his master heard the words of his wife, which she spoke unto him, saying, After this manner did your servant to me; that his wrath was kindled.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. And Joseph's master took him, and put him into the prison, a place where the king's prisoners were bound: and he was there in the prison.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. And Joseph's master took him, and put him into the prison, a place where the king's prisoners were bound: and he was there in the prison.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. But the LORD was with Joseph, and showed him mercy, and gave him favour in the sight of the keeper of the prison.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. But the LORD was with Joseph, and showed him mercy, and gave him favour in the sight of the keeper of the prison.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. And the keeper of the prison committed to Joseph's hand all the prisoners that were in the prison; and whatsoever they did there, he was the doer of it.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. And the keeper of the prison committed to Joseph's hand all the prisoners that were in the prison; and whatsoever they did there, he was the doer of it.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. The keeper of the prison looked not to any thing that was under his hand; because the LORD was with him, and that which he did, the LORD made it to prosper.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. The keeper of the prison looked not to any thing that was under his hand; because the LORD was with him, and that which he did, the LORD made it to prosper.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4015,51 +5149,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது நான் சத்தமிட்டுக் கூப்பிட்டேன், அவன் தன் வஸ்திரத்தை என்னிடத்தில் விட்டு வெளியே ஓடிப்போனான் என்றாள்.]]></a:t>
+              <a:t><![CDATA[2. And the LORD was with Joseph, and he was a prosperous man; and he was in the house of his master the Egyptian.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. The keeper of the prison looked not to any thing that was under his hand; because the LORD was with him, and that which he did, the LORD made it to prosper.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4124,51 +5367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. உம்முடைய வேலைக்காரன் எனக்கு இப்படிச் செய்தான் என்று தன் மனைவி தன்னோடே சொன்ன வார்த்தைகளை அவன் எஜமான் கேட்டபோது, அவனுக்குக் கோபம் மூண்டது.]]></a:t>
+              <a:t><![CDATA[3. And his master saw that the LORD was with him, and that the LORD made all that he did to prosper in his hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4233,51 +5476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. யோசேப்பின் எஜமான் அவனைப் பிடித்து, ராஜாவின் கட்டளையால் காவலில் வைக்கப்பட்டவர்கள் இருக்கும் சிறைச்சாலையிலே அவனை ஒப்புவித்தான். அந்தச் சிறைச்சாலையில் அவன் இருந்தான்.]]></a:t>
+              <a:t><![CDATA[3. And his master saw that the LORD was with him, and that the LORD made all that he did to prosper in his hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4342,51 +5585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. கர்த்தரோ யோசேப்போடே இருந்து, அவன்மேல் கிருபை வைத்து, சிறைச்சாலைத் தலைவனுடைய தயவு அவனுக்குக் கிடைக்கும்படி செய்தார்.]]></a:t>
+              <a:t><![CDATA[4. And Joseph found grace in his sight, and he served him: and he made him overseer over his house, and all that he had he put into his hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4451,51 +5694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. கர்த்தரோ யோசேப்போடே இருந்து, அவன்மேல் கிருபை வைத்து, சிறைச்சாலைத் தலைவனுடைய தயவு அவனுக்குக் கிடைக்கும்படி செய்தார்.]]></a:t>
+              <a:t><![CDATA[4. And Joseph found grace in his sight, and he served him: and he made him overseer over his house, and all that he had he put into his hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4530,51 +5773,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474750820" r:id="rId1"/>
+    <p:sldLayoutId id="2481563601" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4838,54 +6081,142 @@
 
 <file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
@@ -5022,51 +6353,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. সেই কারাগারের সমস্ত বন্দীদের ভার য়োষেফের হাতে দিলেন| সেই পদে অধিষ্ঠিত য়ে কোন পদাধিকারী]]></a:t>
+              <a:t><![CDATA[5. அவனைத் தன் வீட்டுக்கும் தனக்கு உண்டான எல்லாவற்றிற்கும் விசாரணைக்காரனாக்கினதுமுதற்கொண்டு, கர்த்தர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5154,51 +6485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[স্বাভাবিকভাবে যা করেন, য়োষেফ তাই করতেন|]]></a:t>
+              <a:t><![CDATA[யோசேப்பினிமித்தம் அந்த எகிப்தியன் வீட்டை ஆசீர்வதித்தார்; வீட்டிலும் வெளியிலும் அவனுக்கு உண்டானவைகள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5286,51 +6617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. সুতরাং য়োষেফের অধীনের কোন কাজই কারাধিকারীকে তত্ত্বাবধান করতে হোত না| এটা হয়েছিল কারণ প্রভু তার]]></a:t>
+              <a:t><![CDATA[எல்லாவற்றிலும் கர்த்தருடைய ஆசீர்வாதம் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5418,51 +6749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সঙ্গে ছিলেন এবং তাকে সব কাজে সফল করেছিলেন|]]></a:t>
+              <a:t><![CDATA[6. ஆகையால், அவன் தனக்கு உண்டானதையெல்லாம் யோசேப்பின் கையிலே ஒப்புக்கொடுத்துவிட்டு, தான் புசிக்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5550,51 +6881,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. বণিকরা যারা য়োষেফকে কিনেছিল, তারা তাকে মিশরে নিয়ে গেল এবং ফরৌণের রক্ষকদের সেনাপতি পোটীফরের কাছে]]></a:t>
+              <a:t><![CDATA[போஜனம்தவிர தன்னிடத்திலிருந்த மற்றொன்றைக்குறித்தும் விசாரியாதிருந்தான். யோசேப்பு அழகான ரூபமும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5682,51 +7013,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বিক্রি করে দিল|]]></a:t>
+              <a:t><![CDATA[செளந்தரிய முகமும் உள்ளவனாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5814,51 +7145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. কিন্তু প্রভু য়োষেফকে সাহায্য করলেন| য়োষেফ সফলকর্মা হলেন| য়োষেফ সেই মিশরীয় পোটীফরের অর্থাত্‌]]></a:t>
+              <a:t><![CDATA[7. சிலநாள் சென்றபின், அவனுடைய எஜமானனின் மனைவி யோசேப்பின்மேல் கண்போட்டு, என்னோடே சயனி என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5946,51 +7277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তার মনিবের বাড়ীতেই বাস করতেন|]]></a:t>
+              <a:t><![CDATA[8. அவனோ தன் எஜமானுடைய மனைவியின் சொல்லுக்கு இணங்காமல், அவளை நோக்கி: இதோ வீட்டிலே என்னிடத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6078,51 +7409,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. পোটীফর দেখলেন য়ে প্রভু য়োষেফের সাথে রয়েছেন এবং য়োষেফ যা কিছু করেন তাতেই তিনি তাকে সফল হতে]]></a:t>
+              <a:t><![CDATA[இருக்கிறவைகளில் யாதொன்றைக்குறித்தும் என் ஆண்டவன் விசாரியாமல், தமக்கு உண்டான எல்லாவற்றையும் என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6210,51 +7541,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দেন|]]></a:t>
+              <a:t><![CDATA[கையில் ஒப்பித்திருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6342,51 +7673,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. তারপর তার স্বামী অর্থাত্‌ য়োষেফের মনিব আসা পর্য্ন্ত সে সেই জামাটা তার কাছে রেখে দিল|]]></a:t>
+              <a:t><![CDATA[1. யோசேப்பு எகிப்துக்குக் கொண்டுபோகப்பட்டான். பார்வோனுடைய பிரதானியும் தலையாரிகளுக்கு அதிபதியுமாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6474,51 +7805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. সেইজন্য পোটীফর খুশী হয়ে য়োষেফকে তার নিজের বাড়ীর অধ্যক্ষ করে তারই হাতে সব কিছুর ভার দিলেন|]]></a:t>
+              <a:t><![CDATA[9. இந்த வீட்டிலே என்னிலும் பெரியவன் இல்லை; நீ அவருடைய மனைவியாயிருக்கிறபடியால் உன்னைத்தவிர]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6606,51 +7937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. য়োষেফকে সেই বাড়ীর অধ্যক্ষ করা হলে প্রভু পোটীফরের বাড়ী এবং তার সব কিছুকে আশীর্বাদ করলেন|]]></a:t>
+              <a:t><![CDATA[வேறொன்றையும் அவர் எனக்கு விலக்கி வைக்கவில்லை. இப்படியிருக்க, நான் இத்தனை பெரிய பொல்லாங்குக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6738,51 +8069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[য়োষেফের জন্যই প্রভু একাজ করলেন| আর তিনি পোটীফরের ক্ষেতে যা জন্মাত তাকেও আশীর্বাদযুক্ত করলেন|]]></a:t>
+              <a:t><![CDATA[உடன்பட்டு, தேவனுக்கு விரோதமாய்ப் பாவம் செய்வது எப்படி என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6870,51 +8201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. তাই পোটীফর তার বাড়ীর সব কিছুর ভারই য়োষেফের হাতে দিয়ে দিলেন, কেবল নিজের খাবারটা ছাড়া আর কিছুরই]]></a:t>
+              <a:t><![CDATA[10. அவள் நித்தம் நித்தம் யோசேப்போடே இப்படிப் பேசிக்கொண்டு வந்தும், அவன் அவளுடனே சயனிக்கவும் அவளுடனே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7002,51 +8333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[জন্য তিনি চিন্তিত ছিলেন না|য়োষেফ ছিলেন অত্যন্ত রূপবান ও সুদর্শন পুরুষ|]]></a:t>
+              <a:t><![CDATA[இருக்கவும் சம்மதிக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7134,51 +8465,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. কিছু সময় পরে য়োষেফের মনিবের স্ত্রীও তাকে পছন্দ করতে শুরু করল| একদিন সে তাকে বলল, “আমার সঙ্গে]]></a:t>
+              <a:t><![CDATA[11. இப்படியிருக்கும்போது, ஒருநாள் அவன் தன் வேலையைச் செய்கிறதற்கு வீட்டிற்குள் போனான்; வீட்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7266,51 +8597,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[শোও|”]]></a:t>
+              <a:t><![CDATA[மனிதரில் ஒருவரும் வீட்டில் இல்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7398,51 +8729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. কিন্তু য়োষেফ প্রত্যাখ্যান করে বলল, “আমার মনিব জানেন তার বাড়ীর প্রতিটি বিষযের প্রতি আমি]]></a:t>
+              <a:t><![CDATA[12. அப்பொழுது அவள் அவனுடைய வஸ்திரத்தைப் பற்றிப் பிடித்து, என்னோடே சயனி என்றான். அவனோ தன் வஸ்திரத்தை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7530,51 +8861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বিশ্বস্ত| তিনি এখানকার সব কিছুর দায দায়িত্বই আমাকে দিয়েছেন|]]></a:t>
+              <a:t><![CDATA[அவள் கையிலே விட்டு வெளியே ஓடிப்போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7662,51 +8993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. আমার মনিব আমাকে এই বাড়ীতে প্রায় তার সমান স্থানেই রেখেছেন| আমি কখনই তার স্ত্রীর সঙ্গে শুতে পারি]]></a:t>
+              <a:t><![CDATA[13. அவன் தன் வஸ்திரத்தை அவள் கையிலே விட்டு வெளியே ஓடிப்போனதை அவள் கண்டபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7794,51 +9125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. স্বামীকেও সে ঐ একই ঘটনা বলল| সে বলল, “য়ে ইব্রীয় দাসটিকে তুমি এখানে এনেছ, সে আমাকে আক্রমণ করার]]></a:t>
+              <a:t><![CDATA[போத்திபார் என்னும் எகிப்து தேசத்தான் அவனை அவ்விடத்தில் கொண்டுவந்த இஸ்மவேலரிடத்தில் வாங்கினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7926,51 +9257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[না| এটা মারাত্মক ভুল কাজ! ঈশ্বরের বিরুদ্ধে পাপ কাজ|”]]></a:t>
+              <a:t><![CDATA[14. அவள் தன் வீட்டு மனிதரைக் கூப்பிட்டு: பாருங்கள், எபிரெய மனுஷன் நம்மிடத்தில் சரசம்பண்ணும்படிக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8058,51 +9389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. স্ত্রী লোকটি রোজই য়োষেফকে এ কথা বলত, কিন্তু য়োষেফ রাজী হতেন না|]]></a:t>
+              <a:t><![CDATA[அவனை நமக்குள் கொண்டுவந்தார், அவன் என்னோடே சயனிக்கும்படிக்கு என்னிடத்தில் வந்தான்; நான் மிகுந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8190,51 +9521,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. একদিন য়োষেফ নিজের কাজ করতে বাড়ীর ভেতরে গেলেন| সেই সময় সেই বাড়ীতে কেবল একা তিনিই ছিলেন|]]></a:t>
+              <a:t><![CDATA[சத்தமிட்டுக் கூப்பிட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8322,51 +9653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. তার মনিবের স্ত্রী সেই সময় তার কাপড় টেনে ধরে বলল, “আমার সঙ্গে বিছানায় এস|” কিন্তু য়োষেফ সেই]]></a:t>
+              <a:t><![CDATA[15. நான் சத்தமிட்டுக் கூப்பிடுகிறதை அவன் கேட்டு, தன் வஸ்திரத்தை என்னிடத்தில் விட்டு, வெளியே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8454,51 +9785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বাড়ী থেকে এত দ্রুত দৌড়ে পালাল য়ে জামাটা স্ত্রীলোকটির হাতেই রয়ে গেল|]]></a:t>
+              <a:t><![CDATA[ஓடிப்போய்விட்டான் என்று சொன்னாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8586,51 +9917,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. স্ত্রীলোকটি দেখল য়ে য়োষেফ তার হাতেই জামাটা ফেলে বাড়ীর বাইরে দৌড়ে বেরিয়ে গেছে| তাই সে চিন্তা]]></a:t>
+              <a:t><![CDATA[16. அவனுடைய எஜமான் வீட்டுக்கு வருமளவும் அவனுடைய வஸ்திரத்தைத் தன்னிடத்தில் வைத்திருந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8718,51 +10049,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করে ঠিক করল যা ঘটেছে সে সম্বন্ধে মিথ্যা কথা বলবে|]]></a:t>
+              <a:t><![CDATA[17. அவனை நோக்கி: நீர் நம்மிடத்தில் கொண்டுவந்த அந்த எபிரெய வேலைக்காரன் சரசம்பண்ணும்படிக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8850,51 +10181,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. সে তার বাড়ীর ভৃত্যদের ডেকে বলল, “দেখ! এই ইব্রীয় ক্রীতদাসকে কি আমাদের নিয়ে ঠাট্টা করার জন্য]]></a:t>
+              <a:t><![CDATA[என்னிடத்தில் வந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8982,51 +10313,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[এখানে আনা হয়েছে? সে ভিতরে এসে আমাকে আক্রমণ করার চেষ্টা করেছিল, কিন্তু আমি চেঁচিয়ে উঠলাম|]]></a:t>
+              <a:t><![CDATA[18. அப்பொழுது நான் சத்தமிட்டுக் கூப்பிட்டேன், அவன் தன் வஸ்திரத்தை என்னிடத்தில் விட்டு வெளியே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9114,51 +10445,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. আমার চিত্কারে সে ভয় পেয়ে পালাল| কিন্তু সে তার জামাটা ফেলে গেছে|”]]></a:t>
+              <a:t><![CDATA[ஓடிப்போனான் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9246,51 +10577,1371 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[চেষ্টা করেছিল|]]></a:t>
+              <a:t><![CDATA[2. கர்த்தர் யோசேப்போடே இருந்தார், அவன் காரியசித்தியுள்ளவனானான்; அவன் எகிப்தியனாகிய தன் எஜமானுடைய]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 39]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. உம்முடைய வேலைக்காரன் எனக்கு இப்படிச் செய்தான் என்று தன் மனைவி தன்னோடே சொன்ன வார்த்தைகளை அவன்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 39]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எஜமான் கேட்டபோது, அவனுக்குக் கோபம் மூண்டது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 39]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. யோசேப்பின் எஜமான் அவனைப் பிடித்து, ராஜாவின் கட்டளையால் காவலில் வைக்கப்பட்டவர்கள் இருக்கும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 39]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சிறைச்சாலையிலே அவனை ஒப்புவித்தான். அந்தச் சிறைச்சாலையில் அவன் இருந்தான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 39]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. கர்த்தரோ யோசேப்போடே இருந்து, அவன்மேல் கிருபை வைத்து, சிறைச்சாலைத் தலைவனுடைய தயவு அவனுக்குக்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 39]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கிடைக்கும்படி செய்தார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 39]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. சிறைச்சாலைத் தலைவன் சிறைச்சாலையில் வைக்கப்பட்ட யாவரையும் யோசேப்பின் கையிலே ஒப்புவித்தான்; அங்கே]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 39]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அவர்கள் செய்வதெல்லாவற்றையும் யோசேப்பு செய்வித்தான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 39]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. கர்த்தர் அவனோடே இருந்தபடியினாலும், அவன் எதைச் செய்தானோ அதைக் கர்த்தர்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 39]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வாய்க்கப்பண்ணினபடியினாலும், அவன் வசமாயிருந்த யாதொன்றையும் குறித்துச் சிறைச்சாலைத் தலைவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9378,51 +12029,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. কিন্তু সে আমার কাছে আসতেই আমি চিত্কার করে উঠলাম| সে দৌড়ে পালাল বটে কিন্তু তার জামাটা ফেলে গেল|”]]></a:t>
+              <a:t><![CDATA[வீட்டிலே இருந்தான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 39]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[விசாரிக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9510,51 +12293,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. য়োষেফের মনিব তার স্ত্রীর সব কথা শুনে ক্রুদ্ধ হল|]]></a:t>
+              <a:t><![CDATA[3. கர்த்தர் அவனோடே இருக்கிறார் என்றும் அவன் செய்கிற யாவையும் கர்த்தர் வாய்க்கப்பண்ணுகிறார் என்றும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9642,51 +12425,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. তাই রাজার শত্রুদের য়ে কারাগারে রাখা হত, পোটীফর য়োষেফকে সেইখানে রাখল| য়োষেফ সেখানে রইলেন|]]></a:t>
+              <a:t><![CDATA[அவன் எஜமான் கண்டு:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9774,51 +12557,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. কিন্তু প্রভু য়োষেফের সঙ্গে ছিলেন| প্রভু য়োষেফের প্রতি দয়া করে চললেন| কিছুদিন পরে সেই]]></a:t>
+              <a:t><![CDATA[4. யோசேப்பினிடத்தில் தயவுவைத்து, அவனைத் தனக்கு ஊழியக்காரனும் தன் வீட்டுக்கு விசாரணைக்காரனுமாக்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9906,51 +12689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কারাগারের রক্ষকদের প্রধানের কাছে তিনি প্রিয হলেন|]]></a:t>
+              <a:t><![CDATA[தனக்கு உண்டான யாவற்றையும் அவன் கையில் ஒப்புவித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9967,91 +12750,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஆதியாகமம் : 39]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme55">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme49">
   <a:themeElements>
-    <a:clrScheme name="Theme55">
+    <a:clrScheme name="Theme49">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme55">
+    <a:fontScheme name="Theme49">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -10077,51 +12860,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme55">
+    <a:fmtScheme name="Theme49">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -10252,51 +13035,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>39</Slides>
+  <Slides>50</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>