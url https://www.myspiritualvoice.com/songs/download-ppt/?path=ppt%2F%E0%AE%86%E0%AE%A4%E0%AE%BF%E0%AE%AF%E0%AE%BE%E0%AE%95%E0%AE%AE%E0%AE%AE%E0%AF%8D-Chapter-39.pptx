--- v0 (2026-06-03)
+++ v1 (2026-08-03)
@@ -69,64 +69,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...12 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -146,57 +132,50 @@
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
-    <p:sldId id="295" r:id="rId42"/>
-[...5 lines deleted...]
-    <p:sldId id="301" r:id="rId48"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -333,60 +312,53 @@
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
-  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
-[...8 lines deleted...]
-  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -446,51 +418,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவனைத் தன் வீட்டுக்கும் தனக்கு உண்டான எல்லாவற்றிற்கும் விசாரணைக்காரனாக்கினதுமுதற்கொண்டு, கர்த்தர் யோசேப்பினிமித்தம் அந்த எகிப்தியன் வீட்டை ஆசீர்வதித்தார்; வீட்டிலும் வெளியிலும் அவனுக்கு உண்டானவைகள் எல்லாவற்றிலும் கர்த்தருடைய ஆசீர்வாதம் இருந்தது.]]></a:t>
+              <a:t><![CDATA[22. சிறைச்சாலைத் தலைவன் சிறைச்சாலையில் வைக்கப்பட்ட யாவரையும் யோசேப்பின் கையிலே ஒப்புவித்தான்; அங்கே அவர்கள் செய்வதெல்லாவற்றையும் யோசேப்பு செய்வித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -555,51 +527,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவனைத் தன் வீட்டுக்கும் தனக்கு உண்டான எல்லாவற்றிற்கும் விசாரணைக்காரனாக்கினதுமுதற்கொண்டு, கர்த்தர் யோசேப்பினிமித்தம் அந்த எகிப்தியன் வீட்டை ஆசீர்வதித்தார்; வீட்டிலும் வெளியிலும் அவனுக்கு உண்டானவைகள் எல்லாவற்றிலும் கர்த்தருடைய ஆசீர்வாதம் இருந்தது.]]></a:t>
+              <a:t><![CDATA[22. சிறைச்சாலைத் தலைவன் சிறைச்சாலையில் வைக்கப்பட்ட யாவரையும் யோசேப்பின் கையிலே ஒப்புவித்தான்; அங்கே அவர்கள் செய்வதெல்லாவற்றையும் யோசேப்பு செய்வித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -664,51 +636,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவனைத் தன் வீட்டுக்கும் தனக்கு உண்டான எல்லாவற்றிற்கும் விசாரணைக்காரனாக்கினதுமுதற்கொண்டு, கர்த்தர் யோசேப்பினிமித்தம் அந்த எகிப்தியன் வீட்டை ஆசீர்வதித்தார்; வீட்டிலும் வெளியிலும் அவனுக்கு உண்டானவைகள் எல்லாவற்றிலும் கர்த்தருடைய ஆசீர்வாதம் இருந்தது.]]></a:t>
+              <a:t><![CDATA[23. கர்த்தர் அவனோடே இருந்தபடியினாலும், அவன் எதைச் செய்தானோ அதைக் கர்த்தர் வாய்க்கப்பண்ணினபடியினாலும், அவன் வசமாயிருந்த யாதொன்றையும் குறித்துச் சிறைச்சாலைத் தலைவன் விசாரிக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -773,51 +745,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆகையால், அவன் தனக்கு உண்டானதையெல்லாம் யோசேப்பின் கையிலே ஒப்புக்கொடுத்துவிட்டு, தான் புசிக்கிற போஜனம்தவிர தன்னிடத்திலிருந்த மற்றொன்றைக்குறித்தும் விசாரியாதிருந்தான். யோசேப்பு அழகான ரூபமும் செளந்தரிய முகமும் உள்ளவனாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[23. கர்த்தர் அவனோடே இருந்தபடியினாலும், அவன் எதைச் செய்தானோ அதைக் கர்த்தர் வாய்க்கப்பண்ணினபடியினாலும், அவன் வசமாயிருந்த யாதொன்றையும் குறித்துச் சிறைச்சாலைத் தலைவன் விசாரிக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -882,51 +854,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆகையால், அவன் தனக்கு உண்டானதையெல்லாம் யோசேப்பின் கையிலே ஒப்புக்கொடுத்துவிட்டு, தான் புசிக்கிற போஜனம்தவிர தன்னிடத்திலிருந்த மற்றொன்றைக்குறித்தும் விசாரியாதிருந்தான். யோசேப்பு அழகான ரூபமும் செளந்தரிய முகமும் உள்ளவனாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[1. யோசேப்பு எகிப்துக்குக் கொண்டுபோகப்பட்டான். பார்வோனுடைய பிரதானியும் தலையாரிகளுக்கு அதிபதியுமாகிய போத்திபார் என்னும் எகிப்து தேசத்தான் அவனை அவ்விடத்தில் கொண்டுவந்த இஸ்மவேலரிடத்தில் வாங்கினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -991,51 +963,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. சிலநாள் சென்றபின், அவனுடைய எஜமானனின் மனைவி யோசேப்பின்மேல் கண்போட்டு, என்னோடே சயனி என்றாள்.]]></a:t>
+              <a:t><![CDATA[1. யோசேப்பு எகிப்துக்குக் கொண்டுபோகப்பட்டான். பார்வோனுடைய பிரதானியும் தலையாரிகளுக்கு அதிபதியுமாகிய போத்திபார் என்னும் எகிப்து தேசத்தான் அவனை அவ்விடத்தில் கொண்டுவந்த இஸ்மவேலரிடத்தில் வாங்கினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1100,51 +1072,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. சிலநாள் சென்றபின், அவனுடைய எஜமானனின் மனைவி யோசேப்பின்மேல் கண்போட்டு, என்னோடே சயனி என்றாள்.]]></a:t>
+              <a:t><![CDATA[2. கர்த்தர் யோசேப்போடே இருந்தார், அவன் காரியசித்தியுள்ளவனானான்; அவன் எகிப்தியனாகிய தன் எஜமானுடைய வீட்டிலே இருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1209,51 +1181,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவனோ தன் எஜமானுடைய மனைவியின் சொல்லுக்கு இணங்காமல், அவளை நோக்கி: இதோ வீட்டிலே என்னிடத்தில் இருக்கிறவைகளில் யாதொன்றைக்குறித்தும் என் ஆண்டவன் விசாரியாமல், தமக்கு உண்டான எல்லாவற்றையும் என் கையில் ஒப்பித்திருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[2. கர்த்தர் யோசேப்போடே இருந்தார், அவன் காரியசித்தியுள்ளவனானான்; அவன் எகிப்தியனாகிய தன் எஜமானுடைய வீட்டிலே இருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1318,51 +1290,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவனோ தன் எஜமானுடைய மனைவியின் சொல்லுக்கு இணங்காமல், அவளை நோக்கி: இதோ வீட்டிலே என்னிடத்தில் இருக்கிறவைகளில் யாதொன்றைக்குறித்தும் என் ஆண்டவன் விசாரியாமல், தமக்கு உண்டான எல்லாவற்றையும் என் கையில் ஒப்பித்திருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[3. கர்த்தர் அவனோடே இருக்கிறார் என்றும் அவன் செய்கிற யாவையும் கர்த்தர் வாய்க்கப்பண்ணுகிறார் என்றும், அவன் எஜமான் கண்டு:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1427,51 +1399,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இந்த வீட்டிலே என்னிலும் பெரியவன் இல்லை; நீ அவருடைய மனைவியாயிருக்கிறபடியால் உன்னைத்தவிர வேறொன்றையும் அவர் எனக்கு விலக்கி வைக்கவில்லை. இப்படியிருக்க, நான் இத்தனை பெரிய பொல்லாங்குக்கு உடன்பட்டு, தேவனுக்கு விரோதமாய்ப் பாவம் செய்வது எப்படி என்றான்.]]></a:t>
+              <a:t><![CDATA[3. கர்த்தர் அவனோடே இருக்கிறார் என்றும் அவன் செய்கிற யாவையும் கர்த்தர் வாய்க்கப்பண்ணுகிறார் என்றும், அவன் எஜமான் கண்டு:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1536,51 +1508,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. யோசேப்பு எகிப்துக்குக் கொண்டுபோகப்பட்டான். பார்வோனுடைய பிரதானியும் தலையாரிகளுக்கு அதிபதியுமாகிய போத்திபார் என்னும் எகிப்து தேசத்தான் அவனை அவ்விடத்தில் கொண்டுவந்த இஸ்மவேலரிடத்தில் வாங்கினான்.]]></a:t>
+              <a:t><![CDATA[16. அவனுடைய எஜமான் வீட்டுக்கு வருமளவும் அவனுடைய வஸ்திரத்தைத் தன்னிடத்தில் வைத்திருந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1645,51 +1617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இந்த வீட்டிலே என்னிலும் பெரியவன் இல்லை; நீ அவருடைய மனைவியாயிருக்கிறபடியால் உன்னைத்தவிர வேறொன்றையும் அவர் எனக்கு விலக்கி வைக்கவில்லை. இப்படியிருக்க, நான் இத்தனை பெரிய பொல்லாங்குக்கு உடன்பட்டு, தேவனுக்கு விரோதமாய்ப் பாவம் செய்வது எப்படி என்றான்.]]></a:t>
+              <a:t><![CDATA[4. யோசேப்பினிடத்தில் தயவுவைத்து, அவனைத் தனக்கு ஊழியக்காரனும் தன் வீட்டுக்கு விசாரணைக்காரனுமாக்கி, தனக்கு உண்டான யாவற்றையும் அவன் கையில் ஒப்புவித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1754,51 +1726,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவள் நித்தம் நித்தம் யோசேப்போடே இப்படிப் பேசிக்கொண்டு வந்தும், அவன் அவளுடனே சயனிக்கவும் அவளுடனே இருக்கவும் சம்மதிக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[5. அவனைத் தன் வீட்டுக்கும் தனக்கு உண்டான எல்லாவற்றிற்கும் விசாரணைக்காரனாக்கினதுமுதற்கொண்டு, கர்த்தர் யோசேப்பினிமித்தம் அந்த எகிப்தியன் வீட்டை ஆசீர்வதித்தார்; வீட்டிலும் வெளியிலும் அவனுக்கு உண்டானவைகள் எல்லாவற்றிலும் கர்த்தருடைய ஆசீர்வாதம் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1863,51 +1835,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவள் நித்தம் நித்தம் யோசேப்போடே இப்படிப் பேசிக்கொண்டு வந்தும், அவன் அவளுடனே சயனிக்கவும் அவளுடனே இருக்கவும் சம்மதிக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[5. அவனைத் தன் வீட்டுக்கும் தனக்கு உண்டான எல்லாவற்றிற்கும் விசாரணைக்காரனாக்கினதுமுதற்கொண்டு, கர்த்தர் யோசேப்பினிமித்தம் அந்த எகிப்தியன் வீட்டை ஆசீர்வதித்தார்; வீட்டிலும் வெளியிலும் அவனுக்கு உண்டானவைகள் எல்லாவற்றிலும் கர்த்தருடைய ஆசீர்வாதம் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1972,51 +1944,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இப்படியிருக்கும்போது, ஒருநாள் அவன் தன் வேலையைச் செய்கிறதற்கு வீட்டிற்குள் போனான்; வீட்டு மனிதரில் ஒருவரும் வீட்டில் இல்லை.]]></a:t>
+              <a:t><![CDATA[6. ஆகையால், அவன் தனக்கு உண்டானதையெல்லாம் யோசேப்பின் கையிலே ஒப்புக்கொடுத்துவிட்டு, தான் புசிக்கிற போஜனம்தவிர தன்னிடத்திலிருந்த மற்றொன்றைக்குறித்தும் விசாரியாதிருந்தான். யோசேப்பு அழகான ரூபமும் செளந்தரிய முகமும் உள்ளவனாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2081,51 +2053,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இப்படியிருக்கும்போது, ஒருநாள் அவன் தன் வேலையைச் செய்கிறதற்கு வீட்டிற்குள் போனான்; வீட்டு மனிதரில் ஒருவரும் வீட்டில் இல்லை.]]></a:t>
+              <a:t><![CDATA[6. ஆகையால், அவன் தனக்கு உண்டானதையெல்லாம் யோசேப்பின் கையிலே ஒப்புக்கொடுத்துவிட்டு, தான் புசிக்கிற போஜனம்தவிர தன்னிடத்திலிருந்த மற்றொன்றைக்குறித்தும் விசாரியாதிருந்தான். யோசேப்பு அழகான ரூபமும் செளந்தரிய முகமும் உள்ளவனாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2190,51 +2162,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது அவள் அவனுடைய வஸ்திரத்தைப் பற்றிப் பிடித்து, என்னோடே சயனி என்றான். அவனோ தன் வஸ்திரத்தை அவள் கையிலே விட்டு வெளியே ஓடிப்போனான்.]]></a:t>
+              <a:t><![CDATA[7. சிலநாள் சென்றபின், அவனுடைய எஜமானனின் மனைவி யோசேப்பின்மேல் கண்போட்டு, என்னோடே சயனி என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2299,51 +2271,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது அவள் அவனுடைய வஸ்திரத்தைப் பற்றிப் பிடித்து, என்னோடே சயனி என்றான். அவனோ தன் வஸ்திரத்தை அவள் கையிலே விட்டு வெளியே ஓடிப்போனான்.]]></a:t>
+              <a:t><![CDATA[7. சிலநாள் சென்றபின், அவனுடைய எஜமானனின் மனைவி யோசேப்பின்மேல் கண்போட்டு, என்னோடே சயனி என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2408,51 +2380,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவன் தன் வஸ்திரத்தை அவள் கையிலே விட்டு வெளியே ஓடிப்போனதை அவள் கண்டபோது,]]></a:t>
+              <a:t><![CDATA[8. அவனோ தன் எஜமானுடைய மனைவியின் சொல்லுக்கு இணங்காமல், அவளை நோக்கி: இதோ வீட்டிலே என்னிடத்தில் இருக்கிறவைகளில் யாதொன்றைக்குறித்தும் என் ஆண்டவன் விசாரியாமல், தமக்கு உண்டான எல்லாவற்றையும் என் கையில் ஒப்பித்திருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2517,51 +2489,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவள் தன் வீட்டு மனிதரைக் கூப்பிட்டு: பாருங்கள், எபிரெய மனுஷன் நம்மிடத்தில் சரசம்பண்ணும்படிக்கு அவனை நமக்குள் கொண்டுவந்தார், அவன் என்னோடே சயனிக்கும்படிக்கு என்னிடத்தில் வந்தான்; நான் மிகுந்த சத்தமிட்டுக் கூப்பிட்டேன்.]]></a:t>
+              <a:t><![CDATA[8. அவனோ தன் எஜமானுடைய மனைவியின் சொல்லுக்கு இணங்காமல், அவளை நோக்கி: இதோ வீட்டிலே என்னிடத்தில் இருக்கிறவைகளில் யாதொன்றைக்குறித்தும் என் ஆண்டவன் விசாரியாமல், தமக்கு உண்டான எல்லாவற்றையும் என் கையில் ஒப்பித்திருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2626,51 +2598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவள் தன் வீட்டு மனிதரைக் கூப்பிட்டு: பாருங்கள், எபிரெய மனுஷன் நம்மிடத்தில் சரசம்பண்ணும்படிக்கு அவனை நமக்குள் கொண்டுவந்தார், அவன் என்னோடே சயனிக்கும்படிக்கு என்னிடத்தில் வந்தான்; நான் மிகுந்த சத்தமிட்டுக் கூப்பிட்டேன்.]]></a:t>
+              <a:t><![CDATA[9. இந்த வீட்டிலே என்னிலும் பெரியவன் இல்லை; நீ அவருடைய மனைவியாயிருக்கிறபடியால் உன்னைத்தவிர வேறொன்றையும் அவர் எனக்கு விலக்கி வைக்கவில்லை. இப்படியிருக்க, நான் இத்தனை பெரிய பொல்லாங்குக்கு உடன்பட்டு, தேவனுக்கு விரோதமாய்ப் பாவம் செய்வது எப்படி என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2735,51 +2707,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. யோசேப்பு எகிப்துக்குக் கொண்டுபோகப்பட்டான். பார்வோனுடைய பிரதானியும் தலையாரிகளுக்கு அதிபதியுமாகிய போத்திபார் என்னும் எகிப்து தேசத்தான் அவனை அவ்விடத்தில் கொண்டுவந்த இஸ்மவேலரிடத்தில் வாங்கினான்.]]></a:t>
+              <a:t><![CDATA[17. அவனை நோக்கி: நீர் நம்மிடத்தில் கொண்டுவந்த அந்த எபிரெய வேலைக்காரன் சரசம்பண்ணும்படிக்கு என்னிடத்தில் வந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2844,51 +2816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நான் சத்தமிட்டுக் கூப்பிடுகிறதை அவன் கேட்டு, தன் வஸ்திரத்தை என்னிடத்தில் விட்டு, வெளியே ஓடிப்போய்விட்டான் என்று சொன்னாள்.]]></a:t>
+              <a:t><![CDATA[9. இந்த வீட்டிலே என்னிலும் பெரியவன் இல்லை; நீ அவருடைய மனைவியாயிருக்கிறபடியால் உன்னைத்தவிர வேறொன்றையும் அவர் எனக்கு விலக்கி வைக்கவில்லை. இப்படியிருக்க, நான் இத்தனை பெரிய பொல்லாங்குக்கு உடன்பட்டு, தேவனுக்கு விரோதமாய்ப் பாவம் செய்வது எப்படி என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2953,51 +2925,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நான் சத்தமிட்டுக் கூப்பிடுகிறதை அவன் கேட்டு, தன் வஸ்திரத்தை என்னிடத்தில் விட்டு, வெளியே ஓடிப்போய்விட்டான் என்று சொன்னாள்.]]></a:t>
+              <a:t><![CDATA[10. அவள் நித்தம் நித்தம் யோசேப்போடே இப்படிப் பேசிக்கொண்டு வந்தும், அவன் அவளுடனே சயனிக்கவும் அவளுடனே இருக்கவும் சம்மதிக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3062,51 +3034,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவனுடைய எஜமான் வீட்டுக்கு வருமளவும் அவனுடைய வஸ்திரத்தைத் தன்னிடத்தில் வைத்திருந்து,]]></a:t>
+              <a:t><![CDATA[11. இப்படியிருக்கும்போது, ஒருநாள் அவன் தன் வேலையைச் செய்கிறதற்கு வீட்டிற்குள் போனான்; வீட்டு மனிதரில் ஒருவரும் வீட்டில் இல்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3171,51 +3143,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவனை நோக்கி: நீர் நம்மிடத்தில் கொண்டுவந்த அந்த எபிரெய வேலைக்காரன் சரசம்பண்ணும்படிக்கு என்னிடத்தில் வந்தான்.]]></a:t>
+              <a:t><![CDATA[12. அப்பொழுது அவள் அவனுடைய வஸ்திரத்தைப் பற்றிப் பிடித்து, என்னோடே சயனி என்றான். அவனோ தன் வஸ்திரத்தை அவள் கையிலே விட்டு வெளியே ஓடிப்போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3280,51 +3252,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவனை நோக்கி: நீர் நம்மிடத்தில் கொண்டுவந்த அந்த எபிரெய வேலைக்காரன் சரசம்பண்ணும்படிக்கு என்னிடத்தில் வந்தான்.]]></a:t>
+              <a:t><![CDATA[12. அப்பொழுது அவள் அவனுடைய வஸ்திரத்தைப் பற்றிப் பிடித்து, என்னோடே சயனி என்றான். அவனோ தன் வஸ்திரத்தை அவள் கையிலே விட்டு வெளியே ஓடிப்போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3389,51 +3361,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது நான் சத்தமிட்டுக் கூப்பிட்டேன், அவன் தன் வஸ்திரத்தை என்னிடத்தில் விட்டு வெளியே ஓடிப்போனான் என்றாள்.]]></a:t>
+              <a:t><![CDATA[13. அவன் தன் வஸ்திரத்தை அவள் கையிலே விட்டு வெளியே ஓடிப்போனதை அவள் கண்டபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3498,51 +3470,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது நான் சத்தமிட்டுக் கூப்பிட்டேன், அவன் தன் வஸ்திரத்தை என்னிடத்தில் விட்டு வெளியே ஓடிப்போனான் என்றாள்.]]></a:t>
+              <a:t><![CDATA[13. அவன் தன் வஸ்திரத்தை அவள் கையிலே விட்டு வெளியே ஓடிப்போனதை அவள் கண்டபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3607,51 +3579,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. உம்முடைய வேலைக்காரன் எனக்கு இப்படிச் செய்தான் என்று தன் மனைவி தன்னோடே சொன்ன வார்த்தைகளை அவன் எஜமான் கேட்டபோது, அவனுக்குக் கோபம் மூண்டது.]]></a:t>
+              <a:t><![CDATA[14. அவள் தன் வீட்டு மனிதரைக் கூப்பிட்டு: பாருங்கள், எபிரெய மனுஷன் நம்மிடத்தில் சரசம்பண்ணும்படிக்கு அவனை நமக்குள் கொண்டுவந்தார், அவன் என்னோடே சயனிக்கும்படிக்கு என்னிடத்தில் வந்தான்; நான் மிகுந்த சத்தமிட்டுக் கூப்பிட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3716,51 +3688,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. உம்முடைய வேலைக்காரன் எனக்கு இப்படிச் செய்தான் என்று தன் மனைவி தன்னோடே சொன்ன வார்த்தைகளை அவன் எஜமான் கேட்டபோது, அவனுக்குக் கோபம் மூண்டது.]]></a:t>
+              <a:t><![CDATA[14. அவள் தன் வீட்டு மனிதரைக் கூப்பிட்டு: பாருங்கள், எபிரெய மனுஷன் நம்மிடத்தில் சரசம்பண்ணும்படிக்கு அவனை நமக்குள் கொண்டுவந்தார், அவன் என்னோடே சயனிக்கும்படிக்கு என்னிடத்தில் வந்தான்; நான் மிகுந்த சத்தமிட்டுக் கூப்பிட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3825,51 +3797,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. யோசேப்பின் எஜமான் அவனைப் பிடித்து, ராஜாவின் கட்டளையால் காவலில் வைக்கப்பட்டவர்கள் இருக்கும் சிறைச்சாலையிலே அவனை ஒப்புவித்தான். அந்தச் சிறைச்சாலையில் அவன் இருந்தான்.]]></a:t>
+              <a:t><![CDATA[15. நான் சத்தமிட்டுக் கூப்பிடுகிறதை அவன் கேட்டு, தன் வஸ்திரத்தை என்னிடத்தில் விட்டு, வெளியே ஓடிப்போய்விட்டான் என்று சொன்னாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3934,814 +3906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. கர்த்தர் யோசேப்போடே இருந்தார், அவன் காரியசித்தியுள்ளவனானான்; அவன் எகிப்தியனாகிய தன் எஜமானுடைய வீட்டிலே இருந்தான்.]]></a:t>
-[...762 lines deleted...]
-              <a:t><![CDATA[23. கர்த்தர் அவனோடே இருந்தபடியினாலும், அவன் எதைச் செய்தானோ அதைக் கர்த்தர் வாய்க்கப்பண்ணினபடியினாலும், அவன் வசமாயிருந்த யாதொன்றையும் குறித்துச் சிறைச்சாலைத் தலைவன் விசாரிக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[17. அவனை நோக்கி: நீர் நம்மிடத்தில் கொண்டுவந்த அந்த எபிரெய வேலைக்காரன் சரசம்பண்ணும்படிக்கு என்னிடத்தில் வந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4806,51 +4015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. கர்த்தர் யோசேப்போடே இருந்தார், அவன் காரியசித்தியுள்ளவனானான்; அவன் எகிப்தியனாகிய தன் எஜமானுடைய வீட்டிலே இருந்தான்.]]></a:t>
+              <a:t><![CDATA[18. அப்பொழுது நான் சத்தமிட்டுக் கூப்பிட்டேன், அவன் தன் வஸ்திரத்தை என்னிடத்தில் விட்டு வெளியே ஓடிப்போனான் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4915,51 +4124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கர்த்தர் அவனோடே இருக்கிறார் என்றும் அவன் செய்கிற யாவையும் கர்த்தர் வாய்க்கப்பண்ணுகிறார் என்றும், அவன் எஜமான் கண்டு:]]></a:t>
+              <a:t><![CDATA[19. உம்முடைய வேலைக்காரன் எனக்கு இப்படிச் செய்தான் என்று தன் மனைவி தன்னோடே சொன்ன வார்த்தைகளை அவன் எஜமான் கேட்டபோது, அவனுக்குக் கோபம் மூண்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5024,51 +4233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கர்த்தர் அவனோடே இருக்கிறார் என்றும் அவன் செய்கிற யாவையும் கர்த்தர் வாய்க்கப்பண்ணுகிறார் என்றும், அவன் எஜமான் கண்டு:]]></a:t>
+              <a:t><![CDATA[20. யோசேப்பின் எஜமான் அவனைப் பிடித்து, ராஜாவின் கட்டளையால் காவலில் வைக்கப்பட்டவர்கள் இருக்கும் சிறைச்சாலையிலே அவனை ஒப்புவித்தான். அந்தச் சிறைச்சாலையில் அவன் இருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5133,51 +4342,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. யோசேப்பினிடத்தில் தயவுவைத்து, அவனைத் தனக்கு ஊழியக்காரனும் தன் வீட்டுக்கு விசாரணைக்காரனுமாக்கி, தனக்கு உண்டான யாவற்றையும் அவன் கையில் ஒப்புவித்தான்.]]></a:t>
+              <a:t><![CDATA[21. கர்த்தரோ யோசேப்போடே இருந்து, அவன்மேல் கிருபை வைத்து, சிறைச்சாலைத் தலைவனுடைய தயவு அவனுக்குக் கிடைக்கும்படி செய்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5242,51 +4451,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. யோசேப்பினிடத்தில் தயவுவைத்து, அவனைத் தனக்கு ஊழியக்காரனும் தன் வீட்டுக்கு விசாரணைக்காரனுமாக்கி, தனக்கு உண்டான யாவற்றையும் அவன் கையில் ஒப்புவித்தான்.]]></a:t>
+              <a:t><![CDATA[21. கர்த்தரோ யோசேப்போடே இருந்து, அவன்மேல் கிருபை வைத்து, சிறைச்சாலைத் தலைவனுடைய தயவு அவனுக்குக் கிடைக்கும்படி செய்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5321,51 +4530,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469491790" r:id="rId1"/>
+    <p:sldLayoutId id="2474750820" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5629,106 +4838,50 @@
 
 <file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...54 lines deleted...]
-
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5869,51 +5022,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And it came to pass from the time that he had made him overseer in his house, and over all that]]></a:t>
+              <a:t><![CDATA[22. সেই কারাগারের সমস্ত বন্দীদের ভার য়োষেফের হাতে দিলেন| সেই পদে অধিষ্ঠিত য়ে কোন পদাধিকারী]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6001,51 +5154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[he had, that the LORD blessed the Egyptian's house for Joseph's sake; and the blessing of the LORD]]></a:t>
+              <a:t><![CDATA[স্বাভাবিকভাবে যা করেন, য়োষেফ তাই করতেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6133,51 +5286,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[was upon all that he had in the house, and in the field.]]></a:t>
+              <a:t><![CDATA[23. সুতরাং য়োষেফের অধীনের কোন কাজই কারাধিকারীকে তত্ত্বাবধান করতে হোত না| এটা হয়েছিল কারণ প্রভু তার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6265,51 +5418,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And he left all that he had in Joseph's hand; and he knew not ought he had, save the bread which]]></a:t>
+              <a:t><![CDATA[সঙ্গে ছিলেন এবং তাকে সব কাজে সফল করেছিলেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6397,51 +5550,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[he did eat. And Joseph was a goodly person, and well favoured.]]></a:t>
+              <a:t><![CDATA[1. বণিকরা যারা য়োষেফকে কিনেছিল, তারা তাকে মিশরে নিয়ে গেল এবং ফরৌণের রক্ষকদের সেনাপতি পোটীফরের কাছে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6529,51 +5682,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And it came to pass after these things, that his master's wife cast her eyes upon Joseph; and she]]></a:t>
+              <a:t><![CDATA[বিক্রি করে দিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6661,51 +5814,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[said, Lie with me.]]></a:t>
+              <a:t><![CDATA[2. কিন্তু প্রভু য়োষেফকে সাহায্য করলেন| য়োষেফ সফলকর্মা হলেন| য়োষেফ সেই মিশরীয় পোটীফরের অর্থাত্‌]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6793,51 +5946,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. But he refused, and said unto his master's wife, Behold, my master knows not what is with me in]]></a:t>
+              <a:t><![CDATA[তার মনিবের বাড়ীতেই বাস করতেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6925,51 +6078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the house, and he has committed all that he has to my hand;]]></a:t>
+              <a:t><![CDATA[3. পোটীফর দেখলেন য়ে প্রভু য়োষেফের সাথে রয়েছেন এবং য়োষেফ যা কিছু করেন তাতেই তিনি তাকে সফল হতে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7057,51 +6210,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. There is none greater in this house than I; neither has he kept back any thing from me but you,]]></a:t>
+              <a:t><![CDATA[দেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7189,51 +6342,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And Joseph was brought down to Egypt; and Potiphar, an officer of Pharaoh, captain of the guard,]]></a:t>
+              <a:t><![CDATA[16. তারপর তার স্বামী অর্থাত্‌ য়োষেফের মনিব আসা পর্য্ন্ত সে সেই জামাটা তার কাছে রেখে দিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7321,51 +6474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[because you are his wife: how then can I do this great wickedness, and sin against God?]]></a:t>
+              <a:t><![CDATA[4. সেইজন্য পোটীফর খুশী হয়ে য়োষেফকে তার নিজের বাড়ীর অধ্যক্ষ করে তারই হাতে সব কিছুর ভার দিলেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7453,51 +6606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And it came to pass, as she spoke to Joseph day by day, that he hearkened not unto her, to lie]]></a:t>
+              <a:t><![CDATA[5. য়োষেফকে সেই বাড়ীর অধ্যক্ষ করা হলে প্রভু পোটীফরের বাড়ী এবং তার সব কিছুকে আশীর্বাদ করলেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7585,51 +6738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[by her, or to be with her.]]></a:t>
+              <a:t><![CDATA[য়োষেফের জন্যই প্রভু একাজ করলেন| আর তিনি পোটীফরের ক্ষেতে যা জন্মাত তাকেও আশীর্বাদযুক্ত করলেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7717,51 +6870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And it came to pass about this time, that Joseph went into the house to do his business; and]]></a:t>
+              <a:t><![CDATA[6. তাই পোটীফর তার বাড়ীর সব কিছুর ভারই য়োষেফের হাতে দিয়ে দিলেন, কেবল নিজের খাবারটা ছাড়া আর কিছুরই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7849,51 +7002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[there was none of the men of the house there within.]]></a:t>
+              <a:t><![CDATA[জন্য তিনি চিন্তিত ছিলেন না|য়োষেফ ছিলেন অত্যন্ত রূপবান ও সুদর্শন পুরুষ|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7981,51 +7134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And she caught him by his garment, saying, Lie with me: and he left his garment in her hand, and]]></a:t>
+              <a:t><![CDATA[7. কিছু সময় পরে য়োষেফের মনিবের স্ত্রীও তাকে পছন্দ করতে শুরু করল| একদিন সে তাকে বলল, “আমার সঙ্গে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8113,51 +7266,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[fled, and got him out.]]></a:t>
+              <a:t><![CDATA[শোও|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8245,51 +7398,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And it came to pass, when she saw that he had left his garment in her hand, and was fled forth,]]></a:t>
+              <a:t><![CDATA[8. কিন্তু য়োষেফ প্রত্যাখ্যান করে বলল, “আমার মনিব জানেন তার বাড়ীর প্রতিটি বিষযের প্রতি আমি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8377,51 +7530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. That she called unto the men of her house, and spoke unto them, saying, See, he has brought in]]></a:t>
+              <a:t><![CDATA[বিশ্বস্ত| তিনি এখানকার সব কিছুর দায দায়িত্বই আমাকে দিয়েছেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8509,51 +7662,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[an Hebrew unto us to mock us; he came in unto me to lie with me, and I cried with a loud voice:]]></a:t>
+              <a:t><![CDATA[9. আমার মনিব আমাকে এই বাড়ীতে প্রায় তার সমান স্থানেই রেখেছেন| আমি কখনই তার স্ত্রীর সঙ্গে শুতে পারি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8641,51 +7794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[an Egyptian, bought him of the hands of the Ishmeelites, which had brought him down thither.]]></a:t>
+              <a:t><![CDATA[17. স্বামীকেও সে ঐ একই ঘটনা বলল| সে বলল, “য়ে ইব্রীয় দাসটিকে তুমি এখানে এনেছ, সে আমাকে আক্রমণ করার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8773,51 +7926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And it came to pass, when he heard that I lifted up my voice and cried, that he left his garment]]></a:t>
+              <a:t><![CDATA[না| এটা মারাত্মক ভুল কাজ! ঈশ্বরের বিরুদ্ধে পাপ কাজ|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8905,51 +8058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[with me, and fled, and got him out.]]></a:t>
+              <a:t><![CDATA[10. স্ত্রী লোকটি রোজই য়োষেফকে এ কথা বলত, কিন্তু য়োষেফ রাজী হতেন না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9037,51 +8190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And she laid up his garment by her, until his lord came home.]]></a:t>
+              <a:t><![CDATA[11. একদিন য়োষেফ নিজের কাজ করতে বাড়ীর ভেতরে গেলেন| সেই সময় সেই বাড়ীতে কেবল একা তিনিই ছিলেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9169,51 +8322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And she spoke unto him according to these words, saying, The Hebrew servant, which you have]]></a:t>
+              <a:t><![CDATA[12. তার মনিবের স্ত্রী সেই সময় তার কাপড় টেনে ধরে বলল, “আমার সঙ্গে বিছানায় এস|” কিন্তু য়োষেফ সেই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9301,51 +8454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[brought unto us, came in unto me to mock me:]]></a:t>
+              <a:t><![CDATA[বাড়ী থেকে এত দ্রুত দৌড়ে পালাল য়ে জামাটা স্ত্রীলোকটির হাতেই রয়ে গেল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9433,51 +8586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And it came to pass, as I lifted up my voice and cried, that he left his garment with me, and]]></a:t>
+              <a:t><![CDATA[13. স্ত্রীলোকটি দেখল য়ে য়োষেফ তার হাতেই জামাটা ফেলে বাড়ীর বাইরে দৌড়ে বেরিয়ে গেছে| তাই সে চিন্তা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9565,51 +8718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[fled out.]]></a:t>
+              <a:t><![CDATA[করে ঠিক করল যা ঘটেছে সে সম্বন্ধে মিথ্যা কথা বলবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9697,51 +8850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And it came to pass, when his master heard the words of his wife, which she spoke unto him,]]></a:t>
+              <a:t><![CDATA[14. সে তার বাড়ীর ভৃত্যদের ডেকে বলল, “দেখ! এই ইব্রীয় ক্রীতদাসকে কি আমাদের নিয়ে ঠাট্টা করার জন্য]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9829,51 +8982,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[saying, After this manner did your servant to me; that his wrath was kindled.]]></a:t>
+              <a:t><![CDATA[এখানে আনা হয়েছে? সে ভিতরে এসে আমাকে আক্রমণ করার চেষ্টা করেছিল, কিন্তু আমি চেঁচিয়ে উঠলাম|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9961,51 +9114,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And Joseph's master took him, and put him into the prison, a place where the king's prisoners]]></a:t>
+              <a:t><![CDATA[15. আমার চিত্কারে সে ভয় পেয়ে পালাল| কিন্তু সে তার জামাটা ফেলে গেছে|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10093,975 +9246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And the LORD was with Joseph, and he was a prosperous man; and he was in the house of his master]]></a:t>
-[...923 lines deleted...]
-              <a:t><![CDATA[with him, and that which he did, the LORD made it to prosper.]]></a:t>
+              <a:t><![CDATA[চেষ্টা করেছিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11149,51 +9378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the Egyptian.]]></a:t>
+              <a:t><![CDATA[18. কিন্তু সে আমার কাছে আসতেই আমি চিত্কার করে উঠলাম| সে দৌড়ে পালাল বটে কিন্তু তার জামাটা ফেলে গেল|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11281,51 +9510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And his master saw that the LORD was with him, and that the LORD made all that he did to prosper]]></a:t>
+              <a:t><![CDATA[19. য়োষেফের মনিব তার স্ত্রীর সব কথা শুনে ক্রুদ্ধ হল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11413,51 +9642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[in his hand.]]></a:t>
+              <a:t><![CDATA[20. তাই রাজার শত্রুদের য়ে কারাগারে রাখা হত, পোটীফর য়োষেফকে সেইখানে রাখল| য়োষেফ সেখানে রইলেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11545,51 +9774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And Joseph found grace in his sight, and he served him: and he made him overseer over his house,]]></a:t>
+              <a:t><![CDATA[21. কিন্তু প্রভু য়োষেফের সঙ্গে ছিলেন| প্রভু য়োষেফের প্রতি দয়া করে চললেন| কিছুদিন পরে সেই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11677,51 +9906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and all that he had he put into his hand.]]></a:t>
+              <a:t><![CDATA[কারাগারের রক্ষকদের প্রধানের কাছে তিনি প্রিয হলেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11738,91 +9967,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஆதியாகமம் : 39]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme35">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme55">
   <a:themeElements>
-    <a:clrScheme name="Theme35">
+    <a:clrScheme name="Theme55">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme35">
+    <a:fontScheme name="Theme55">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11848,51 +10077,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme35">
+    <a:fmtScheme name="Theme55">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -12023,51 +10252,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>46</Slides>
+  <Slides>39</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>