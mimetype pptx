--- v0 (2026-06-03)
+++ v1 (2026-07-25)
@@ -79,60 +79,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...8 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -157,55 +147,50 @@
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
-    <p:sldId id="300" r:id="rId47"/>
-[...3 lines deleted...]
-    <p:sldId id="304" r:id="rId51"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -347,58 +332,53 @@
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
-  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
-[...6 lines deleted...]
-  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -458,51 +438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. காயீனையும் அவன் காணிக்கையையும் அவர் அங்கிகரிக்கவில்லை. அப்பொழுது காயீனுக்கு மிகவும் எரிச்சல் உண்டாகி, அவன் முகநாடி வேறுபட்டது.]]></a:t>
+              <a:t><![CDATA[6. அப்பொழுது கர்த்தர் காயீனை நோக்கி: உனக்கு ஏன் எரிச்சல் உண்டாயிற்று? உன் முகநாடி ஏன் வேறுபட்டது?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -567,51 +547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. காயீனையும் அவன் காணிக்கையையும் அவர் அங்கிகரிக்கவில்லை. அப்பொழுது காயீனுக்கு மிகவும் எரிச்சல் உண்டாகி, அவன் முகநாடி வேறுபட்டது.]]></a:t>
+              <a:t><![CDATA[7. நீ நன்மை செய்தால் மேன்மை இல்லையோ? நீ நன்மைசெய்யாதிருந்தால் பாவம் வாசற்படியில் படுத்திருக்கும்; அவன் ஆசை உன்னைப் பற்றியிருக்கும், நீ அவனை ஆண்டுகொள்ளுவாய் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -676,51 +656,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது கர்த்தர் காயீனை நோக்கி: உனக்கு ஏன் எரிச்சல் உண்டாயிற்று? உன் முகநாடி ஏன் வேறுபட்டது?]]></a:t>
+              <a:t><![CDATA[7. நீ நன்மை செய்தால் மேன்மை இல்லையோ? நீ நன்மைசெய்யாதிருந்தால் பாவம் வாசற்படியில் படுத்திருக்கும்; அவன் ஆசை உன்னைப் பற்றியிருக்கும், நீ அவனை ஆண்டுகொள்ளுவாய் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -785,51 +765,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நீ நன்மை செய்தால் மேன்மை இல்லையோ? நீ நன்மைசெய்யாதிருந்தால் பாவம் வாசற்படியில் படுத்திருக்கும்; அவன் ஆசை உன்னைப் பற்றியிருக்கும், நீ அவனை ஆண்டுகொள்ளுவாய் என்றார்.]]></a:t>
+              <a:t><![CDATA[8. காயீன் தன் சகோதரனாகிய ஆபேலோடே பேசினான்; அவர்கள் வயல் வெளியில் இருக்கும் சமயத்தில், காயீன் தன் சகோதரனாகிய ஆபேலுக்கு விரோதமாய் எழும்பி, அவனைக் கொலைசெய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -894,51 +874,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நீ நன்மை செய்தால் மேன்மை இல்லையோ? நீ நன்மைசெய்யாதிருந்தால் பாவம் வாசற்படியில் படுத்திருக்கும்; அவன் ஆசை உன்னைப் பற்றியிருக்கும், நீ அவனை ஆண்டுகொள்ளுவாய் என்றார்.]]></a:t>
+              <a:t><![CDATA[8. காயீன் தன் சகோதரனாகிய ஆபேலோடே பேசினான்; அவர்கள் வயல் வெளியில் இருக்கும் சமயத்தில், காயீன் தன் சகோதரனாகிய ஆபேலுக்கு விரோதமாய் எழும்பி, அவனைக் கொலைசெய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1003,51 +983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. காயீன் தன் சகோதரனாகிய ஆபேலோடே பேசினான்; அவர்கள் வயல் வெளியில் இருக்கும் சமயத்தில், காயீன் தன் சகோதரனாகிய ஆபேலுக்கு விரோதமாய் எழும்பி, அவனைக் கொலைசெய்தான்.]]></a:t>
+              <a:t><![CDATA[9. கர்த்தர் காயீனை நோக்கி: உன் சகோதரனாகிய ஆபேல் எங்கே என்றார்; அதற்கு அவன்: நான் அறியேன்; என் சகோதரனுக்கு நான் காவலாளியோ என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1112,51 +1092,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. காயீன் தன் சகோதரனாகிய ஆபேலோடே பேசினான்; அவர்கள் வயல் வெளியில் இருக்கும் சமயத்தில், காயீன் தன் சகோதரனாகிய ஆபேலுக்கு விரோதமாய் எழும்பி, அவனைக் கொலைசெய்தான்.]]></a:t>
+              <a:t><![CDATA[9. கர்த்தர் காயீனை நோக்கி: உன் சகோதரனாகிய ஆபேல் எங்கே என்றார்; அதற்கு அவன்: நான் அறியேன்; என் சகோதரனுக்கு நான் காவலாளியோ என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1221,51 +1201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. கர்த்தர் காயீனை நோக்கி: உன் சகோதரனாகிய ஆபேல் எங்கே என்றார்; அதற்கு அவன்: நான் அறியேன்; என் சகோதரனுக்கு நான் காவலாளியோ என்றான்.]]></a:t>
+              <a:t><![CDATA[10. அதற்கு அவர்: என்ன செய்தாய்? உன் சகோதரனுடைய இரத்தத்தின் சத்தம் பூமியிலிருந்து என்னை நோக்கிக் கூப்பிடுகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1330,51 +1310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. கர்த்தர் காயீனை நோக்கி: உன் சகோதரனாகிய ஆபேல் எங்கே என்றார்; அதற்கு அவன்: நான் அறியேன்; என் சகோதரனுக்கு நான் காவலாளியோ என்றான்.]]></a:t>
+              <a:t><![CDATA[11. இப்பொழுது உன் சகோதரனுடைய இரத்தத்தை உன் கையிலே வாங்கிக்கொள்ளத் தன் வாயைத் திறந்த இந்தப் பூமியில் நீ சபிக்கப்பட்டிருப்பாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1439,51 +1419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அதற்கு அவர்: என்ன செய்தாய்? உன் சகோதரனுடைய இரத்தத்தின் சத்தம் பூமியிலிருந்து என்னை நோக்கிக் கூப்பிடுகிறது.]]></a:t>
+              <a:t><![CDATA[11. இப்பொழுது உன் சகோதரனுடைய இரத்தத்தை உன் கையிலே வாங்கிக்கொள்ளத் தன் வாயைத் திறந்த இந்தப் பூமியில் நீ சபிக்கப்பட்டிருப்பாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1657,51 +1637,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அதற்கு அவர்: என்ன செய்தாய்? உன் சகோதரனுடைய இரத்தத்தின் சத்தம் பூமியிலிருந்து என்னை நோக்கிக் கூப்பிடுகிறது.]]></a:t>
+              <a:t><![CDATA[12. நீ நிலத்தைப் பயிரிடும்போது, அது தன் பலனை இனி உனக்குக் கொடாது; நீ பூமியில் நிலையற்று அலைகிறவனாயிருப்பாய் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1766,51 +1746,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இப்பொழுது உன் சகோதரனுடைய இரத்தத்தை உன் கையிலே வாங்கிக்கொள்ளத் தன் வாயைத் திறந்த இந்தப் பூமியில் நீ சபிக்கப்பட்டிருப்பாய்.]]></a:t>
+              <a:t><![CDATA[12. நீ நிலத்தைப் பயிரிடும்போது, அது தன் பலனை இனி உனக்குக் கொடாது; நீ பூமியில் நிலையற்று அலைகிறவனாயிருப்பாய் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1875,51 +1855,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இப்பொழுது உன் சகோதரனுடைய இரத்தத்தை உன் கையிலே வாங்கிக்கொள்ளத் தன் வாயைத் திறந்த இந்தப் பூமியில் நீ சபிக்கப்பட்டிருப்பாய்.]]></a:t>
+              <a:t><![CDATA[13. அப்பொழுது காயீன் கர்த்தரை நோக்கி: எனக்கு இட்ட தண்டனை என்னால் சகிக்கமுடியாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1984,51 +1964,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நீ நிலத்தைப் பயிரிடும்போது, அது தன் பலனை இனி உனக்குக் கொடாது; நீ பூமியில் நிலையற்று அலைகிறவனாயிருப்பாய் என்றார்.]]></a:t>
+              <a:t><![CDATA[14. இன்று என்னை இந்தத் தேசத்திலிருந்து துரத்திவிடுகிறீர்; நான் உமது சமுகத்துக்கு விலகி மறைந்து, பூமியில் நிலையற்று அலைகிறவனாயிருப்பேன்; என்னைக் கண்டுபிடிக்கிறவன் எவனும் என்னைக் கொன்றுபோடுவானே என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2093,51 +2073,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நீ நிலத்தைப் பயிரிடும்போது, அது தன் பலனை இனி உனக்குக் கொடாது; நீ பூமியில் நிலையற்று அலைகிறவனாயிருப்பாய் என்றார்.]]></a:t>
+              <a:t><![CDATA[14. இன்று என்னை இந்தத் தேசத்திலிருந்து துரத்திவிடுகிறீர்; நான் உமது சமுகத்துக்கு விலகி மறைந்து, பூமியில் நிலையற்று அலைகிறவனாயிருப்பேன்; என்னைக் கண்டுபிடிக்கிறவன் எவனும் என்னைக் கொன்றுபோடுவானே என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2202,51 +2182,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது காயீன் கர்த்தரை நோக்கி: எனக்கு இட்ட தண்டனை என்னால் சகிக்கமுடியாது.]]></a:t>
+              <a:t><![CDATA[15. அப்பொழுது கர்த்தர் அவனை நோக்கி: காயீனைக் கொல்லுகிற எவன் மேலும் ஏழு பழி சுமரும் என்று சொல்லி; காயீனைக் கண்டுபிடிக்கிறவன் எவனும் அவனைக் கொன்றுபோடாதபடிக்குக் கர்த்தர் அவன்மேல் ஒரு அடையாளத்தைப் போட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2311,51 +2291,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இன்று என்னை இந்தத் தேசத்திலிருந்து துரத்திவிடுகிறீர்; நான் உமது சமுகத்துக்கு விலகி மறைந்து, பூமியில் நிலையற்று அலைகிறவனாயிருப்பேன்; என்னைக் கண்டுபிடிக்கிறவன் எவனும் என்னைக் கொன்றுபோடுவானே என்றான்.]]></a:t>
+              <a:t><![CDATA[15. அப்பொழுது கர்த்தர் அவனை நோக்கி: காயீனைக் கொல்லுகிற எவன் மேலும் ஏழு பழி சுமரும் என்று சொல்லி; காயீனைக் கண்டுபிடிக்கிறவன் எவனும் அவனைக் கொன்றுபோடாதபடிக்குக் கர்த்தர் அவன்மேல் ஒரு அடையாளத்தைப் போட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2420,51 +2400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இன்று என்னை இந்தத் தேசத்திலிருந்து துரத்திவிடுகிறீர்; நான் உமது சமுகத்துக்கு விலகி மறைந்து, பூமியில் நிலையற்று அலைகிறவனாயிருப்பேன்; என்னைக் கண்டுபிடிக்கிறவன் எவனும் என்னைக் கொன்றுபோடுவானே என்றான்.]]></a:t>
+              <a:t><![CDATA[16. அப்படியே காயீன் கர்த்தருடைய சந்நிதியைவிட்டுப் புறப்பட்டு, ஏதேனுக்குக் கிழக்கான நோத் என்னும் தேசத்தில் குடியிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2529,51 +2509,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இன்று என்னை இந்தத் தேசத்திலிருந்து துரத்திவிடுகிறீர்; நான் உமது சமுகத்துக்கு விலகி மறைந்து, பூமியில் நிலையற்று அலைகிறவனாயிருப்பேன்; என்னைக் கண்டுபிடிக்கிறவன் எவனும் என்னைக் கொன்றுபோடுவானே என்றான்.]]></a:t>
+              <a:t><![CDATA[16. அப்படியே காயீன் கர்த்தருடைய சந்நிதியைவிட்டுப் புறப்பட்டு, ஏதேனுக்குக் கிழக்கான நோத் என்னும் தேசத்தில் குடியிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2638,51 +2618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது கர்த்தர் அவனை நோக்கி: காயீனைக் கொல்லுகிற எவன் மேலும் ஏழு பழி சுமரும் என்று சொல்லி; காயீனைக் கண்டுபிடிக்கிறவன் எவனும் அவனைக் கொன்றுபோடாதபடிக்குக் கர்த்தர் அவன்மேல் ஒரு அடையாளத்தைப் போட்டார்.]]></a:t>
+              <a:t><![CDATA[17. காயீன் தன் மனைவியை அறிந்தான்; அவள் கர்ப்பவதியாகி, ஏனோக்கைப் பெற்றாள்; அப்பொழுது அவன் ஒரு பட்டணத்தைக் கட்டி, அந்தப் பட்டணத்துக்குத் தன் குமாரனாகிய எனோக்கின் பேரை இட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2856,51 +2836,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது கர்த்தர் அவனை நோக்கி: காயீனைக் கொல்லுகிற எவன் மேலும் ஏழு பழி சுமரும் என்று சொல்லி; காயீனைக் கண்டுபிடிக்கிறவன் எவனும் அவனைக் கொன்றுபோடாதபடிக்குக் கர்த்தர் அவன்மேல் ஒரு அடையாளத்தைப் போட்டார்.]]></a:t>
+              <a:t><![CDATA[17. காயீன் தன் மனைவியை அறிந்தான்; அவள் கர்ப்பவதியாகி, ஏனோக்கைப் பெற்றாள்; அப்பொழுது அவன் ஒரு பட்டணத்தைக் கட்டி, அந்தப் பட்டணத்துக்குத் தன் குமாரனாகிய எனோக்கின் பேரை இட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2965,51 +2945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்படியே காயீன் கர்த்தருடைய சந்நிதியைவிட்டுப் புறப்பட்டு, ஏதேனுக்குக் கிழக்கான நோத் என்னும் தேசத்தில் குடியிருந்தான்.]]></a:t>
+              <a:t><![CDATA[18. எனோக்குக்கு ஈராத் பிறந்தான்; ஈராத் மெகுயவேலைப் பெற்றான்; மெகுயவேல் மெத்தூசவேலைப் பெற்றான்; மெத்தூசவேல் லாமேக்கைப் பெற்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3074,51 +3054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்படியே காயீன் கர்த்தருடைய சந்நிதியைவிட்டுப் புறப்பட்டு, ஏதேனுக்குக் கிழக்கான நோத் என்னும் தேசத்தில் குடியிருந்தான்.]]></a:t>
+              <a:t><![CDATA[18. எனோக்குக்கு ஈராத் பிறந்தான்; ஈராத் மெகுயவேலைப் பெற்றான்; மெகுயவேல் மெத்தூசவேலைப் பெற்றான்; மெத்தூசவேல் லாமேக்கைப் பெற்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3183,51 +3163,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. காயீன் தன் மனைவியை அறிந்தான்; அவள் கர்ப்பவதியாகி, ஏனோக்கைப் பெற்றாள்; அப்பொழுது அவன் ஒரு பட்டணத்தைக் கட்டி, அந்தப் பட்டணத்துக்குத் தன் குமாரனாகிய எனோக்கின் பேரை இட்டான்.]]></a:t>
+              <a:t><![CDATA[19. லாமேக்கு இரண்டு ஸ்திரீகளை விவாகம்பண்ணினான்; ஒருத்திக்கு ஆதாள் என்று பேர், மற்றொருத்திக்குச் சில்லாள் என்று பேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3292,51 +3272,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. காயீன் தன் மனைவியை அறிந்தான்; அவள் கர்ப்பவதியாகி, ஏனோக்கைப் பெற்றாள்; அப்பொழுது அவன் ஒரு பட்டணத்தைக் கட்டி, அந்தப் பட்டணத்துக்குத் தன் குமாரனாகிய எனோக்கின் பேரை இட்டான்.]]></a:t>
+              <a:t><![CDATA[20. ஆதாள் யாபாலைப் பெற்றாள்; அவன் கூடாரங்களில் வாசம்பண்ணுகிறவர்களுக்கும் மந்தை மேய்க்கிறவர்களுக்கும் தகப்பனானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3401,51 +3381,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. எனோக்குக்கு ஈராத் பிறந்தான்; ஈராத் மெகுயவேலைப் பெற்றான்; மெகுயவேல் மெத்தூசவேலைப் பெற்றான்; மெத்தூசவேல் லாமேக்கைப் பெற்றான்.]]></a:t>
+              <a:t><![CDATA[21. அவன் சகோதரனுடைய பேர் யூபால்; அவன் கின்னரக்காரர் நாகசுரக்காரர் யாவருக்கும் தகப்பனானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3510,51 +3490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. எனோக்குக்கு ஈராத் பிறந்தான்; ஈராத் மெகுயவேலைப் பெற்றான்; மெகுயவேல் மெத்தூசவேலைப் பெற்றான்; மெத்தூசவேல் லாமேக்கைப் பெற்றான்.]]></a:t>
+              <a:t><![CDATA[22. சில்லாளும் தூபால் காயீனைப் பெற்றாள்; அவன் பித்தளை இரும்பு முதலியவற்றின் தொழிலாளர் யாவருக்கும் ஆசாரியனானான்; தூபால் காயீனுடைய சகோதரி நாமாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3619,51 +3599,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. லாமேக்கு இரண்டு ஸ்திரீகளை விவாகம்பண்ணினான்; ஒருத்திக்கு ஆதாள் என்று பேர், மற்றொருத்திக்குச் சில்லாள் என்று பேர்.]]></a:t>
+              <a:t><![CDATA[22. சில்லாளும் தூபால் காயீனைப் பெற்றாள்; அவன் பித்தளை இரும்பு முதலியவற்றின் தொழிலாளர் யாவருக்கும் ஆசாரியனானான்; தூபால் காயீனுடைய சகோதரி நாமாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3728,51 +3708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. லாமேக்கு இரண்டு ஸ்திரீகளை விவாகம்பண்ணினான்; ஒருத்திக்கு ஆதாள் என்று பேர், மற்றொருத்திக்குச் சில்லாள் என்று பேர்.]]></a:t>
+              <a:t><![CDATA[23. லாமேக்கு தன் மனைவிகளைப் பார்த்து: ஆதாளே, சில்லாளே, நான் சொல்வதைக் கேளுங்கள்; லாமேக்கின் மனைவிகளே, என் சத்தத்துக்குச் செவிகொடுங்கள்; எனக்குக் காயமுண்டாக ஒரு மனுஷனைக் கொன்றேன்; எனக்குத் தழும்புண்டாக ஒரு வாலிபனைக் கொலை செய்தேன்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3837,51 +3817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஆதாள் யாபாலைப் பெற்றாள்; அவன் கூடாரங்களில் வாசம்பண்ணுகிறவர்களுக்கும் மந்தை மேய்க்கிறவர்களுக்கும் தகப்பனானான்.]]></a:t>
+              <a:t><![CDATA[23. லாமேக்கு தன் மனைவிகளைப் பார்த்து: ஆதாளே, சில்லாளே, நான் சொல்வதைக் கேளுங்கள்; லாமேக்கின் மனைவிகளே, என் சத்தத்துக்குச் செவிகொடுங்கள்; எனக்குக் காயமுண்டாக ஒரு மனுஷனைக் கொன்றேன்; எனக்குத் தழும்புண்டாக ஒரு வாலிபனைக் கொலை செய்தேன்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4055,51 +4035,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவன் சகோதரனுடைய பேர் யூபால்; அவன் கின்னரக்காரர் நாகசுரக்காரர் யாவருக்கும் தகப்பனானான்.]]></a:t>
+              <a:t><![CDATA[24. காயீனுக்காக ஏழுபழி சுமருமானால், லாமேக்குக்காக எழுபத்தேழு பழி சுமரும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4164,51 +4144,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. சில்லாளும் தூபால் காயீனைப் பெற்றாள்; அவன் பித்தளை இரும்பு முதலியவற்றின் தொழிலாளர் யாவருக்கும் ஆசாரியனானான்; தூபால் காயீனுடைய சகோதரி நாமாள்.]]></a:t>
+              <a:t><![CDATA[25. பின்னும் ஆதாம் தன் மனைவியை அறிந்தான்; அவள் ஒரு குமாரனைப் பெற்று: காயீன் கொலைசெய்த ஆபேலுக்குப் பதிலாக, தேவன் எனக்கு வேறொரு புத்திரனைக் கொடுத்தார் என்று சொல்லி, அவனுக்கு சேத் என்று பேரிட்டாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4273,51 +4253,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. சில்லாளும் தூபால் காயீனைப் பெற்றாள்; அவன் பித்தளை இரும்பு முதலியவற்றின் தொழிலாளர் யாவருக்கும் ஆசாரியனானான்; தூபால் காயீனுடைய சகோதரி நாமாள்.]]></a:t>
+              <a:t><![CDATA[25. பின்னும் ஆதாம் தன் மனைவியை அறிந்தான்; அவள் ஒரு குமாரனைப் பெற்று: காயீன் கொலைசெய்த ஆபேலுக்குப் பதிலாக, தேவன் எனக்கு வேறொரு புத்திரனைக் கொடுத்தார் என்று சொல்லி, அவனுக்கு சேத் என்று பேரிட்டாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4382,51 +4362,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. லாமேக்கு தன் மனைவிகளைப் பார்த்து: ஆதாளே, சில்லாளே, நான் சொல்வதைக் கேளுங்கள்; லாமேக்கின் மனைவிகளே, என் சத்தத்துக்குச் செவிகொடுங்கள்; எனக்குக் காயமுண்டாக ஒரு மனுஷனைக் கொன்றேன்; எனக்குத் தழும்புண்டாக ஒரு வாலிபனைக் கொலை செய்தேன்;]]></a:t>
+              <a:t><![CDATA[26. சேத்துக்கும் ஒரு குமாரன் பிறந்தான்; அவனுக்கு ஏனோஸ் என்று பேரிட்டான்; அப்பொழுது மனுஷர் கர்த்தருடைய நாமத்தைத் தொழுதுகொள்ள ஆரம்பித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4491,595 +4471,50 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. லாமேக்கு தன் மனைவிகளைப் பார்த்து: ஆதாளே, சில்லாளே, நான் சொல்வதைக் கேளுங்கள்; லாமேக்கின் மனைவிகளே, என் சத்தத்துக்குச் செவிகொடுங்கள்; எனக்குக் காயமுண்டாக ஒரு மனுஷனைக் கொன்றேன்; எனக்குத் தழும்புண்டாக ஒரு வாலிபனைக் கொலை செய்தேன்;]]></a:t>
-[...543 lines deleted...]
-              </a:rPr>
               <a:t><![CDATA[26. சேத்துக்கும் ஒரு குமாரன் பிறந்தான்; அவனுக்கு ஏனோஸ் என்று பேரிட்டான்; அப்பொழுது மனுஷர் கர்த்தருடைய நாமத்தைத் தொழுதுகொள்ள ஆரம்பித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
@@ -5145,51 +4580,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. பின்பு அவனுடைய சகோதரனாகிய ஆபேலைப் பெற்றாள்; ஆபேல் ஆடுகளை மேய்க்கிறவனானான், காயீன் நிலத்தைப் பயிரிடுகிறவனானான்.]]></a:t>
+              <a:t><![CDATA[3. சிலநாள் சென்றபின்பு, காயீன் நிலத்தின் கனிகளைக் கர்த்தருக்குக் காணிக்கையாகக் கொண்டுவந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5254,51 +4689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. சிலநாள் சென்றபின்பு, காயீன் நிலத்தின் கனிகளைக் கர்த்தருக்குக் காணிக்கையாகக் கொண்டுவந்தான்.]]></a:t>
+              <a:t><![CDATA[4. ஆபேலும் தன் மந்தையின் தலையீற்றுகளிலும் அவைகளின் கொழுமையானவைகளிலும் சிலவற்றைக் கொண்டுவந்தான். ஆபேலையும் அவன் காணிக்கையையும் கர்த்தர் அங்கிகரித்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5363,51 +4798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. சிலநாள் சென்றபின்பு, காயீன் நிலத்தின் கனிகளைக் கர்த்தருக்குக் காணிக்கையாகக் கொண்டுவந்தான்.]]></a:t>
+              <a:t><![CDATA[4. ஆபேலும் தன் மந்தையின் தலையீற்றுகளிலும் அவைகளின் கொழுமையானவைகளிலும் சிலவற்றைக் கொண்டுவந்தான். ஆபேலையும் அவன் காணிக்கையையும் கர்த்தர் அங்கிகரித்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5472,51 +4907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஆபேலும் தன் மந்தையின் தலையீற்றுகளிலும் அவைகளின் கொழுமையானவைகளிலும் சிலவற்றைக் கொண்டுவந்தான். ஆபேலையும் அவன் காணிக்கையையும் கர்த்தர் அங்கிகரித்தார்.]]></a:t>
+              <a:t><![CDATA[5. காயீனையும் அவன் காணிக்கையையும் அவர் அங்கிகரிக்கவில்லை. அப்பொழுது காயீனுக்கு மிகவும் எரிச்சல் உண்டாகி, அவன் முகநாடி வேறுபட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5581,51 +5016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஆபேலும் தன் மந்தையின் தலையீற்றுகளிலும் அவைகளின் கொழுமையானவைகளிலும் சிலவற்றைக் கொண்டுவந்தான். ஆபேலையும் அவன் காணிக்கையையும் கர்த்தர் அங்கிகரித்தார்.]]></a:t>
+              <a:t><![CDATA[5. காயீனையும் அவன் காணிக்கையையும் அவர் அங்கிகரிக்கவில்லை. அப்பொழுது காயீனுக்கு மிகவும் எரிச்சல் உண்டாகி, அவன் முகநாடி வேறுபட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5660,51 +5095,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469491930" r:id="rId1"/>
+    <p:sldLayoutId id="2474005559" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6008,90 +5443,50 @@
 
 <file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...38 lines deleted...]
-
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -6232,51 +5627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. But unto Cain and to his offering he had not respect. And Cain was very angry, and his]]></a:t>
+              <a:t><![CDATA[6. యెహోవా కయీనుతోనీకు కోపమేల? ముఖము చిన్నబుచ్చు కొని యున్నావేమి?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6364,51 +5759,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[countenance fell.]]></a:t>
+              <a:t><![CDATA[7. నీవు సత్క్రియ చేసిన యెడల తలనెత్తుకొనవా? సత్క్రియ చేయనియెడల వాకిట పాపము పొంచియుండును; నీ యెడల]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6496,51 +5891,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And the LORD said unto Cain, Why are you angry? and why is your countenance fallen?]]></a:t>
+              <a:t><![CDATA[దానికి వాంఛ కలుగును నీవు దానిని ఏలుదువనెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6628,51 +6023,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. If you do well, shall you not be accepted? and if you do not well, sin lies at the door. And unto]]></a:t>
+              <a:t><![CDATA[8. కయీను తన తమ్ముడైన హేబెలుతో మాటలాడెను. వారు పొలములో ఉన్నప్పుడు కయీను తన తమ్ముడైన హేబెలు మీద పడి]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6760,51 +6155,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you shall be his desire, and you shall rule over him.]]></a:t>
+              <a:t><![CDATA[అతనిని చంపెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6892,51 +6287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And Cain talked with Abel his brother: and it came to pass, when they were in the field, that]]></a:t>
+              <a:t><![CDATA[9. యెహోవానీ తమ్ముడైన హేబెలు ఎక్కడున్నాడని కయీను నడుగగా అతడునే నెరుగను; నా తమ్మునికి నేను కావలివాడనా]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7024,51 +6419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Cain rose up against Abel his brother, and slew him.]]></a:t>
+              <a:t><![CDATA[అనెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7156,51 +6551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And the LORD said unto Cain, Where is Abel your brother? And he said, I know not: Am I my]]></a:t>
+              <a:t><![CDATA[10. అప్పుడాయననీవు చేసినపని యేమిటి? నీ తమ్ముని రక్తము యొక్క స్వరము నేలలోనుండి నాకు మొరపెట్టుచున్నది.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7288,51 +6683,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[brother's keeper?]]></a:t>
+              <a:t><![CDATA[11. కావున నీ తమ్ముని రక్తమును నీ చేతిలోనుండి పుచ్చుకొనుటకు నోరు తెరచిన యీ నేలమీద ఉండకుండ, నీవు శపింప]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7420,51 +6815,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And he said, What have you done? the voice of your brother's blood cries unto me from the]]></a:t>
+              <a:t><![CDATA[బడినవాడవు;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7552,51 +6947,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And Adam had sexual contact with Eve his wife; and she conceived, and bare Cain, and said, I have]]></a:t>
+              <a:t><![CDATA[1. ఆదాము తన భార్యయైన హవ్వను కూడినప్పుడు ఆమె గర్భవతియై కయీనును కనియెహోవా దయవలన నేనొక మనుష్యుని]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7684,51 +7079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ground.]]></a:t>
+              <a:t><![CDATA[12. నీవు నేలను సేద్యపరుచునప్పుడు అది తన సారమును ఇక మీదట నీకియ్యదు; నీవు భూమిమీద దిగులు పడుచు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7816,51 +7211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And now are you cursed from the earth, which has opened her mouth to receive your brother's]]></a:t>
+              <a:t><![CDATA[దేశదిమ్మరివై యుందువనెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7948,51 +7343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[blood from your hand;]]></a:t>
+              <a:t><![CDATA[13. అందుకు కయీనునా దోషశిక్ష నేను భరింపలేనంత గొప్పది.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8080,51 +7475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. When you till the ground, it shall not henceforth yield unto you her strength; a fugitive and a]]></a:t>
+              <a:t><![CDATA[14. నేడు ఈ ప్రదేశమునుండి నన్ను వెళ్లగొట్టితివి; నీ సన్నిధికి రాకుండ వెలివేయబడి దిగులుపడుచు భూమిమీద]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8212,51 +7607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[vagabond shall you be in the earth.]]></a:t>
+              <a:t><![CDATA[దేశదిమ్మరినై యుందును. కావున నన్ను కనుగొనువాడెవడో వాడు నన్ను చంపునని యెహోవాతో అనెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8344,51 +7739,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And Cain said unto the LORD, My punishment is greater than I can bear.]]></a:t>
+              <a:t><![CDATA[15. అందుకు యెహోవా అతనితోకాబట్టి యెవడైనను కయీనును చంపినయెడల వానికి ప్రతిదండన యేడంతలు కలుగుననెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8476,51 +7871,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Behold, you have driven me out this day from the face of the earth; and from your face shall I]]></a:t>
+              <a:t><![CDATA[మరియు ఎవడైనను కయీనును కనుగొని అతనిని చంపక యుండున]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8608,51 +8003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[be hid; and I shall be a fugitive and a vagabond in the earth; and it shall come to pass, that every]]></a:t>
+              <a:t><![CDATA[16. అప్పుడు కయీను యెహోవా సన్నిధిలోనుండి బయలుదేరివెళ్లి ఏదెనుకు తూర్పుదిక్కున నోదు దేశములో]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8740,51 +8135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[one that finds me shall slay me.]]></a:t>
+              <a:t><![CDATA[కాపురముండెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8872,51 +8267,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And the LORD said unto him, Therefore whosoever slays Cain, vengeance shall be taken on him]]></a:t>
+              <a:t><![CDATA[17. కయీను తన భార్యను కూడినప్పుడు ఆమె గర్భవతియై హనోకును కనెను. అప్పుడతడు ఒక ఊరు కట్టించి ఆ ఊరికి తన]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9004,51 +8399,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[got a man from the LORD.]]></a:t>
+              <a:t><![CDATA[సంపాదించుకొన్నాననెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9136,51 +8531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[sevenfold. And the LORD set a mark upon Cain, lest any finding him should kill him.]]></a:t>
+              <a:t><![CDATA[కుమారుని పేరునుబట్టి హనోకను పేరు పెట్టెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9268,51 +8663,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And Cain went out from the presence of the LORD, and dwelt in the land of Nod, on the east of]]></a:t>
+              <a:t><![CDATA[18. హనోకుకు ఈరాదు పుట్టెను. ఈరాదు మహూయాయేలును కనెను. మహూయాయేలు మతూషా యేలును కనెను. మతూషాయేలు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9400,51 +8795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Eden.]]></a:t>
+              <a:t><![CDATA[లెమెకును కనెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9532,51 +8927,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And Cain knew his wife; and she conceived, and bare Enoch: and he built a city, and called the]]></a:t>
+              <a:t><![CDATA[19. లెమెకు ఇద్దరు స్త్రీలను పెండ్లి చేసికొనెను; వారిలో ఒక దాని పేరు ఆదా రెండవదానిపేరు సిల్లా.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9664,51 +9059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[name of the city, after the name of his son, Enoch.]]></a:t>
+              <a:t><![CDATA[20. ఆదా యా బాలును కనెను. అతడు పశువులు గలవాడై గుడారములలో నివసించువారికి మూలపురుషుడు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9796,51 +9191,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And unto Enoch was born Irad: and Irad brings forth Mehujael: and Mehujael brings forth]]></a:t>
+              <a:t><![CDATA[21. అతని సహోదరుని పేరు యూబాలు. ఇతడు సితారాను సానికను వాడుక చేయువారికందరికిని మూలపురుషుడు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9928,51 +9323,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Methusael: and Methusael brings forth Lamech.]]></a:t>
+              <a:t><![CDATA[22. మరియు సిల్లా తూబల్కయీనును కనెను. అతడు పదునుగల రాగి పని ముట్లన్నిటిని ఇనుప పనిముట్లన్నిటిని]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10060,51 +9455,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And Lamech took unto him two wives: the name of the one was Adah, and the name of the other]]></a:t>
+              <a:t><![CDATA[చేయువాడు. తూబల్కయీను సహోదరి పేరు నయమా.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10192,51 +9587,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Zillah.]]></a:t>
+              <a:t><![CDATA[23. లెమెకు తన భార్యలతో ఓ ఆదా ఓ సిల్లా, నా పలుకు వినుడి లెమెకు భార్యలారా, నా మాట ఆలకించుడి నన్ను]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10324,51 +9719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And Adah bare Jabal: he was the father of such as dwell in tents, and of such as have cattle.]]></a:t>
+              <a:t><![CDATA[గాయపరచినందుకై ఒక మనుష్యుని చంపితిని నన్ను దెబ్బ కొట్టినందుకై ఒక పడుచువాని చంపితిని]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10456,51 +9851,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And she again bare his brother Abel. And Abel was a keeper of sheep, but Cain was a tiller of the]]></a:t>
+              <a:t><![CDATA[2. తరువాత ఆమె అతని తమ్ముడగు హేబెలును కనెను. హేబెలు గొఱ్ఱల కాపరి; కయీను భూమిని సేద్యపరచువాడు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10588,51 +9983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And his brother's name was Jubal: he was the father of all such as handle the harp and organ.]]></a:t>
+              <a:t><![CDATA[24. ఏడంతలు ప్రతి దండన కయీను కోసము, వచ్చిన యెడల లెమెకు కోసము డెబ్బది యేడంతలు వచ్చుననెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10720,51 +10115,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And Zillah, she also bare Tubalcain, an instructor of every artificer in brass and iron: and the]]></a:t>
+              <a:t><![CDATA[25. ఆదాము మరల తన భార్యను కూడినప్పుడు ఆమె కుమారుని కనికయీను చంపిన హేబెలునకు ప్రతిగా దేవుడు నాకు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10852,51 +10247,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[sister of Tubalcain was Naamah.]]></a:t>
+              <a:t><![CDATA[మరియొక సంతానమును నియమించెనను కొని అతనికి షేతు అను పేరు పెట్టెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10984,51 +10379,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. And Lamech said unto his wives, Adah and Zillah, Hear my voice; all of you wives of Lamech,]]></a:t>
+              <a:t><![CDATA[26. మరియు షేతునకుకూడ కుమారుడు పుట్టెను; అతనికి ఎనోషను పేరు పెట్టెను. అప్పుడు యెహోవా నామమున ప్రార్థన]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11116,711 +10511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[hearken unto my speech: for I have slain a man to my wounding, and a young man to my hurt.]]></a:t>
-[...659 lines deleted...]
-              <a:t><![CDATA[call upon the name of the LORD.]]></a:t>
+              <a:t><![CDATA[చేయుట ఆరంభమైనది.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11908,51 +10643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ground.]]></a:t>
+              <a:t><![CDATA[3. కొంతకాలమైన తరువాత కయీను పొలముపంటలో కొంత యెహోవాకు అర్పణగా తెచ్చెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12040,51 +10775,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And in process of time it came to pass, that Cain brought of the fruit of the ground an offering]]></a:t>
+              <a:t><![CDATA[4. హేబెలు కూడ తన మందలో తొలుచూలున పుట్టిన వాటిలో క్రొవ్విన వాటిని కొన్ని తెచ్చెను. యెహోవా హేబెలును]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12172,51 +10907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[unto the LORD.]]></a:t>
+              <a:t><![CDATA[అతని యర్పణను లక్ష్య పెట్టెను;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12304,51 +11039,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And Abel, he also brought of the firstlings of his flock and of the fat thereof. And the LORD had]]></a:t>
+              <a:t><![CDATA[5. కయీనును అతని యర్పణను ఆయన లక్ష్యపెట్టలేదు. కాబట్టి కయీనుకు మిక్కిలి కోపము వచ్చి అతడు తన ముఖము]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12436,51 +11171,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[respect unto Abel and to his offering:]]></a:t>
+              <a:t><![CDATA[చిన్నబుచ్చుకొనగా]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12497,91 +11232,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஆதியாகமம் : 4]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme52">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme68">
   <a:themeElements>
-    <a:clrScheme name="Theme52">
+    <a:clrScheme name="Theme68">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme52">
+    <a:fontScheme name="Theme68">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -12607,51 +11342,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme52">
+    <a:fmtScheme name="Theme68">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -12782,51 +11517,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>49</Slides>
+  <Slides>44</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>