--- v1 (2026-07-25)
+++ v2 (2026-10-21)
@@ -79,50 +79,64 @@
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -147,50 +161,57 @@
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
+    <p:sldId id="300" r:id="rId47"/>
+    <p:sldId id="301" r:id="rId48"/>
+    <p:sldId id="302" r:id="rId49"/>
+    <p:sldId id="303" r:id="rId50"/>
+    <p:sldId id="304" r:id="rId51"/>
+    <p:sldId id="305" r:id="rId52"/>
+    <p:sldId id="306" r:id="rId53"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -332,53 +353,60 @@
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
-  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -438,51 +466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது கர்த்தர் காயீனை நோக்கி: உனக்கு ஏன் எரிச்சல் உண்டாயிற்று? உன் முகநாடி ஏன் வேறுபட்டது?]]></a:t>
+              <a:t><![CDATA[5. But unto Cain and to his offering he had not respect. And Cain was very angry, and his countenance fell.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -547,51 +575,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நீ நன்மை செய்தால் மேன்மை இல்லையோ? நீ நன்மைசெய்யாதிருந்தால் பாவம் வாசற்படியில் படுத்திருக்கும்; அவன் ஆசை உன்னைப் பற்றியிருக்கும், நீ அவனை ஆண்டுகொள்ளுவாய் என்றார்.]]></a:t>
+              <a:t><![CDATA[6. And the LORD said unto Cain, Why are you angry? and why is your countenance fallen?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -656,51 +684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நீ நன்மை செய்தால் மேன்மை இல்லையோ? நீ நன்மைசெய்யாதிருந்தால் பாவம் வாசற்படியில் படுத்திருக்கும்; அவன் ஆசை உன்னைப் பற்றியிருக்கும், நீ அவனை ஆண்டுகொள்ளுவாய் என்றார்.]]></a:t>
+              <a:t><![CDATA[7. If you do well, shall you not be accepted? and if you do not well, sin lies at the door. And unto you shall be his desire, and you shall rule over him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -765,51 +793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. காயீன் தன் சகோதரனாகிய ஆபேலோடே பேசினான்; அவர்கள் வயல் வெளியில் இருக்கும் சமயத்தில், காயீன் தன் சகோதரனாகிய ஆபேலுக்கு விரோதமாய் எழும்பி, அவனைக் கொலைசெய்தான்.]]></a:t>
+              <a:t><![CDATA[7. If you do well, shall you not be accepted? and if you do not well, sin lies at the door. And unto you shall be his desire, and you shall rule over him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -874,51 +902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. காயீன் தன் சகோதரனாகிய ஆபேலோடே பேசினான்; அவர்கள் வயல் வெளியில் இருக்கும் சமயத்தில், காயீன் தன் சகோதரனாகிய ஆபேலுக்கு விரோதமாய் எழும்பி, அவனைக் கொலைசெய்தான்.]]></a:t>
+              <a:t><![CDATA[8. And Cain talked with Abel his brother: and it came to pass, when they were in the field, that Cain rose up against Abel his brother, and slew him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -983,51 +1011,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. கர்த்தர் காயீனை நோக்கி: உன் சகோதரனாகிய ஆபேல் எங்கே என்றார்; அதற்கு அவன்: நான் அறியேன்; என் சகோதரனுக்கு நான் காவலாளியோ என்றான்.]]></a:t>
+              <a:t><![CDATA[8. And Cain talked with Abel his brother: and it came to pass, when they were in the field, that Cain rose up against Abel his brother, and slew him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1092,51 +1120,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. கர்த்தர் காயீனை நோக்கி: உன் சகோதரனாகிய ஆபேல் எங்கே என்றார்; அதற்கு அவன்: நான் அறியேன்; என் சகோதரனுக்கு நான் காவலாளியோ என்றான்.]]></a:t>
+              <a:t><![CDATA[9. And the LORD said unto Cain, Where is Abel your brother? And he said, I know not: Am I my brother's keeper?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1201,51 +1229,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அதற்கு அவர்: என்ன செய்தாய்? உன் சகோதரனுடைய இரத்தத்தின் சத்தம் பூமியிலிருந்து என்னை நோக்கிக் கூப்பிடுகிறது.]]></a:t>
+              <a:t><![CDATA[9. And the LORD said unto Cain, Where is Abel your brother? And he said, I know not: Am I my brother's keeper?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1310,51 +1338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இப்பொழுது உன் சகோதரனுடைய இரத்தத்தை உன் கையிலே வாங்கிக்கொள்ளத் தன் வாயைத் திறந்த இந்தப் பூமியில் நீ சபிக்கப்பட்டிருப்பாய்.]]></a:t>
+              <a:t><![CDATA[10. And he said, What have you done? the voice of your brother's blood cries unto me from the ground.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1419,51 +1447,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இப்பொழுது உன் சகோதரனுடைய இரத்தத்தை உன் கையிலே வாங்கிக்கொள்ளத் தன் வாயைத் திறந்த இந்தப் பூமியில் நீ சபிக்கப்பட்டிருப்பாய்.]]></a:t>
+              <a:t><![CDATA[10. And he said, What have you done? the voice of your brother's blood cries unto me from the ground.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1528,51 +1556,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஆதாம் தன் மனைவியாகிய ஏவாளை அறிந்தான்; அவள் கர்ப்பவதியாகி, காயீனைப் பெற்று, கர்த்தரால் ஒரு மனுஷனைப் பெற்றேன் என்றாள்.]]></a:t>
+              <a:t><![CDATA[1. And Adam had sexual contact with Eve his wife; and she conceived, and bare Cain, and said, I have got a man from the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1637,51 +1665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நீ நிலத்தைப் பயிரிடும்போது, அது தன் பலனை இனி உனக்குக் கொடாது; நீ பூமியில் நிலையற்று அலைகிறவனாயிருப்பாய் என்றார்.]]></a:t>
+              <a:t><![CDATA[11. And now are you cursed from the earth, which has opened her mouth to receive your brother's blood from your hand;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1746,51 +1774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நீ நிலத்தைப் பயிரிடும்போது, அது தன் பலனை இனி உனக்குக் கொடாது; நீ பூமியில் நிலையற்று அலைகிறவனாயிருப்பாய் என்றார்.]]></a:t>
+              <a:t><![CDATA[11. And now are you cursed from the earth, which has opened her mouth to receive your brother's blood from your hand;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1855,51 +1883,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது காயீன் கர்த்தரை நோக்கி: எனக்கு இட்ட தண்டனை என்னால் சகிக்கமுடியாது.]]></a:t>
+              <a:t><![CDATA[12. When you till the ground, it shall not henceforth yield unto you her strength; a fugitive and a vagabond shall you be in the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1964,51 +1992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இன்று என்னை இந்தத் தேசத்திலிருந்து துரத்திவிடுகிறீர்; நான் உமது சமுகத்துக்கு விலகி மறைந்து, பூமியில் நிலையற்று அலைகிறவனாயிருப்பேன்; என்னைக் கண்டுபிடிக்கிறவன் எவனும் என்னைக் கொன்றுபோடுவானே என்றான்.]]></a:t>
+              <a:t><![CDATA[12. When you till the ground, it shall not henceforth yield unto you her strength; a fugitive and a vagabond shall you be in the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2073,51 +2101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இன்று என்னை இந்தத் தேசத்திலிருந்து துரத்திவிடுகிறீர்; நான் உமது சமுகத்துக்கு விலகி மறைந்து, பூமியில் நிலையற்று அலைகிறவனாயிருப்பேன்; என்னைக் கண்டுபிடிக்கிறவன் எவனும் என்னைக் கொன்றுபோடுவானே என்றான்.]]></a:t>
+              <a:t><![CDATA[13. And Cain said unto the LORD, My punishment is greater than I can bear.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2182,51 +2210,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது கர்த்தர் அவனை நோக்கி: காயீனைக் கொல்லுகிற எவன் மேலும் ஏழு பழி சுமரும் என்று சொல்லி; காயீனைக் கண்டுபிடிக்கிறவன் எவனும் அவனைக் கொன்றுபோடாதபடிக்குக் கர்த்தர் அவன்மேல் ஒரு அடையாளத்தைப் போட்டார்.]]></a:t>
+              <a:t><![CDATA[14. Behold, you have driven me out this day from the face of the earth; and from your face shall I be hid; and I shall be a fugitive and a vagabond in the earth; and it shall come to pass, that every one that finds me shall slay me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2291,51 +2319,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது கர்த்தர் அவனை நோக்கி: காயீனைக் கொல்லுகிற எவன் மேலும் ஏழு பழி சுமரும் என்று சொல்லி; காயீனைக் கண்டுபிடிக்கிறவன் எவனும் அவனைக் கொன்றுபோடாதபடிக்குக் கர்த்தர் அவன்மேல் ஒரு அடையாளத்தைப் போட்டார்.]]></a:t>
+              <a:t><![CDATA[14. Behold, you have driven me out this day from the face of the earth; and from your face shall I be hid; and I shall be a fugitive and a vagabond in the earth; and it shall come to pass, that every one that finds me shall slay me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2400,51 +2428,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்படியே காயீன் கர்த்தருடைய சந்நிதியைவிட்டுப் புறப்பட்டு, ஏதேனுக்குக் கிழக்கான நோத் என்னும் தேசத்தில் குடியிருந்தான்.]]></a:t>
+              <a:t><![CDATA[14. Behold, you have driven me out this day from the face of the earth; and from your face shall I be hid; and I shall be a fugitive and a vagabond in the earth; and it shall come to pass, that every one that finds me shall slay me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2509,51 +2537,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்படியே காயீன் கர்த்தருடைய சந்நிதியைவிட்டுப் புறப்பட்டு, ஏதேனுக்குக் கிழக்கான நோத் என்னும் தேசத்தில் குடியிருந்தான்.]]></a:t>
+              <a:t><![CDATA[15. And the LORD said unto him, Therefore whosoever slays Cain, vengeance shall be taken on him sevenfold. And the LORD set a mark upon Cain, lest any finding him should kill him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2618,51 +2646,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. காயீன் தன் மனைவியை அறிந்தான்; அவள் கர்ப்பவதியாகி, ஏனோக்கைப் பெற்றாள்; அப்பொழுது அவன் ஒரு பட்டணத்தைக் கட்டி, அந்தப் பட்டணத்துக்குத் தன் குமாரனாகிய எனோக்கின் பேரை இட்டான்.]]></a:t>
+              <a:t><![CDATA[15. And the LORD said unto him, Therefore whosoever slays Cain, vengeance shall be taken on him sevenfold. And the LORD set a mark upon Cain, lest any finding him should kill him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2727,51 +2755,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஆதாம் தன் மனைவியாகிய ஏவாளை அறிந்தான்; அவள் கர்ப்பவதியாகி, காயீனைப் பெற்று, கர்த்தரால் ஒரு மனுஷனைப் பெற்றேன் என்றாள்.]]></a:t>
+              <a:t><![CDATA[1. And Adam had sexual contact with Eve his wife; and she conceived, and bare Cain, and said, I have got a man from the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2836,51 +2864,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. காயீன் தன் மனைவியை அறிந்தான்; அவள் கர்ப்பவதியாகி, ஏனோக்கைப் பெற்றாள்; அப்பொழுது அவன் ஒரு பட்டணத்தைக் கட்டி, அந்தப் பட்டணத்துக்குத் தன் குமாரனாகிய எனோக்கின் பேரை இட்டான்.]]></a:t>
+              <a:t><![CDATA[15. And the LORD said unto him, Therefore whosoever slays Cain, vengeance shall be taken on him sevenfold. And the LORD set a mark upon Cain, lest any finding him should kill him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2945,51 +2973,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. எனோக்குக்கு ஈராத் பிறந்தான்; ஈராத் மெகுயவேலைப் பெற்றான்; மெகுயவேல் மெத்தூசவேலைப் பெற்றான்; மெத்தூசவேல் லாமேக்கைப் பெற்றான்.]]></a:t>
+              <a:t><![CDATA[16. And Cain went out from the presence of the LORD, and dwelt in the land of Nod, on the east of Eden.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3054,51 +3082,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. எனோக்குக்கு ஈராத் பிறந்தான்; ஈராத் மெகுயவேலைப் பெற்றான்; மெகுயவேல் மெத்தூசவேலைப் பெற்றான்; மெத்தூசவேல் லாமேக்கைப் பெற்றான்.]]></a:t>
+              <a:t><![CDATA[16. And Cain went out from the presence of the LORD, and dwelt in the land of Nod, on the east of Eden.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3163,51 +3191,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. லாமேக்கு இரண்டு ஸ்திரீகளை விவாகம்பண்ணினான்; ஒருத்திக்கு ஆதாள் என்று பேர், மற்றொருத்திக்குச் சில்லாள் என்று பேர்.]]></a:t>
+              <a:t><![CDATA[17. And Cain knew his wife; and she conceived, and bare Enoch: and he built a city, and called the name of the city, after the name of his son, Enoch.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3272,51 +3300,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஆதாள் யாபாலைப் பெற்றாள்; அவன் கூடாரங்களில் வாசம்பண்ணுகிறவர்களுக்கும் மந்தை மேய்க்கிறவர்களுக்கும் தகப்பனானான்.]]></a:t>
+              <a:t><![CDATA[17. And Cain knew his wife; and she conceived, and bare Enoch: and he built a city, and called the name of the city, after the name of his son, Enoch.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3381,51 +3409,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவன் சகோதரனுடைய பேர் யூபால்; அவன் கின்னரக்காரர் நாகசுரக்காரர் யாவருக்கும் தகப்பனானான்.]]></a:t>
+              <a:t><![CDATA[18. And unto Enoch was born Irad: and Irad brings forth Mehujael: and Mehujael brings forth Methusael: and Methusael brings forth Lamech.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3490,51 +3518,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. சில்லாளும் தூபால் காயீனைப் பெற்றாள்; அவன் பித்தளை இரும்பு முதலியவற்றின் தொழிலாளர் யாவருக்கும் ஆசாரியனானான்; தூபால் காயீனுடைய சகோதரி நாமாள்.]]></a:t>
+              <a:t><![CDATA[18. And unto Enoch was born Irad: and Irad brings forth Mehujael: and Mehujael brings forth Methusael: and Methusael brings forth Lamech.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3599,51 +3627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. சில்லாளும் தூபால் காயீனைப் பெற்றாள்; அவன் பித்தளை இரும்பு முதலியவற்றின் தொழிலாளர் யாவருக்கும் ஆசாரியனானான்; தூபால் காயீனுடைய சகோதரி நாமாள்.]]></a:t>
+              <a:t><![CDATA[19. And Lamech took unto him two wives: the name of the one was Adah, and the name of the other Zillah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3708,51 +3736,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. லாமேக்கு தன் மனைவிகளைப் பார்த்து: ஆதாளே, சில்லாளே, நான் சொல்வதைக் கேளுங்கள்; லாமேக்கின் மனைவிகளே, என் சத்தத்துக்குச் செவிகொடுங்கள்; எனக்குக் காயமுண்டாக ஒரு மனுஷனைக் கொன்றேன்; எனக்குத் தழும்புண்டாக ஒரு வாலிபனைக் கொலை செய்தேன்;]]></a:t>
+              <a:t><![CDATA[19. And Lamech took unto him two wives: the name of the one was Adah, and the name of the other Zillah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3817,51 +3845,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. லாமேக்கு தன் மனைவிகளைப் பார்த்து: ஆதாளே, சில்லாளே, நான் சொல்வதைக் கேளுங்கள்; லாமேக்கின் மனைவிகளே, என் சத்தத்துக்குச் செவிகொடுங்கள்; எனக்குக் காயமுண்டாக ஒரு மனுஷனைக் கொன்றேன்; எனக்குத் தழும்புண்டாக ஒரு வாலிபனைக் கொலை செய்தேன்;]]></a:t>
+              <a:t><![CDATA[20. And Adah bare Jabal: he was the father of such as dwell in tents, and of such as have cattle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3926,51 +3954,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. பின்பு அவனுடைய சகோதரனாகிய ஆபேலைப் பெற்றாள்; ஆபேல் ஆடுகளை மேய்க்கிறவனானான், காயீன் நிலத்தைப் பயிரிடுகிறவனானான்.]]></a:t>
+              <a:t><![CDATA[2. And she again bare his brother Abel. And Abel was a keeper of sheep, but Cain was a tiller of the ground.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4035,51 +4063,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. காயீனுக்காக ஏழுபழி சுமருமானால், லாமேக்குக்காக எழுபத்தேழு பழி சுமரும் என்றான்.]]></a:t>
+              <a:t><![CDATA[20. And Adah bare Jabal: he was the father of such as dwell in tents, and of such as have cattle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4144,51 +4172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. பின்னும் ஆதாம் தன் மனைவியை அறிந்தான்; அவள் ஒரு குமாரனைப் பெற்று: காயீன் கொலைசெய்த ஆபேலுக்குப் பதிலாக, தேவன் எனக்கு வேறொரு புத்திரனைக் கொடுத்தார் என்று சொல்லி, அவனுக்கு சேத் என்று பேரிட்டாள்.]]></a:t>
+              <a:t><![CDATA[21. And his brother's name was Jubal: he was the father of all such as handle the harp and organ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4253,51 +4281,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. பின்னும் ஆதாம் தன் மனைவியை அறிந்தான்; அவள் ஒரு குமாரனைப் பெற்று: காயீன் கொலைசெய்த ஆபேலுக்குப் பதிலாக, தேவன் எனக்கு வேறொரு புத்திரனைக் கொடுத்தார் என்று சொல்லி, அவனுக்கு சேத் என்று பேரிட்டாள்.]]></a:t>
+              <a:t><![CDATA[22. And Zillah, she also bare Tubalcain, an instructor of every artificer in brass and iron: and the sister of Tubalcain was Naamah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4362,51 +4390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. சேத்துக்கும் ஒரு குமாரன் பிறந்தான்; அவனுக்கு ஏனோஸ் என்று பேரிட்டான்; அப்பொழுது மனுஷர் கர்த்தருடைய நாமத்தைத் தொழுதுகொள்ள ஆரம்பித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[22. And Zillah, she also bare Tubalcain, an instructor of every artificer in brass and iron: and the sister of Tubalcain was Naamah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4471,51 +4499,596 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. சேத்துக்கும் ஒரு குமாரன் பிறந்தான்; அவனுக்கு ஏனோஸ் என்று பேரிட்டான்; அப்பொழுது மனுஷர் கர்த்தருடைய நாமத்தைத் தொழுதுகொள்ள ஆரம்பித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[23. And Lamech said unto his wives, Adah and Zillah, Hear my voice; all of you wives of Lamech, hearken unto my speech: for I have slain a man to my wounding, and a young man to my hurt.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. And Lamech said unto his wives, Adah and Zillah, Hear my voice; all of you wives of Lamech, hearken unto my speech: for I have slain a man to my wounding, and a young man to my hurt.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. And Lamech said unto his wives, Adah and Zillah, Hear my voice; all of you wives of Lamech, hearken unto my speech: for I have slain a man to my wounding, and a young man to my hurt.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. If Cain shall be avenged sevenfold, truly Lamech seventy and sevenfold.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. And Adam had sexual contact with his wife again; and she bare a son, and called his name Seth: For God, said she, has appointed me another seed instead of Abel, whom Cain slew.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. And Adam had sexual contact with his wife again; and she bare a son, and called his name Seth: For God, said she, has appointed me another seed instead of Abel, whom Cain slew.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4580,51 +5153,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. சிலநாள் சென்றபின்பு, காயீன் நிலத்தின் கனிகளைக் கர்த்தருக்குக் காணிக்கையாகக் கொண்டுவந்தான்.]]></a:t>
+              <a:t><![CDATA[2. And she again bare his brother Abel. And Abel was a keeper of sheep, but Cain was a tiller of the ground.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. And to Seth, to him also there was born a son; and he called his name Enos: then began men to call upon the name of the LORD.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. And to Seth, to him also there was born a son; and he called his name Enos: then began men to call upon the name of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4689,51 +5480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஆபேலும் தன் மந்தையின் தலையீற்றுகளிலும் அவைகளின் கொழுமையானவைகளிலும் சிலவற்றைக் கொண்டுவந்தான். ஆபேலையும் அவன் காணிக்கையையும் கர்த்தர் அங்கிகரித்தார்.]]></a:t>
+              <a:t><![CDATA[3. And in process of time it came to pass, that Cain brought of the fruit of the ground an offering unto the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4798,51 +5589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஆபேலும் தன் மந்தையின் தலையீற்றுகளிலும் அவைகளின் கொழுமையானவைகளிலும் சிலவற்றைக் கொண்டுவந்தான். ஆபேலையும் அவன் காணிக்கையையும் கர்த்தர் அங்கிகரித்தார்.]]></a:t>
+              <a:t><![CDATA[4. And Abel, he also brought of the firstlings of his flock and of the fat thereof. And the LORD had respect unto Abel and to his offering:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4907,51 +5698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. காயீனையும் அவன் காணிக்கையையும் அவர் அங்கிகரிக்கவில்லை. அப்பொழுது காயீனுக்கு மிகவும் எரிச்சல் உண்டாகி, அவன் முகநாடி வேறுபட்டது.]]></a:t>
+              <a:t><![CDATA[4. And Abel, he also brought of the firstlings of his flock and of the fat thereof. And the LORD had respect unto Abel and to his offering:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5016,51 +5807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. காயீனையும் அவன் காணிக்கையையும் அவர் அங்கிகரிக்கவில்லை. அப்பொழுது காயீனுக்கு மிகவும் எரிச்சல் உண்டாகி, அவன் முகநாடி வேறுபட்டது.]]></a:t>
+              <a:t><![CDATA[5. But unto Cain and to his offering he had not respect. And Cain was very angry, and his countenance fell.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5095,51 +5886,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474005559" r:id="rId1"/>
+    <p:sldLayoutId id="2481563609" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5443,54 +6234,110 @@
 
 <file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
@@ -5627,51 +6474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. యెహోవా కయీనుతోనీకు కోపమేల? ముఖము చిన్నబుచ్చు కొని యున్నావేమి?]]></a:t>
+              <a:t><![CDATA[உண்டாகி, அவன் முகநாடி வேறுபட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5759,51 +6606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. నీవు సత్క్రియ చేసిన యెడల తలనెత్తుకొనవా? సత్క్రియ చేయనియెడల వాకిట పాపము పొంచియుండును; నీ యెడల]]></a:t>
+              <a:t><![CDATA[6. அப்பொழுது கர்த்தர் காயீனை நோக்கி: உனக்கு ஏன் எரிச்சல் உண்டாயிற்று? உன் முகநாடி ஏன் வேறுபட்டது?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5891,51 +6738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[దానికి వాంఛ కలుగును నీవు దానిని ఏలుదువనెను.]]></a:t>
+              <a:t><![CDATA[7. நீ நன்மை செய்தால் மேன்மை இல்லையோ? நீ நன்மைசெய்யாதிருந்தால் பாவம் வாசற்படியில் படுத்திருக்கும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6023,51 +6870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. కయీను తన తమ్ముడైన హేబెలుతో మాటలాడెను. వారు పొలములో ఉన్నప్పుడు కయీను తన తమ్ముడైన హేబెలు మీద పడి]]></a:t>
+              <a:t><![CDATA[அவன் ஆசை உன்னைப் பற்றியிருக்கும், நீ அவனை ஆண்டுகொள்ளுவாய் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6155,51 +7002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అతనిని చంపెను.]]></a:t>
+              <a:t><![CDATA[8. காயீன் தன் சகோதரனாகிய ஆபேலோடே பேசினான்; அவர்கள் வயல் வெளியில் இருக்கும் சமயத்தில், காயீன் தன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6287,51 +7134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. యెహోవానీ తమ్ముడైన హేబెలు ఎక్కడున్నాడని కయీను నడుగగా అతడునే నెరుగను; నా తమ్మునికి నేను కావలివాడనా]]></a:t>
+              <a:t><![CDATA[சகோதரனாகிய ஆபேலுக்கு விரோதமாய் எழும்பி, அவனைக் கொலைசெய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6419,51 +7266,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అనెను.]]></a:t>
+              <a:t><![CDATA[9. கர்த்தர் காயீனை நோக்கி: உன் சகோதரனாகிய ஆபேல் எங்கே என்றார்; அதற்கு அவன்: நான் அறியேன்; என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6551,51 +7398,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. అప్పుడాయననీవు చేసినపని యేమిటి? నీ తమ్ముని రక్తము యొక్క స్వరము నేలలోనుండి నాకు మొరపెట్టుచున్నది.]]></a:t>
+              <a:t><![CDATA[சகோதரனுக்கு நான் காவலாளியோ என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6683,51 +7530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. కావున నీ తమ్ముని రక్తమును నీ చేతిలోనుండి పుచ్చుకొనుటకు నోరు తెరచిన యీ నేలమీద ఉండకుండ, నీవు శపింప]]></a:t>
+              <a:t><![CDATA[10. அதற்கு அவர்: என்ன செய்தாய்? உன் சகோதரனுடைய இரத்தத்தின் சத்தம் பூமியிலிருந்து என்னை நோக்கிக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6815,51 +7662,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[బడినవాడవు;]]></a:t>
+              <a:t><![CDATA[கூப்பிடுகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6947,51 +7794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ఆదాము తన భార్యయైన హవ్వను కూడినప్పుడు ఆమె గర్భవతియై కయీనును కనియెహోవా దయవలన నేనొక మనుష్యుని]]></a:t>
+              <a:t><![CDATA[1. ஆதாம் தன் மனைவியாகிய ஏவாளை அறிந்தான்; அவள் கர்ப்பவதியாகி, காயீனைப் பெற்று, கர்த்தரால் ஒரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7079,51 +7926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. నీవు నేలను సేద్యపరుచునప్పుడు అది తన సారమును ఇక మీదట నీకియ్యదు; నీవు భూమిమీద దిగులు పడుచు]]></a:t>
+              <a:t><![CDATA[11. இப்பொழுது உன் சகோதரனுடைய இரத்தத்தை உன் கையிலே வாங்கிக்கொள்ளத் தன் வாயைத் திறந்த இந்தப் பூமியில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7211,51 +8058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[దేశదిమ్మరివై యుందువనెను.]]></a:t>
+              <a:t><![CDATA[நீ சபிக்கப்பட்டிருப்பாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7343,51 +8190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. అందుకు కయీనునా దోషశిక్ష నేను భరింపలేనంత గొప్పది.]]></a:t>
+              <a:t><![CDATA[12. நீ நிலத்தைப் பயிரிடும்போது, அது தன் பலனை இனி உனக்குக் கொடாது; நீ பூமியில் நிலையற்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7475,51 +8322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. నేడు ఈ ప్రదేశమునుండి నన్ను వెళ్లగొట్టితివి; నీ సన్నిధికి రాకుండ వెలివేయబడి దిగులుపడుచు భూమిమీద]]></a:t>
+              <a:t><![CDATA[அலைகிறவனாயிருப்பாய் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7607,51 +8454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[దేశదిమ్మరినై యుందును. కావున నన్ను కనుగొనువాడెవడో వాడు నన్ను చంపునని యెహోవాతో అనెను.]]></a:t>
+              <a:t><![CDATA[13. அப்பொழுது காயீன் கர்த்தரை நோக்கி: எனக்கு இட்ட தண்டனை என்னால் சகிக்கமுடியாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7739,51 +8586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. అందుకు యెహోవా అతనితోకాబట్టి యెవడైనను కయీనును చంపినయెడల వానికి ప్రతిదండన యేడంతలు కలుగుననెను.]]></a:t>
+              <a:t><![CDATA[14. இன்று என்னை இந்தத் தேசத்திலிருந்து துரத்திவிடுகிறீர்; நான் உமது சமுகத்துக்கு விலகி மறைந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7871,51 +8718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[మరియు ఎవడైనను కయీనును కనుగొని అతనిని చంపక యుండున]]></a:t>
+              <a:t><![CDATA[பூமியில் நிலையற்று அலைகிறவனாயிருப்பேன்; என்னைக் கண்டுபிடிக்கிறவன் எவனும் என்னைக் கொன்றுபோடுவானே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8003,51 +8850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. అప్పుడు కయీను యెహోవా సన్నిధిలోనుండి బయలుదేరివెళ్లి ఏదెనుకు తూర్పుదిక్కున నోదు దేశములో]]></a:t>
+              <a:t><![CDATA[என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8135,51 +8982,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[కాపురముండెను.]]></a:t>
+              <a:t><![CDATA[15. அப்பொழுது கர்த்தர் அவனை நோக்கி: காயீனைக் கொல்லுகிற எவன் மேலும் ஏழு பழி சுமரும் என்று சொல்லி;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8267,51 +9114,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. కయీను తన భార్యను కూడినప్పుడు ఆమె గర్భవతియై హనోకును కనెను. అప్పుడతడు ఒక ఊరు కట్టించి ఆ ఊరికి తన]]></a:t>
+              <a:t><![CDATA[காயீனைக் கண்டுபிடிக்கிறவன் எவனும் அவனைக் கொன்றுபோடாதபடிக்குக் கர்த்தர் அவன்மேல் ஒரு அடையாளத்தைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8399,51 +9246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[సంపాదించుకొన్నాననెను.]]></a:t>
+              <a:t><![CDATA[மனுஷனைப் பெற்றேன் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8531,51 +9378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[కుమారుని పేరునుబట్టి హనోకను పేరు పెట్టెను.]]></a:t>
+              <a:t><![CDATA[போட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8663,51 +9510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. హనోకుకు ఈరాదు పుట్టెను. ఈరాదు మహూయాయేలును కనెను. మహూయాయేలు మతూషా యేలును కనెను. మతూషాయేలు]]></a:t>
+              <a:t><![CDATA[16. அப்படியே காயீன் கர்த்தருடைய சந்நிதியைவிட்டுப் புறப்பட்டு, ஏதேனுக்குக் கிழக்கான நோத் என்னும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8795,51 +9642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[లెమెకును కనెను.]]></a:t>
+              <a:t><![CDATA[தேசத்தில் குடியிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8927,51 +9774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. లెమెకు ఇద్దరు స్త్రీలను పెండ్లి చేసికొనెను; వారిలో ఒక దాని పేరు ఆదా రెండవదానిపేరు సిల్లా.]]></a:t>
+              <a:t><![CDATA[17. காயீன் தன் மனைவியை அறிந்தான்; அவள் கர்ப்பவதியாகி, ஏனோக்கைப் பெற்றாள்; அப்பொழுது அவன் ஒரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9059,51 +9906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ఆదా యా బాలును కనెను. అతడు పశువులు గలవాడై గుడారములలో నివసించువారికి మూలపురుషుడు.]]></a:t>
+              <a:t><![CDATA[பட்டணத்தைக் கட்டி, அந்தப் பட்டணத்துக்குத் தன் குமாரனாகிய எனோக்கின் பேரை இட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9191,51 +10038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. అతని సహోదరుని పేరు యూబాలు. ఇతడు సితారాను సానికను వాడుక చేయువారికందరికిని మూలపురుషుడు.]]></a:t>
+              <a:t><![CDATA[18. எனோக்குக்கு ஈராத் பிறந்தான்; ஈராத் மெகுயவேலைப் பெற்றான்; மெகுயவேல் மெத்தூசவேலைப் பெற்றான்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9323,51 +10170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. మరియు సిల్లా తూబల్కయీనును కనెను. అతడు పదునుగల రాగి పని ముట్లన్నిటిని ఇనుప పనిముట్లన్నిటిని]]></a:t>
+              <a:t><![CDATA[மெத்தூசவேல் லாமேக்கைப் பெற்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9455,51 +10302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చేయువాడు. తూబల్కయీను సహోదరి పేరు నయమా.]]></a:t>
+              <a:t><![CDATA[19. லாமேக்கு இரண்டு ஸ்திரீகளை விவாகம்பண்ணினான்; ஒருத்திக்கு ஆதாள் என்று பேர், மற்றொருத்திக்குச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9587,51 +10434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. లెమెకు తన భార్యలతో ఓ ఆదా ఓ సిల్లా, నా పలుకు వినుడి లెమెకు భార్యలారా, నా మాట ఆలకించుడి నన్ను]]></a:t>
+              <a:t><![CDATA[சில்லாள் என்று பேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9719,51 +10566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[గాయపరచినందుకై ఒక మనుష్యుని చంపితిని నన్ను దెబ్బ కొట్టినందుకై ఒక పడుచువాని చంపితిని]]></a:t>
+              <a:t><![CDATA[20. ஆதாள் யாபாலைப் பெற்றாள்; அவன் கூடாரங்களில் வாசம்பண்ணுகிறவர்களுக்கும் மந்தை மேய்க்கிறவர்களுக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9851,51 +10698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. తరువాత ఆమె అతని తమ్ముడగు హేబెలును కనెను. హేబెలు గొఱ్ఱల కాపరి; కయీను భూమిని సేద్యపరచువాడు.]]></a:t>
+              <a:t><![CDATA[2. பின்பு அவனுடைய சகோதரனாகிய ஆபேலைப் பெற்றாள்; ஆபேல் ஆடுகளை மேய்க்கிறவனானான், காயீன் நிலத்தைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9983,51 +10830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ఏడంతలు ప్రతి దండన కయీను కోసము, వచ్చిన యెడల లెమెకు కోసము డెబ్బది యేడంతలు వచ్చుననెను.]]></a:t>
+              <a:t><![CDATA[தகப்பனானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10115,51 +10962,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ఆదాము మరల తన భార్యను కూడినప్పుడు ఆమె కుమారుని కనికయీను చంపిన హేబెలునకు ప్రతిగా దేవుడు నాకు]]></a:t>
+              <a:t><![CDATA[21. அவன் சகோதரனுடைய பேர் யூபால்; அவன் கின்னரக்காரர் நாகசுரக்காரர் யாவருக்கும் தகப்பனானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10247,51 +11094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[మరియొక సంతానమును నియమించెనను కొని అతనికి షేతు అను పేరు పెట్టెను.]]></a:t>
+              <a:t><![CDATA[22. சில்லாளும் தூபால் காயீனைப் பெற்றாள்; அவன் பித்தளை இரும்பு முதலியவற்றின் தொழிலாளர் யாவருக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10379,51 +11226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. మరియు షేతునకుకూడ కుమారుడు పుట్టెను; అతనికి ఎనోషను పేరు పెట్టెను. అప్పుడు యెహోవా నామమున ప్రార్థన]]></a:t>
+              <a:t><![CDATA[ஆசாரியனானான்; தூபால் காயீனுடைய சகோதரி நாமாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10511,51 +11358,711 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చేయుట ఆరంభమైనది.]]></a:t>
+              <a:t><![CDATA[23. லாமேக்கு தன் மனைவிகளைப் பார்த்து: ஆதாளே, சில்லாளே, நான் சொல்வதைக் கேளுங்கள்; லாமேக்கின்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மனைவிகளே, என் சத்தத்துக்குச் செவிகொடுங்கள்; எனக்குக் காயமுண்டாக ஒரு மனுஷனைக் கொன்றேன்; எனக்குத்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[தழும்புண்டாக ஒரு வாலிபனைக் கொலை செய்தேன்;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. காயீனுக்காக ஏழுபழி சுமருமானால், லாமேக்குக்காக எழுபத்தேழு பழி சுமரும் என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. பின்னும் ஆதாம் தன் மனைவியை அறிந்தான்; அவள் ஒரு குமாரனைப் பெற்று: காயீன் கொலைசெய்த ஆபேலுக்குப்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பதிலாக, தேவன் எனக்கு வேறொரு புத்திரனைக் கொடுத்தார் என்று சொல்லி, அவனுக்கு சேத் என்று பேரிட்டாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10643,51 +12150,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. కొంతకాలమైన తరువాత కయీను పొలముపంటలో కొంత యెహోవాకు అర్పణగా తెచ్చెను.]]></a:t>
+              <a:t><![CDATA[பயிரிடுகிறவனானான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. சேத்துக்கும் ஒரு குமாரன் பிறந்தான்; அவனுக்கு ஏனோஸ் என்று பேரிட்டான்; அப்பொழுது மனுஷர்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கர்த்தருடைய நாமத்தைத் தொழுதுகொள்ள ஆரம்பித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10775,51 +12546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. హేబెలు కూడ తన మందలో తొలుచూలున పుట్టిన వాటిలో క్రొవ్విన వాటిని కొన్ని తెచ్చెను. యెహోవా హేబెలును]]></a:t>
+              <a:t><![CDATA[3. சிலநாள் சென்றபின்பு, காயீன் நிலத்தின் கனிகளைக் கர்த்தருக்குக் காணிக்கையாகக் கொண்டுவந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10907,51 +12678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అతని యర్పణను లక్ష్య పెట్టెను;]]></a:t>
+              <a:t><![CDATA[4. ஆபேலும் தன் மந்தையின் தலையீற்றுகளிலும் அவைகளின் கொழுமையானவைகளிலும் சிலவற்றைக் கொண்டுவந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11039,51 +12810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. కయీనును అతని యర్పణను ఆయన లక్ష్యపెట్టలేదు. కాబట్టి కయీనుకు మిక్కిలి కోపము వచ్చి అతడు తన ముఖము]]></a:t>
+              <a:t><![CDATA[ஆபேலையும் அவன் காணிக்கையையும் கர்த்தர் அங்கிகரித்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11171,51 +12942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చిన్నబుచ్చుకొనగా]]></a:t>
+              <a:t><![CDATA[5. காயீனையும் அவன் காணிக்கையையும் அவர் அங்கிகரிக்கவில்லை. அப்பொழுது காயீனுக்கு மிகவும் எரிச்சல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11232,91 +13003,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஆதியாகமம் : 4]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme68">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme2">
   <a:themeElements>
-    <a:clrScheme name="Theme68">
+    <a:clrScheme name="Theme2">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme68">
+    <a:fontScheme name="Theme2">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11342,51 +13113,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme68">
+    <a:fmtScheme name="Theme2">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -11517,51 +13288,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>44</Slides>
+  <Slides>51</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>