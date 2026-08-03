--- v0 (2026-06-03)
+++ v1 (2026-08-03)
@@ -71,60 +71,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...8 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -145,55 +135,50 @@
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
-    <p:sldId id="296" r:id="rId43"/>
-[...3 lines deleted...]
-    <p:sldId id="300" r:id="rId47"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -331,58 +316,53 @@
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
-  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
-[...6 lines deleted...]
-  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -442,51 +422,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. எகிப்து ராஜாவுக்கு பானபாத்திரக்காரனும் சுயம்பாகியுமாகிய அவ்விரண்டுபேரும் சிறைச்சாலையில் இருக்கும்போது, ஒரே ராத்திரியிலே வெவ்வேறு பொருள்கொண்ட சொப்பனம் கண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[6. காலமே யோசேப்பு அவர்களிடத்தில் போய், அவர்களைப் பார்க்கும்போது, அவர்கள் கலங்கியிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -551,51 +531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. எகிப்து ராஜாவுக்கு பானபாத்திரக்காரனும் சுயம்பாகியுமாகிய அவ்விரண்டுபேரும் சிறைச்சாலையில் இருக்கும்போது, ஒரே ராத்திரியிலே வெவ்வேறு பொருள்கொண்ட சொப்பனம் கண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[7. அப்பொழுது அவன் தன் எஜமானுடைய வீட்டில் தன்னோடே காவல்பண்ணப்பட்டிருந்த பார்வோனுடைய பிரதானிகளை நோக்கி: உங்கள் முகங்கள் இன்று துக்கமாயிருக்கிறது என்ன என்று கேட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -660,51 +640,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. எகிப்து ராஜாவுக்கு பானபாத்திரக்காரனும் சுயம்பாகியுமாகிய அவ்விரண்டுபேரும் சிறைச்சாலையில் இருக்கும்போது, ஒரே ராத்திரியிலே வெவ்வேறு பொருள்கொண்ட சொப்பனம் கண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[7. அப்பொழுது அவன் தன் எஜமானுடைய வீட்டில் தன்னோடே காவல்பண்ணப்பட்டிருந்த பார்வோனுடைய பிரதானிகளை நோக்கி: உங்கள் முகங்கள் இன்று துக்கமாயிருக்கிறது என்ன என்று கேட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -769,51 +749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. காலமே யோசேப்பு அவர்களிடத்தில் போய், அவர்களைப் பார்க்கும்போது, அவர்கள் கலங்கியிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[8. அதற்கு அவர்கள்: சொப்பனம் கண்டோம், அதற்கு அர்த்தம் சொல்லுகிறவன் ஒருவனும் இல்லை என்றார்கள். அதற்கு யோசேப்பு: சொப்பனத்துக்கு அர்த்தம் சொல்லுதல் தேவனுக்குரியதல்லவா? அவைகளை என்னிடத்தில் சொல்லுங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -878,51 +858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது அவன் தன் எஜமானுடைய வீட்டில் தன்னோடே காவல்பண்ணப்பட்டிருந்த பார்வோனுடைய பிரதானிகளை நோக்கி: உங்கள் முகங்கள் இன்று துக்கமாயிருக்கிறது என்ன என்று கேட்டான்.]]></a:t>
+              <a:t><![CDATA[8. அதற்கு அவர்கள்: சொப்பனம் கண்டோம், அதற்கு அர்த்தம் சொல்லுகிறவன் ஒருவனும் இல்லை என்றார்கள். அதற்கு யோசேப்பு: சொப்பனத்துக்கு அர்த்தம் சொல்லுதல் தேவனுக்குரியதல்லவா? அவைகளை என்னிடத்தில் சொல்லுங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -987,51 +967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது அவன் தன் எஜமானுடைய வீட்டில் தன்னோடே காவல்பண்ணப்பட்டிருந்த பார்வோனுடைய பிரதானிகளை நோக்கி: உங்கள் முகங்கள் இன்று துக்கமாயிருக்கிறது என்ன என்று கேட்டான்.]]></a:t>
+              <a:t><![CDATA[9. அப்பொழுது பானபாத்திரக்காரரின் தலைவன் யோசேப்பை நோக்கி: என் சொப்பனத்திலே ஒரு திராட்சைச் செடி எனக்கு முன்பாக இருக்கக் கண்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1096,51 +1076,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அதற்கு அவர்கள்: சொப்பனம் கண்டோம், அதற்கு அர்த்தம் சொல்லுகிறவன் ஒருவனும் இல்லை என்றார்கள். அதற்கு யோசேப்பு: சொப்பனத்துக்கு அர்த்தம் சொல்லுதல் தேவனுக்குரியதல்லவா? அவைகளை என்னிடத்தில் சொல்லுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[9. அப்பொழுது பானபாத்திரக்காரரின் தலைவன் யோசேப்பை நோக்கி: என் சொப்பனத்திலே ஒரு திராட்சைச் செடி எனக்கு முன்பாக இருக்கக் கண்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1205,51 +1185,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அதற்கு அவர்கள்: சொப்பனம் கண்டோம், அதற்கு அர்த்தம் சொல்லுகிறவன் ஒருவனும் இல்லை என்றார்கள். அதற்கு யோசேப்பு: சொப்பனத்துக்கு அர்த்தம் சொல்லுதல் தேவனுக்குரியதல்லவா? அவைகளை என்னிடத்தில் சொல்லுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[10. அந்தத் திராட்சைச் செடியிலே மூன்று கொடிகள் இருந்தது; அது துளிர்க்கிறதாயிருந்தது; அதில் பூக்கள் மலர்ந்திருந்தது; அதின் குலைகள் பழுத்த பழங்களாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1314,51 +1294,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது பானபாத்திரக்காரரின் தலைவன் யோசேப்பை நோக்கி: என் சொப்பனத்திலே ஒரு திராட்சைச் செடி எனக்கு முன்பாக இருக்கக் கண்டேன்.]]></a:t>
+              <a:t><![CDATA[10. அந்தத் திராட்சைச் செடியிலே மூன்று கொடிகள் இருந்தது; அது துளிர்க்கிறதாயிருந்தது; அதில் பூக்கள் மலர்ந்திருந்தது; அதின் குலைகள் பழுத்த பழங்களாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1423,51 +1403,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது பானபாத்திரக்காரரின் தலைவன் யோசேப்பை நோக்கி: என் சொப்பனத்திலே ஒரு திராட்சைச் செடி எனக்கு முன்பாக இருக்கக் கண்டேன்.]]></a:t>
+              <a:t><![CDATA[11. பார்வோனுடைய பாத்திரம் என் கையிலே இருந்தது; நான் அந்தப் பழங்களைப் பறித்து, அவைகளைப் பார்வோனுடைய பாத்திரத்தில் பிழிந்து, அந்தப் பாத்திரத்தைப் பார்வோனுடைய கையிலே கொடுத்தேன் என்று, தன் சொப்பனத்தைச் சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1641,51 +1621,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அந்தத் திராட்சைச் செடியிலே மூன்று கொடிகள் இருந்தது; அது துளிர்க்கிறதாயிருந்தது; அதில் பூக்கள் மலர்ந்திருந்தது; அதின் குலைகள் பழுத்த பழங்களாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[11. பார்வோனுடைய பாத்திரம் என் கையிலே இருந்தது; நான் அந்தப் பழங்களைப் பறித்து, அவைகளைப் பார்வோனுடைய பாத்திரத்தில் பிழிந்து, அந்தப் பாத்திரத்தைப் பார்வோனுடைய கையிலே கொடுத்தேன் என்று, தன் சொப்பனத்தைச் சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1750,51 +1730,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அந்தத் திராட்சைச் செடியிலே மூன்று கொடிகள் இருந்தது; அது துளிர்க்கிறதாயிருந்தது; அதில் பூக்கள் மலர்ந்திருந்தது; அதின் குலைகள் பழுத்த பழங்களாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[12. அதற்கு யோசேப்பு: அந்த மூன்று கொடிகளும் மூன்று நாளாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1859,51 +1839,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பார்வோனுடைய பாத்திரம் என் கையிலே இருந்தது; நான் அந்தப் பழங்களைப் பறித்து, அவைகளைப் பார்வோனுடைய பாத்திரத்தில் பிழிந்து, அந்தப் பாத்திரத்தைப் பார்வோனுடைய கையிலே கொடுத்தேன் என்று, தன் சொப்பனத்தைச் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[13. மூன்று நாளைக்குள்ளே பார்வோன் உன் தலையை உயர்த்தி, உன்னை மறுபடியும் உன் நிலையிலே நிறுத்துவார்; முன்னே அவருக்குப் பானம் கொடுத்துவந்த வழக்கத்தின்படி பார்வோனின் பாத்திரத்தை அவர் கையிலே கொடுப்பாய்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1968,51 +1948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பார்வோனுடைய பாத்திரம் என் கையிலே இருந்தது; நான் அந்தப் பழங்களைப் பறித்து, அவைகளைப் பார்வோனுடைய பாத்திரத்தில் பிழிந்து, அந்தப் பாத்திரத்தைப் பார்வோனுடைய கையிலே கொடுத்தேன் என்று, தன் சொப்பனத்தைச் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[13. மூன்று நாளைக்குள்ளே பார்வோன் உன் தலையை உயர்த்தி, உன்னை மறுபடியும் உன் நிலையிலே நிறுத்துவார்; முன்னே அவருக்குப் பானம் கொடுத்துவந்த வழக்கத்தின்படி பார்வோனின் பாத்திரத்தை அவர் கையிலே கொடுப்பாய்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2077,51 +2057,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அதற்கு யோசேப்பு: அந்த மூன்று கொடிகளும் மூன்று நாளாம்.]]></a:t>
+              <a:t><![CDATA[14. இதுதான் அதின் அர்த்தம் என்று சொன்னதும் அன்றி, நீ வாழ்வடைந்திருக்கும்போது, என்னை நினைத்து, என்மேல் தயவுவைத்து, என் காரியத்தைப் பார்வோனுக்கு அறிவித்து, இந்த இடத்திலிருந்து என்னை விடுதலையாக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2186,51 +2166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. மூன்று நாளைக்குள்ளே பார்வோன் உன் தலையை உயர்த்தி, உன்னை மறுபடியும் உன் நிலையிலே நிறுத்துவார்; முன்னே அவருக்குப் பானம் கொடுத்துவந்த வழக்கத்தின்படி பார்வோனின் பாத்திரத்தை அவர் கையிலே கொடுப்பாய்;]]></a:t>
+              <a:t><![CDATA[14. இதுதான் அதின் அர்த்தம் என்று சொன்னதும் அன்றி, நீ வாழ்வடைந்திருக்கும்போது, என்னை நினைத்து, என்மேல் தயவுவைத்து, என் காரியத்தைப் பார்வோனுக்கு அறிவித்து, இந்த இடத்திலிருந்து என்னை விடுதலையாக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2295,51 +2275,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. மூன்று நாளைக்குள்ளே பார்வோன் உன் தலையை உயர்த்தி, உன்னை மறுபடியும் உன் நிலையிலே நிறுத்துவார்; முன்னே அவருக்குப் பானம் கொடுத்துவந்த வழக்கத்தின்படி பார்வோனின் பாத்திரத்தை அவர் கையிலே கொடுப்பாய்;]]></a:t>
+              <a:t><![CDATA[15. நான் எபிரெயருடைய தேசத்திலிருந்து களவாய்க் கொண்டுவரப்பட்டேன்; என்னை இந்தக் காவல் கிடங்கில் வைக்கும்படிக்கும் நான் இவ்விடத்தில் ஒன்றும் செய்யவில்லை என்றும் சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2404,51 +2384,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இதுதான் அதின் அர்த்தம் என்று சொன்னதும் அன்றி, நீ வாழ்வடைந்திருக்கும்போது, என்னை நினைத்து, என்மேல் தயவுவைத்து, என் காரியத்தைப் பார்வோனுக்கு அறிவித்து, இந்த இடத்திலிருந்து என்னை விடுதலையாக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[15. நான் எபிரெயருடைய தேசத்திலிருந்து களவாய்க் கொண்டுவரப்பட்டேன்; என்னை இந்தக் காவல் கிடங்கில் வைக்கும்படிக்கும் நான் இவ்விடத்தில் ஒன்றும் செய்யவில்லை என்றும் சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2513,51 +2493,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இதுதான் அதின் அர்த்தம் என்று சொன்னதும் அன்றி, நீ வாழ்வடைந்திருக்கும்போது, என்னை நினைத்து, என்மேல் தயவுவைத்து, என் காரியத்தைப் பார்வோனுக்கு அறிவித்து, இந்த இடத்திலிருந்து என்னை விடுதலையாக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[16. அர்த்தம் நன்றாயிருக்கிறது என்று சுயம்பாகிகளின் தலைவன் கண்டு, யோசேப்பை நோக்கி: நானும் என் சொப்பனத்தில் மூன்று வெள்ளைக் கூடைகள் என் தலையின்மேல் இருக்கக் கண்டேன்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2622,51 +2602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நான் எபிரெயருடைய தேசத்திலிருந்து களவாய்க் கொண்டுவரப்பட்டேன்; என்னை இந்தக் காவல் கிடங்கில் வைக்கும்படிக்கும் நான் இவ்விடத்தில் ஒன்றும் செய்யவில்லை என்றும் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[16. அர்த்தம் நன்றாயிருக்கிறது என்று சுயம்பாகிகளின் தலைவன் கண்டு, யோசேப்பை நோக்கி: நானும் என் சொப்பனத்தில் மூன்று வெள்ளைக் கூடைகள் என் தலையின்மேல் இருக்கக் கண்டேன்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2731,51 +2711,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இந்த நடபடிகளுக்குப் பின்பு, எகிப்து ராஜாவுக்குப் பானபாத்திரக்காரனும் சுயம்பாகியும் எகிப்து ராஜாவாகிய தங்கள் ஆண்டவனுக்குக் குற்றம் செய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[2. பார்வோன் தன் பானபாத்திரக்காரரின் தலைவனும் சுயம்பாகிகளின் தலைவனும் ஆகிய இவ்விரண்டு பிரதானிகள் மேலும் கடுங்கோபங்கொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2840,51 +2820,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நான் எபிரெயருடைய தேசத்திலிருந்து களவாய்க் கொண்டுவரப்பட்டேன்; என்னை இந்தக் காவல் கிடங்கில் வைக்கும்படிக்கும் நான் இவ்விடத்தில் ஒன்றும் செய்யவில்லை என்றும் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[17. மேற்கூடையிலே பார்வோனுக்காகச் சமைக்கப்பட்ட சகலவித பலகாரங்களிலும் கொஞ்சம் கொஞ்சம் இருந்தது; என் தலையின்மேல் கூடையில் இருந்தவைகளைப் பறவைகள் வந்து பட்சித்தது என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2949,51 +2929,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அர்த்தம் நன்றாயிருக்கிறது என்று சுயம்பாகிகளின் தலைவன் கண்டு, யோசேப்பை நோக்கி: நானும் என் சொப்பனத்தில் மூன்று வெள்ளைக் கூடைகள் என் தலையின்மேல் இருக்கக் கண்டேன்;]]></a:t>
+              <a:t><![CDATA[17. மேற்கூடையிலே பார்வோனுக்காகச் சமைக்கப்பட்ட சகலவித பலகாரங்களிலும் கொஞ்சம் கொஞ்சம் இருந்தது; என் தலையின்மேல் கூடையில் இருந்தவைகளைப் பறவைகள் வந்து பட்சித்தது என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3058,51 +3038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அர்த்தம் நன்றாயிருக்கிறது என்று சுயம்பாகிகளின் தலைவன் கண்டு, யோசேப்பை நோக்கி: நானும் என் சொப்பனத்தில் மூன்று வெள்ளைக் கூடைகள் என் தலையின்மேல் இருக்கக் கண்டேன்;]]></a:t>
+              <a:t><![CDATA[18. அதற்கு யோசேப்பு: அந்த மூன்று கூடைகளும் மூன்று நாளாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3167,51 +3147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. மேற்கூடையிலே பார்வோனுக்காகச் சமைக்கப்பட்ட சகலவித பலகாரங்களிலும் கொஞ்சம் கொஞ்சம் இருந்தது; என் தலையின்மேல் கூடையில் இருந்தவைகளைப் பறவைகள் வந்து பட்சித்தது என்றான்.]]></a:t>
+              <a:t><![CDATA[19. இன்னும் மூன்று நாளைக்குள்ளே பார்வோன் உன் தலையை உயர்த்தி, உன்னை மரத்திலே தூக்கிப்போடுவார்; அப்பொழுது பறவைகள் உன் மாம்சத்தைத் தின்னும், இதுதான் அதின் அர்த்தம் என்று சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3276,51 +3256,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. மேற்கூடையிலே பார்வோனுக்காகச் சமைக்கப்பட்ட சகலவித பலகாரங்களிலும் கொஞ்சம் கொஞ்சம் இருந்தது; என் தலையின்மேல் கூடையில் இருந்தவைகளைப் பறவைகள் வந்து பட்சித்தது என்றான்.]]></a:t>
+              <a:t><![CDATA[19. இன்னும் மூன்று நாளைக்குள்ளே பார்வோன் உன் தலையை உயர்த்தி, உன்னை மரத்திலே தூக்கிப்போடுவார்; அப்பொழுது பறவைகள் உன் மாம்சத்தைத் தின்னும், இதுதான் அதின் அர்த்தம் என்று சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3385,51 +3365,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அதற்கு யோசேப்பு: அந்த மூன்று கூடைகளும் மூன்று நாளாம்.]]></a:t>
+              <a:t><![CDATA[20. மூன்றாம்நாள் பார்வோனுடைய ஜன்ம நாளாயிருந்தது; அவன் தன் ஊழியக்காரர் எல்லாருக்கும் விருந்துபண்ணி, பானபாத்திரக்காரருடைய தலைவன் தலையையும் சுயம்பாகிகளுடைய தலைவன் தலையையும் தன் உத்தியோகஸ்தரின் நடுவே உயர்த்தி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3494,51 +3474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அதற்கு யோசேப்பு: அந்த மூன்று கூடைகளும் மூன்று நாளாம்.]]></a:t>
+              <a:t><![CDATA[20. மூன்றாம்நாள் பார்வோனுடைய ஜன்ம நாளாயிருந்தது; அவன் தன் ஊழியக்காரர் எல்லாருக்கும் விருந்துபண்ணி, பானபாத்திரக்காரருடைய தலைவன் தலையையும் சுயம்பாகிகளுடைய தலைவன் தலையையும் தன் உத்தியோகஸ்தரின் நடுவே உயர்த்தி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3603,51 +3583,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இன்னும் மூன்று நாளைக்குள்ளே பார்வோன் உன் தலையை உயர்த்தி, உன்னை மரத்திலே தூக்கிப்போடுவார்; அப்பொழுது பறவைகள் உன் மாம்சத்தைத் தின்னும், இதுதான் அதின் அர்த்தம் என்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[21. பானபாத்திரக்காரரின் தலைவனைப் பானங்கொடுக்கிற தன் உத்தியோகத்திலே மறுபடியும் வைத்தான்; அந்தப்படியே அவன் பார்வோனுடைய கையிலே பாத்திரத்தைக் கொடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3712,51 +3692,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இன்னும் மூன்று நாளைக்குள்ளே பார்வோன் உன் தலையை உயர்த்தி, உன்னை மரத்திலே தூக்கிப்போடுவார்; அப்பொழுது பறவைகள் உன் மாம்சத்தைத் தின்னும், இதுதான் அதின் அர்த்தம் என்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[21. பானபாத்திரக்காரரின் தலைவனைப் பானங்கொடுக்கிற தன் உத்தியோகத்திலே மறுபடியும் வைத்தான்; அந்தப்படியே அவன் பார்வோனுடைய கையிலே பாத்திரத்தைக் கொடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3821,51 +3801,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. மூன்றாம்நாள் பார்வோனுடைய ஜன்ம நாளாயிருந்தது; அவன் தன் ஊழியக்காரர் எல்லாருக்கும் விருந்துபண்ணி, பானபாத்திரக்காரருடைய தலைவன் தலையையும் சுயம்பாகிகளுடைய தலைவன் தலையையும் தன் உத்தியோகஸ்தரின் நடுவே உயர்த்தி,]]></a:t>
+              <a:t><![CDATA[22. சுயம்பாகிகளின் தலைவனையோ தூக்கிப்போட்டான். யோசேப்பு அவர்களுக்குச் சொன்ன அர்த்தத்தின்படியே சம்பவித்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4039,595 +4019,50 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. மூன்றாம்நாள் பார்வோனுடைய ஜன்ம நாளாயிருந்தது; அவன் தன் ஊழியக்காரர் எல்லாருக்கும் விருந்துபண்ணி, பானபாத்திரக்காரருடைய தலைவன் தலையையும் சுயம்பாகிகளுடைய தலைவன் தலையையும் தன் உத்தியோகஸ்தரின் நடுவே உயர்த்தி,]]></a:t>
-[...543 lines deleted...]
-              </a:rPr>
               <a:t><![CDATA[23. ஆனாலும் பானபாத்திரக்காரரின் தலைவன் யோசேப்பை நினையாமல் அவனை மறந்துவிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
@@ -4693,51 +4128,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. பார்வோன் தன் பானபாத்திரக்காரரின் தலைவனும் சுயம்பாகிகளின் தலைவனும் ஆகிய இவ்விரண்டு பிரதானிகள் மேலும் கடுங்கோபங்கொண்டு,]]></a:t>
+              <a:t><![CDATA[3. அவர்களை யோசேப்பு வைக்கப்பட்டிருந்த இடமும் தலையாரிகளின் அதிபதியின் வீடுமாகிய சிறைச்சாலையிலே காவல்பண்ணுவித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4802,51 +4237,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவர்களை யோசேப்பு வைக்கப்பட்டிருந்த இடமும் தலையாரிகளின் அதிபதியின் வீடுமாகிய சிறைச்சாலையிலே காவல்பண்ணுவித்தான்.]]></a:t>
+              <a:t><![CDATA[4. தலையாரிகளின் அதிபதி அவர்களை விசாரிக்கும்படி யோசேப்பின் வசத்தில் ஒப்புவித்தான்; அவன் அவர்களை விசாரித்துவந்தான்; அவர்கள் அநேகநாள் காவலில் இருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4911,51 +4346,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவர்களை யோசேப்பு வைக்கப்பட்டிருந்த இடமும் தலையாரிகளின் அதிபதியின் வீடுமாகிய சிறைச்சாலையிலே காவல்பண்ணுவித்தான்.]]></a:t>
+              <a:t><![CDATA[4. தலையாரிகளின் அதிபதி அவர்களை விசாரிக்கும்படி யோசேப்பின் வசத்தில் ஒப்புவித்தான்; அவன் அவர்களை விசாரித்துவந்தான்; அவர்கள் அநேகநாள் காவலில் இருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5020,51 +4455,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. தலையாரிகளின் அதிபதி அவர்களை விசாரிக்கும்படி யோசேப்பின் வசத்தில் ஒப்புவித்தான்; அவன் அவர்களை விசாரித்துவந்தான்; அவர்கள் அநேகநாள் காவலில் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[5. எகிப்து ராஜாவுக்கு பானபாத்திரக்காரனும் சுயம்பாகியுமாகிய அவ்விரண்டுபேரும் சிறைச்சாலையில் இருக்கும்போது, ஒரே ராத்திரியிலே வெவ்வேறு பொருள்கொண்ட சொப்பனம் கண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5129,51 +4564,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. தலையாரிகளின் அதிபதி அவர்களை விசாரிக்கும்படி யோசேப்பின் வசத்தில் ஒப்புவித்தான்; அவன் அவர்களை விசாரித்துவந்தான்; அவர்கள் அநேகநாள் காவலில் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[5. எகிப்து ராஜாவுக்கு பானபாத்திரக்காரனும் சுயம்பாகியுமாகிய அவ்விரண்டுபேரும் சிறைச்சாலையில் இருக்கும்போது, ஒரே ராத்திரியிலே வெவ்வேறு பொருள்கொண்ட சொப்பனம் கண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5208,51 +4643,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469488457" r:id="rId1"/>
+    <p:sldLayoutId id="2474729500" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5524,90 +4959,50 @@
 
 <file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...38 lines deleted...]
-
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5748,51 +5143,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And they dreamed a dream both of them, each man his dream in one night, each man according to the]]></a:t>
+              <a:t><![CDATA[6. बिहान को जब यूसुफ उनके पास अन्दर गया, तब उन पर दृष्टि की, तो क्या देखा, कि वे उदास हैं।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5880,51 +5275,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[interpretation of his dream, the butler and the baker of the king of Egypt, which were bound in the]]></a:t>
+              <a:t><![CDATA[7. सो उसने फिरौन के उन हाकिमों से, जो उसके साथ उसके स्वामी के घर के बन्दीगृह में थे, पूछा, कि आज]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6012,51 +5407,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[prison.]]></a:t>
+              <a:t><![CDATA[तुम्हारे मुँह क्यों उदास हैं?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6144,51 +5539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And Joseph came in unto them in the morning, and looked upon them, and, behold, they were sad.]]></a:t>
+              <a:t><![CDATA[8. उन्होंने उस से कहा, हम दोनो ने स्वपन देखा है, और उनके फल का बताने वाला कोई भी नहीं। यूसुफ ने उनसे]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6276,51 +5671,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And he asked Pharaoh's officers that were with him in the ward of his lord's house, saying,]]></a:t>
+              <a:t><![CDATA[कहा, क्या स्वपनों का फल कहना परमेश्वर का काम नहीं? मुझे अपना अपना स्वपन बताओ।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6408,51 +5803,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Wherefore look all of you so sadly to day?]]></a:t>
+              <a:t><![CDATA[9. तब पिलानेहारों का प्रधान अपना स्वपन यूसुफ को यों बताने लगा: किमैंने स्वपन में देखा, कि मेरे सामने]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6540,51 +5935,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And they said unto him, We have dreamed a dream, and there is no interpreter of it. And Joseph]]></a:t>
+              <a:t><![CDATA[दाखलता है;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6672,51 +6067,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[said unto them, Do not interpretations belong to God? tell me them, I pray you.]]></a:t>
+              <a:t><![CDATA[10. और उस दाखलता में तीन डालियां हैं: और उसमें मानो कलियां लगी हैं, और वे फूलीं और उसके गुच्छों में]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6804,51 +6199,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And the chief butler told his dream to Joseph, and said to him, In my dream, behold, a vine was]]></a:t>
+              <a:t><![CDATA[दाक लगकर पक गई:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6936,51 +6331,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[before me;]]></a:t>
+              <a:t><![CDATA[11. और फिरौन का कटोरा मेरे हाथ में था : सो मैंने उन दाखों को लेकर फिरौन के कटोरे में निचोड़ा, और]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7068,51 +6463,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And it came to pass after these things, that the butler of the king of Egypt and his baker had]]></a:t>
+              <a:t><![CDATA[1. इन बातों के पश्चात ऐसा हुआ के राजा के पिलानेहारे और पकानेहारे ने अपने स्वामी का कुछ अपराध किया।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7200,51 +6595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And in the vine were three branches: and it was as though it budded, and her blossoms shot]]></a:t>
+              <a:t><![CDATA[कटोरे को फिरौन के हाथ में दिया।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7332,51 +6727,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[forth; and the clusters thereof brought forth ripe grapes:]]></a:t>
+              <a:t><![CDATA[12. यूसुफ ने उस से कहा, इसका फल यह है; कि तीन डालियों का अर्थ तीन दिन है :]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7464,51 +6859,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And Pharaoh's cup was in my hand: and I took the grapes, and pressed them into Pharaoh's cup,]]></a:t>
+              <a:t><![CDATA[13. सो अब से तीन दिन के भीतर तेरा सर ऊँचा करेगा, और फिर से तेरे पद पर तुझे नियुक्त करेगा, और तू पहले]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7596,51 +6991,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and I gave the cup into Pharaoh's hand.]]></a:t>
+              <a:t><![CDATA[की नाईं फिरौन का पिलानेहारा होकर उसका कटोरा उसके हाथ में फिर दिया करेगा]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7728,51 +7123,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And Joseph said unto him, This is the interpretation of it: The three branches are three days:]]></a:t>
+              <a:t><![CDATA[14. सो जब तेरा भला हो जाए तब मुझे स्मरण करना, और मुझ पर कृपा करके फिरौन से मेरी चर्चा चलाना, अर इस]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7860,51 +7255,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Yet within three days shall Pharaoh lift up yours head, and restore you unto your place: and you]]></a:t>
+              <a:t><![CDATA[घर से मुझे छुड़वा देना।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7992,51 +7387,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall deliver Pharaoh's cup into his hand, after the former manner when you were his butler.]]></a:t>
+              <a:t><![CDATA[15. क्योंकि सचमुच इब्रानियों के देश से मुझे चुरा कर ले आए हैं, और यहां भी मैंने कोई ऐसा काम नहीं]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8124,51 +7519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. But think on me when it shall be well with you, and show kindness, I pray you, unto me, and make]]></a:t>
+              <a:t><![CDATA[किया, जिसके कारण मैं इस कारागार में डाला जाऊं।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8256,51 +7651,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[mention of me unto Pharaoh, and bring me out of this house:]]></a:t>
+              <a:t><![CDATA[16. यह देखकर, कि उसके स्वपन का फल अच्छा निकला, पकानेहारों के प्रधान ने यूसुफ से कहा, मैंने भी स्वपन]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8388,51 +7783,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. For indeed I was stolen away out of the land of the Hebrews: and here also have I done nothing]]></a:t>
+              <a:t><![CDATA[देखा है, वह यह है : मैंने देखा, कि मेरे सिर पर सफेद रोटी की तीन टोकरियां हैं :]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8520,51 +7915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[offended their lord the king of Egypt.]]></a:t>
+              <a:t><![CDATA[2. तब फिरौन ने अपने उन दोनो हाकिमों पर, अर्थात पिलानेहारों के प्रधान, अर पकानेहारों के प्रधान पर]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8652,51 +8047,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that they should put me into the dungeon.]]></a:t>
+              <a:t><![CDATA[17. और ऊपर की टोकरी में फिरौन के लिए सब प्रकार की पकी पकाई वस्तुएं हैं; और पक्षी मेरे सिर पर की]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8784,51 +8179,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. When the chief baker saw that the interpretation was good, he said unto Joseph, I also was in my]]></a:t>
+              <a:t><![CDATA[टोकरी में से उन वस्तुओं को खा रहे हैं।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8916,51 +8311,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[dream, and, behold, I had three white baskets on my head:]]></a:t>
+              <a:t><![CDATA[18. यूसुफ ने कहा, इसका फल यह है; तीन टोकरियों का अर्थ तीन दिन है।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9048,51 +8443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And in the uppermost basket there was of all manner of baked food for Pharaoh; and the birds did]]></a:t>
+              <a:t><![CDATA[19. सो अब से तीन दिन के भीतर फिरौन तेरा सिर कटवाकर तुझे एक वृक्ष पर टंगवा देगा, और पक्षी तेरे मांस]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9180,51 +8575,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[eat them out of the basket upon my head.]]></a:t>
+              <a:t><![CDATA[को नोच नोच कर खाएंगे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9312,51 +8707,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And Joseph answered and said, This is the interpretation thereof: The three baskets are three]]></a:t>
+              <a:t><![CDATA[20. और तीसरे दिन फिरौन का जन्मदिन था, उसने अपने सब कर्मचारियों की जेवनार की, और उसने पिलानेहारों के]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9444,51 +8839,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[days:]]></a:t>
+              <a:t><![CDATA[प्रधान, और पकानेहारों के प्रधान दोनों को बन्दीगृह से निकलवाया।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9576,51 +8971,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. Yet within three days shall Pharaoh lift up your head from off you, and shall hang you on a]]></a:t>
+              <a:t><![CDATA[21. और पिलानेहारों के प्रधान को तो पिलानेहारे के पद पर फिर से नियुक्त किया, और वह फिरौन के हाथ में]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9708,51 +9103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[tree; and the birds shall eat your flesh from off you.]]></a:t>
+              <a:t><![CDATA[कटोरा देने लगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9840,51 +9235,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And it came to pass the third day, which was Pharaoh's birthday, that he made a feast unto all]]></a:t>
+              <a:t><![CDATA[22. पर पकानेहारों के प्रधान को उस ने टंगवा दिया, जैसा कि यूसुफ ने उनके स्वपनों का फल उअन्से कहा था।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9972,51 +9367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And Pharaoh was angry against two of his officers, against the chief of the butlers, and against]]></a:t>
+              <a:t><![CDATA[क्रोदित होकर]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10104,711 +9499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[his servants: and he lifted up the head of the chief butler and of the chief baker among his]]></a:t>
-[...659 lines deleted...]
-              <a:t><![CDATA[23. Yet did not the chief butler remember Joseph, but forgotten about him.]]></a:t>
+              <a:t><![CDATA[23. फिर भी पिलानेहारों के प्रधान ने यूसुफ को स्मरण ना रखा; परन्तु उसे भूल गया ॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10896,51 +9631,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the chief of the bakers.]]></a:t>
+              <a:t><![CDATA[3. उन्हें कैद करा के जल्लादों के प्रधान के घर के उसी बन्दीगृह में, जहां युसुफ बन्धुआ था, डलवा दिया।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11028,51 +9763,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And he put them in ward in the house of the captain of the guard, into the prison, the place]]></a:t>
+              <a:t><![CDATA[4. तब जल्लादों के प्रधान ने उनको यूसुफ के हाथ सौंपा, और वह उनकी सेवा टहल करने लगा: सो वे कुछ दिन तक]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11160,51 +9895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[where Joseph was bound.]]></a:t>
+              <a:t><![CDATA[बन्दीगृह में रहे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11292,51 +10027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And the captain of the guard charged Joseph with them, and he served them: and they continued a]]></a:t>
+              <a:t><![CDATA[5. और मिस्त्र के राजा का पिलानेहारा और पकानेहारा जो बन्दीगृह में बन्द थे, उन दोनों ने एक ही रात में,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11424,51 +10159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[season in ward.]]></a:t>
+              <a:t><![CDATA[अपने होनेहार के अनुसार, स्वपन देखा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11485,91 +10220,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஆதியாகமம் : 40]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme17">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme56">
   <a:themeElements>
-    <a:clrScheme name="Theme17">
+    <a:clrScheme name="Theme56">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme17">
+    <a:fontScheme name="Theme56">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11595,51 +10330,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme17">
+    <a:fmtScheme name="Theme56">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -11770,51 +10505,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>45</Slides>
+  <Slides>40</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>