--- v1 (2026-08-03)
+++ v2 (2026-10-21)
@@ -71,50 +71,64 @@
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -135,50 +149,57 @@
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
+    <p:sldId id="296" r:id="rId43"/>
+    <p:sldId id="297" r:id="rId44"/>
+    <p:sldId id="298" r:id="rId45"/>
+    <p:sldId id="299" r:id="rId46"/>
+    <p:sldId id="300" r:id="rId47"/>
+    <p:sldId id="301" r:id="rId48"/>
+    <p:sldId id="302" r:id="rId49"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -316,53 +337,60 @@
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
-  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -422,51 +450,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. காலமே யோசேப்பு அவர்களிடத்தில் போய், அவர்களைப் பார்க்கும்போது, அவர்கள் கலங்கியிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[5. And they dreamed a dream both of them, each man his dream in one night, each man according to the interpretation of his dream, the butler and the baker of the king of Egypt, which were bound in the prison.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -531,51 +559,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது அவன் தன் எஜமானுடைய வீட்டில் தன்னோடே காவல்பண்ணப்பட்டிருந்த பார்வோனுடைய பிரதானிகளை நோக்கி: உங்கள் முகங்கள் இன்று துக்கமாயிருக்கிறது என்ன என்று கேட்டான்.]]></a:t>
+              <a:t><![CDATA[5. And they dreamed a dream both of them, each man his dream in one night, each man according to the interpretation of his dream, the butler and the baker of the king of Egypt, which were bound in the prison.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -640,51 +668,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது அவன் தன் எஜமானுடைய வீட்டில் தன்னோடே காவல்பண்ணப்பட்டிருந்த பார்வோனுடைய பிரதானிகளை நோக்கி: உங்கள் முகங்கள் இன்று துக்கமாயிருக்கிறது என்ன என்று கேட்டான்.]]></a:t>
+              <a:t><![CDATA[6. And Joseph came in unto them in the morning, and looked upon them, and, behold, they were sad.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -749,51 +777,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அதற்கு அவர்கள்: சொப்பனம் கண்டோம், அதற்கு அர்த்தம் சொல்லுகிறவன் ஒருவனும் இல்லை என்றார்கள். அதற்கு யோசேப்பு: சொப்பனத்துக்கு அர்த்தம் சொல்லுதல் தேவனுக்குரியதல்லவா? அவைகளை என்னிடத்தில் சொல்லுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[7. And he asked Pharaoh's officers that were with him in the ward of his lord's house, saying, Wherefore look all of you so sadly to day?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -858,51 +886,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அதற்கு அவர்கள்: சொப்பனம் கண்டோம், அதற்கு அர்த்தம் சொல்லுகிறவன் ஒருவனும் இல்லை என்றார்கள். அதற்கு யோசேப்பு: சொப்பனத்துக்கு அர்த்தம் சொல்லுதல் தேவனுக்குரியதல்லவா? அவைகளை என்னிடத்தில் சொல்லுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[7. And he asked Pharaoh's officers that were with him in the ward of his lord's house, saying, Wherefore look all of you so sadly to day?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -967,51 +995,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது பானபாத்திரக்காரரின் தலைவன் யோசேப்பை நோக்கி: என் சொப்பனத்திலே ஒரு திராட்சைச் செடி எனக்கு முன்பாக இருக்கக் கண்டேன்.]]></a:t>
+              <a:t><![CDATA[8. And they said unto him, We have dreamed a dream, and there is no interpreter of it. And Joseph said unto them, Do not interpretations belong to God? tell me them, I pray you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1076,51 +1104,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது பானபாத்திரக்காரரின் தலைவன் யோசேப்பை நோக்கி: என் சொப்பனத்திலே ஒரு திராட்சைச் செடி எனக்கு முன்பாக இருக்கக் கண்டேன்.]]></a:t>
+              <a:t><![CDATA[8. And they said unto him, We have dreamed a dream, and there is no interpreter of it. And Joseph said unto them, Do not interpretations belong to God? tell me them, I pray you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1185,51 +1213,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அந்தத் திராட்சைச் செடியிலே மூன்று கொடிகள் இருந்தது; அது துளிர்க்கிறதாயிருந்தது; அதில் பூக்கள் மலர்ந்திருந்தது; அதின் குலைகள் பழுத்த பழங்களாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[8. And they said unto him, We have dreamed a dream, and there is no interpreter of it. And Joseph said unto them, Do not interpretations belong to God? tell me them, I pray you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1294,51 +1322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அந்தத் திராட்சைச் செடியிலே மூன்று கொடிகள் இருந்தது; அது துளிர்க்கிறதாயிருந்தது; அதில் பூக்கள் மலர்ந்திருந்தது; அதின் குலைகள் பழுத்த பழங்களாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[9. And the chief butler told his dream to Joseph, and said to him, In my dream, behold, a vine was before me;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1403,51 +1431,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பார்வோனுடைய பாத்திரம் என் கையிலே இருந்தது; நான் அந்தப் பழங்களைப் பறித்து, அவைகளைப் பார்வோனுடைய பாத்திரத்தில் பிழிந்து, அந்தப் பாத்திரத்தைப் பார்வோனுடைய கையிலே கொடுத்தேன் என்று, தன் சொப்பனத்தைச் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[9. And the chief butler told his dream to Joseph, and said to him, In my dream, behold, a vine was before me;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1512,51 +1540,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இந்த நடபடிகளுக்குப் பின்பு, எகிப்து ராஜாவுக்குப் பானபாத்திரக்காரனும் சுயம்பாகியும் எகிப்து ராஜாவாகிய தங்கள் ஆண்டவனுக்குக் குற்றம் செய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[1. And it came to pass after these things, that the butler of the king of Egypt and his baker had offended their lord the king of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1621,51 +1649,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பார்வோனுடைய பாத்திரம் என் கையிலே இருந்தது; நான் அந்தப் பழங்களைப் பறித்து, அவைகளைப் பார்வோனுடைய பாத்திரத்தில் பிழிந்து, அந்தப் பாத்திரத்தைப் பார்வோனுடைய கையிலே கொடுத்தேன் என்று, தன் சொப்பனத்தைச் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[10. And in the vine were three branches: and it was as though it budded, and her blossoms shot forth; and the clusters thereof brought forth ripe grapes:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1730,51 +1758,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அதற்கு யோசேப்பு: அந்த மூன்று கொடிகளும் மூன்று நாளாம்.]]></a:t>
+              <a:t><![CDATA[10. And in the vine were three branches: and it was as though it budded, and her blossoms shot forth; and the clusters thereof brought forth ripe grapes:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1839,51 +1867,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. மூன்று நாளைக்குள்ளே பார்வோன் உன் தலையை உயர்த்தி, உன்னை மறுபடியும் உன் நிலையிலே நிறுத்துவார்; முன்னே அவருக்குப் பானம் கொடுத்துவந்த வழக்கத்தின்படி பார்வோனின் பாத்திரத்தை அவர் கையிலே கொடுப்பாய்;]]></a:t>
+              <a:t><![CDATA[11. And Pharaoh's cup was in my hand: and I took the grapes, and pressed them into Pharaoh's cup, and I gave the cup into Pharaoh's hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1948,51 +1976,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. மூன்று நாளைக்குள்ளே பார்வோன் உன் தலையை உயர்த்தி, உன்னை மறுபடியும் உன் நிலையிலே நிறுத்துவார்; முன்னே அவருக்குப் பானம் கொடுத்துவந்த வழக்கத்தின்படி பார்வோனின் பாத்திரத்தை அவர் கையிலே கொடுப்பாய்;]]></a:t>
+              <a:t><![CDATA[11. And Pharaoh's cup was in my hand: and I took the grapes, and pressed them into Pharaoh's cup, and I gave the cup into Pharaoh's hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2057,51 +2085,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இதுதான் அதின் அர்த்தம் என்று சொன்னதும் அன்றி, நீ வாழ்வடைந்திருக்கும்போது, என்னை நினைத்து, என்மேல் தயவுவைத்து, என் காரியத்தைப் பார்வோனுக்கு அறிவித்து, இந்த இடத்திலிருந்து என்னை விடுதலையாக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[11. And Pharaoh's cup was in my hand: and I took the grapes, and pressed them into Pharaoh's cup, and I gave the cup into Pharaoh's hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2166,51 +2194,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இதுதான் அதின் அர்த்தம் என்று சொன்னதும் அன்றி, நீ வாழ்வடைந்திருக்கும்போது, என்னை நினைத்து, என்மேல் தயவுவைத்து, என் காரியத்தைப் பார்வோனுக்கு அறிவித்து, இந்த இடத்திலிருந்து என்னை விடுதலையாக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[12. And Joseph said unto him, This is the interpretation of it: The three branches are three days:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2275,51 +2303,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நான் எபிரெயருடைய தேசத்திலிருந்து களவாய்க் கொண்டுவரப்பட்டேன்; என்னை இந்தக் காவல் கிடங்கில் வைக்கும்படிக்கும் நான் இவ்விடத்தில் ஒன்றும் செய்யவில்லை என்றும் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[13. Yet within three days shall Pharaoh lift up yours head, and restore you unto your place: and you shall deliver Pharaoh's cup into his hand, after the former manner when you were his butler.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2384,51 +2412,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நான் எபிரெயருடைய தேசத்திலிருந்து களவாய்க் கொண்டுவரப்பட்டேன்; என்னை இந்தக் காவல் கிடங்கில் வைக்கும்படிக்கும் நான் இவ்விடத்தில் ஒன்றும் செய்யவில்லை என்றும் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[13. Yet within three days shall Pharaoh lift up yours head, and restore you unto your place: and you shall deliver Pharaoh's cup into his hand, after the former manner when you were his butler.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2493,51 +2521,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அர்த்தம் நன்றாயிருக்கிறது என்று சுயம்பாகிகளின் தலைவன் கண்டு, யோசேப்பை நோக்கி: நானும் என் சொப்பனத்தில் மூன்று வெள்ளைக் கூடைகள் என் தலையின்மேல் இருக்கக் கண்டேன்;]]></a:t>
+              <a:t><![CDATA[14. But think on me when it shall be well with you, and show kindness, I pray you, unto me, and make mention of me unto Pharaoh, and bring me out of this house:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2602,51 +2630,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அர்த்தம் நன்றாயிருக்கிறது என்று சுயம்பாகிகளின் தலைவன் கண்டு, யோசேப்பை நோக்கி: நானும் என் சொப்பனத்தில் மூன்று வெள்ளைக் கூடைகள் என் தலையின்மேல் இருக்கக் கண்டேன்;]]></a:t>
+              <a:t><![CDATA[14. But think on me when it shall be well with you, and show kindness, I pray you, unto me, and make mention of me unto Pharaoh, and bring me out of this house:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2711,51 +2739,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. பார்வோன் தன் பானபாத்திரக்காரரின் தலைவனும் சுயம்பாகிகளின் தலைவனும் ஆகிய இவ்விரண்டு பிரதானிகள் மேலும் கடுங்கோபங்கொண்டு,]]></a:t>
+              <a:t><![CDATA[1. And it came to pass after these things, that the butler of the king of Egypt and his baker had offended their lord the king of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2820,51 +2848,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. மேற்கூடையிலே பார்வோனுக்காகச் சமைக்கப்பட்ட சகலவித பலகாரங்களிலும் கொஞ்சம் கொஞ்சம் இருந்தது; என் தலையின்மேல் கூடையில் இருந்தவைகளைப் பறவைகள் வந்து பட்சித்தது என்றான்.]]></a:t>
+              <a:t><![CDATA[14. But think on me when it shall be well with you, and show kindness, I pray you, unto me, and make mention of me unto Pharaoh, and bring me out of this house:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2929,51 +2957,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. மேற்கூடையிலே பார்வோனுக்காகச் சமைக்கப்பட்ட சகலவித பலகாரங்களிலும் கொஞ்சம் கொஞ்சம் இருந்தது; என் தலையின்மேல் கூடையில் இருந்தவைகளைப் பறவைகள் வந்து பட்சித்தது என்றான்.]]></a:t>
+              <a:t><![CDATA[15. For indeed I was stolen away out of the land of the Hebrews: and here also have I done nothing that they should put me into the dungeon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3038,51 +3066,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அதற்கு யோசேப்பு: அந்த மூன்று கூடைகளும் மூன்று நாளாம்.]]></a:t>
+              <a:t><![CDATA[15. For indeed I was stolen away out of the land of the Hebrews: and here also have I done nothing that they should put me into the dungeon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3147,51 +3175,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இன்னும் மூன்று நாளைக்குள்ளே பார்வோன் உன் தலையை உயர்த்தி, உன்னை மரத்திலே தூக்கிப்போடுவார்; அப்பொழுது பறவைகள் உன் மாம்சத்தைத் தின்னும், இதுதான் அதின் அர்த்தம் என்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[16. When the chief baker saw that the interpretation was good, he said unto Joseph, I also was in my dream, and, behold, I had three white baskets on my head:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3256,51 +3284,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இன்னும் மூன்று நாளைக்குள்ளே பார்வோன் உன் தலையை உயர்த்தி, உன்னை மரத்திலே தூக்கிப்போடுவார்; அப்பொழுது பறவைகள் உன் மாம்சத்தைத் தின்னும், இதுதான் அதின் அர்த்தம் என்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[16. When the chief baker saw that the interpretation was good, he said unto Joseph, I also was in my dream, and, behold, I had three white baskets on my head:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3365,51 +3393,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. மூன்றாம்நாள் பார்வோனுடைய ஜன்ம நாளாயிருந்தது; அவன் தன் ஊழியக்காரர் எல்லாருக்கும் விருந்துபண்ணி, பானபாத்திரக்காரருடைய தலைவன் தலையையும் சுயம்பாகிகளுடைய தலைவன் தலையையும் தன் உத்தியோகஸ்தரின் நடுவே உயர்த்தி,]]></a:t>
+              <a:t><![CDATA[17. And in the uppermost basket there was of all manner of baked food for Pharaoh; and the birds did eat them out of the basket upon my head.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3474,51 +3502,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. மூன்றாம்நாள் பார்வோனுடைய ஜன்ம நாளாயிருந்தது; அவன் தன் ஊழியக்காரர் எல்லாருக்கும் விருந்துபண்ணி, பானபாத்திரக்காரருடைய தலைவன் தலையையும் சுயம்பாகிகளுடைய தலைவன் தலையையும் தன் உத்தியோகஸ்தரின் நடுவே உயர்த்தி,]]></a:t>
+              <a:t><![CDATA[17. And in the uppermost basket there was of all manner of baked food for Pharaoh; and the birds did eat them out of the basket upon my head.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3583,51 +3611,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பானபாத்திரக்காரரின் தலைவனைப் பானங்கொடுக்கிற தன் உத்தியோகத்திலே மறுபடியும் வைத்தான்; அந்தப்படியே அவன் பார்வோனுடைய கையிலே பாத்திரத்தைக் கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[18. And Joseph answered and said, This is the interpretation thereof: The three baskets are three days:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3692,51 +3720,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பானபாத்திரக்காரரின் தலைவனைப் பானங்கொடுக்கிற தன் உத்தியோகத்திலே மறுபடியும் வைத்தான்; அந்தப்படியே அவன் பார்வோனுடைய கையிலே பாத்திரத்தைக் கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[19. Yet within three days shall Pharaoh lift up your head from off you, and shall hang you on a tree; and the birds shall eat your flesh from off you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3801,51 +3829,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. சுயம்பாகிகளின் தலைவனையோ தூக்கிப்போட்டான். யோசேப்பு அவர்களுக்குச் சொன்ன அர்த்தத்தின்படியே சம்பவித்தது.]]></a:t>
+              <a:t><![CDATA[19. Yet within three days shall Pharaoh lift up your head from off you, and shall hang you on a tree; and the birds shall eat your flesh from off you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3910,51 +3938,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. பார்வோன் தன் பானபாத்திரக்காரரின் தலைவனும் சுயம்பாகிகளின் தலைவனும் ஆகிய இவ்விரண்டு பிரதானிகள் மேலும் கடுங்கோபங்கொண்டு,]]></a:t>
+              <a:t><![CDATA[2. And Pharaoh was angry against two of his officers, against the chief of the butlers, and against the chief of the bakers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4019,51 +4047,814 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஆனாலும் பானபாத்திரக்காரரின் தலைவன் யோசேப்பை நினையாமல் அவனை மறந்துவிட்டான்.]]></a:t>
+              <a:t><![CDATA[20. And it came to pass the third day, which was Pharaoh's birthday, that he made a feast unto all his servants: and he lifted up the head of the chief butler and of the chief baker among his servants.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. And it came to pass the third day, which was Pharaoh's birthday, that he made a feast unto all his servants: and he lifted up the head of the chief butler and of the chief baker among his servants.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. And it came to pass the third day, which was Pharaoh's birthday, that he made a feast unto all his servants: and he lifted up the head of the chief butler and of the chief baker among his servants.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. And he restored the chief butler unto his butlership again; and he gave the cup into Pharaoh's hand:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. And he restored the chief butler unto his butlership again; and he gave the cup into Pharaoh's hand:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. But he hanged the chief baker: as Joseph had interpreted to them.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. But he hanged the chief baker: as Joseph had interpreted to them.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. Yet did not the chief butler remember Joseph, but forgotten about him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4128,51 +4919,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவர்களை யோசேப்பு வைக்கப்பட்டிருந்த இடமும் தலையாரிகளின் அதிபதியின் வீடுமாகிய சிறைச்சாலையிலே காவல்பண்ணுவித்தான்.]]></a:t>
+              <a:t><![CDATA[2. And Pharaoh was angry against two of his officers, against the chief of the butlers, and against the chief of the bakers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4237,51 +5028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. தலையாரிகளின் அதிபதி அவர்களை விசாரிக்கும்படி யோசேப்பின் வசத்தில் ஒப்புவித்தான்; அவன் அவர்களை விசாரித்துவந்தான்; அவர்கள் அநேகநாள் காவலில் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[3. And he put them in ward in the house of the captain of the guard, into the prison, the place where Joseph was bound.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4346,51 +5137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. தலையாரிகளின் அதிபதி அவர்களை விசாரிக்கும்படி யோசேப்பின் வசத்தில் ஒப்புவித்தான்; அவன் அவர்களை விசாரித்துவந்தான்; அவர்கள் அநேகநாள் காவலில் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[3. And he put them in ward in the house of the captain of the guard, into the prison, the place where Joseph was bound.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4455,51 +5246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. எகிப்து ராஜாவுக்கு பானபாத்திரக்காரனும் சுயம்பாகியுமாகிய அவ்விரண்டுபேரும் சிறைச்சாலையில் இருக்கும்போது, ஒரே ராத்திரியிலே வெவ்வேறு பொருள்கொண்ட சொப்பனம் கண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[4. And the captain of the guard charged Joseph with them, and he served them: and they continued a season in ward.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4564,51 +5355,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. எகிப்து ராஜாவுக்கு பானபாத்திரக்காரனும் சுயம்பாகியுமாகிய அவ்விரண்டுபேரும் சிறைச்சாலையில் இருக்கும்போது, ஒரே ராத்திரியிலே வெவ்வேறு பொருள்கொண்ட சொப்பனம் கண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[4. And the captain of the guard charged Joseph with them, and he served them: and they continued a season in ward.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4643,51 +5434,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474729500" r:id="rId1"/>
+    <p:sldLayoutId id="2481563627" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4959,50 +5750,106 @@
 
 <file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5143,51 +5990,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. बिहान को जब यूसुफ उनके पास अन्दर गया, तब उन पर दृष्टि की, तो क्या देखा, कि वे उदास हैं।]]></a:t>
+              <a:t><![CDATA[5. எகிப்து ராஜாவுக்கு பானபாத்திரக்காரனும் சுயம்பாகியுமாகிய அவ்விரண்டுபேரும் சிறைச்சாலையில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5275,51 +6122,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. सो उसने फिरौन के उन हाकिमों से, जो उसके साथ उसके स्वामी के घर के बन्दीगृह में थे, पूछा, कि आज]]></a:t>
+              <a:t><![CDATA[இருக்கும்போது, ஒரே ராத்திரியிலே வெவ்வேறு பொருள்கொண்ட சொப்பனம் கண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5407,51 +6254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[तुम्हारे मुँह क्यों उदास हैं?]]></a:t>
+              <a:t><![CDATA[6. காலமே யோசேப்பு அவர்களிடத்தில் போய், அவர்களைப் பார்க்கும்போது, அவர்கள் கலங்கியிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5539,51 +6386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. उन्होंने उस से कहा, हम दोनो ने स्वपन देखा है, और उनके फल का बताने वाला कोई भी नहीं। यूसुफ ने उनसे]]></a:t>
+              <a:t><![CDATA[7. அப்பொழுது அவன் தன் எஜமானுடைய வீட்டில் தன்னோடே காவல்பண்ணப்பட்டிருந்த பார்வோனுடைய பிரதானிகளை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5671,51 +6518,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[कहा, क्या स्वपनों का फल कहना परमेश्वर का काम नहीं? मुझे अपना अपना स्वपन बताओ।]]></a:t>
+              <a:t><![CDATA[நோக்கி: உங்கள் முகங்கள் இன்று துக்கமாயிருக்கிறது என்ன என்று கேட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5803,51 +6650,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. तब पिलानेहारों का प्रधान अपना स्वपन यूसुफ को यों बताने लगा: किमैंने स्वपन में देखा, कि मेरे सामने]]></a:t>
+              <a:t><![CDATA[8. அதற்கு அவர்கள்: சொப்பனம் கண்டோம், அதற்கு அர்த்தம் சொல்லுகிறவன் ஒருவனும் இல்லை என்றார்கள். அதற்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5935,51 +6782,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[दाखलता है;]]></a:t>
+              <a:t><![CDATA[யோசேப்பு: சொப்பனத்துக்கு அர்த்தம் சொல்லுதல் தேவனுக்குரியதல்லவா? அவைகளை என்னிடத்தில் சொல்லுங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6067,51 +6914,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. और उस दाखलता में तीन डालियां हैं: और उसमें मानो कलियां लगी हैं, और वे फूलीं और उसके गुच्छों में]]></a:t>
+              <a:t><![CDATA[என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6199,51 +7046,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[दाक लगकर पक गई:]]></a:t>
+              <a:t><![CDATA[9. அப்பொழுது பானபாத்திரக்காரரின் தலைவன் யோசேப்பை நோக்கி: என் சொப்பனத்திலே ஒரு திராட்சைச் செடி எனக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6331,51 +7178,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. और फिरौन का कटोरा मेरे हाथ में था : सो मैंने उन दाखों को लेकर फिरौन के कटोरे में निचोड़ा, और]]></a:t>
+              <a:t><![CDATA[முன்பாக இருக்கக் கண்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6463,51 +7310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. इन बातों के पश्चात ऐसा हुआ के राजा के पिलानेहारे और पकानेहारे ने अपने स्वामी का कुछ अपराध किया।]]></a:t>
+              <a:t><![CDATA[1. இந்த நடபடிகளுக்குப் பின்பு, எகிப்து ராஜாவுக்குப் பானபாத்திரக்காரனும் சுயம்பாகியும் எகிப்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6595,51 +7442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[कटोरे को फिरौन के हाथ में दिया।]]></a:t>
+              <a:t><![CDATA[10. அந்தத் திராட்சைச் செடியிலே மூன்று கொடிகள் இருந்தது; அது துளிர்க்கிறதாயிருந்தது; அதில் பூக்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6727,51 +7574,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. यूसुफ ने उस से कहा, इसका फल यह है; कि तीन डालियों का अर्थ तीन दिन है :]]></a:t>
+              <a:t><![CDATA[மலர்ந்திருந்தது; அதின் குலைகள் பழுத்த பழங்களாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6859,51 +7706,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. सो अब से तीन दिन के भीतर तेरा सर ऊँचा करेगा, और फिर से तेरे पद पर तुझे नियुक्त करेगा, और तू पहले]]></a:t>
+              <a:t><![CDATA[11. பார்வோனுடைய பாத்திரம் என் கையிலே இருந்தது; நான் அந்தப் பழங்களைப் பறித்து, அவைகளைப் பார்வோனுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6991,51 +7838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[की नाईं फिरौन का पिलानेहारा होकर उसका कटोरा उसके हाथ में फिर दिया करेगा]]></a:t>
+              <a:t><![CDATA[பாத்திரத்தில் பிழிந்து, அந்தப் பாத்திரத்தைப் பார்வோனுடைய கையிலே கொடுத்தேன் என்று, தன் சொப்பனத்தைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7123,51 +7970,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. सो जब तेरा भला हो जाए तब मुझे स्मरण करना, और मुझ पर कृपा करके फिरौन से मेरी चर्चा चलाना, अर इस]]></a:t>
+              <a:t><![CDATA[சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7255,51 +8102,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[घर से मुझे छुड़वा देना।]]></a:t>
+              <a:t><![CDATA[12. அதற்கு யோசேப்பு: அந்த மூன்று கொடிகளும் மூன்று நாளாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7387,51 +8234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. क्योंकि सचमुच इब्रानियों के देश से मुझे चुरा कर ले आए हैं, और यहां भी मैंने कोई ऐसा काम नहीं]]></a:t>
+              <a:t><![CDATA[13. மூன்று நாளைக்குள்ளே பார்வோன் உன் தலையை உயர்த்தி, உன்னை மறுபடியும் உன் நிலையிலே நிறுத்துவார்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7519,51 +8366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[किया, जिसके कारण मैं इस कारागार में डाला जाऊं।]]></a:t>
+              <a:t><![CDATA[முன்னே அவருக்குப் பானம் கொடுத்துவந்த வழக்கத்தின்படி பார்வோனின் பாத்திரத்தை அவர் கையிலே கொடுப்பாய்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7651,51 +8498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. यह देखकर, कि उसके स्वपन का फल अच्छा निकला, पकानेहारों के प्रधान ने यूसुफ से कहा, मैंने भी स्वपन]]></a:t>
+              <a:t><![CDATA[14. இதுதான் அதின் அர்த்தம் என்று சொன்னதும் அன்றி, நீ வாழ்வடைந்திருக்கும்போது, என்னை நினைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7783,51 +8630,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[देखा है, वह यह है : मैंने देखा, कि मेरे सिर पर सफेद रोटी की तीन टोकरियां हैं :]]></a:t>
+              <a:t><![CDATA[என்மேல் தயவுவைத்து, என் காரியத்தைப் பார்வோனுக்கு அறிவித்து, இந்த இடத்திலிருந்து என்னை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7915,51 +8762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. तब फिरौन ने अपने उन दोनो हाकिमों पर, अर्थात पिलानेहारों के प्रधान, अर पकानेहारों के प्रधान पर]]></a:t>
+              <a:t><![CDATA[ராஜாவாகிய தங்கள் ஆண்டவனுக்குக் குற்றம் செய்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8047,51 +8894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. और ऊपर की टोकरी में फिरौन के लिए सब प्रकार की पकी पकाई वस्तुएं हैं; और पक्षी मेरे सिर पर की]]></a:t>
+              <a:t><![CDATA[விடுதலையாக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8179,51 +9026,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[टोकरी में से उन वस्तुओं को खा रहे हैं।]]></a:t>
+              <a:t><![CDATA[15. நான் எபிரெயருடைய தேசத்திலிருந்து களவாய்க் கொண்டுவரப்பட்டேன்; என்னை இந்தக் காவல் கிடங்கில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8311,51 +9158,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. यूसुफ ने कहा, इसका फल यह है; तीन टोकरियों का अर्थ तीन दिन है।]]></a:t>
+              <a:t><![CDATA[வைக்கும்படிக்கும் நான் இவ்விடத்தில் ஒன்றும் செய்யவில்லை என்றும் சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8443,51 +9290,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. सो अब से तीन दिन के भीतर फिरौन तेरा सिर कटवाकर तुझे एक वृक्ष पर टंगवा देगा, और पक्षी तेरे मांस]]></a:t>
+              <a:t><![CDATA[16. அர்த்தம் நன்றாயிருக்கிறது என்று சுயம்பாகிகளின் தலைவன் கண்டு, யோசேப்பை நோக்கி: நானும் என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8575,51 +9422,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[को नोच नोच कर खाएंगे।]]></a:t>
+              <a:t><![CDATA[சொப்பனத்தில் மூன்று வெள்ளைக் கூடைகள் என் தலையின்மேல் இருக்கக் கண்டேன்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8707,51 +9554,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. और तीसरे दिन फिरौन का जन्मदिन था, उसने अपने सब कर्मचारियों की जेवनार की, और उसने पिलानेहारों के]]></a:t>
+              <a:t><![CDATA[17. மேற்கூடையிலே பார்வோனுக்காகச் சமைக்கப்பட்ட சகலவித பலகாரங்களிலும் கொஞ்சம் கொஞ்சம் இருந்தது; என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8839,51 +9686,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[प्रधान, और पकानेहारों के प्रधान दोनों को बन्दीगृह से निकलवाया।]]></a:t>
+              <a:t><![CDATA[தலையின்மேல் கூடையில் இருந்தவைகளைப் பறவைகள் வந்து பட்சித்தது என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8971,51 +9818,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. और पिलानेहारों के प्रधान को तो पिलानेहारे के पद पर फिर से नियुक्त किया, और वह फिरौन के हाथ में]]></a:t>
+              <a:t><![CDATA[18. அதற்கு யோசேப்பு: அந்த மூன்று கூடைகளும் மூன்று நாளாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9103,51 +9950,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[कटोरा देने लगा।]]></a:t>
+              <a:t><![CDATA[19. இன்னும் மூன்று நாளைக்குள்ளே பார்வோன் உன் தலையை உயர்த்தி, உன்னை மரத்திலே தூக்கிப்போடுவார்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9235,51 +10082,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. पर पकानेहारों के प्रधान को उस ने टंगवा दिया, जैसा कि यूसुफ ने उनके स्वपनों का फल उअन्से कहा था।]]></a:t>
+              <a:t><![CDATA[அப்பொழுது பறவைகள் உன் மாம்சத்தைத் தின்னும், இதுதான் அதின் அர்த்தம் என்று சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9367,51 +10214,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[क्रोदित होकर]]></a:t>
+              <a:t><![CDATA[2. பார்வோன் தன் பானபாத்திரக்காரரின் தலைவனும் சுயம்பாகிகளின் தலைவனும் ஆகிய இவ்விரண்டு பிரதானிகள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9499,51 +10346,975 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. फिर भी पिलानेहारों के प्रधान ने यूसुफ को स्मरण ना रखा; परन्तु उसे भूल गया ॥]]></a:t>
+              <a:t><![CDATA[20. மூன்றாம்நாள் பார்வோனுடைய ஜன்ம நாளாயிருந்தது; அவன் தன் ஊழியக்காரர் எல்லாருக்கும் விருந்துபண்ணி,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 40]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பானபாத்திரக்காரருடைய தலைவன் தலையையும் சுயம்பாகிகளுடைய தலைவன் தலையையும் தன் உத்தியோகஸ்தரின் நடுவே]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 40]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உயர்த்தி,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 40]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. பானபாத்திரக்காரரின் தலைவனைப் பானங்கொடுக்கிற தன் உத்தியோகத்திலே மறுபடியும் வைத்தான்; அந்தப்படியே]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 40]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அவன் பார்வோனுடைய கையிலே பாத்திரத்தைக் கொடுத்தான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 40]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. சுயம்பாகிகளின் தலைவனையோ தூக்கிப்போட்டான். யோசேப்பு அவர்களுக்குச் சொன்ன அர்த்தத்தின்படியே]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 40]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சம்பவித்தது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 40]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. ஆனாலும் பானபாத்திரக்காரரின் தலைவன் யோசேப்பை நினையாமல் அவனை மறந்துவிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9631,51 +11402,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. उन्हें कैद करा के जल्लादों के प्रधान के घर के उसी बन्दीगृह में, जहां युसुफ बन्धुआ था, डलवा दिया।]]></a:t>
+              <a:t><![CDATA[மேலும் கடுங்கோபங்கொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9763,51 +11534,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. तब जल्लादों के प्रधान ने उनको यूसुफ के हाथ सौंपा, और वह उनकी सेवा टहल करने लगा: सो वे कुछ दिन तक]]></a:t>
+              <a:t><![CDATA[3. அவர்களை யோசேப்பு வைக்கப்பட்டிருந்த இடமும் தலையாரிகளின் அதிபதியின் வீடுமாகிய சிறைச்சாலையிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9895,51 +11666,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[बन्दीगृह में रहे।]]></a:t>
+              <a:t><![CDATA[காவல்பண்ணுவித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10027,51 +11798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. और मिस्त्र के राजा का पिलानेहारा और पकानेहारा जो बन्दीगृह में बन्द थे, उन दोनों ने एक ही रात में,]]></a:t>
+              <a:t><![CDATA[4. தலையாரிகளின் அதிபதி அவர்களை விசாரிக்கும்படி யோசேப்பின் வசத்தில் ஒப்புவித்தான்; அவன் அவர்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10159,51 +11930,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[अपने होनेहार के अनुसार, स्वपन देखा।]]></a:t>
+              <a:t><![CDATA[விசாரித்துவந்தான்; அவர்கள் அநேகநாள் காவலில் இருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10220,91 +11991,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஆதியாகமம் : 40]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme56">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme49">
   <a:themeElements>
-    <a:clrScheme name="Theme56">
+    <a:clrScheme name="Theme49">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme56">
+    <a:fontScheme name="Theme49">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -10330,51 +12101,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme56">
+    <a:fmtScheme name="Theme49">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -10505,51 +12276,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>40</Slides>
+  <Slides>47</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>