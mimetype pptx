--- v0 (2026-08-03)
+++ v1 (2026-10-21)
@@ -125,50 +125,84 @@
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -216,50 +250,67 @@
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
+    <p:sldId id="323" r:id="rId70"/>
+    <p:sldId id="324" r:id="rId71"/>
+    <p:sldId id="325" r:id="rId72"/>
+    <p:sldId id="326" r:id="rId73"/>
+    <p:sldId id="327" r:id="rId74"/>
+    <p:sldId id="328" r:id="rId75"/>
+    <p:sldId id="329" r:id="rId76"/>
+    <p:sldId id="330" r:id="rId77"/>
+    <p:sldId id="331" r:id="rId78"/>
+    <p:sldId id="332" r:id="rId79"/>
+    <p:sldId id="333" r:id="rId80"/>
+    <p:sldId id="334" r:id="rId81"/>
+    <p:sldId id="335" r:id="rId82"/>
+    <p:sldId id="336" r:id="rId83"/>
+    <p:sldId id="337" r:id="rId84"/>
+    <p:sldId id="338" r:id="rId85"/>
+    <p:sldId id="339" r:id="rId86"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -424,53 +475,70 @@
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
-  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
+  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
+  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
+  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
+  <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
+  <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
+  <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
+  <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
+  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
+  <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
+  <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
+  <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
+  <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
+  <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/>
+  <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide82.xml"/>
+  <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide83.xml"/>
+  <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide84.xml"/>
+  <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -530,51 +598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. யோசேப்பு அத்தேசத்துக்கு அதிபதியாயிருந்து, தேசத்தின் ஜனங்கள் யாவருக்கும் விற்றான். யோசேப்பின் சகோதரர் வந்து, முகங்குப்புறத் தரையிலே விழுந்து அவனை வணங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[5. And the sons of Israel came to buy corn among those that came: for the famine was in the land of Canaan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -639,51 +707,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. யோசேப்பு அத்தேசத்துக்கு அதிபதியாயிருந்து, தேசத்தின் ஜனங்கள் யாவருக்கும் விற்றான். யோசேப்பின் சகோதரர் வந்து, முகங்குப்புறத் தரையிலே விழுந்து அவனை வணங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[6. And Joseph was the governor over the land, and he it was that sold to all the people of the land: and Joseph's brethren came, and bowed down themselves before him with their faces to the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -748,51 +816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. யோசேப்பு அவர்களைப் பார்த்து, தன் சகோதரர் என்று அறிந்துகொண்டான்; அறிந்தும் அறியாதவன்போலக் கடினமாய் அவர்களோடே பேசி: நீங்கள் எங்கேயிருந்து வந்தீர்கள் என்று கேட்டான்; அதற்கு அவர்கள்: கானான் தேசத்திலிருந்து தானியம் கொள்ள வந்தோம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[6. And Joseph was the governor over the land, and he it was that sold to all the people of the land: and Joseph's brethren came, and bowed down themselves before him with their faces to the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -857,51 +925,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. யோசேப்பு அவர்களைப் பார்த்து, தன் சகோதரர் என்று அறிந்துகொண்டான்; அறிந்தும் அறியாதவன்போலக் கடினமாய் அவர்களோடே பேசி: நீங்கள் எங்கேயிருந்து வந்தீர்கள் என்று கேட்டான்; அதற்கு அவர்கள்: கானான் தேசத்திலிருந்து தானியம் கொள்ள வந்தோம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[7. And Joseph saw his brethren, and he knew them, but made himself strange unto them, and spoke roughly unto them; and he said unto them, Whence come all of you? And they said, From the land of Canaan to buy food.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -966,51 +1034,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. யோசேப்பு அவர்களைத் தன் சகோதரர் என்று அறிந்தும், அவர்கள் அவனை அறியவில்லை.]]></a:t>
+              <a:t><![CDATA[7. And Joseph saw his brethren, and he knew them, but made himself strange unto them, and spoke roughly unto them; and he said unto them, Whence come all of you? And they said, From the land of Canaan to buy food.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1075,51 +1143,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. யோசேப்பு அவர்களைக் குறித்துத் தான் கண்ட சொப்பனங்களை நினைத்து, அவர்களை நோக்கி: நீங்கள் வேவுகாரர், தேசம் எங்கே திறந்து கிடக்கிறது என்று பார்க்க வந்தீர்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[7. And Joseph saw his brethren, and he knew them, but made himself strange unto them, and spoke roughly unto them; and he said unto them, Whence come all of you? And they said, From the land of Canaan to buy food.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1184,51 +1252,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. யோசேப்பு அவர்களைக் குறித்துத் தான் கண்ட சொப்பனங்களை நினைத்து, அவர்களை நோக்கி: நீங்கள் வேவுகாரர், தேசம் எங்கே திறந்து கிடக்கிறது என்று பார்க்க வந்தீர்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[8. And Joseph knew his brethren, but they knew not him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1293,51 +1361,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அதற்கு அவர்கள்: அப்படியல்ல, ஆண்டவனே, உமது அடியாராகிய நாங்கள் தானியம் கொள்ள வந்தோம்.]]></a:t>
+              <a:t><![CDATA[9. And Joseph remembered the dreams which he dreamed of them, and said unto them, All of you are spies; to see the nakedness of the land all of you are come.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1402,51 +1470,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நாங்கள் எல்லாரும் ஒரு தகப்பனுடைய பிள்ளைகள்; நாங்கள் நிஜஸ்தர்; உமது அடியார் வேவுகாரர் அல்ல என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[9. And Joseph remembered the dreams which he dreamed of them, and said unto them, All of you are spies; to see the nakedness of the land all of you are come.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1511,51 +1579,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அதற்கு அவன்: அப்படியல்ல, தேசம் எங்கே திறந்து கிடக்கிறது என்று பார்க்கவே வந்தீர்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[10. And they said unto him, Nay, my lord, but to buy food are your servants come.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1620,51 +1688,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. எகிப்திலே தானியம் உண்டென்று யாக்கோபு அறிந்து, தன் குமாரரை நோக்கி: நீங்கள் ஒருவர் முகத்தை ஒருவர் பார்த்துக்கொண்டிருக்கிறது என்ன?]]></a:t>
+              <a:t><![CDATA[1. Now when Jacob saw that there was corn in Egypt, Jacob said unto his sons, Why do all of you look one upon another?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1729,51 +1797,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது அவர்கள்: உமது அடியாராகிய நாங்கள் பன்னிரண்டு சகோதரர்; கானான் தேசத்தில் இருக்கிற ஒரு தகப்பன் புத்திரர்; இளையவன் இப்பொழுது எங்கள் தகப்பனிடத்தில் இருக்கிறான்; ஒருவன் காணாமற்போனான் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[11. We are all one man's sons; we are true men, your servants are no spies.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1838,51 +1906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது அவர்கள்: உமது அடியாராகிய நாங்கள் பன்னிரண்டு சகோதரர்; கானான் தேசத்தில் இருக்கிற ஒரு தகப்பன் புத்திரர்; இளையவன் இப்பொழுது எங்கள் தகப்பனிடத்தில் இருக்கிறான்; ஒருவன் காணாமற்போனான் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[11. We are all one man's sons; we are true men, your servants are no spies.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1947,51 +2015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. யோசேப்பு அவர்களை நோக்கி: உங்களை வேவுகாரர் என்று நான் சொன்னது சரி.]]></a:t>
+              <a:t><![CDATA[12. And he said unto them, Nay, but to see the nakedness of the land all of you are come.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2056,51 +2124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. உங்கள் இளைய சகோதரன் இங்கே வந்தாலொழிய நீங்கள் இங்கேயிருந்து புறப்படுவது இல்லை என்று பார்வோனின் ஜீவனைக்கொண்டு ஆணையிட்டுச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[13. And they said, Your servants are twelve brethren, the sons of one man in the land of Canaan; and, behold, the youngest is this day with our father, and one is not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2165,51 +2233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. உங்கள் இளைய சகோதரன் இங்கே வந்தாலொழிய நீங்கள் இங்கேயிருந்து புறப்படுவது இல்லை என்று பார்வோனின் ஜீவனைக்கொண்டு ஆணையிட்டுச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[13. And they said, Your servants are twelve brethren, the sons of one man in the land of Canaan; and, behold, the youngest is this day with our father, and one is not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2274,51 +2342,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. இதினாலே நீங்கள் சோதிக்கப்படுவீர்கள்; உங்கள் சகோதரனை அழைத்துவரும்படி உங்களில் ஒருவனை அனுப்புங்கள்; உங்களிடத்தில் உண்மையுண்டோ இல்லையோ என்று உங்கள் வார்த்தைகள் சோதிக்கப்படுமளவும், நீங்கள் காவலில் இருக்கவேண்டும்; இல்லாவிட்டால், நீங்கள் வேவுகாரர்தான் என்று பார்வோனின் ஜீவனைக்கொண்டு ஆணையிட்டுச் சொல்லுகிறேன் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[13. And they said, Your servants are twelve brethren, the sons of one man in the land of Canaan; and, behold, the youngest is this day with our father, and one is not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2383,51 +2451,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. இதினாலே நீங்கள் சோதிக்கப்படுவீர்கள்; உங்கள் சகோதரனை அழைத்துவரும்படி உங்களில் ஒருவனை அனுப்புங்கள்; உங்களிடத்தில் உண்மையுண்டோ இல்லையோ என்று உங்கள் வார்த்தைகள் சோதிக்கப்படுமளவும், நீங்கள் காவலில் இருக்கவேண்டும்; இல்லாவிட்டால், நீங்கள் வேவுகாரர்தான் என்று பார்வோனின் ஜீவனைக்கொண்டு ஆணையிட்டுச் சொல்லுகிறேன் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[14. And Joseph said unto them, That is it that I spoke unto you, saying, All of you are spies:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2492,51 +2560,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. இதினாலே நீங்கள் சோதிக்கப்படுவீர்கள்; உங்கள் சகோதரனை அழைத்துவரும்படி உங்களில் ஒருவனை அனுப்புங்கள்; உங்களிடத்தில் உண்மையுண்டோ இல்லையோ என்று உங்கள் வார்த்தைகள் சோதிக்கப்படுமளவும், நீங்கள் காவலில் இருக்கவேண்டும்; இல்லாவிட்டால், நீங்கள் வேவுகாரர்தான் என்று பார்வோனின் ஜீவனைக்கொண்டு ஆணையிட்டுச் சொல்லுகிறேன் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[15. Hereby all of you shall be proved: By the life of Pharaoh all of you shall not go forth behind, except your youngest brother come here.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2601,51 +2669,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவர்கள் எல்லாரையும் மூன்றுநாள் காவலிலே வைத்தான்.]]></a:t>
+              <a:t><![CDATA[15. Hereby all of you shall be proved: By the life of Pharaoh all of you shall not go forth behind, except your youngest brother come here.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2710,51 +2778,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. மூன்றாம் நாளிலே யோசேப்பு அவர்களை நோக்கி: நான் தேவனுக்குப் பயப்படுகிறவன்; நீங்கள் உயிரோடே இருக்கும்படிக்கு ஒன்று செய்யுங்கள்.]]></a:t>
+              <a:t><![CDATA[16. Send one of you, and let him fetch your brother, and all of you shall be kept in prison, that your words may be proved, whether there be any truth in you: or else by the life of Pharaoh surely all of you are spies.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2819,51 +2887,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. எகிப்திலே தானியம் உண்டென்று யாக்கோபு அறிந்து, தன் குமாரரை நோக்கி: நீங்கள் ஒருவர் முகத்தை ஒருவர் பார்த்துக்கொண்டிருக்கிறது என்ன?]]></a:t>
+              <a:t><![CDATA[1. Now when Jacob saw that there was corn in Egypt, Jacob said unto his sons, Why do all of you look one upon another?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2928,51 +2996,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. அதற்கு அவன்: என் மகன் உங்களோடேகூடப் போவதில்லை; அவன் தமையன் இறந்துபோனான், இவன் ஒருவன் மீதியாயிருக்கிறான்; நீங்கள் போகும் வழியில் இவனுக்கு மோசம் நேரிட்டால், நீங்கள் என் நரைமயிரைச் சஞ்சலத்தோடே பாதாளத்தில் இறங்கப் பண்ணுவீர்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[16. Send one of you, and let him fetch your brother, and all of you shall be kept in prison, that your words may be proved, whether there be any truth in you: or else by the life of Pharaoh surely all of you are spies.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3037,51 +3105,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. அதற்கு அவன்: என் மகன் உங்களோடேகூடப் போவதில்லை; அவன் தமையன் இறந்துபோனான், இவன் ஒருவன் மீதியாயிருக்கிறான்; நீங்கள் போகும் வழியில் இவனுக்கு மோசம் நேரிட்டால், நீங்கள் என் நரைமயிரைச் சஞ்சலத்தோடே பாதாளத்தில் இறங்கப் பண்ணுவீர்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[16. Send one of you, and let him fetch your brother, and all of you shall be kept in prison, that your words may be proved, whether there be any truth in you: or else by the life of Pharaoh surely all of you are spies.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3146,51 +3214,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. அதற்கு அவன்: என் மகன் உங்களோடேகூடப் போவதில்லை; அவன் தமையன் இறந்துபோனான், இவன் ஒருவன் மீதியாயிருக்கிறான்; நீங்கள் போகும் வழியில் இவனுக்கு மோசம் நேரிட்டால், நீங்கள் என் நரைமயிரைச் சஞ்சலத்தோடே பாதாளத்தில் இறங்கப் பண்ணுவீர்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[16. Send one of you, and let him fetch your brother, and all of you shall be kept in prison, that your words may be proved, whether there be any truth in you: or else by the life of Pharaoh surely all of you are spies.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3255,51 +3323,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நீங்கள் நிஜஸ்தரானால், சகோதரராகிய உங்களில் ஒருவன் காவற் கூடத்தில் கட்டுண்டிருக்கட்டும்; மற்றவர்கள் புறப்பட்டு, பஞ்சத்தினால் வருந்துகிற உங்கள் குடும்பத்துக்குத் தானியம் கொண்டுபோய்க் கொடுத்து,]]></a:t>
+              <a:t><![CDATA[17. And he put them all together into ward three days.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3364,51 +3432,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நீங்கள் நிஜஸ்தரானால், சகோதரராகிய உங்களில் ஒருவன் காவற் கூடத்தில் கட்டுண்டிருக்கட்டும்; மற்றவர்கள் புறப்பட்டு, பஞ்சத்தினால் வருந்துகிற உங்கள் குடும்பத்துக்குத் தானியம் கொண்டுபோய்க் கொடுத்து,]]></a:t>
+              <a:t><![CDATA[18. And Joseph said unto them the third day, This do, and live; for I fear God:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3473,51 +3541,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. உங்கள் இளைய சகோதரனை என்னிடத்துக்கு அழைத்துக்கொண்டுவாருங்கள்; அப்பொழுது உங்கள் வார்த்தைகள் மெய்யென்று விளங்கும்; நீங்கள் சாவதில்லை என்றான். அவர்கள் அப்படிச் செய்கிறதற்கு இசைந்து:]]></a:t>
+              <a:t><![CDATA[18. And Joseph said unto them the third day, This do, and live; for I fear God:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3582,51 +3650,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. உங்கள் இளைய சகோதரனை என்னிடத்துக்கு அழைத்துக்கொண்டுவாருங்கள்; அப்பொழுது உங்கள் வார்த்தைகள் மெய்யென்று விளங்கும்; நீங்கள் சாவதில்லை என்றான். அவர்கள் அப்படிச் செய்கிறதற்கு இசைந்து:]]></a:t>
+              <a:t><![CDATA[19. If all of you be true men, let one of your brethren be bound in the house of your prison: go all of you, carry corn for the famine of your houses:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3691,51 +3759,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நம்முடைய சகோதரனுக்கு நாம் செய்த துரோகம் நம்மேல் சுமந்தது; அவன் நம்மைக் கெஞ்சி வேண்டிக்கொண்டபோது, அவனுடைய மன வியாகுலத்தை நாம் கண்டும், அவனுக்குச் செவிகொடாமற்போனோமே; ஆகையால் இந்த ஆபத்து நமக்கு நேரிட்டது என்று ஒருவரை ஒருவர் பார்த்துச் சொல்லிக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[19. If all of you be true men, let one of your brethren be bound in the house of your prison: go all of you, carry corn for the famine of your houses:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3800,51 +3868,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நம்முடைய சகோதரனுக்கு நாம் செய்த துரோகம் நம்மேல் சுமந்தது; அவன் நம்மைக் கெஞ்சி வேண்டிக்கொண்டபோது, அவனுடைய மன வியாகுலத்தை நாம் கண்டும், அவனுக்குச் செவிகொடாமற்போனோமே; ஆகையால் இந்த ஆபத்து நமக்கு நேரிட்டது என்று ஒருவரை ஒருவர் பார்த்துச் சொல்லிக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[19. If all of you be true men, let one of your brethren be bound in the house of your prison: go all of you, carry corn for the famine of your houses:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3909,51 +3977,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நம்முடைய சகோதரனுக்கு நாம் செய்த துரோகம் நம்மேல் சுமந்தது; அவன் நம்மைக் கெஞ்சி வேண்டிக்கொண்டபோது, அவனுடைய மன வியாகுலத்தை நாம் கண்டும், அவனுக்குச் செவிகொடாமற்போனோமே; ஆகையால் இந்த ஆபத்து நமக்கு நேரிட்டது என்று ஒருவரை ஒருவர் பார்த்துச் சொல்லிக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[20. But bring your youngest brother unto me; so shall your words be verified, and all of you shall not die. And they did so.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4018,51 +4086,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. எகிப்திலே தானியம் உண்டென்று கேள்விப்படுகிறேன்; நாம் சாகாமல் உயிரோடிருக்கும்படி நீங்கள் அவ்விடத்துக்குப் போய் நமக்காகத் தானியம் கொள்ளுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[2. And he said, Behold, I have heard that there is corn in Egypt: get you down thither, and buy for us from thence; that we may live, and not die.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4127,51 +4195,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்பொழுது ரூபன் அவர்களைப் பார்த்து: இளைஞனுக்கு விரோதமாகப் பாவஞ்செய்யாதிருங்கள் என்று நான் உங்களுக்குச் சொல்லவில்லையா? நீங்கள் கேளாமற்போனீர்கள்; இப்பொழுது, இதோ, அவன் இரத்தப்பழி நம்மிடத்தில் வாங்கப்படுகிறது என்றான்.]]></a:t>
+              <a:t><![CDATA[20. But bring your youngest brother unto me; so shall your words be verified, and all of you shall not die. And they did so.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4236,51 +4304,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்பொழுது ரூபன் அவர்களைப் பார்த்து: இளைஞனுக்கு விரோதமாகப் பாவஞ்செய்யாதிருங்கள் என்று நான் உங்களுக்குச் சொல்லவில்லையா? நீங்கள் கேளாமற்போனீர்கள்; இப்பொழுது, இதோ, அவன் இரத்தப்பழி நம்மிடத்தில் வாங்கப்படுகிறது என்றான்.]]></a:t>
+              <a:t><![CDATA[21. And they said one to another, We are verily guilty concerning our brother, in that we saw the anguish of his soul, when he besought us, and we would not hear; therefore is this distress come upon us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4345,51 +4413,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. யோசேப்பு துபாசியைக்கொண்டு அவர்களிடத்தில் பேசினபடியால், தாங்கள் சொன்னது அவனுக்குத் தெரியும் என்று அறியாதிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[21. And they said one to another, We are verily guilty concerning our brother, in that we saw the anguish of his soul, when he besought us, and we would not hear; therefore is this distress come upon us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4454,51 +4522,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. யோசேப்பு துபாசியைக்கொண்டு அவர்களிடத்தில் பேசினபடியால், தாங்கள் சொன்னது அவனுக்குத் தெரியும் என்று அறியாதிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[21. And they said one to another, We are verily guilty concerning our brother, in that we saw the anguish of his soul, when he besought us, and we would not hear; therefore is this distress come upon us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4563,51 +4631,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அவன் அவர்களை விட்டு அப்புறம் போய் அழுது, திரும்ப அவர்களிடத்தில் வந்து, அவர்களோடே பேசி, அவர்களில் சிமியோனைப் பிடித்து, அவர்கள் கண்களுக்கு முன்பாகக் கட்டுவித்தான்.]]></a:t>
+              <a:t><![CDATA[22. And Reuben answered them, saying, Spoke I not unto you, saying, Do not sin against the child; and all of you would not hear? therefore, behold, also his blood is required.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4672,51 +4740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அவன் அவர்களை விட்டு அப்புறம் போய் அழுது, திரும்ப அவர்களிடத்தில் வந்து, அவர்களோடே பேசி, அவர்களில் சிமியோனைப் பிடித்து, அவர்கள் கண்களுக்கு முன்பாகக் கட்டுவித்தான்.]]></a:t>
+              <a:t><![CDATA[22. And Reuben answered them, saying, Spoke I not unto you, saying, Do not sin against the child; and all of you would not hear? therefore, behold, also his blood is required.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4781,51 +4849,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. பின்பு, அவர்கள் சாக்குகளைத் தானியத்தால் நிரப்பவும், அவர்கள் பணத்தைத் திரும்ப அவனவன் சாக்கிலே போடவும், வழிக்கு வேண்டிய ஆகாரத்தைக் கொடுக்கவும் யோசேப்பு கட்டளையிட்டான்; அப்படியே அவர்களுக்குச் செய்யப்பட்டது.]]></a:t>
+              <a:t><![CDATA[22. And Reuben answered them, saying, Spoke I not unto you, saying, Do not sin against the child; and all of you would not hear? therefore, behold, also his blood is required.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4890,51 +4958,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. பின்பு, அவர்கள் சாக்குகளைத் தானியத்தால் நிரப்பவும், அவர்கள் பணத்தைத் திரும்ப அவனவன் சாக்கிலே போடவும், வழிக்கு வேண்டிய ஆகாரத்தைக் கொடுக்கவும் யோசேப்பு கட்டளையிட்டான்; அப்படியே அவர்களுக்குச் செய்யப்பட்டது.]]></a:t>
+              <a:t><![CDATA[23. And they knew not that Joseph understood them; for he spoke unto them by an interpreter.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4999,51 +5067,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அவர்கள் அந்தத் தானியத்தைத் தங்கள் கழுதைகள்மேல் ஏற்றிக்கொண்டு, அவ்விடம்விட்டுப் புறப்பட்டுப் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[23. And they knew not that Joseph understood them; for he spoke unto them by an interpreter.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5108,51 +5176,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. தங்குகிற இடத்திலே அவர்களில் ஒருவன் தன் கழுதைக்குத் தீவனம்போடத் தன் சாக்கைத் திறந்தபோது, சாக்கின் வாயிலே தன் பணம் இருக்கிறதைக் கண்டு,]]></a:t>
+              <a:t><![CDATA[24. And he turned himself about from them, and wept; and returned to them again, and communed with them, and took from them Simeon, and bound him before their eyes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5217,51 +5285,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. எகிப்திலே தானியம் உண்டென்று கேள்விப்படுகிறேன்; நாம் சாகாமல் உயிரோடிருக்கும்படி நீங்கள் அவ்விடத்துக்குப் போய் நமக்காகத் தானியம் கொள்ளுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[2. And he said, Behold, I have heard that there is corn in Egypt: get you down thither, and buy for us from thence; that we may live, and not die.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5326,51 +5394,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. தங்குகிற இடத்திலே அவர்களில் ஒருவன் தன் கழுதைக்குத் தீவனம்போடத் தன் சாக்கைத் திறந்தபோது, சாக்கின் வாயிலே தன் பணம் இருக்கிறதைக் கண்டு,]]></a:t>
+              <a:t><![CDATA[24. And he turned himself about from them, and wept; and returned to them again, and communed with them, and took from them Simeon, and bound him before their eyes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5435,51 +5503,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. தன் சகோதரரைப் பார்த்து, என் பணம் திரும்ப வந்திருக்கிறது; இதோ, அது என் சாக்கிலே இருக்கிறது என்றான். அப்பொழுது அவர்களுடைய இருதயம் சோர்ந்துபோய், அவர்கள் பயந்து, ஒருவரை ஒருவர் பார்த்து, தேவன் நமக்கு இப்படிச் செய்தது என்ன என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[25. Then Joseph commanded to fill their sacks with corn, and to restore every man's money into his sack, and to give them provision for the way: and thus did he unto them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5544,51 +5612,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. தன் சகோதரரைப் பார்த்து, என் பணம் திரும்ப வந்திருக்கிறது; இதோ, அது என் சாக்கிலே இருக்கிறது என்றான். அப்பொழுது அவர்களுடைய இருதயம் சோர்ந்துபோய், அவர்கள் பயந்து, ஒருவரை ஒருவர் பார்த்து, தேவன் நமக்கு இப்படிச் செய்தது என்ன என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[25. Then Joseph commanded to fill their sacks with corn, and to restore every man's money into his sack, and to give them provision for the way: and thus did he unto them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5653,51 +5721,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அவர்கள் கானான் தேசத்திலுள்ள தங்கள் தகப்பனாகிய யாக்கோபினிடத்தில் வந்து, தங்களுக்குச் சம்பவித்தவைகளையெல்லாம் அவனுக்கு அறிவித்து,]]></a:t>
+              <a:t><![CDATA[25. Then Joseph commanded to fill their sacks with corn, and to restore every man's money into his sack, and to give them provision for the way: and thus did he unto them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5762,51 +5830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. தேசத்துக்கு அதிபதியாயிருக்கிறவன் எங்களை தேசத்தை வேவுபார்க்க வந்தவர்கள் என்று எண்ணி எங்களோடே கடினமாய்ப் பேசினான்.]]></a:t>
+              <a:t><![CDATA[26. And they laded their asses with the corn, and departed thence.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5871,51 +5939,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. நாங்களோ அவனை நோக்கி: நாங்கள் நிஜஸ்தர், வேவுகாரர் அல்ல.]]></a:t>
+              <a:t><![CDATA[26. And they laded their asses with the corn, and departed thence.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5980,51 +6048,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. நாங்கள் பன்னிரண்டு சகோதரர், ஒரு தகப்பன் புத்திரர், ஒருவன் காணாமற்போனான், இளையவன் இப்பொழுது கானான் தேசத்தில் எங்கள் தகப்பனிடத்தில் இருக்கிறான் என்றோம்.]]></a:t>
+              <a:t><![CDATA[27. And as one of them opened his sack to give his ass animal food in the inn, he espied his money; for, behold, it was in his sack's mouth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6089,51 +6157,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. நாங்கள் பன்னிரண்டு சகோதரர், ஒரு தகப்பன் புத்திரர், ஒருவன் காணாமற்போனான், இளையவன் இப்பொழுது கானான் தேசத்தில் எங்கள் தகப்பனிடத்தில் இருக்கிறான் என்றோம்.]]></a:t>
+              <a:t><![CDATA[27. And as one of them opened his sack to give his ass animal food in the inn, he espied his money; for, behold, it was in his sack's mouth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6198,51 +6266,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அப்பொழுது தேசத்தின் அதிபதியானவன்: நீங்கள் நிஜஸ்தர் என்பதை நான் அறியும்படி உங்கள் சகோதரரில் ஒருவனை நீங்கள் என்னிடத்தில் விட்டு, பஞ்சத்தினால் வருந்துகிற உங்கள் குடும்பத்துக்குத் தானியம் வாங்கிக்கொண்டுபோய்க் கொடுத்து,]]></a:t>
+              <a:t><![CDATA[28. And he said unto his brethren, My money is restored; and, lo, it is even in my sack: and their heart failed them, and they were afraid, saying one to another, What is this that God has done unto us?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6307,51 +6375,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அப்பொழுது தேசத்தின் அதிபதியானவன்: நீங்கள் நிஜஸ்தர் என்பதை நான் அறியும்படி உங்கள் சகோதரரில் ஒருவனை நீங்கள் என்னிடத்தில் விட்டு, பஞ்சத்தினால் வருந்துகிற உங்கள் குடும்பத்துக்குத் தானியம் வாங்கிக்கொண்டுபோய்க் கொடுத்து,]]></a:t>
+              <a:t><![CDATA[28. And he said unto his brethren, My money is restored; and, lo, it is even in my sack: and their heart failed them, and they were afraid, saying one to another, What is this that God has done unto us?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6416,51 +6484,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. யோசேப்பின் சகோதரர் பத்துப்பேர் தானியங்கொள்ள எகிப்துக்குப் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[3. And Joseph's ten brethren went down to buy corn in Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6525,51 +6593,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. உங்கள் இளைய சகோதரனை என்னிடத்தில் அழைத்துக்கொண்டுவாருங்கள்; அதினாலே நீங்கள் வேவுகாரர் அல்ல, நிஜஸ்தர் என்பதை நான் அறிந்துகொண்டு, உங்கள் சகோதரனை விடுதலை செய்வேன்; நீங்கள் இந்தத்தேசத்திலே வியாபாரமும் பண்ணலாம் என்றான் என்று சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[28. And he said unto his brethren, My money is restored; and, lo, it is even in my sack: and their heart failed them, and they were afraid, saying one to another, What is this that God has done unto us?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6634,51 +6702,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. உங்கள் இளைய சகோதரனை என்னிடத்தில் அழைத்துக்கொண்டுவாருங்கள்; அதினாலே நீங்கள் வேவுகாரர் அல்ல, நிஜஸ்தர் என்பதை நான் அறிந்துகொண்டு, உங்கள் சகோதரனை விடுதலை செய்வேன்; நீங்கள் இந்தத்தேசத்திலே வியாபாரமும் பண்ணலாம் என்றான் என்று சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[29. And they came unto Jacob their father unto the land of Canaan, and told him all that befell unto them; saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6743,51 +6811,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அவர்கள் தங்கள் சாக்குகளிலுள்ள தானியத்தைக் கொட்டுகையில், இதோ, அவனவன் சாக்கிலே அவனவன் பணமுடிப்பு இருந்தது; அந்தப் பணமுடிப்புகளை அவர்களும் அவர்கள் தகப்பனும் கண்டு பயந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[29. And they came unto Jacob their father unto the land of Canaan, and told him all that befell unto them; saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6852,51 +6920,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அவர்கள் தங்கள் சாக்குகளிலுள்ள தானியத்தைக் கொட்டுகையில், இதோ, அவனவன் சாக்கிலே அவனவன் பணமுடிப்பு இருந்தது; அந்தப் பணமுடிப்புகளை அவர்களும் அவர்கள் தகப்பனும் கண்டு பயந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[30. The man, who is the lord of the land, spoke roughly to us, and took us for spies of the country.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6961,51 +7029,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அவர்கள் தகப்பனாகிய யாக்கோபு அவர்களை நோக்கி: என்னைப் பிள்ளையற்றவனாக்குகிறீர்கள்; யோசேப்பும் இல்லை, சிமியோனும் இல்லை, பென்யமீனையும் கொண்டுபோகப் பார்க்கிறீர்கள்; இதெல்லாம் எனக்கு விரோதமாய் நேரிடுகிறது என்றான்.]]></a:t>
+              <a:t><![CDATA[30. The man, who is the lord of the land, spoke roughly to us, and took us for spies of the country.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7070,51 +7138,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அவர்கள் தகப்பனாகிய யாக்கோபு அவர்களை நோக்கி: என்னைப் பிள்ளையற்றவனாக்குகிறீர்கள்; யோசேப்பும் இல்லை, சிமியோனும் இல்லை, பென்யமீனையும் கொண்டுபோகப் பார்க்கிறீர்கள்; இதெல்லாம் எனக்கு விரோதமாய் நேரிடுகிறது என்றான்.]]></a:t>
+              <a:t><![CDATA[31. And we said unto him, We are true men; we are no spies:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7179,51 +7247,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. அப்பொழுது ரூபன் தன் தகப்பனைப் பார்த்து, அவனை என் கையில் ஒப்புவியும், நான் அவனைத் திரும்ப உம்மிடத்தில் கொண்டுவருவேன்; அவனைக் கொண்டுவராவிட்டால், என் இரண்டு குமாரரையும் கொன்றுபோடும் என்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[32. We be twelve brethren, sons of our father; one is not, and the youngest is this day with our father in the land of Canaan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7288,51 +7356,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. அப்பொழுது ரூபன் தன் தகப்பனைப் பார்த்து, அவனை என் கையில் ஒப்புவியும், நான் அவனைத் திரும்ப உம்மிடத்தில் கொண்டுவருவேன்; அவனைக் கொண்டுவராவிட்டால், என் இரண்டு குமாரரையும் கொன்றுபோடும் என்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[32. We be twelve brethren, sons of our father; one is not, and the youngest is this day with our father in the land of Canaan.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. And the man, the lord of the country, said unto us, Hereby shall I know that all of you are true men; leave one of your brethren here with me, and take food for the famine of your households, and be gone:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. And the man, the lord of the country, said unto us, Hereby shall I know that all of you are true men; leave one of your brethren here with me, and take food for the famine of your households, and be gone:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7397,51 +7683,1141 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. யோசேப்பின் தம்பியாகிய பென்யமீனுக்கு ஏதோ மோசம் வரும் என்று சொல்லி, யாக்கோபு அவனை அவன் சகோதரரோடு அனுப்பவில்லை.]]></a:t>
+              <a:t><![CDATA[4. But Benjamin, Joseph's brother, Jacob sent not with his brethren; for he said, Lest possibly mischief befall him.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. And the man, the lord of the country, said unto us, Hereby shall I know that all of you are true men; leave one of your brethren here with me, and take food for the famine of your households, and be gone:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. And bring your youngest brother unto me: then shall I know that all of you are no spies, but that all of you are true men: so will I deliver you your brother, and all of you shall trade in the land.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. And bring your youngest brother unto me: then shall I know that all of you are no spies, but that all of you are true men: so will I deliver you your brother, and all of you shall trade in the land.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. And bring your youngest brother unto me: then shall I know that all of you are no spies, but that all of you are true men: so will I deliver you your brother, and all of you shall trade in the land.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. And it came to pass as they emptied their sacks, that, behold, every man's bundle of money was in his sack: and when both they and their father saw the bundles of money, they were afraid.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. And it came to pass as they emptied their sacks, that, behold, every man's bundle of money was in his sack: and when both they and their father saw the bundles of money, they were afraid.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. And Jacob their father said unto them, Me have all of you bereaved of my children: Joseph is not, and Simeon is not, and all of you will take Benjamin away: all these things are against me.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. And Jacob their father said unto them, Me have all of you bereaved of my children: Joseph is not, and Simeon is not, and all of you will take Benjamin away: all these things are against me.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. And Jacob their father said unto them, Me have all of you bereaved of my children: Joseph is not, and Simeon is not, and all of you will take Benjamin away: all these things are against me.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[37. And Reuben spoke unto his father, saying, Slay my two sons, if I bring him not to you: deliver him into my hand, and I will bring him to you again.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7506,51 +8882,596 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. யோசேப்பின் தம்பியாகிய பென்யமீனுக்கு ஏதோ மோசம் வரும் என்று சொல்லி, யாக்கோபு அவனை அவன் சகோதரரோடு அனுப்பவில்லை.]]></a:t>
+              <a:t><![CDATA[4. But Benjamin, Joseph's brother, Jacob sent not with his brethren; for he said, Lest possibly mischief befall him.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[37. And Reuben spoke unto his father, saying, Slay my two sons, if I bring him not to you: deliver him into my hand, and I will bring him to you again.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[37. And Reuben spoke unto his father, saying, Slay my two sons, if I bring him not to you: deliver him into my hand, and I will bring him to you again.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[38. And he said, My son shall not go down with you; for his brother is dead, and he is left alone: if mischief befall him by the way in the which all of you go, then shall all of you bring down my gray hairs with sorrow to the grave.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[38. And he said, My son shall not go down with you; for his brother is dead, and he is left alone: if mischief befall him by the way in the which all of you go, then shall all of you bring down my gray hairs with sorrow to the grave.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide84.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[38. And he said, My son shall not go down with you; for his brother is dead, and he is left alone: if mischief befall him by the way in the which all of you go, then shall all of you bring down my gray hairs with sorrow to the grave.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7615,51 +9536,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. கானான் தேசத்திலே பஞ்சம் உண்டாயிருந்தபடியால், தானியம் கொள்ளப்போகிறவர்களுடனேகூட இஸ்ரவேலின் குமாரரும் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[5. And the sons of Israel came to buy corn among those that came: for the famine was in the land of Canaan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7694,51 +9615,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474732851" r:id="rId1"/>
+    <p:sldLayoutId id="2481563691" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -8242,62 +10163,198 @@
 
 <file path=ppt/slides/_rels/slide65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide65.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide66.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide67.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide67.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide68.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide68.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide69.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide69.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide70.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide70.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide71.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide71.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide72.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide72.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide73.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide73.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide74.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide74.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide75.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide75.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide76.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide76.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide77.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide77.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide78.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide78.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide79.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide79.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide80.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide80.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide81.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide81.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide82.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide82.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide83.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide83.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide84.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide84.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="5143500"/>
@@ -8410,51 +10467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. यूसुफ तो मिस्र देश का अधिकारी था, और उस देश के सब लोगों के हाथ वही अन्न बेचता था; इसलिये जब यूसुफ]]></a:t>
+              <a:t><![CDATA[குமாரரும் போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8542,51 +10599,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[के भाई आए तब भूमि पर मुंह के बल गिर के दण्डवत किया।]]></a:t>
+              <a:t><![CDATA[6. யோசேப்பு அத்தேசத்துக்கு அதிபதியாயிருந்து, தேசத்தின் ஜனங்கள் யாவருக்கும் விற்றான். யோசேப்பின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8674,51 +10731,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. उन को देखकर यूसुफ ने पहिचान तो लिया, परन्तु उनके साम्हने भोला बनके कठोरता के साथ उन से पूछा, तुम]]></a:t>
+              <a:t><![CDATA[சகோதரர் வந்து, முகங்குப்புறத் தரையிலே விழுந்து அவனை வணங்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8806,51 +10863,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[कहां से आते हो? उन्होंने कहा, हम तो कनान देश से अन्न मोल लेने के लिये आए हैं।]]></a:t>
+              <a:t><![CDATA[7. யோசேப்பு அவர்களைப் பார்த்து, தன் சகோதரர் என்று அறிந்துகொண்டான்; அறிந்தும் அறியாதவன்போலக் கடினமாய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8938,51 +10995,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. यूसुफ ने तो अपने भाइयों को पहिचान लिया, परन्तु उन्होंने उसको न पहिचाना।]]></a:t>
+              <a:t><![CDATA[அவர்களோடே பேசி: நீங்கள் எங்கேயிருந்து வந்தீர்கள் என்று கேட்டான்; அதற்கு அவர்கள்: கானான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9070,51 +11127,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. तब यूसुफ अपने उन स्वप्नों को स्मरण करके जो उसने उनके विषय में देखे थे, उन से कहने लगा, तुम भेदिए]]></a:t>
+              <a:t><![CDATA[தேசத்திலிருந்து தானியம் கொள்ள வந்தோம் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9202,51 +11259,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[हो; इस देश की दुर्दशा को देखने के लिये आए हो।]]></a:t>
+              <a:t><![CDATA[8. யோசேப்பு அவர்களைத் தன் சகோதரர் என்று அறிந்தும், அவர்கள் அவனை அறியவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9334,51 +11391,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. उन्होंने उससे कहा, नहीं, नहीं, हे प्रभु, तेरे दास भोजनवस्तु मोल लेने के लिये आए हैं।]]></a:t>
+              <a:t><![CDATA[9. யோசேப்பு அவர்களைக் குறித்துத் தான் கண்ட சொப்பனங்களை நினைத்து, அவர்களை நோக்கி: நீங்கள் வேவுகாரர்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9466,51 +11523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. हम सब एक ही पिता के पुत्र हैं, हम सीधे मनुष्य हैं, तेरे दास भेदिए नहीं।]]></a:t>
+              <a:t><![CDATA[தேசம் எங்கே திறந்து கிடக்கிறது என்று பார்க்க வந்தீர்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9598,51 +11655,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. उसने उन से कहा, नहीं नहीं, तुम इस देश की दुर्दशा देखने ही को आए हो।]]></a:t>
+              <a:t><![CDATA[10. அதற்கு அவர்கள்: அப்படியல்ல, ஆண்டவனே, உமது அடியாராகிய நாங்கள் தானியம் கொள்ள வந்தோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9730,51 +11787,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. जब याकूब ने सुना कि मिस्र में अन्न है, तब उसने अपने पुत्रों से कहा, तुम एक दूसरे का मुंह क्यों]]></a:t>
+              <a:t><![CDATA[1. எகிப்திலே தானியம் உண்டென்று யாக்கோபு அறிந்து, தன் குமாரரை நோக்கி: நீங்கள் ஒருவர் முகத்தை ஒருவர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9862,51 +11919,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. उन्होंने कहा, हम तेरे दास बारह भाई हैं, और कनान देशवासी एक ही पुरूष के पुत्र हैं, और छोटा इस समय]]></a:t>
+              <a:t><![CDATA[11. நாங்கள் எல்லாரும் ஒரு தகப்பனுடைய பிள்ளைகள்; நாங்கள் நிஜஸ்தர்; உமது அடியார் வேவுகாரர் அல்ல]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9994,51 +12051,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[हमारे पिता के पास है, और एक जाता रहा।]]></a:t>
+              <a:t><![CDATA[என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10126,51 +12183,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. तब यूसुफ ने उन से कहा, मैं ने तो तुम से कह दिया, कि तुम भेदिए हो;]]></a:t>
+              <a:t><![CDATA[12. அதற்கு அவன்: அப்படியல்ல, தேசம் எங்கே திறந்து கிடக்கிறது என்று பார்க்கவே வந்தீர்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10258,51 +12315,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. सो इसी रीति से तुम परखे जाओगे, फिरौन के जीवन की शपथ, जब तक तुम्हारा छोटा भाई यहां न आए तब तक तुम]]></a:t>
+              <a:t><![CDATA[13. அப்பொழுது அவர்கள்: உமது அடியாராகிய நாங்கள் பன்னிரண்டு சகோதரர்; கானான் தேசத்தில் இருக்கிற ஒரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10390,51 +12447,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[यहां से न निकलने पाओगे।]]></a:t>
+              <a:t><![CDATA[தகப்பன் புத்திரர்; இளையவன் இப்பொழுது எங்கள் தகப்பனிடத்தில் இருக்கிறான்; ஒருவன் காணாமற்போனான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10522,51 +12579,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. सो अपने में से एक को भेज दो, कि वह तुम्हारे भाई को ले आए, और तुम लोग बन्धुवाई में रहोगे; इस]]></a:t>
+              <a:t><![CDATA[என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10654,51 +12711,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[प्रकार तुम्हारी बातें परखी जाएंगी, कि तुम में सच्चाई है कि नहीं। यदि सच्चे न ठहरे तब तो फिरौन के]]></a:t>
+              <a:t><![CDATA[14. யோசேப்பு அவர்களை நோக்கி: உங்களை வேவுகாரர் என்று நான் சொன்னது சரி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10786,51 +12843,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[जीवन की शपथ तुम निश्चय ही भेदिए समझे जाओगे।]]></a:t>
+              <a:t><![CDATA[15. உங்கள் இளைய சகோதரன் இங்கே வந்தாலொழிய நீங்கள் இங்கேயிருந்து புறப்படுவது இல்லை என்று பார்வோனின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10918,51 +12975,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. तब उसने उन को तीन दिन तक बन्दीगृह में रखा।]]></a:t>
+              <a:t><![CDATA[ஜீவனைக்கொண்டு ஆணையிட்டுச் சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11050,51 +13107,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. तीसरे दिन यूसुफ ने उन से कहा, एक काम करो तब जीवित रहोगे; क्योंकि मैं परमेश्वर का भय मानता हूं;]]></a:t>
+              <a:t><![CDATA[16. இதினாலே நீங்கள் சோதிக்கப்படுவீர்கள்; உங்கள் சகோதரனை அழைத்துவரும்படி உங்களில் ஒருவனை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11182,51 +13239,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[देख रहे हो।]]></a:t>
+              <a:t><![CDATA[பார்த்துக்கொண்டிருக்கிறது என்ன?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11314,51 +13371,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. उसने कहा, मेरा पुत्र तुम्हारे संग न जाएगा; क्योंकि उसका भाई मर गया है, और वह अब अकेला रह गया:]]></a:t>
+              <a:t><![CDATA[அனுப்புங்கள்; உங்களிடத்தில் உண்மையுண்டோ இல்லையோ என்று உங்கள் வார்த்தைகள் சோதிக்கப்படுமளவும், நீங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11446,51 +13503,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[इसलिये जिस मार्ग से तुम जाओगे, उस में यदि उस पर कोई विपत्ति आ पड़े, तब तो तुम्हारे कारण मैं इस]]></a:t>
+              <a:t><![CDATA[காவலில் இருக்கவேண்டும்; இல்லாவிட்டால், நீங்கள் வேவுகாரர்தான் என்று பார்வோனின் ஜீவனைக்கொண்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11578,51 +13635,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[बुढ़ापे की अवस्था में शोक के साथ अधोलोक में उतर जाऊंगा॥]]></a:t>
+              <a:t><![CDATA[ஆணையிட்டுச் சொல்லுகிறேன் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11710,51 +13767,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. यदि तुम सीधे मनुष्य हो, तो तुम सब भाइयों में से एक जन इस बन्दीगृह में बन्धुआ रहे; और तुम अपने घर]]></a:t>
+              <a:t><![CDATA[17. அவர்கள் எல்லாரையும் மூன்றுநாள் காவலிலே வைத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11842,51 +13899,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[वालों की भूख बुझाने के लिये अन्न ले जाओ।]]></a:t>
+              <a:t><![CDATA[18. மூன்றாம் நாளிலே யோசேப்பு அவர்களை நோக்கி: நான் தேவனுக்குப் பயப்படுகிறவன்; நீங்கள் உயிரோடே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11974,51 +14031,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. और अपने छोटे भाई को मेरे पास ले आओ; इस प्रकार तुम्हारी बातें सच्ची ठहरेंगी, और तुम मार डाले न]]></a:t>
+              <a:t><![CDATA[இருக்கும்படிக்கு ஒன்று செய்யுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12106,51 +14163,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[जाओगे। तब उन्होंने वैसा ही किया।]]></a:t>
+              <a:t><![CDATA[19. நீங்கள் நிஜஸ்தரானால், சகோதரராகிய உங்களில் ஒருவன் காவற் கூடத்தில் கட்டுண்டிருக்கட்டும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12238,51 +14295,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. उन्होंने आपस में कहा, नि:स्न्देह हम अपने भाई के विषय में दोषी हैं, क्योंकि जब उसने हम से]]></a:t>
+              <a:t><![CDATA[மற்றவர்கள் புறப்பட்டு, பஞ்சத்தினால் வருந்துகிற உங்கள் குடும்பத்துக்குத் தானியம் கொண்டுபோய்க்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12370,51 +14427,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[गिड़गिड़ा के बिनती की, तौभी हम ने यह देखकर, कि उसका जीवन कैसे संकट में पड़ा है, उसकी न सुनी; इसी]]></a:t>
+              <a:t><![CDATA[கொடுத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12502,51 +14559,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[कारण हम भी अब इस संकट में पड़े हैं।]]></a:t>
+              <a:t><![CDATA[20. உங்கள் இளைய சகோதரனை என்னிடத்துக்கு அழைத்துக்கொண்டுவாருங்கள்; அப்பொழுது உங்கள் வார்த்தைகள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12634,51 +14691,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. फिर उसने कहा, मैं ने सुना है कि मिस्र में अन्न है; इसलिये तुम लोग वहां जा कर हमारे लिये अन्न मोल]]></a:t>
+              <a:t><![CDATA[2. எகிப்திலே தானியம் உண்டென்று கேள்விப்படுகிறேன்; நாம் சாகாமல் உயிரோடிருக்கும்படி நீங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12766,51 +14823,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. रूबेन ने उन से कहा, क्या मैं ने तुम से न कहा था, कि लड़के के अपराधी मत बनो? परन्तु तुम ने न]]></a:t>
+              <a:t><![CDATA[மெய்யென்று விளங்கும்; நீங்கள் சாவதில்லை என்றான். அவர்கள் அப்படிச் செய்கிறதற்கு இசைந்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12898,51 +14955,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[सुना: देखो, अब उसके लोहू का पलटा दिया जाता है।]]></a:t>
+              <a:t><![CDATA[21. நம்முடைய சகோதரனுக்கு நாம் செய்த துரோகம் நம்மேல் சுமந்தது; அவன் நம்மைக் கெஞ்சி வேண்டிக்கொண்டபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13030,51 +15087,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. यूसुफ की और उनकी बातचीत जो एक दुभाषिया के द्वारा होती थी; इस से उन को मालूम न हुआ कि वह उनकी]]></a:t>
+              <a:t><![CDATA[அவனுடைய மன வியாகுலத்தை நாம் கண்டும், அவனுக்குச் செவிகொடாமற்போனோமே; ஆகையால் இந்த ஆபத்து நமக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13162,51 +15219,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[बोली समझता है।]]></a:t>
+              <a:t><![CDATA[நேரிட்டது என்று ஒருவரை ஒருவர் பார்த்துச் சொல்லிக்கொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13294,51 +15351,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. तब वह उनके पास से हटकर रोने लगा; फिर उनके पास लौटकर और उन से बातचीत करके उन में से शिमोन को छांट]]></a:t>
+              <a:t><![CDATA[22. அப்பொழுது ரூபன் அவர்களைப் பார்த்து: இளைஞனுக்கு விரோதமாகப் பாவஞ்செய்யாதிருங்கள் என்று நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13426,51 +15483,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[निकाला और उसके साम्हने बन्धुआ रखा।]]></a:t>
+              <a:t><![CDATA[உங்களுக்குச் சொல்லவில்லையா? நீங்கள் கேளாமற்போனீர்கள்; இப்பொழுது, இதோ, அவன் இரத்தப்பழி நம்மிடத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13558,51 +15615,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. तब यूसुफ ने आज्ञा दी, कि उनके बोरे अन्न से भरो और एक एक जन के बोरे में उसके रूपये को भी रख दो,]]></a:t>
+              <a:t><![CDATA[வாங்கப்படுகிறது என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13690,51 +15747,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[फिर उन को मार्ग के लिये सीधा दो: सो उनके साथ ऐसा ही किया गया।]]></a:t>
+              <a:t><![CDATA[23. யோசேப்பு துபாசியைக்கொண்டு அவர்களிடத்தில் பேசினபடியால், தாங்கள் சொன்னது அவனுக்குத் தெரியும் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13822,51 +15879,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. तब वे अपना अन्न अपने गदहों पर लादकर वहां से चल दिए।]]></a:t>
+              <a:t><![CDATA[அறியாதிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13954,51 +16011,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. सराय में जब एक ने अपने गदहे को चारा देने के लिये अपना बोरा खोला, तब उसका रूपया बोरे के मोहड़े पर]]></a:t>
+              <a:t><![CDATA[24. அவன் அவர்களை விட்டு அப்புறம் போய் அழுது, திரும்ப அவர்களிடத்தில் வந்து, அவர்களோடே பேசி, அவர்களில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14086,51 +16143,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ले आओ, जिस से हम न मरें, वरन जीवित रहें।]]></a:t>
+              <a:t><![CDATA[அவ்விடத்துக்குப் போய் நமக்காகத் தானியம் கொள்ளுங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14218,51 +16275,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[रखा हुआ दिखलाई पड़ा।]]></a:t>
+              <a:t><![CDATA[சிமியோனைப் பிடித்து, அவர்கள் கண்களுக்கு முன்பாகக் கட்டுவித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14350,51 +16407,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. तब उसने अपने भाइयों से कहा, मेरा रूपया तो फेर दिया गया है, देखो, वह मेरे बोरे में है; तब उनके जी]]></a:t>
+              <a:t><![CDATA[25. பின்பு, அவர்கள் சாக்குகளைத் தானியத்தால் நிரப்பவும், அவர்கள் பணத்தைத் திரும்ப அவனவன் சாக்கிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14482,51 +16539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[में जी न रहा, और वे एक दूसरे की और भय से ताकने लगे, और बोले, परमेश्वर ने यह हम से क्या किया है?]]></a:t>
+              <a:t><![CDATA[போடவும், வழிக்கு வேண்டிய ஆகாரத்தைக் கொடுக்கவும் யோசேப்பு கட்டளையிட்டான்; அப்படியே அவர்களுக்குச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14614,51 +16671,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. और वे कनान देश में अपने पिता याकूब के पास आए, और अपना सारा वृत्तान्त उससे इस प्रकार वर्णन किया:]]></a:t>
+              <a:t><![CDATA[செய்யப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14746,51 +16803,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. कि जो पुरूष उस देश का स्वामी है, उसने हम से कठोरता के साथ बातें कीं, और हम को देश के भेदिए कहा।]]></a:t>
+              <a:t><![CDATA[26. அவர்கள் அந்தத் தானியத்தைத் தங்கள் கழுதைகள்மேல் ஏற்றிக்கொண்டு, அவ்விடம்விட்டுப் புறப்பட்டுப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14878,51 +16935,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. तब हम ने उससे कहा, हम सीधे लोग हैं, भेदिए नहीं।]]></a:t>
+              <a:t><![CDATA[போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15010,51 +17067,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. हम बारह भाई एक ही पिता के पुत्र है, एक तो जाता रहा, परन्तु छोटा इस समय कनान देश में हमारे पिता]]></a:t>
+              <a:t><![CDATA[27. தங்குகிற இடத்திலே அவர்களில் ஒருவன் தன் கழுதைக்குத் தீவனம்போடத் தன் சாக்கைத் திறந்தபோது, சாக்கின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15142,51 +17199,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[के पास है।]]></a:t>
+              <a:t><![CDATA[வாயிலே தன் பணம் இருக்கிறதைக் கண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15274,51 +17331,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. तब उस पुरूष ने, जो उस देश का स्वामी है, हम से कहा, इस से मालूम हो जाएगा कि तुम सीधे मनुष्य हो;]]></a:t>
+              <a:t><![CDATA[28. தன் சகோதரரைப் பார்த்து, என் பணம் திரும்ப வந்திருக்கிறது; இதோ, அது என் சாக்கிலே இருக்கிறது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15406,51 +17463,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[तुम अपने में से एक को मेरे पास छोड़ के अपने घर वालों की भूख बुझाने के लिये कुछ ले जाओ।]]></a:t>
+              <a:t><![CDATA[என்றான். அப்பொழுது அவர்களுடைய இருதயம் சோர்ந்துபோய், அவர்கள் பயந்து, ஒருவரை ஒருவர் பார்த்து, தேவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15538,51 +17595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. सो यूसुफ के दस भाई अन्न मोल लेने के लिये मिस्र को गए।]]></a:t>
+              <a:t><![CDATA[3. யோசேப்பின் சகோதரர் பத்துப்பேர் தானியங்கொள்ள எகிப்துக்குப் போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15670,51 +17727,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. और अपने छोटे भाई को मेरे पास ले आओ। तब मुझे विश्वास हो जाएगा कि तुम भेदिए नहीं, सीधे लोग हो। फिर]]></a:t>
+              <a:t><![CDATA[நமக்கு இப்படிச் செய்தது என்ன என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15802,51 +17859,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[मैं तुम्हारे भाई को तुम्हें सौंप दूंगा, और तुम इस देश में लेन देन कर सकोगे।]]></a:t>
+              <a:t><![CDATA[29. அவர்கள் கானான் தேசத்திலுள்ள தங்கள் தகப்பனாகிய யாக்கோபினிடத்தில் வந்து, தங்களுக்குச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15934,51 +17991,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. यह कहकर वे अपने अपने बोरे से अन्न निकालने लगे, तब, क्या देखा, कि एक एक जन के रूपये की थैली उसी]]></a:t>
+              <a:t><![CDATA[சம்பவித்தவைகளையெல்லாம் அவனுக்கு அறிவித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16066,51 +18123,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[के बोरे में रखी है: तब रूपये की थैलियों को देखकर वे और उनका पिता बहुत डर गए।]]></a:t>
+              <a:t><![CDATA[30. தேசத்துக்கு அதிபதியாயிருக்கிறவன் எங்களை தேசத்தை வேவுபார்க்க வந்தவர்கள் என்று எண்ணி எங்களோடே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16198,51 +18255,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. तब उनके पिता याकूब ने उन से कहा, मुझ को तुम ने निर्वंश कर दिया, देखो, यूसुफ नहीं रहा, और शिमोन]]></a:t>
+              <a:t><![CDATA[கடினமாய்ப் பேசினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16330,51 +18387,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[भी नहीं आया, और अब तुम बिन्यामीन को भी ले जाना चाहते हो: ये सब विपत्तियां मेरे ऊपर आ पड़ी हैं।]]></a:t>
+              <a:t><![CDATA[31. நாங்களோ அவனை நோக்கி: நாங்கள் நிஜஸ்தர், வேவுகாரர் அல்ல.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16462,51 +18519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. रूबेन ने अपने पिता से कहा, यदि मैं उसको तेरे पास न लाऊं, तो मेरे दोनों पुत्रों को मार डालना; तू]]></a:t>
+              <a:t><![CDATA[32. நாங்கள் பன்னிரண்டு சகோதரர், ஒரு தகப்பன் புத்திரர், ஒருவன் காணாமற்போனான், இளையவன் இப்பொழுது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16594,51 +18651,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[उसको मेरे हाथ में सौंप दे, मैं उसे तेरे पास फिर पहुंचा दूंगा।]]></a:t>
+              <a:t><![CDATA[கானான் தேசத்தில் எங்கள் தகப்பனிடத்தில் இருக்கிறான் என்றோம்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 42]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. அப்பொழுது தேசத்தின் அதிபதியானவன்: நீங்கள் நிஜஸ்தர் என்பதை நான் அறியும்படி உங்கள் சகோதரரில்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 42]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஒருவனை நீங்கள் என்னிடத்தில் விட்டு, பஞ்சத்தினால் வருந்துகிற உங்கள் குடும்பத்துக்குத் தானியம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16726,51 +19047,1371 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. पर यूसुफ के भाई बिन्यामीन को याकूब ने यह सोचकर भाइयों के साथ न भेजा, कि कहीं ऐसा न हो कि उस पर]]></a:t>
+              <a:t><![CDATA[4. யோசேப்பின் தம்பியாகிய பென்யமீனுக்கு ஏதோ மோசம் வரும் என்று சொல்லி, யாக்கோபு அவனை அவன் சகோதரரோடு]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 42]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வாங்கிக்கொண்டுபோய்க் கொடுத்து,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 42]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. உங்கள் இளைய சகோதரனை என்னிடத்தில் அழைத்துக்கொண்டுவாருங்கள்; அதினாலே நீங்கள் வேவுகாரர் அல்ல,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 42]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நிஜஸ்தர் என்பதை நான் அறிந்துகொண்டு, உங்கள் சகோதரனை விடுதலை செய்வேன்; நீங்கள் இந்தத்தேசத்திலே]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 42]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வியாபாரமும் பண்ணலாம் என்றான் என்று சொன்னார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 42]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. அவர்கள் தங்கள் சாக்குகளிலுள்ள தானியத்தைக் கொட்டுகையில், இதோ, அவனவன் சாக்கிலே அவனவன் பணமுடிப்பு]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 42]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide75.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[இருந்தது; அந்தப் பணமுடிப்புகளை அவர்களும் அவர்கள் தகப்பனும் கண்டு பயந்தார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 42]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide76.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. அவர்கள் தகப்பனாகிய யாக்கோபு அவர்களை நோக்கி: என்னைப் பிள்ளையற்றவனாக்குகிறீர்கள்; யோசேப்பும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 42]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide77.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[இல்லை, சிமியோனும் இல்லை, பென்யமீனையும் கொண்டுபோகப் பார்க்கிறீர்கள்; இதெல்லாம் எனக்கு விரோதமாய்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 42]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide78.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நேரிடுகிறது என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 42]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide79.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[37. அப்பொழுது ரூபன் தன் தகப்பனைப் பார்த்து, அவனை என் கையில் ஒப்புவியும், நான் அவனைத் திரும்ப]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16858,51 +20499,711 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[कोई विपत्ति आ पड़े।]]></a:t>
+              <a:t><![CDATA[அனுப்பவில்லை.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 42]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide80.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உம்மிடத்தில் கொண்டுவருவேன்; அவனைக் கொண்டுவராவிட்டால், என் இரண்டு குமாரரையும் கொன்றுபோடும் என்று]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 42]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide81.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சொன்னான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 42]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide82.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[38. அதற்கு அவன்: என் மகன் உங்களோடேகூடப் போவதில்லை; அவன் தமையன் இறந்துபோனான், இவன் ஒருவன்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 42]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide83.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மீதியாயிருக்கிறான்; நீங்கள் போகும் வழியில் இவனுக்கு மோசம் நேரிட்டால், நீங்கள் என் நரைமயிரைச்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 42]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide84.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சஞ்சலத்தோடே பாதாளத்தில் இறங்கப் பண்ணுவீர்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16990,51 +21291,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. सो जो लोग अन्न मोल लेने आए उनके साथ इस्राएल के पुत्र भी आए; क्योंकि कनान देश में भी भारी अकाल था।]]></a:t>
+              <a:t><![CDATA[5. கானான் தேசத்திலே பஞ்சம் உண்டாயிருந்தபடியால், தானியம் கொள்ளப்போகிறவர்களுடனேகூட இஸ்ரவேலின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17051,91 +21352,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஆதியாகமம் : 42]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme46">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme99">
   <a:themeElements>
-    <a:clrScheme name="Theme46">
+    <a:clrScheme name="Theme99">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme46">
+    <a:fontScheme name="Theme99">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -17161,51 +21462,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme46">
+    <a:fmtScheme name="Theme99">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -17336,51 +21637,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>67</Slides>
+  <Slides>84</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>