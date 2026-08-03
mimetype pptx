--- v0 (2026-06-03)
+++ v1 (2026-08-03)
@@ -123,54 +123,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -217,52 +213,50 @@
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
-    <p:sldId id="322" r:id="rId69"/>
-    <p:sldId id="323" r:id="rId70"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -426,55 +420,53 @@
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
-  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
-[...3 lines deleted...]
-  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -534,51 +526,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அனுப்பாவிட்டால், நாங்கள் போகமாட்டோம்; உங்கள் சகோதரன் உங்களோடேகூட வராவிட்டால், நீங்கள் என் முகத்தைக் காண்பதில்லை என்று அந்த மனிதன் எங்களோடே சொல்லியிருக்கிறான் என்றான்.]]></a:t>
+              <a:t><![CDATA[6. அதற்கு இஸ்ரவேல்: உங்களுக்கு இன்னும் ஒரு சகோதரன் உண்டென்று நீங்கள் அந்த மனிதனுக்குச் சொல்லி, ஏன் எனக்கு இந்தத் துன்பத்தை வருவித்தீர்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -643,51 +635,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அனுப்பாவிட்டால், நாங்கள் போகமாட்டோம்; உங்கள் சகோதரன் உங்களோடேகூட வராவிட்டால், நீங்கள் என் முகத்தைக் காண்பதில்லை என்று அந்த மனிதன் எங்களோடே சொல்லியிருக்கிறான் என்றான்.]]></a:t>
+              <a:t><![CDATA[6. அதற்கு இஸ்ரவேல்: உங்களுக்கு இன்னும் ஒரு சகோதரன் உண்டென்று நீங்கள் அந்த மனிதனுக்குச் சொல்லி, ஏன் எனக்கு இந்தத் துன்பத்தை வருவித்தீர்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -752,51 +744,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அதற்கு இஸ்ரவேல்: உங்களுக்கு இன்னும் ஒரு சகோதரன் உண்டென்று நீங்கள் அந்த மனிதனுக்குச் சொல்லி, ஏன் எனக்கு இந்தத் துன்பத்தை வருவித்தீர்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[7. அதற்கு அவர்கள்: அந்த மனிதன், உங்கள் தகப்பன் இன்னும் உயிரோடிருக்கிறாரா? உங்களுக்கு இன்னும் ஒரு சகோதரன் உண்டா? என்று எங்களையும் எங்கள் வம்சத்தையும் குறித்து விபரமாய் விசாரித்தான்; அந்தக் கேள்விகளுக்குத் தக்கதாக உள்ளபடி அவனுக்குச் சொன்னோம்; உங்கள் சகோதரனை உங்களோடேகூட இங்கே கொண்டுவாருங்கள் என்று அவன் சொல்லுவான் என்பதை நாங்கள் அறிந்திருந்தோமா என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -861,51 +853,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அதற்கு இஸ்ரவேல்: உங்களுக்கு இன்னும் ஒரு சகோதரன் உண்டென்று நீங்கள் அந்த மனிதனுக்குச் சொல்லி, ஏன் எனக்கு இந்தத் துன்பத்தை வருவித்தீர்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[7. அதற்கு அவர்கள்: அந்த மனிதன், உங்கள் தகப்பன் இன்னும் உயிரோடிருக்கிறாரா? உங்களுக்கு இன்னும் ஒரு சகோதரன் உண்டா? என்று எங்களையும் எங்கள் வம்சத்தையும் குறித்து விபரமாய் விசாரித்தான்; அந்தக் கேள்விகளுக்குத் தக்கதாக உள்ளபடி அவனுக்குச் சொன்னோம்; உங்கள் சகோதரனை உங்களோடேகூட இங்கே கொண்டுவாருங்கள் என்று அவன் சொல்லுவான் என்பதை நாங்கள் அறிந்திருந்தோமா என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1079,51 +1071,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அதற்கு அவர்கள்: அந்த மனிதன், உங்கள் தகப்பன் இன்னும் உயிரோடிருக்கிறாரா? உங்களுக்கு இன்னும் ஒரு சகோதரன் உண்டா? என்று எங்களையும் எங்கள் வம்சத்தையும் குறித்து விபரமாய் விசாரித்தான்; அந்தக் கேள்விகளுக்குத் தக்கதாக உள்ளபடி அவனுக்குச் சொன்னோம்; உங்கள் சகோதரனை உங்களோடேகூட இங்கே கொண்டுவாருங்கள் என்று அவன் சொல்லுவான் என்பதை நாங்கள் அறிந்திருந்தோமா என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[8. பின்னும், யூதா தன் தகப்பனாகிய இஸ்ரவேலை நோக்கி: நீரும் நாங்களும் எங்கள் குழந்தைகளும் சாகாமல் உயிரோடிருக்கும்படி, நாங்கள் புறப்பட்டுப் போகிறோம், பிள்ளையாண்டானை என்னோடே அனுப்பும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1188,51 +1180,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அதற்கு அவர்கள்: அந்த மனிதன், உங்கள் தகப்பன் இன்னும் உயிரோடிருக்கிறாரா? உங்களுக்கு இன்னும் ஒரு சகோதரன் உண்டா? என்று எங்களையும் எங்கள் வம்சத்தையும் குறித்து விபரமாய் விசாரித்தான்; அந்தக் கேள்விகளுக்குத் தக்கதாக உள்ளபடி அவனுக்குச் சொன்னோம்; உங்கள் சகோதரனை உங்களோடேகூட இங்கே கொண்டுவாருங்கள் என்று அவன் சொல்லுவான் என்பதை நாங்கள் அறிந்திருந்தோமா என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[8. பின்னும், யூதா தன் தகப்பனாகிய இஸ்ரவேலை நோக்கி: நீரும் நாங்களும் எங்கள் குழந்தைகளும் சாகாமல் உயிரோடிருக்கும்படி, நாங்கள் புறப்பட்டுப் போகிறோம், பிள்ளையாண்டானை என்னோடே அனுப்பும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1297,51 +1289,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பின்னும், யூதா தன் தகப்பனாகிய இஸ்ரவேலை நோக்கி: நீரும் நாங்களும் எங்கள் குழந்தைகளும் சாகாமல் உயிரோடிருக்கும்படி, நாங்கள் புறப்பட்டுப் போகிறோம், பிள்ளையாண்டானை என்னோடே அனுப்பும்.]]></a:t>
+              <a:t><![CDATA[9. அவனுக்காக நான் உத்தரவாதம்பண்ணுவேன்; அவனை என்னிடத்திலே கேளும், நான் அவனை உம்மிடத்தில் கொண்டுவந்து, உமக்கு முன்பாக நிறுத்தாமற்போனால், எந்நாளும் அந்தக் குற்றம் என்மேல் இருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1406,51 +1398,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பின்னும், யூதா தன் தகப்பனாகிய இஸ்ரவேலை நோக்கி: நீரும் நாங்களும் எங்கள் குழந்தைகளும் சாகாமல் உயிரோடிருக்கும்படி, நாங்கள் புறப்பட்டுப் போகிறோம், பிள்ளையாண்டானை என்னோடே அனுப்பும்.]]></a:t>
+              <a:t><![CDATA[9. அவனுக்காக நான் உத்தரவாதம்பண்ணுவேன்; அவனை என்னிடத்திலே கேளும், நான் அவனை உம்மிடத்தில் கொண்டுவந்து, உமக்கு முன்பாக நிறுத்தாமற்போனால், எந்நாளும் அந்தக் குற்றம் என்மேல் இருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1515,51 +1507,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவனுக்காக நான் உத்தரவாதம்பண்ணுவேன்; அவனை என்னிடத்திலே கேளும், நான் அவனை உம்மிடத்தில் கொண்டுவந்து, உமக்கு முன்பாக நிறுத்தாமற்போனால், எந்நாளும் அந்தக் குற்றம் என்மேல் இருப்பதாக.]]></a:t>
+              <a:t><![CDATA[10. நாங்கள் தாமதியாதிருந்தோமானால், இதற்குள்ளே இரண்டாந்தரம்போய்த் திரும்பிவந்திருப்போமே என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1624,51 +1616,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. அவன் தனக்குமுன் வைக்கப்பட்டிருந்த போஜனத்தில் பங்கிட்டு அனுப்பினான்; அவர்கள் எல்லாருடைய பங்குகளைப் பார்க்கிலும் பென்யமீனுடைய பங்கு ஐந்துமடங்கு அதிகமாயிருந்தது; அவர்கள் பானம்பண்ணி, அவனுடனே சந்தோஷமாயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[1. தேசத்திலே பஞ்சம் கொடிதாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1733,51 +1725,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவனுக்காக நான் உத்தரவாதம்பண்ணுவேன்; அவனை என்னிடத்திலே கேளும், நான் அவனை உம்மிடத்தில் கொண்டுவந்து, உமக்கு முன்பாக நிறுத்தாமற்போனால், எந்நாளும் அந்தக் குற்றம் என்மேல் இருப்பதாக.]]></a:t>
+              <a:t><![CDATA[11. அதற்கு அவர்கள் தகப்பனாகிய இஸ்ரவேல்: அப்படியானால், ஒன்று செய்யுங்கள்; இந்தத் தேசத்தின் உச்சிதமான வஸ்துக்களில் கொஞ்சம் பிசின் தைலமும், கொஞ்சம் தேனும், கந்தவர்க்கங்களும், வெள்ளைப்போளமும், தெரபிந்து கொட்டைகளும், வாதுமைக்கொட்டைகளும் உங்கள் சாக்குகளில் போட்டு, அந்த மனிதனுக்குக் காணிக்கையாகக் கொண்டுபோய்க் கொடுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1842,51 +1834,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நாங்கள் தாமதியாதிருந்தோமானால், இதற்குள்ளே இரண்டாந்தரம்போய்த் திரும்பிவந்திருப்போமே என்றான்.]]></a:t>
+              <a:t><![CDATA[11. அதற்கு அவர்கள் தகப்பனாகிய இஸ்ரவேல்: அப்படியானால், ஒன்று செய்யுங்கள்; இந்தத் தேசத்தின் உச்சிதமான வஸ்துக்களில் கொஞ்சம் பிசின் தைலமும், கொஞ்சம் தேனும், கந்தவர்க்கங்களும், வெள்ளைப்போளமும், தெரபிந்து கொட்டைகளும், வாதுமைக்கொட்டைகளும் உங்கள் சாக்குகளில் போட்டு, அந்த மனிதனுக்குக் காணிக்கையாகக் கொண்டுபோய்க் கொடுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2060,51 +2052,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அதற்கு அவர்கள் தகப்பனாகிய இஸ்ரவேல்: அப்படியானால், ஒன்று செய்யுங்கள்; இந்தத் தேசத்தின் உச்சிதமான வஸ்துக்களில் கொஞ்சம் பிசின் தைலமும், கொஞ்சம் தேனும், கந்தவர்க்கங்களும், வெள்ளைப்போளமும், தெரபிந்து கொட்டைகளும், வாதுமைக்கொட்டைகளும் உங்கள் சாக்குகளில் போட்டு, அந்த மனிதனுக்குக் காணிக்கையாகக் கொண்டுபோய்க் கொடுங்கள்.]]></a:t>
+              <a:t><![CDATA[12. பணத்தை இரட்டிப்பாய் உங்கள் கைகளில் கொண்டுபோங்கள், சாக்குகளின் வாயிலே திரும்பக் கொண்டுவந்த பணத்தையும் கொண்டுபோங்கள்; அது கைப்பிசகாய் வந்திருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2169,51 +2161,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அதற்கு அவர்கள் தகப்பனாகிய இஸ்ரவேல்: அப்படியானால், ஒன்று செய்யுங்கள்; இந்தத் தேசத்தின் உச்சிதமான வஸ்துக்களில் கொஞ்சம் பிசின் தைலமும், கொஞ்சம் தேனும், கந்தவர்க்கங்களும், வெள்ளைப்போளமும், தெரபிந்து கொட்டைகளும், வாதுமைக்கொட்டைகளும் உங்கள் சாக்குகளில் போட்டு, அந்த மனிதனுக்குக் காணிக்கையாகக் கொண்டுபோய்க் கொடுங்கள்.]]></a:t>
+              <a:t><![CDATA[12. பணத்தை இரட்டிப்பாய் உங்கள் கைகளில் கொண்டுபோங்கள், சாக்குகளின் வாயிலே திரும்பக் கொண்டுவந்த பணத்தையும் கொண்டுபோங்கள்; அது கைப்பிசகாய் வந்திருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2278,51 +2270,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. பணத்தை இரட்டிப்பாய் உங்கள் கைகளில் கொண்டுபோங்கள், சாக்குகளின் வாயிலே திரும்பக் கொண்டுவந்த பணத்தையும் கொண்டுபோங்கள்; அது கைப்பிசகாய் வந்திருக்கும்.]]></a:t>
+              <a:t><![CDATA[13. உங்கள் சகோதரனையும் கூட்டிக்கொண்டு, அந்த மனிதனிடத்தில் மறுபடியும் போங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2387,51 +2379,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. பணத்தை இரட்டிப்பாய் உங்கள் கைகளில் கொண்டுபோங்கள், சாக்குகளின் வாயிலே திரும்பக் கொண்டுவந்த பணத்தையும் கொண்டுபோங்கள்; அது கைப்பிசகாய் வந்திருக்கும்.]]></a:t>
+              <a:t><![CDATA[14. அந்த மனிதன் அங்கிருக்கிற உங்கள் மற்றச் சகோதரனையும் பென்யமீனையும் உங்களுடனே அனுப்பிவிடும்படிக்கு, சர்வ வல்லமையுள்ள தேவன் அவன் சமுகத்தில் உங்களுக்கு இரக்கங்கிடைக்கப்பண்ணுவாராக; நானோ பிள்ளையற்றுப் போனவனைப்போல் இருப்பேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2496,51 +2488,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. உங்கள் சகோதரனையும் கூட்டிக்கொண்டு, அந்த மனிதனிடத்தில் மறுபடியும் போங்கள்.]]></a:t>
+              <a:t><![CDATA[14. அந்த மனிதன் அங்கிருக்கிற உங்கள் மற்றச் சகோதரனையும் பென்யமீனையும் உங்களுடனே அனுப்பிவிடும்படிக்கு, சர்வ வல்லமையுள்ள தேவன் அவன் சமுகத்தில் உங்களுக்கு இரக்கங்கிடைக்கப்பண்ணுவாராக; நானோ பிள்ளையற்றுப் போனவனைப்போல் இருப்பேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2605,51 +2597,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அந்த மனிதன் அங்கிருக்கிற உங்கள் மற்றச் சகோதரனையும் பென்யமீனையும் உங்களுடனே அனுப்பிவிடும்படிக்கு, சர்வ வல்லமையுள்ள தேவன் அவன் சமுகத்தில் உங்களுக்கு இரக்கங்கிடைக்கப்பண்ணுவாராக; நானோ பிள்ளையற்றுப் போனவனைப்போல் இருப்பேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[15. அப்பொழுது அவர்கள் காணிக்கையையும் தங்கள் கைகளில் இரட்டிப்பான பணத்தையும் எடுத்துக்கொண்டு, பென்யமீனையும் கூட்டிக்கொண்டு, பிரயாணப்பட்டு, எகிப்துக்குப்போய், யோசேப்பின் சமுகத்தில் வந்து நின்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2714,51 +2706,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அந்த மனிதன் அங்கிருக்கிற உங்கள் மற்றச் சகோதரனையும் பென்யமீனையும் உங்களுடனே அனுப்பிவிடும்படிக்கு, சர்வ வல்லமையுள்ள தேவன் அவன் சமுகத்தில் உங்களுக்கு இரக்கங்கிடைக்கப்பண்ணுவாராக; நானோ பிள்ளையற்றுப் போனவனைப்போல் இருப்பேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[15. அப்பொழுது அவர்கள் காணிக்கையையும் தங்கள் கைகளில் இரட்டிப்பான பணத்தையும் எடுத்துக்கொண்டு, பென்யமீனையும் கூட்டிக்கொண்டு, பிரயாணப்பட்டு, எகிப்துக்குப்போய், யோசேப்பின் சமுகத்தில் வந்து நின்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2823,51 +2815,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. அவன் தனக்குமுன் வைக்கப்பட்டிருந்த போஜனத்தில் பங்கிட்டு அனுப்பினான்; அவர்கள் எல்லாருடைய பங்குகளைப் பார்க்கிலும் பென்யமீனுடைய பங்கு ஐந்துமடங்கு அதிகமாயிருந்தது; அவர்கள் பானம்பண்ணி, அவனுடனே சந்தோஷமாயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[2. எகிப்திலிருந்து அவர்கள் கொண்டுவந்த தானியம் செலவழிந்தபோது, அவர்கள் தகப்பன் அவர்களை நோக்கி: நீங்கள் திரும்பப் போய், நமக்குக் கொஞ்சம் தானியம் வாங்கிக்கொண்டு வாருங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2932,51 +2924,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது அவர்கள் காணிக்கையையும் தங்கள் கைகளில் இரட்டிப்பான பணத்தையும் எடுத்துக்கொண்டு, பென்யமீனையும் கூட்டிக்கொண்டு, பிரயாணப்பட்டு, எகிப்துக்குப்போய், யோசேப்பின் சமுகத்தில் வந்து நின்றார்கள்.]]></a:t>
+              <a:t><![CDATA[16. பென்யமீன் அவர்களோடேகூட வந்திருக்கிறதை யோசேப்பு கண்டு, தன் வீட்டு விசாரணைக்காரனை நோக்கி: நீ இந்த மனிதரை வீட்டுக்கு அழைத்துப்போய், சாப்பாட்டுக்கு வேண்டியவைகளை அடித்து, ஆயத்தம்பண்ணு, மத்தியானத்திலே இந்த மனிதர் என்னோடே சாப்பிடுவார்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3041,51 +3033,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது அவர்கள் காணிக்கையையும் தங்கள் கைகளில் இரட்டிப்பான பணத்தையும் எடுத்துக்கொண்டு, பென்யமீனையும் கூட்டிக்கொண்டு, பிரயாணப்பட்டு, எகிப்துக்குப்போய், யோசேப்பின் சமுகத்தில் வந்து நின்றார்கள்.]]></a:t>
+              <a:t><![CDATA[16. பென்யமீன் அவர்களோடேகூட வந்திருக்கிறதை யோசேப்பு கண்டு, தன் வீட்டு விசாரணைக்காரனை நோக்கி: நீ இந்த மனிதரை வீட்டுக்கு அழைத்துப்போய், சாப்பாட்டுக்கு வேண்டியவைகளை அடித்து, ஆயத்தம்பண்ணு, மத்தியானத்திலே இந்த மனிதர் என்னோடே சாப்பிடுவார்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3150,51 +3142,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. பென்யமீன் அவர்களோடேகூட வந்திருக்கிறதை யோசேப்பு கண்டு, தன் வீட்டு விசாரணைக்காரனை நோக்கி: நீ இந்த மனிதரை வீட்டுக்கு அழைத்துப்போய், சாப்பாட்டுக்கு வேண்டியவைகளை அடித்து, ஆயத்தம்பண்ணு, மத்தியானத்திலே இந்த மனிதர் என்னோடே சாப்பிடுவார்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[17. அவன் தனக்கு யோசேப்பு சொன்னபடியே செய்து, அந்த மனிதரை யோசேப்பின் வீட்டுக்கு அழைத்துக்கொண்டு போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3259,51 +3251,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. பென்யமீன் அவர்களோடேகூட வந்திருக்கிறதை யோசேப்பு கண்டு, தன் வீட்டு விசாரணைக்காரனை நோக்கி: நீ இந்த மனிதரை வீட்டுக்கு அழைத்துப்போய், சாப்பாட்டுக்கு வேண்டியவைகளை அடித்து, ஆயத்தம்பண்ணு, மத்தியானத்திலே இந்த மனிதர் என்னோடே சாப்பிடுவார்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[18. தாங்கள் யோசேப்பின் வீட்டுக்குக் கொண்டுபோகப்படுகிறதை அவர்கள் கண்டு பயந்து, முன்னே நம்முடைய சாக்குகளில் இருந்த பணத்தினிமித்தம் நம்மேல் குற்றம் சுமத்தி, நம்மைப் பிடித்துச் சிறைகளாக்கி, நம்முடைய கழுதைகளை எடுத்துக்கொள்ளும்படி நம்மைக் கொண்டுபோகிறார்கள் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3368,51 +3360,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவன் தனக்கு யோசேப்பு சொன்னபடியே செய்து, அந்த மனிதரை யோசேப்பின் வீட்டுக்கு அழைத்துக்கொண்டு போனான்.]]></a:t>
+              <a:t><![CDATA[18. தாங்கள் யோசேப்பின் வீட்டுக்குக் கொண்டுபோகப்படுகிறதை அவர்கள் கண்டு பயந்து, முன்னே நம்முடைய சாக்குகளில் இருந்த பணத்தினிமித்தம் நம்மேல் குற்றம் சுமத்தி, நம்மைப் பிடித்துச் சிறைகளாக்கி, நம்முடைய கழுதைகளை எடுத்துக்கொள்ளும்படி நம்மைக் கொண்டுபோகிறார்கள் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3586,51 +3578,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. தாங்கள் யோசேப்பின் வீட்டுக்குக் கொண்டுபோகப்படுகிறதை அவர்கள் கண்டு பயந்து, முன்னே நம்முடைய சாக்குகளில் இருந்த பணத்தினிமித்தம் நம்மேல் குற்றம் சுமத்தி, நம்மைப் பிடித்துச் சிறைகளாக்கி, நம்முடைய கழுதைகளை எடுத்துக்கொள்ளும்படி நம்மைக் கொண்டுபோகிறார்கள் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[19. யோசேப்பின் வீட்டு விசாரணைக் காரனண்டையில் சேர்ந்து, வீட்டு வாசற்படியிலே அவனோடே பேசி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3695,51 +3687,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. தாங்கள் யோசேப்பின் வீட்டுக்குக் கொண்டுபோகப்படுகிறதை அவர்கள் கண்டு பயந்து, முன்னே நம்முடைய சாக்குகளில் இருந்த பணத்தினிமித்தம் நம்மேல் குற்றம் சுமத்தி, நம்மைப் பிடித்துச் சிறைகளாக்கி, நம்முடைய கழுதைகளை எடுத்துக்கொள்ளும்படி நம்மைக் கொண்டுபோகிறார்கள் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[20. ஆண்டவனே, நாங்கள் தானியம் கொள்ளும்படி முன்னே வந்து போனோமே;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3804,51 +3796,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. யோசேப்பின் வீட்டு விசாரணைக் காரனண்டையில் சேர்ந்து, வீட்டு வாசற்படியிலே அவனோடே பேசி:]]></a:t>
+              <a:t><![CDATA[21. நாங்கள் தங்கும் இடத்தில் போய் எங்கள் சாக்குகளைத் திறந்தபோது, நாங்கள் நிறுத்துக்கொடுத்த நிறையின்படியே அவனவன் பணம் அவனவன் சாக்கின் வாயிலே இருக்கக் கண்டோம்; அதை நாங்கள் திரும்பவும் எங்கள் கையிலே கொண்டுவந்திருக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3913,51 +3905,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. யோசேப்பின் வீட்டு விசாரணைக் காரனண்டையில் சேர்ந்து, வீட்டு வாசற்படியிலே அவனோடே பேசி:]]></a:t>
+              <a:t><![CDATA[21. நாங்கள் தங்கும் இடத்தில் போய் எங்கள் சாக்குகளைத் திறந்தபோது, நாங்கள் நிறுத்துக்கொடுத்த நிறையின்படியே அவனவன் பணம் அவனவன் சாக்கின் வாயிலே இருக்கக் கண்டோம்; அதை நாங்கள் திரும்பவும் எங்கள் கையிலே கொண்டுவந்திருக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4022,51 +4014,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. தேசத்திலே பஞ்சம் கொடிதாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[2. எகிப்திலிருந்து அவர்கள் கொண்டுவந்த தானியம் செலவழிந்தபோது, அவர்கள் தகப்பன் அவர்களை நோக்கி: நீங்கள் திரும்பப் போய், நமக்குக் கொஞ்சம் தானியம் வாங்கிக்கொண்டு வாருங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4131,51 +4123,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஆண்டவனே, நாங்கள் தானியம் கொள்ளும்படி முன்னே வந்து போனோமே;]]></a:t>
+              <a:t><![CDATA[22. மேலும், தானியம் கொள்ளும்படி வேறே பணமும் எங்கள் கையில் கொண்டுவந்திருக்கிறோம்; நாங்கள் முன் கொடுத்த பணத்தை எங்கள் சாக்குகளில் போட்டது இன்னார் என்று அறியோம் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4240,51 +4232,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நாங்கள் தங்கும் இடத்தில் போய் எங்கள் சாக்குகளைத் திறந்தபோது, நாங்கள் நிறுத்துக்கொடுத்த நிறையின்படியே அவனவன் பணம் அவனவன் சாக்கின் வாயிலே இருக்கக் கண்டோம்; அதை நாங்கள் திரும்பவும் எங்கள் கையிலே கொண்டுவந்திருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[22. மேலும், தானியம் கொள்ளும்படி வேறே பணமும் எங்கள் கையில் கொண்டுவந்திருக்கிறோம்; நாங்கள் முன் கொடுத்த பணத்தை எங்கள் சாக்குகளில் போட்டது இன்னார் என்று அறியோம் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4349,51 +4341,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நாங்கள் தங்கும் இடத்தில் போய் எங்கள் சாக்குகளைத் திறந்தபோது, நாங்கள் நிறுத்துக்கொடுத்த நிறையின்படியே அவனவன் பணம் அவனவன் சாக்கின் வாயிலே இருக்கக் கண்டோம்; அதை நாங்கள் திரும்பவும் எங்கள் கையிலே கொண்டுவந்திருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[23. அதற்கு அவன்: உங்களுக்குச் சமாதானம்; பயப்படவேண்டாம்; உங்கள் தேவனும் உங்கள் தகப்பனுடைய தேவனுமாயிருக்கிறவர் உங்கள் சாக்குகளில் அதை உங்களுக்குப் புதையலாகக் கட்டளையிட்டார்; நீங்கள் கொடுத்த பணம் என்னிடத்தில் வந்து சேர்ந்தது என்று சொல்லி, சிமியோனை வெளியே அழைத்து வந்து, அவர்களிடத்தில் விட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4458,51 +4450,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நாங்கள் தங்கும் இடத்தில் போய் எங்கள் சாக்குகளைத் திறந்தபோது, நாங்கள் நிறுத்துக்கொடுத்த நிறையின்படியே அவனவன் பணம் அவனவன் சாக்கின் வாயிலே இருக்கக் கண்டோம்; அதை நாங்கள் திரும்பவும் எங்கள் கையிலே கொண்டுவந்திருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[23. அதற்கு அவன்: உங்களுக்குச் சமாதானம்; பயப்படவேண்டாம்; உங்கள் தேவனும் உங்கள் தகப்பனுடைய தேவனுமாயிருக்கிறவர் உங்கள் சாக்குகளில் அதை உங்களுக்குப் புதையலாகக் கட்டளையிட்டார்; நீங்கள் கொடுத்த பணம் என்னிடத்தில் வந்து சேர்ந்தது என்று சொல்லி, சிமியோனை வெளியே அழைத்து வந்து, அவர்களிடத்தில் விட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4567,51 +4559,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. மேலும், தானியம் கொள்ளும்படி வேறே பணமும் எங்கள் கையில் கொண்டுவந்திருக்கிறோம்; நாங்கள் முன் கொடுத்த பணத்தை எங்கள் சாக்குகளில் போட்டது இன்னார் என்று அறியோம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[23. அதற்கு அவன்: உங்களுக்குச் சமாதானம்; பயப்படவேண்டாம்; உங்கள் தேவனும் உங்கள் தகப்பனுடைய தேவனுமாயிருக்கிறவர் உங்கள் சாக்குகளில் அதை உங்களுக்குப் புதையலாகக் கட்டளையிட்டார்; நீங்கள் கொடுத்த பணம் என்னிடத்தில் வந்து சேர்ந்தது என்று சொல்லி, சிமியோனை வெளியே அழைத்து வந்து, அவர்களிடத்தில் விட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4676,51 +4668,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. மேலும், தானியம் கொள்ளும்படி வேறே பணமும் எங்கள் கையில் கொண்டுவந்திருக்கிறோம்; நாங்கள் முன் கொடுத்த பணத்தை எங்கள் சாக்குகளில் போட்டது இன்னார் என்று அறியோம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[24. மேலும் அந்த மனிதன் அவர்களை யோசேப்பின் வீட்டுக்குள்ளே கூட்டிக்கொண்டுபோய், அவர்கள் தங்கள் கால்களைக் கழுவும்படி தண்ணீர் கொடுத்து, அவர்களுடைய கழுதைகளுக்குத் தீவனம் போட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4785,51 +4777,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அதற்கு அவன்: உங்களுக்குச் சமாதானம்; பயப்படவேண்டாம்; உங்கள் தேவனும் உங்கள் தகப்பனுடைய தேவனுமாயிருக்கிறவர் உங்கள் சாக்குகளில் அதை உங்களுக்குப் புதையலாகக் கட்டளையிட்டார்; நீங்கள் கொடுத்த பணம் என்னிடத்தில் வந்து சேர்ந்தது என்று சொல்லி, சிமியோனை வெளியே அழைத்து வந்து, அவர்களிடத்தில் விட்டான்.]]></a:t>
+              <a:t><![CDATA[24. மேலும் அந்த மனிதன் அவர்களை யோசேப்பின் வீட்டுக்குள்ளே கூட்டிக்கொண்டுபோய், அவர்கள் தங்கள் கால்களைக் கழுவும்படி தண்ணீர் கொடுத்து, அவர்களுடைய கழுதைகளுக்குத் தீவனம் போட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4894,51 +4886,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அதற்கு அவன்: உங்களுக்குச் சமாதானம்; பயப்படவேண்டாம்; உங்கள் தேவனும் உங்கள் தகப்பனுடைய தேவனுமாயிருக்கிறவர் உங்கள் சாக்குகளில் அதை உங்களுக்குப் புதையலாகக் கட்டளையிட்டார்; நீங்கள் கொடுத்த பணம் என்னிடத்தில் வந்து சேர்ந்தது என்று சொல்லி, சிமியோனை வெளியே அழைத்து வந்து, அவர்களிடத்தில் விட்டான்.]]></a:t>
+              <a:t><![CDATA[25. தாங்கள் அங்கே போஜனம் செய்யப்போகிறதை அவர்கள் கேள்விப்பட்டபடியால், மத்தியானத்தில் யோசேப்பு வருமளவும் காணிக்கையை ஆயத்தமாய் வைத்துக் காத்துக்கொண்டிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5003,51 +4995,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. மேலும் அந்த மனிதன் அவர்களை யோசேப்பின் வீட்டுக்குள்ளே கூட்டிக்கொண்டுபோய், அவர்கள் தங்கள் கால்களைக் கழுவும்படி தண்ணீர் கொடுத்து, அவர்களுடைய கழுதைகளுக்குத் தீவனம் போட்டான்.]]></a:t>
+              <a:t><![CDATA[25. தாங்கள் அங்கே போஜனம் செய்யப்போகிறதை அவர்கள் கேள்விப்பட்டபடியால், மத்தியானத்தில் யோசேப்பு வருமளவும் காணிக்கையை ஆயத்தமாய் வைத்துக் காத்துக்கொண்டிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5112,51 +5104,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. மேலும் அந்த மனிதன் அவர்களை யோசேப்பின் வீட்டுக்குள்ளே கூட்டிக்கொண்டுபோய், அவர்கள் தங்கள் கால்களைக் கழுவும்படி தண்ணீர் கொடுத்து, அவர்களுடைய கழுதைகளுக்குத் தீவனம் போட்டான்.]]></a:t>
+              <a:t><![CDATA[26. யோசேப்பு வீட்டுக்கு வந்தபோது, அவர்கள் தங்கள் கையில் இருந்த காணிக்கையை வீட்டுக்குள் அவனிடத்தில் கொண்டுபோய் வைத்து, தரைமட்டும் குனிந்து, அவனை வணங்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5221,51 +5213,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. எகிப்திலிருந்து அவர்கள் கொண்டுவந்த தானியம் செலவழிந்தபோது, அவர்கள் தகப்பன் அவர்களை நோக்கி: நீங்கள் திரும்பப் போய், நமக்குக் கொஞ்சம் தானியம் வாங்கிக்கொண்டு வாருங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[3. அதற்கு யூதா: உங்கள் சகோதரன் உங்களோடேகூட வராவிட்டால், நீங்கள் என் முகத்தைக் காண்பதில்லை என்று அந்த மனிதன் எங்களுக்குச் சத்தியமாய்ச் சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5330,51 +5322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. தாங்கள் அங்கே போஜனம் செய்யப்போகிறதை அவர்கள் கேள்விப்பட்டபடியால், மத்தியானத்தில் யோசேப்பு வருமளவும் காணிக்கையை ஆயத்தமாய் வைத்துக் காத்துக்கொண்டிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[26. யோசேப்பு வீட்டுக்கு வந்தபோது, அவர்கள் தங்கள் கையில் இருந்த காணிக்கையை வீட்டுக்குள் அவனிடத்தில் கொண்டுபோய் வைத்து, தரைமட்டும் குனிந்து, அவனை வணங்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5439,51 +5431,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. தாங்கள் அங்கே போஜனம் செய்யப்போகிறதை அவர்கள் கேள்விப்பட்டபடியால், மத்தியானத்தில் யோசேப்பு வருமளவும் காணிக்கையை ஆயத்தமாய் வைத்துக் காத்துக்கொண்டிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[27. அப்பொழுது அவன்: அவர்கள் சுகசெய்தியை விசாரித்து, நீங்கள் சொன்ன முதிர்வயதான உங்கள் தகப்பன் சுகமாயிருக்கிறாரா? அவர் இன்னும் உயிரோடிருக்கிறாரா? என்று அவர்களிடத்தில் விசாரித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5548,51 +5540,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. யோசேப்பு வீட்டுக்கு வந்தபோது, அவர்கள் தங்கள் கையில் இருந்த காணிக்கையை வீட்டுக்குள் அவனிடத்தில் கொண்டுபோய் வைத்து, தரைமட்டும் குனிந்து, அவனை வணங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[27. அப்பொழுது அவன்: அவர்கள் சுகசெய்தியை விசாரித்து, நீங்கள் சொன்ன முதிர்வயதான உங்கள் தகப்பன் சுகமாயிருக்கிறாரா? அவர் இன்னும் உயிரோடிருக்கிறாரா? என்று அவர்களிடத்தில் விசாரித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5657,51 +5649,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. யோசேப்பு வீட்டுக்கு வந்தபோது, அவர்கள் தங்கள் கையில் இருந்த காணிக்கையை வீட்டுக்குள் அவனிடத்தில் கொண்டுபோய் வைத்து, தரைமட்டும் குனிந்து, அவனை வணங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[28. அதற்கு அவர்கள்: எங்கள் தகப்பனாராகிய உமது அடியான் சுகமாயிருக்கிறார், இன்னும் உயிரோடிருக்கிறார் என்று சொல்லி, குனிந்து வணங்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5766,51 +5758,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அப்பொழுது அவன்: அவர்கள் சுகசெய்தியை விசாரித்து, நீங்கள் சொன்ன முதிர்வயதான உங்கள் தகப்பன் சுகமாயிருக்கிறாரா? அவர் இன்னும் உயிரோடிருக்கிறாரா? என்று அவர்களிடத்தில் விசாரித்தான்.]]></a:t>
+              <a:t><![CDATA[28. அதற்கு அவர்கள்: எங்கள் தகப்பனாராகிய உமது அடியான் சுகமாயிருக்கிறார், இன்னும் உயிரோடிருக்கிறார் என்று சொல்லி, குனிந்து வணங்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5875,51 +5867,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அப்பொழுது அவன்: அவர்கள் சுகசெய்தியை விசாரித்து, நீங்கள் சொன்ன முதிர்வயதான உங்கள் தகப்பன் சுகமாயிருக்கிறாரா? அவர் இன்னும் உயிரோடிருக்கிறாரா? என்று அவர்களிடத்தில் விசாரித்தான்.]]></a:t>
+              <a:t><![CDATA[29. அவன் தன் கண்களை ஏறெடுத்து, தன் தாய் பெற்ற குமாரனாகிய தன் சகோதரன் பென்யமீனைக் கண்டு, நீங்கள் எனக்குச் சொன்ன உங்கள் இளைய சகோதரன் இவன்தானா என்று கேட்டு, மகனே, தேவன் உனக்குக் கிருபைசெய்யக்கடவர் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5984,51 +5976,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அதற்கு அவர்கள்: எங்கள் தகப்பனாராகிய உமது அடியான் சுகமாயிருக்கிறார், இன்னும் உயிரோடிருக்கிறார் என்று சொல்லி, குனிந்து வணங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[29. அவன் தன் கண்களை ஏறெடுத்து, தன் தாய் பெற்ற குமாரனாகிய தன் சகோதரன் பென்யமீனைக் கண்டு, நீங்கள் எனக்குச் சொன்ன உங்கள் இளைய சகோதரன் இவன்தானா என்று கேட்டு, மகனே, தேவன் உனக்குக் கிருபைசெய்யக்கடவர் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6093,51 +6085,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அதற்கு அவர்கள்: எங்கள் தகப்பனாராகிய உமது அடியான் சுகமாயிருக்கிறார், இன்னும் உயிரோடிருக்கிறார் என்று சொல்லி, குனிந்து வணங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[30. யோசேப்பின் உள்ளம் தன் சகோதரனுக்காகப் பொங்கினபடியால், அவன் அழுகிறதற்கு இடம் தேடி, துரிதமாய் அறைக்குள்ளே போய், அங்கே அழுதான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6202,51 +6194,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அவன் தன் கண்களை ஏறெடுத்து, தன் தாய் பெற்ற குமாரனாகிய தன் சகோதரன் பென்யமீனைக் கண்டு, நீங்கள் எனக்குச் சொன்ன உங்கள் இளைய சகோதரன் இவன்தானா என்று கேட்டு, மகனே, தேவன் உனக்குக் கிருபைசெய்யக்கடவர் என்றான்.]]></a:t>
+              <a:t><![CDATA[30. யோசேப்பின் உள்ளம் தன் சகோதரனுக்காகப் பொங்கினபடியால், அவன் அழுகிறதற்கு இடம் தேடி, துரிதமாய் அறைக்குள்ளே போய், அங்கே அழுதான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6311,51 +6303,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அவன் தன் கண்களை ஏறெடுத்து, தன் தாய் பெற்ற குமாரனாகிய தன் சகோதரன் பென்யமீனைக் கண்டு, நீங்கள் எனக்குச் சொன்ன உங்கள் இளைய சகோதரன் இவன்தானா என்று கேட்டு, மகனே, தேவன் உனக்குக் கிருபைசெய்யக்கடவர் என்றான்.]]></a:t>
+              <a:t><![CDATA[31. பின்பு, அவன் தன் முகத்தைக் கழுவி வெளியே வந்து, தன்னை அடக்கிக்கொண்டு, போஜனம் வையுங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6420,51 +6412,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. எகிப்திலிருந்து அவர்கள் கொண்டுவந்த தானியம் செலவழிந்தபோது, அவர்கள் தகப்பன் அவர்களை நோக்கி: நீங்கள் திரும்பப் போய், நமக்குக் கொஞ்சம் தானியம் வாங்கிக்கொண்டு வாருங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[3. அதற்கு யூதா: உங்கள் சகோதரன் உங்களோடேகூட வராவிட்டால், நீங்கள் என் முகத்தைக் காண்பதில்லை என்று அந்த மனிதன் எங்களுக்குச் சத்தியமாய்ச் சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6529,51 +6521,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அவன் தன் கண்களை ஏறெடுத்து, தன் தாய் பெற்ற குமாரனாகிய தன் சகோதரன் பென்யமீனைக் கண்டு, நீங்கள் எனக்குச் சொன்ன உங்கள் இளைய சகோதரன் இவன்தானா என்று கேட்டு, மகனே, தேவன் உனக்குக் கிருபைசெய்யக்கடவர் என்றான்.]]></a:t>
+              <a:t><![CDATA[32. எகிப்தியர் எபிரெயரோடே சாப்பிடமாட்டார்கள்; அப்படிச் செய்வது எகிப்தியருக்கு அருவருப்பாயிருக்கும், ஆகையால், அவனுக்குத் தனிப்படவும், அவர்களுக்குத் தனிப்படவும், அவனோடே சாப்பிடுகிற எகிப்தியருக்குத் தனிப்படவும் வைத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6638,51 +6630,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. யோசேப்பின் உள்ளம் தன் சகோதரனுக்காகப் பொங்கினபடியால், அவன் அழுகிறதற்கு இடம் தேடி, துரிதமாய் அறைக்குள்ளே போய், அங்கே அழுதான்.]]></a:t>
+              <a:t><![CDATA[32. எகிப்தியர் எபிரெயரோடே சாப்பிடமாட்டார்கள்; அப்படிச் செய்வது எகிப்தியருக்கு அருவருப்பாயிருக்கும், ஆகையால், அவனுக்குத் தனிப்படவும், அவர்களுக்குத் தனிப்படவும், அவனோடே சாப்பிடுகிற எகிப்தியருக்குத் தனிப்படவும் வைத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6747,51 +6739,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. யோசேப்பின் உள்ளம் தன் சகோதரனுக்காகப் பொங்கினபடியால், அவன் அழுகிறதற்கு இடம் தேடி, துரிதமாய் அறைக்குள்ளே போய், அங்கே அழுதான்.]]></a:t>
+              <a:t><![CDATA[32. எகிப்தியர் எபிரெயரோடே சாப்பிடமாட்டார்கள்; அப்படிச் செய்வது எகிப்தியருக்கு அருவருப்பாயிருக்கும், ஆகையால், அவனுக்குத் தனிப்படவும், அவர்களுக்குத் தனிப்படவும், அவனோடே சாப்பிடுகிற எகிப்தியருக்குத் தனிப்படவும் வைத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6856,51 +6848,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. பின்பு, அவன் தன் முகத்தைக் கழுவி வெளியே வந்து, தன்னை அடக்கிக்கொண்டு, போஜனம் வையுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[33. அவனுக்கு முன்பாக, மூத்தவன் முதல் இளையவன்வரைக்கும் அவனவன் வயதின்படியே அவர்களை உட்காரவைத்தார்கள்; அதற்காக அவர்கள், ஒருவரை ஒருவர் பார்த்து ஆச்சரியப்பட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6965,51 +6957,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. எகிப்தியர் எபிரெயரோடே சாப்பிடமாட்டார்கள்; அப்படிச் செய்வது எகிப்தியருக்கு அருவருப்பாயிருக்கும், ஆகையால், அவனுக்குத் தனிப்படவும், அவர்களுக்குத் தனிப்படவும், அவனோடே சாப்பிடுகிற எகிப்தியருக்குத் தனிப்படவும் வைத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[33. அவனுக்கு முன்பாக, மூத்தவன் முதல் இளையவன்வரைக்கும் அவனவன் வயதின்படியே அவர்களை உட்காரவைத்தார்கள்; அதற்காக அவர்கள், ஒருவரை ஒருவர் பார்த்து ஆச்சரியப்பட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7074,51 +7066,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. எகிப்தியர் எபிரெயரோடே சாப்பிடமாட்டார்கள்; அப்படிச் செய்வது எகிப்தியருக்கு அருவருப்பாயிருக்கும், ஆகையால், அவனுக்குத் தனிப்படவும், அவர்களுக்குத் தனிப்படவும், அவனோடே சாப்பிடுகிற எகிப்தியருக்குத் தனிப்படவும் வைத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[34. அவன் தனக்குமுன் வைக்கப்பட்டிருந்த போஜனத்தில் பங்கிட்டு அனுப்பினான்; அவர்கள் எல்லாருடைய பங்குகளைப் பார்க்கிலும் பென்யமீனுடைய பங்கு ஐந்துமடங்கு அதிகமாயிருந்தது; அவர்கள் பானம்பண்ணி, அவனுடனே சந்தோஷமாயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7183,269 +7175,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. எகிப்தியர் எபிரெயரோடே சாப்பிடமாட்டார்கள்; அப்படிச் செய்வது எகிப்தியருக்கு அருவருப்பாயிருக்கும், ஆகையால், அவனுக்குத் தனிப்படவும், அவர்களுக்குத் தனிப்படவும், அவனோடே சாப்பிடுகிற எகிப்தியருக்குத் தனிப்படவும் வைத்தார்கள்.]]></a:t>
-[...217 lines deleted...]
-              <a:t><![CDATA[33. அவனுக்கு முன்பாக, மூத்தவன் முதல் இளையவன்வரைக்கும் அவனவன் வயதின்படியே அவர்களை உட்காரவைத்தார்கள்; அதற்காக அவர்கள், ஒருவரை ஒருவர் பார்த்து ஆச்சரியப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[34. அவன் தனக்குமுன் வைக்கப்பட்டிருந்த போஜனத்தில் பங்கிட்டு அனுப்பினான்; அவர்கள் எல்லாருடைய பங்குகளைப் பார்க்கிலும் பென்யமீனுடைய பங்கு ஐந்துமடங்கு அதிகமாயிருந்தது; அவர்கள் பானம்பண்ணி, அவனுடனே சந்தோஷமாயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7510,51 +7284,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அதற்கு யூதா: உங்கள் சகோதரன் உங்களோடேகூட வராவிட்டால், நீங்கள் என் முகத்தைக் காண்பதில்லை என்று அந்த மனிதன் எங்களுக்குச் சத்தியமாய்ச் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[4. எங்கள் சகோதரனை நீர் எங்களோடேகூட அனுப்பினால், நாங்கள் போய், உமக்குத் தானியம் வாங்கிக்கொண்டு வருவோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7619,51 +7393,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அதற்கு யூதா: உங்கள் சகோதரன் உங்களோடேகூட வராவிட்டால், நீங்கள் என் முகத்தைக் காண்பதில்லை என்று அந்த மனிதன் எங்களுக்குச் சத்தியமாய்ச் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[5. அனுப்பாவிட்டால், நாங்கள் போகமாட்டோம்; உங்கள் சகோதரன் உங்களோடேகூட வராவிட்டால், நீங்கள் என் முகத்தைக் காண்பதில்லை என்று அந்த மனிதன் எங்களோடே சொல்லியிருக்கிறான் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7728,51 +7502,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. எங்கள் சகோதரனை நீர் எங்களோடேகூட அனுப்பினால், நாங்கள் போய், உமக்குத் தானியம் வாங்கிக்கொண்டு வருவோம்.]]></a:t>
+              <a:t><![CDATA[5. அனுப்பாவிட்டால், நாங்கள் போகமாட்டோம்; உங்கள் சகோதரன் உங்களோடேகூட வராவிட்டால், நீங்கள் என் முகத்தைக் காண்பதில்லை என்று அந்த மனிதன் எங்களோடே சொல்லியிருக்கிறான் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7807,51 +7581,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469488592" r:id="rId1"/>
+    <p:sldLayoutId id="2474732359" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -8347,66 +8121,50 @@
 
 <file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide64.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide65.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide66.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide67.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -8531,51 +8289,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. But if you will not send him, we will not go down: for the man said unto us, All of you shall not]]></a:t>
+              <a:t><![CDATA[6. तब इस्राएल ने कहा, तुम ने उस पुरूष को यह बताकर कि हमारा एक और भाई है, क्यों मुझ से बुरा बर्ताव]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8663,51 +8421,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[see my face, except your brother be with you.]]></a:t>
+              <a:t><![CDATA[किया?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8795,51 +8553,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And Israel said, Wherefore dealt all of you so ill with me, as to tell the man whether all of you]]></a:t>
+              <a:t><![CDATA[7. उन्होंने कहा, जब उस पुरूष ने हमारी और हमारे कुटुम्बियों की दशा को इस रीति पूछा, कि क्या तुम्हारा]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8927,51 +8685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[had yet a brother?]]></a:t>
+              <a:t><![CDATA[पिता अब तक जीवित है? क्या तुम्हारे कोई और भाई भी है? तब हम ने इन प्रश्नों के अनुसार उससे वर्णन किया;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9059,51 +8817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And they said, The man asked us strictly of our state, and of our kindred, saying, Is your father]]></a:t>
+              <a:t><![CDATA[फिर हम क्या जानते थे कि वह कहेगा, कि अपने भाई को यहां ले आओ।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9191,51 +8949,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[yet alive? have all of you another brother? and we told him according to the tenor of these words:]]></a:t>
+              <a:t><![CDATA[8. फिर यहूदा ने अपने पिता इस्राएल से कहा, उस लड़के को मेरे संग भेज दे, कि हम चले जाएं; इस से हम, और]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9323,51 +9081,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[could we certainly know that he would say, Bring your brother down?]]></a:t>
+              <a:t><![CDATA[तू, और हमारे बालबच्चे मरने न पाएंगे, वरन जीवित रहेंगे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9455,51 +9213,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And Judah said unto Israel his father, Send the lad with me, and we will arise and go; that we]]></a:t>
+              <a:t><![CDATA[9. मैं उसका जामिन होता हूं; मेरे ही हाथ से तू उसको फेर लेना: यदि मैं उसको तेरे पास पहुंचाकर साम्हने]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9587,51 +9345,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[may live, and not die, both we, and you, and also our little ones.]]></a:t>
+              <a:t><![CDATA[न खड़ाकर दूं, तब तो मैं सदा के लिये तेरा अपराधी ठहरूंगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9719,51 +9477,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. I will be guarantor for him; of my hand shall you require him: if I bring him not unto you, and]]></a:t>
+              <a:t><![CDATA[10. यदि हम लोग विलम्ब न करते, तो अब तब दूसरी बार लौट आते।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9851,51 +9609,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. And he took and sent portions unto them from before him: but Benjamin's portion was five times]]></a:t>
+              <a:t><![CDATA[1. और अकाल देश में और भी भयंकर होता गया।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9983,51 +9741,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[set him before you, then let me bear the blame for ever:]]></a:t>
+              <a:t><![CDATA[11. तब उनके पिता इस्राएल ने उन से कहा, यदि सचमुच ऐसी ही बात है, तो यह करो; इस देश की उत्तम उत्तम]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10115,51 +9873,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. For except we had lingered, surely now we had returned this second time.]]></a:t>
+              <a:t><![CDATA[वस्तुओं में से कुछ कुछ अपने बोरों में उस पुरूष के लिये भेंट ले जाओ: जैसे थोड़ा सा बलसान, और थोड़ा सा]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10247,51 +10005,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And their father Israel said unto them, If it must be so now, do this; take of the best fruits]]></a:t>
+              <a:t><![CDATA[मधु, और कुछ सुगन्ध द्रव्य, और गन्धरस, पिस्ते, और बादाम।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10379,51 +10137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[in the land in your vessels, and carry down the man a present, a little balm, and a little honey,]]></a:t>
+              <a:t><![CDATA[12. फिर अपने अपने साथ दूना रूपया ले जाओ; और जो रूपया तुम्हारे बोरों के मुंह पर रखकर फेर दिया गया था,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10511,51 +10269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[spices, and myrrh, nuts, and almonds:]]></a:t>
+              <a:t><![CDATA[उसको भी लेते जाओ; कदाचित यह भूल से हुआ हो।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10643,51 +10401,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And take double money in your hand; and the money that was brought again in the mouth of your]]></a:t>
+              <a:t><![CDATA[13. और अपने भाई को भी संग ले कर उस पुरूष के पास फिर जाओ,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10775,51 +10533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[sacks, carry it again in your hand; possibly it was an oversight:]]></a:t>
+              <a:t><![CDATA[14. और सर्वशक्तिमान ईश्वर उस पुरूष को तुम पर दयालु करेगा, जिस से कि वह तुम्हारे दूसरे भाई को और]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10907,51 +10665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Take also your brother, and arise, go again unto the man:]]></a:t>
+              <a:t><![CDATA[बिन्यामीन को भी आने दे: और यदि मैं निर्वंश हुआ तो होने दो।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11039,51 +10797,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And God Almighty give you mercy before the man, that he may send away your other brother, and]]></a:t>
+              <a:t><![CDATA[15. तब उन मनुष्यों ने वह भेंट, और दूना रूपया, और बिन्यामीन को भी संग लिया, और चल दिए और मिस्र में]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11171,51 +10929,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Benjamin. If I be bereaved of my children, I am bereaved.]]></a:t>
+              <a:t><![CDATA[पहुंचकर यूसुफ के साम्हने खड़े हुए।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11303,51 +11061,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[so much as any of their's. And they drank, and were merry with him.]]></a:t>
+              <a:t><![CDATA[2. जब वह अन्न जो वे मिस्र से ले आए थे समाप्त हो गया तब उनके पिता ने उन से कहा, फिर जा कर हमारे लिये]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11435,51 +11193,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And the men took that present, and they took double money in their hand and Benjamin; and rose]]></a:t>
+              <a:t><![CDATA[16. उनके साथ बिन्यामीन को देखकर यूसुफ ने अपने घर के अधिकारी से कहा, उन मनुष्यों को घर में पहुंचा दो,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11567,51 +11325,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[up, and went down to Egypt, and stood before Joseph.]]></a:t>
+              <a:t><![CDATA[और पशु मारके भोजन तैयार करो; क्योंकि वे लोग दोपहर को मेरे संग भोजन करेंगे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11699,51 +11457,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And when Joseph saw Benjamin with them, he said to the ruler of his house, Bring these men home,]]></a:t>
+              <a:t><![CDATA[17. तब वह अधिकारी पुरूष यूसुफ के कहने के अनुसार उन पुरूषों को यूसुफ के घर में ले गया।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11831,51 +11589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and slay, and make ready; for these men shall dine with me at noon.]]></a:t>
+              <a:t><![CDATA[18. जब वे यूसुफ के घर को पहुंचाए गए तब वे आपस में डर कर कहने लगे, कि जो रूपया पहिली बार हमारे बोरों]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11963,51 +11721,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And the man did as Joseph bade; and the man brought the men into Joseph's house.]]></a:t>
+              <a:t><![CDATA[में फेर दिया गया था, उसी के कारण हम भीतर पहुंचाए गए हैं; जिस से कि वह पुरूष हम पर टूट पड़े, और हमें]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12095,51 +11853,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And the men were afraid, because they were brought into Joseph's house; and they said, Because]]></a:t>
+              <a:t><![CDATA[वश में करके अपने दास बनाए, और हमारे गदहों को भी छीन ले।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12227,51 +11985,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of the money that was returned in our sacks at the first time are we brought in; that he may seek]]></a:t>
+              <a:t><![CDATA[19. तब वे यूसुफ के घर के अधिकारी के निकट जा कर घर के द्वार पर इस प्रकार कहने लगे,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12359,51 +12117,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[occasion against us, and fall upon us, and take us for bondmen, and our asses.]]></a:t>
+              <a:t><![CDATA[20. कि हे हमारे प्रभु, जब हम पहिली बार अन्न मोल लेने को आए थे,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12491,51 +12249,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And they came near to the steward of Joseph's house, and they communed with him at the door of]]></a:t>
+              <a:t><![CDATA[21. तब हम ने सराय में पहुंचकर अपने बोरों को खोला, तो क्या देखा, कि एक एक जन का पूरा पूरा रूपया उसके]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12623,51 +12381,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the house,]]></a:t>
+              <a:t><![CDATA[बोरे के मुंह में रखा है; इसलिये हम उसको अपने साथ फिर लेते आए हैं।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12755,51 +12513,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And the famine was sore in the land.]]></a:t>
+              <a:t><![CDATA[थोड़ी सी भोजनवस्तु मोल ले आओ।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12887,51 +12645,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And said, O sir, we came indeed down at the first time to buy food:]]></a:t>
+              <a:t><![CDATA[22. और दूसरा रूपया भी भोजनवस्तु मोल लेने के लिये लाए हैं; हम नहीं जानते कि हमारा रूपया हमारे बोरों]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13019,51 +12777,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And it came to pass, when we came to the inn, that we opened our sacks, and, behold, every man's]]></a:t>
+              <a:t><![CDATA[में किस ने रख दिया था।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13151,51 +12909,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[money was in the mouth of his sack, our money in full weight: and we have brought it again in our]]></a:t>
+              <a:t><![CDATA[23. उसने कहा, तुम्हारा कुशल हो, मत डरो: तुम्हारा परमेश्वर, जो तुम्हारे पिता का भी परमेश्वर है, उसी]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13283,51 +13041,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[hand.]]></a:t>
+              <a:t><![CDATA[ने तुम को तुम्हारे बोरों में धन दिया होगा, तुम्हारा रूपया तो मुझ को मिल गया था: फिर उसने शिमोन को]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13415,51 +13173,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And other money have we brought down in our hands to buy food: we cannot tell who put our money]]></a:t>
+              <a:t><![CDATA[निकाल कर उनके संग कर दिया।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13547,51 +13305,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[in our sacks.]]></a:t>
+              <a:t><![CDATA[24. तब उस जन ने उन मनुष्यों को यूसुफ के घर में ले जा कर जल दिया, तब उन्होंने अपने पांवों को धोया;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13679,51 +13437,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. And he said, Peace be to you, fear not: your God, and the God of your father, has given you]]></a:t>
+              <a:t><![CDATA[फिर उसने उनके गदहों के लिये चारा दिया।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13811,51 +13569,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[treasure in your sacks: I had your money. And he brought Simeon out unto them.]]></a:t>
+              <a:t><![CDATA[25. तब यह सुनकर, कि आज हम को यहीं भोजन करना होगा, उन्होंने यूसुफ के आने के समय तक, अर्थात दोपहर तक,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13943,51 +13701,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And the man brought the men into Joseph's house, and gave them water, and they washed their]]></a:t>
+              <a:t><![CDATA[उस भेंट को इकट्ठा कर रखा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14075,51 +13833,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[feet; and he gave their asses animal food.]]></a:t>
+              <a:t><![CDATA[26. जब यूसुफ घर आया तब वे उस भेंट को, जो उनके हाथ में थी, उसके सम्मुख घर में ले गए, और भूमि पर गिरकर]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14207,51 +13965,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And it came to pass, when they had eaten up the corn which they had brought out of Egypt, their]]></a:t>
+              <a:t><![CDATA[3. तब यहूदा ने उससे कहा, उस पुरूष ने हम को चितावनी देकर कहा, कि यदि तुम्हारा भाई तुम्हारे संग न आए,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14339,51 +14097,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. And they made ready the present against Joseph came at noon: for they heard that they should eat]]></a:t>
+              <a:t><![CDATA[उसको दण्डवत किया।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14471,51 +14229,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[bread there.]]></a:t>
+              <a:t><![CDATA[27. उसने उनका कुशल पूछा, और कहा, क्या तुम्हारा बूढ़ा पिता, जिसकी तुम ने चर्चा की थी, कुशल से है?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14603,51 +14361,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. And when Joseph came home, they brought him the present which was in their hand into the house,]]></a:t>
+              <a:t><![CDATA[क्या वह अब तक जीवित है?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14735,51 +14493,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and bowed themselves to him to the earth.]]></a:t>
+              <a:t><![CDATA[28. उन्होंने कहा, हां तेरा दास हमारा पिता कुशल से है और अब तक जीवित है; तब उन्होंने सिर झुका कर फिर]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14867,51 +14625,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. And he asked them of their welfare, and said, Is your father well, the old man of whom all of]]></a:t>
+              <a:t><![CDATA[दण्डवत किया।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14999,51 +14757,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you spoke? Is he yet alive?]]></a:t>
+              <a:t><![CDATA[29. तब उसने आंखे उठा कर और अपने सगे भाई बिन्यामीन को देखकर पूछा, क्या तुम्हारा वह छोटा भाई, जिसकी]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15131,51 +14889,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. And they answered, Your servant our father is in good health, he is yet alive. And they bowed]]></a:t>
+              <a:t><![CDATA[चर्चा तुम ने मुझ से की थी, यही है? फिर उसने कहा, हे मेरे पुत्र, परमेश्वर तुझ पर अनुग्रह करे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15263,51 +15021,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[down their heads, and made reverence.]]></a:t>
+              <a:t><![CDATA[30. तब अपने भाई के स्नेह से मन भर आने के कारण और यह सोचकर, कि मैं कहां जा कर रोऊं, यूसुफ फुर्ती से]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15395,51 +15153,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. And he lifted up his eyes, and saw his brother Benjamin, his mother's son, and said, Is this]]></a:t>
+              <a:t><![CDATA[अपनी कोठरी में गया, और वहां रो पड़ा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15527,51 +15285,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[your younger brother, of whom all of you spoke unto me? And he said, God be gracious unto you, my]]></a:t>
+              <a:t><![CDATA[31. फिर अपना मुंह धोकर निकल आया, और अपने को शांत कर कहा, भोजन परोसो।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15659,51 +15417,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[father said unto them, Go again, buy us a little food.]]></a:t>
+              <a:t><![CDATA[तो तुम मेरे सम्मुख न आने पाओगे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15791,51 +15549,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[son.]]></a:t>
+              <a:t><![CDATA[32. तब उन्होंने उसके लिये तो अलग, और भाइयों के लिये भी अलग, और जो मिस्री उसके संग खाते थे, उनके लिये]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15923,51 +15681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. And Joseph made haste; for his bowels did yearn upon his brother: and he sought where to weep;]]></a:t>
+              <a:t><![CDATA[भी अलग, भोजन परोसा; इसलिये कि मिस्री इब्रियों के साथ भोजन नहीं कर सकते, वरन मिस्री ऐसा करना घृणा]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16055,51 +15813,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and he entered into his chamber, and wept there.]]></a:t>
+              <a:t><![CDATA[समझते थे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16187,51 +15945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. And he washed his face, and went out, and refrained himself, and said, Set on bread.]]></a:t>
+              <a:t><![CDATA[33. सो यूसुफ के भाई उसके साम्हने, बड़े बड़े पहिले, और छोटे छोटे पीछे, अपनी अपनी अवस्था के अनुसार,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16319,51 +16077,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. And they set on for him by himself, and for them by themselves, and for the Egyptians, which did]]></a:t>
+              <a:t><![CDATA[क्रम से बैठाए गए: यह देख वे विस्मित हो कर एक दूसरे की ओर देखने लगे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16451,51 +16209,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[eat with him, by themselves: because the Egyptians might not eat bread with the Hebrews; for that is]]></a:t>
+              <a:t><![CDATA[34. तब यूसुफ अपने साम्हने से भोजन-वस्तुएं उठा उठाके उनके पास भेजने लगा, और बिन्यामीन को अपने भाइयों]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16583,315 +16341,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[an abomination unto the Egyptians.]]></a:t>
-[...263 lines deleted...]
-              <a:t><![CDATA[to his youth: and the men marvelled one at another.]]></a:t>
+              <a:t><![CDATA[से पचगुणी अधिक भोजनवस्तु मिली। और उन्होंने उसके संग मनमाना खाया पिया।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16979,51 +16473,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And Judah spoke unto him, saying, The man did solemnly protest unto us, saying, All of you shall]]></a:t>
+              <a:t><![CDATA[4. इसलिये यदि तू हमारे भाई को हमारे संग भेजे, तब तो हम जा कर तेरे लिये भोजनवस्तु मोल ले आएंगे;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17111,51 +16605,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[not see my face, except your brother be with you.]]></a:t>
+              <a:t><![CDATA[5. परन्तु यदि तू उसको न भेजे, तो हम न जाएंगे: क्योंकि उस पुरूष ने हम से कहा, कि यदि तुम्हारा भाई]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17243,51 +16737,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. If you will send our brother with us, we will go down and buy you food:]]></a:t>
+              <a:t><![CDATA[तुम्हारे संग न हो, तो तुम मेरे सम्मुख न आने पाओगे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17304,91 +16798,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஆதியாகமம் : 43]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme23">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme22">
   <a:themeElements>
-    <a:clrScheme name="Theme23">
+    <a:clrScheme name="Theme22">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme23">
+    <a:fontScheme name="Theme22">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -17414,51 +16908,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme23">
+    <a:fmtScheme name="Theme22">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -17589,51 +17083,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>68</Slides>
+  <Slides>66</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>