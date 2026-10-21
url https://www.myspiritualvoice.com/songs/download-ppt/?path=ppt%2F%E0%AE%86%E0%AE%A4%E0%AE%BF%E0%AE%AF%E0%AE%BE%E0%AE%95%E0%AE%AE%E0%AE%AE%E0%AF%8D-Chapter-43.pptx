--- v1 (2026-08-03)
+++ v2 (2026-10-21)
@@ -123,50 +123,72 @@
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -213,50 +235,61 @@
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
+    <p:sldId id="322" r:id="rId69"/>
+    <p:sldId id="323" r:id="rId70"/>
+    <p:sldId id="324" r:id="rId71"/>
+    <p:sldId id="325" r:id="rId72"/>
+    <p:sldId id="326" r:id="rId73"/>
+    <p:sldId id="327" r:id="rId74"/>
+    <p:sldId id="328" r:id="rId75"/>
+    <p:sldId id="329" r:id="rId76"/>
+    <p:sldId id="330" r:id="rId77"/>
+    <p:sldId id="331" r:id="rId78"/>
+    <p:sldId id="332" r:id="rId79"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -420,53 +453,64 @@
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
-  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
+  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
+  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
+  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
+  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
+  <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
+  <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
+  <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
+  <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
+  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
+  <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
+  <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -526,51 +570,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அதற்கு இஸ்ரவேல்: உங்களுக்கு இன்னும் ஒரு சகோதரன் உண்டென்று நீங்கள் அந்த மனிதனுக்குச் சொல்லி, ஏன் எனக்கு இந்தத் துன்பத்தை வருவித்தீர்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[5. But if you will not send him, we will not go down: for the man said unto us, All of you shall not see my face, except your brother be with you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -635,51 +679,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அதற்கு இஸ்ரவேல்: உங்களுக்கு இன்னும் ஒரு சகோதரன் உண்டென்று நீங்கள் அந்த மனிதனுக்குச் சொல்லி, ஏன் எனக்கு இந்தத் துன்பத்தை வருவித்தீர்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[6. And Israel said, Wherefore dealt all of you so ill with me, as to tell the man whether all of you had yet a brother?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -744,51 +788,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அதற்கு அவர்கள்: அந்த மனிதன், உங்கள் தகப்பன் இன்னும் உயிரோடிருக்கிறாரா? உங்களுக்கு இன்னும் ஒரு சகோதரன் உண்டா? என்று எங்களையும் எங்கள் வம்சத்தையும் குறித்து விபரமாய் விசாரித்தான்; அந்தக் கேள்விகளுக்குத் தக்கதாக உள்ளபடி அவனுக்குச் சொன்னோம்; உங்கள் சகோதரனை உங்களோடேகூட இங்கே கொண்டுவாருங்கள் என்று அவன் சொல்லுவான் என்பதை நாங்கள் அறிந்திருந்தோமா என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[6. And Israel said, Wherefore dealt all of you so ill with me, as to tell the man whether all of you had yet a brother?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -853,51 +897,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அதற்கு அவர்கள்: அந்த மனிதன், உங்கள் தகப்பன் இன்னும் உயிரோடிருக்கிறாரா? உங்களுக்கு இன்னும் ஒரு சகோதரன் உண்டா? என்று எங்களையும் எங்கள் வம்சத்தையும் குறித்து விபரமாய் விசாரித்தான்; அந்தக் கேள்விகளுக்குத் தக்கதாக உள்ளபடி அவனுக்குச் சொன்னோம்; உங்கள் சகோதரனை உங்களோடேகூட இங்கே கொண்டுவாருங்கள் என்று அவன் சொல்லுவான் என்பதை நாங்கள் அறிந்திருந்தோமா என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[7. And they said, The man asked us strictly of our state, and of our kindred, saying, Is your father yet alive? have all of you another brother? and we told him according to the tenor of these words: could we certainly know that he would say, Bring your brother down?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -962,51 +1006,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அதற்கு அவர்கள்: அந்த மனிதன், உங்கள் தகப்பன் இன்னும் உயிரோடிருக்கிறாரா? உங்களுக்கு இன்னும் ஒரு சகோதரன் உண்டா? என்று எங்களையும் எங்கள் வம்சத்தையும் குறித்து விபரமாய் விசாரித்தான்; அந்தக் கேள்விகளுக்குத் தக்கதாக உள்ளபடி அவனுக்குச் சொன்னோம்; உங்கள் சகோதரனை உங்களோடேகூட இங்கே கொண்டுவாருங்கள் என்று அவன் சொல்லுவான் என்பதை நாங்கள் அறிந்திருந்தோமா என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[7. And they said, The man asked us strictly of our state, and of our kindred, saying, Is your father yet alive? have all of you another brother? and we told him according to the tenor of these words: could we certainly know that he would say, Bring your brother down?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1071,51 +1115,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பின்னும், யூதா தன் தகப்பனாகிய இஸ்ரவேலை நோக்கி: நீரும் நாங்களும் எங்கள் குழந்தைகளும் சாகாமல் உயிரோடிருக்கும்படி, நாங்கள் புறப்பட்டுப் போகிறோம், பிள்ளையாண்டானை என்னோடே அனுப்பும்.]]></a:t>
+              <a:t><![CDATA[7. And they said, The man asked us strictly of our state, and of our kindred, saying, Is your father yet alive? have all of you another brother? and we told him according to the tenor of these words: could we certainly know that he would say, Bring your brother down?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1180,51 +1224,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பின்னும், யூதா தன் தகப்பனாகிய இஸ்ரவேலை நோக்கி: நீரும் நாங்களும் எங்கள் குழந்தைகளும் சாகாமல் உயிரோடிருக்கும்படி, நாங்கள் புறப்பட்டுப் போகிறோம், பிள்ளையாண்டானை என்னோடே அனுப்பும்.]]></a:t>
+              <a:t><![CDATA[7. And they said, The man asked us strictly of our state, and of our kindred, saying, Is your father yet alive? have all of you another brother? and we told him according to the tenor of these words: could we certainly know that he would say, Bring your brother down?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1289,51 +1333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவனுக்காக நான் உத்தரவாதம்பண்ணுவேன்; அவனை என்னிடத்திலே கேளும், நான் அவனை உம்மிடத்தில் கொண்டுவந்து, உமக்கு முன்பாக நிறுத்தாமற்போனால், எந்நாளும் அந்தக் குற்றம் என்மேல் இருப்பதாக.]]></a:t>
+              <a:t><![CDATA[8. And Judah said unto Israel his father, Send the lad with me, and we will arise and go; that we may live, and not die, both we, and you, and also our little ones.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1398,51 +1442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவனுக்காக நான் உத்தரவாதம்பண்ணுவேன்; அவனை என்னிடத்திலே கேளும், நான் அவனை உம்மிடத்தில் கொண்டுவந்து, உமக்கு முன்பாக நிறுத்தாமற்போனால், எந்நாளும் அந்தக் குற்றம் என்மேல் இருப்பதாக.]]></a:t>
+              <a:t><![CDATA[8. And Judah said unto Israel his father, Send the lad with me, and we will arise and go; that we may live, and not die, both we, and you, and also our little ones.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1507,51 +1551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நாங்கள் தாமதியாதிருந்தோமானால், இதற்குள்ளே இரண்டாந்தரம்போய்த் திரும்பிவந்திருப்போமே என்றான்.]]></a:t>
+              <a:t><![CDATA[9. I will be guarantor for him; of my hand shall you require him: if I bring him not unto you, and set him before you, then let me bear the blame for ever:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1616,51 +1660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. தேசத்திலே பஞ்சம் கொடிதாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[1. And the famine was sore in the land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1725,51 +1769,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அதற்கு அவர்கள் தகப்பனாகிய இஸ்ரவேல்: அப்படியானால், ஒன்று செய்யுங்கள்; இந்தத் தேசத்தின் உச்சிதமான வஸ்துக்களில் கொஞ்சம் பிசின் தைலமும், கொஞ்சம் தேனும், கந்தவர்க்கங்களும், வெள்ளைப்போளமும், தெரபிந்து கொட்டைகளும், வாதுமைக்கொட்டைகளும் உங்கள் சாக்குகளில் போட்டு, அந்த மனிதனுக்குக் காணிக்கையாகக் கொண்டுபோய்க் கொடுங்கள்.]]></a:t>
+              <a:t><![CDATA[9. I will be guarantor for him; of my hand shall you require him: if I bring him not unto you, and set him before you, then let me bear the blame for ever:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1834,51 +1878,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அதற்கு அவர்கள் தகப்பனாகிய இஸ்ரவேல்: அப்படியானால், ஒன்று செய்யுங்கள்; இந்தத் தேசத்தின் உச்சிதமான வஸ்துக்களில் கொஞ்சம் பிசின் தைலமும், கொஞ்சம் தேனும், கந்தவர்க்கங்களும், வெள்ளைப்போளமும், தெரபிந்து கொட்டைகளும், வாதுமைக்கொட்டைகளும் உங்கள் சாக்குகளில் போட்டு, அந்த மனிதனுக்குக் காணிக்கையாகக் கொண்டுபோய்க் கொடுங்கள்.]]></a:t>
+              <a:t><![CDATA[10. For except we had lingered, surely now we had returned this second time.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1943,51 +1987,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அதற்கு அவர்கள் தகப்பனாகிய இஸ்ரவேல்: அப்படியானால், ஒன்று செய்யுங்கள்; இந்தத் தேசத்தின் உச்சிதமான வஸ்துக்களில் கொஞ்சம் பிசின் தைலமும், கொஞ்சம் தேனும், கந்தவர்க்கங்களும், வெள்ளைப்போளமும், தெரபிந்து கொட்டைகளும், வாதுமைக்கொட்டைகளும் உங்கள் சாக்குகளில் போட்டு, அந்த மனிதனுக்குக் காணிக்கையாகக் கொண்டுபோய்க் கொடுங்கள்.]]></a:t>
+              <a:t><![CDATA[11. And their father Israel said unto them, If it must be so now, do this; take of the best fruits in the land in your vessels, and carry down the man a present, a little balm, and a little honey, spices, and myrrh, nuts, and almonds:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2052,51 +2096,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. பணத்தை இரட்டிப்பாய் உங்கள் கைகளில் கொண்டுபோங்கள், சாக்குகளின் வாயிலே திரும்பக் கொண்டுவந்த பணத்தையும் கொண்டுபோங்கள்; அது கைப்பிசகாய் வந்திருக்கும்.]]></a:t>
+              <a:t><![CDATA[11. And their father Israel said unto them, If it must be so now, do this; take of the best fruits in the land in your vessels, and carry down the man a present, a little balm, and a little honey, spices, and myrrh, nuts, and almonds:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2161,51 +2205,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. பணத்தை இரட்டிப்பாய் உங்கள் கைகளில் கொண்டுபோங்கள், சாக்குகளின் வாயிலே திரும்பக் கொண்டுவந்த பணத்தையும் கொண்டுபோங்கள்; அது கைப்பிசகாய் வந்திருக்கும்.]]></a:t>
+              <a:t><![CDATA[11. And their father Israel said unto them, If it must be so now, do this; take of the best fruits in the land in your vessels, and carry down the man a present, a little balm, and a little honey, spices, and myrrh, nuts, and almonds:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2270,51 +2314,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. உங்கள் சகோதரனையும் கூட்டிக்கொண்டு, அந்த மனிதனிடத்தில் மறுபடியும் போங்கள்.]]></a:t>
+              <a:t><![CDATA[11. And their father Israel said unto them, If it must be so now, do this; take of the best fruits in the land in your vessels, and carry down the man a present, a little balm, and a little honey, spices, and myrrh, nuts, and almonds:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2379,51 +2423,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அந்த மனிதன் அங்கிருக்கிற உங்கள் மற்றச் சகோதரனையும் பென்யமீனையும் உங்களுடனே அனுப்பிவிடும்படிக்கு, சர்வ வல்லமையுள்ள தேவன் அவன் சமுகத்தில் உங்களுக்கு இரக்கங்கிடைக்கப்பண்ணுவாராக; நானோ பிள்ளையற்றுப் போனவனைப்போல் இருப்பேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[12. And take double money in your hand; and the money that was brought again in the mouth of your sacks, carry it again in your hand; possibly it was an oversight:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2488,51 +2532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அந்த மனிதன் அங்கிருக்கிற உங்கள் மற்றச் சகோதரனையும் பென்யமீனையும் உங்களுடனே அனுப்பிவிடும்படிக்கு, சர்வ வல்லமையுள்ள தேவன் அவன் சமுகத்தில் உங்களுக்கு இரக்கங்கிடைக்கப்பண்ணுவாராக; நானோ பிள்ளையற்றுப் போனவனைப்போல் இருப்பேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[12. And take double money in your hand; and the money that was brought again in the mouth of your sacks, carry it again in your hand; possibly it was an oversight:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2597,51 +2641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது அவர்கள் காணிக்கையையும் தங்கள் கைகளில் இரட்டிப்பான பணத்தையும் எடுத்துக்கொண்டு, பென்யமீனையும் கூட்டிக்கொண்டு, பிரயாணப்பட்டு, எகிப்துக்குப்போய், யோசேப்பின் சமுகத்தில் வந்து நின்றார்கள்.]]></a:t>
+              <a:t><![CDATA[13. Take also your brother, and arise, go again unto the man:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2706,51 +2750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது அவர்கள் காணிக்கையையும் தங்கள் கைகளில் இரட்டிப்பான பணத்தையும் எடுத்துக்கொண்டு, பென்யமீனையும் கூட்டிக்கொண்டு, பிரயாணப்பட்டு, எகிப்துக்குப்போய், யோசேப்பின் சமுகத்தில் வந்து நின்றார்கள்.]]></a:t>
+              <a:t><![CDATA[14. And God Almighty give you mercy before the man, that he may send away your other brother, and Benjamin. If I be bereaved of my children, I am bereaved.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2815,51 +2859,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. எகிப்திலிருந்து அவர்கள் கொண்டுவந்த தானியம் செலவழிந்தபோது, அவர்கள் தகப்பன் அவர்களை நோக்கி: நீங்கள் திரும்பப் போய், நமக்குக் கொஞ்சம் தானியம் வாங்கிக்கொண்டு வாருங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[2. And it came to pass, when they had eaten up the corn which they had brought out of Egypt, their father said unto them, Go again, buy us a little food.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2924,51 +2968,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. பென்யமீன் அவர்களோடேகூட வந்திருக்கிறதை யோசேப்பு கண்டு, தன் வீட்டு விசாரணைக்காரனை நோக்கி: நீ இந்த மனிதரை வீட்டுக்கு அழைத்துப்போய், சாப்பாட்டுக்கு வேண்டியவைகளை அடித்து, ஆயத்தம்பண்ணு, மத்தியானத்திலே இந்த மனிதர் என்னோடே சாப்பிடுவார்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[14. And God Almighty give you mercy before the man, that he may send away your other brother, and Benjamin. If I be bereaved of my children, I am bereaved.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3033,51 +3077,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. பென்யமீன் அவர்களோடேகூட வந்திருக்கிறதை யோசேப்பு கண்டு, தன் வீட்டு விசாரணைக்காரனை நோக்கி: நீ இந்த மனிதரை வீட்டுக்கு அழைத்துப்போய், சாப்பாட்டுக்கு வேண்டியவைகளை அடித்து, ஆயத்தம்பண்ணு, மத்தியானத்திலே இந்த மனிதர் என்னோடே சாப்பிடுவார்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[14. And God Almighty give you mercy before the man, that he may send away your other brother, and Benjamin. If I be bereaved of my children, I am bereaved.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3142,51 +3186,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவன் தனக்கு யோசேப்பு சொன்னபடியே செய்து, அந்த மனிதரை யோசேப்பின் வீட்டுக்கு அழைத்துக்கொண்டு போனான்.]]></a:t>
+              <a:t><![CDATA[15. And the men took that present, and they took double money in their hand and Benjamin; and rose up, and went down to Egypt, and stood before Joseph.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3251,51 +3295,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. தாங்கள் யோசேப்பின் வீட்டுக்குக் கொண்டுபோகப்படுகிறதை அவர்கள் கண்டு பயந்து, முன்னே நம்முடைய சாக்குகளில் இருந்த பணத்தினிமித்தம் நம்மேல் குற்றம் சுமத்தி, நம்மைப் பிடித்துச் சிறைகளாக்கி, நம்முடைய கழுதைகளை எடுத்துக்கொள்ளும்படி நம்மைக் கொண்டுபோகிறார்கள் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[15. And the men took that present, and they took double money in their hand and Benjamin; and rose up, and went down to Egypt, and stood before Joseph.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3360,51 +3404,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. தாங்கள் யோசேப்பின் வீட்டுக்குக் கொண்டுபோகப்படுகிறதை அவர்கள் கண்டு பயந்து, முன்னே நம்முடைய சாக்குகளில் இருந்த பணத்தினிமித்தம் நம்மேல் குற்றம் சுமத்தி, நம்மைப் பிடித்துச் சிறைகளாக்கி, நம்முடைய கழுதைகளை எடுத்துக்கொள்ளும்படி நம்மைக் கொண்டுபோகிறார்கள் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[15. And the men took that present, and they took double money in their hand and Benjamin; and rose up, and went down to Egypt, and stood before Joseph.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3469,51 +3513,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. தாங்கள் யோசேப்பின் வீட்டுக்குக் கொண்டுபோகப்படுகிறதை அவர்கள் கண்டு பயந்து, முன்னே நம்முடைய சாக்குகளில் இருந்த பணத்தினிமித்தம் நம்மேல் குற்றம் சுமத்தி, நம்மைப் பிடித்துச் சிறைகளாக்கி, நம்முடைய கழுதைகளை எடுத்துக்கொள்ளும்படி நம்மைக் கொண்டுபோகிறார்கள் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[16. And when Joseph saw Benjamin with them, he said to the ruler of his house, Bring these men home, and slay, and make ready; for these men shall dine with me at noon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3578,51 +3622,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. யோசேப்பின் வீட்டு விசாரணைக் காரனண்டையில் சேர்ந்து, வீட்டு வாசற்படியிலே அவனோடே பேசி:]]></a:t>
+              <a:t><![CDATA[16. And when Joseph saw Benjamin with them, he said to the ruler of his house, Bring these men home, and slay, and make ready; for these men shall dine with me at noon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3687,51 +3731,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஆண்டவனே, நாங்கள் தானியம் கொள்ளும்படி முன்னே வந்து போனோமே;]]></a:t>
+              <a:t><![CDATA[16. And when Joseph saw Benjamin with them, he said to the ruler of his house, Bring these men home, and slay, and make ready; for these men shall dine with me at noon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3796,51 +3840,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நாங்கள் தங்கும் இடத்தில் போய் எங்கள் சாக்குகளைத் திறந்தபோது, நாங்கள் நிறுத்துக்கொடுத்த நிறையின்படியே அவனவன் பணம் அவனவன் சாக்கின் வாயிலே இருக்கக் கண்டோம்; அதை நாங்கள் திரும்பவும் எங்கள் கையிலே கொண்டுவந்திருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[17. And the man did as Joseph bade; and the man brought the men into Joseph's house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3905,51 +3949,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நாங்கள் தங்கும் இடத்தில் போய் எங்கள் சாக்குகளைத் திறந்தபோது, நாங்கள் நிறுத்துக்கொடுத்த நிறையின்படியே அவனவன் பணம் அவனவன் சாக்கின் வாயிலே இருக்கக் கண்டோம்; அதை நாங்கள் திரும்பவும் எங்கள் கையிலே கொண்டுவந்திருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[17. And the man did as Joseph bade; and the man brought the men into Joseph's house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4014,51 +4058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. எகிப்திலிருந்து அவர்கள் கொண்டுவந்த தானியம் செலவழிந்தபோது, அவர்கள் தகப்பன் அவர்களை நோக்கி: நீங்கள் திரும்பப் போய், நமக்குக் கொஞ்சம் தானியம் வாங்கிக்கொண்டு வாருங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[2. And it came to pass, when they had eaten up the corn which they had brought out of Egypt, their father said unto them, Go again, buy us a little food.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4123,51 +4167,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. மேலும், தானியம் கொள்ளும்படி வேறே பணமும் எங்கள் கையில் கொண்டுவந்திருக்கிறோம்; நாங்கள் முன் கொடுத்த பணத்தை எங்கள் சாக்குகளில் போட்டது இன்னார் என்று அறியோம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[18. And the men were afraid, because they were brought into Joseph's house; and they said, Because of the money that was returned in our sacks at the first time are we brought in; that he may seek occasion against us, and fall upon us, and take us for bondmen, and our asses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4232,51 +4276,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. மேலும், தானியம் கொள்ளும்படி வேறே பணமும் எங்கள் கையில் கொண்டுவந்திருக்கிறோம்; நாங்கள் முன் கொடுத்த பணத்தை எங்கள் சாக்குகளில் போட்டது இன்னார் என்று அறியோம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[18. And the men were afraid, because they were brought into Joseph's house; and they said, Because of the money that was returned in our sacks at the first time are we brought in; that he may seek occasion against us, and fall upon us, and take us for bondmen, and our asses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4341,51 +4385,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அதற்கு அவன்: உங்களுக்குச் சமாதானம்; பயப்படவேண்டாம்; உங்கள் தேவனும் உங்கள் தகப்பனுடைய தேவனுமாயிருக்கிறவர் உங்கள் சாக்குகளில் அதை உங்களுக்குப் புதையலாகக் கட்டளையிட்டார்; நீங்கள் கொடுத்த பணம் என்னிடத்தில் வந்து சேர்ந்தது என்று சொல்லி, சிமியோனை வெளியே அழைத்து வந்து, அவர்களிடத்தில் விட்டான்.]]></a:t>
+              <a:t><![CDATA[18. And the men were afraid, because they were brought into Joseph's house; and they said, Because of the money that was returned in our sacks at the first time are we brought in; that he may seek occasion against us, and fall upon us, and take us for bondmen, and our asses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4450,51 +4494,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அதற்கு அவன்: உங்களுக்குச் சமாதானம்; பயப்படவேண்டாம்; உங்கள் தேவனும் உங்கள் தகப்பனுடைய தேவனுமாயிருக்கிறவர் உங்கள் சாக்குகளில் அதை உங்களுக்குப் புதையலாகக் கட்டளையிட்டார்; நீங்கள் கொடுத்த பணம் என்னிடத்தில் வந்து சேர்ந்தது என்று சொல்லி, சிமியோனை வெளியே அழைத்து வந்து, அவர்களிடத்தில் விட்டான்.]]></a:t>
+              <a:t><![CDATA[19. And they came near to the steward of Joseph's house, and they communed with him at the door of the house,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4559,51 +4603,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அதற்கு அவன்: உங்களுக்குச் சமாதானம்; பயப்படவேண்டாம்; உங்கள் தேவனும் உங்கள் தகப்பனுடைய தேவனுமாயிருக்கிறவர் உங்கள் சாக்குகளில் அதை உங்களுக்குப் புதையலாகக் கட்டளையிட்டார்; நீங்கள் கொடுத்த பணம் என்னிடத்தில் வந்து சேர்ந்தது என்று சொல்லி, சிமியோனை வெளியே அழைத்து வந்து, அவர்களிடத்தில் விட்டான்.]]></a:t>
+              <a:t><![CDATA[20. And said, O sir, we came indeed down at the first time to buy food:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4668,51 +4712,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. மேலும் அந்த மனிதன் அவர்களை யோசேப்பின் வீட்டுக்குள்ளே கூட்டிக்கொண்டுபோய், அவர்கள் தங்கள் கால்களைக் கழுவும்படி தண்ணீர் கொடுத்து, அவர்களுடைய கழுதைகளுக்குத் தீவனம் போட்டான்.]]></a:t>
+              <a:t><![CDATA[21. And it came to pass, when we came to the inn, that we opened our sacks, and, behold, every man's money was in the mouth of his sack, our money in full weight: and we have brought it again in our hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4777,51 +4821,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. மேலும் அந்த மனிதன் அவர்களை யோசேப்பின் வீட்டுக்குள்ளே கூட்டிக்கொண்டுபோய், அவர்கள் தங்கள் கால்களைக் கழுவும்படி தண்ணீர் கொடுத்து, அவர்களுடைய கழுதைகளுக்குத் தீவனம் போட்டான்.]]></a:t>
+              <a:t><![CDATA[21. And it came to pass, when we came to the inn, that we opened our sacks, and, behold, every man's money was in the mouth of his sack, our money in full weight: and we have brought it again in our hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4886,51 +4930,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. தாங்கள் அங்கே போஜனம் செய்யப்போகிறதை அவர்கள் கேள்விப்பட்டபடியால், மத்தியானத்தில் யோசேப்பு வருமளவும் காணிக்கையை ஆயத்தமாய் வைத்துக் காத்துக்கொண்டிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[21. And it came to pass, when we came to the inn, that we opened our sacks, and, behold, every man's money was in the mouth of his sack, our money in full weight: and we have brought it again in our hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4995,51 +5039,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. தாங்கள் அங்கே போஜனம் செய்யப்போகிறதை அவர்கள் கேள்விப்பட்டபடியால், மத்தியானத்தில் யோசேப்பு வருமளவும் காணிக்கையை ஆயத்தமாய் வைத்துக் காத்துக்கொண்டிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[22. And other money have we brought down in our hands to buy food: we cannot tell who put our money in our sacks.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5104,51 +5148,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. யோசேப்பு வீட்டுக்கு வந்தபோது, அவர்கள் தங்கள் கையில் இருந்த காணிக்கையை வீட்டுக்குள் அவனிடத்தில் கொண்டுபோய் வைத்து, தரைமட்டும் குனிந்து, அவனை வணங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[22. And other money have we brought down in our hands to buy food: we cannot tell who put our money in our sacks.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5213,51 +5257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அதற்கு யூதா: உங்கள் சகோதரன் உங்களோடேகூட வராவிட்டால், நீங்கள் என் முகத்தைக் காண்பதில்லை என்று அந்த மனிதன் எங்களுக்குச் சத்தியமாய்ச் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[3. And Judah spoke unto him, saying, The man did solemnly protest unto us, saying, All of you shall not see my face, except your brother be with you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5322,51 +5366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. யோசேப்பு வீட்டுக்கு வந்தபோது, அவர்கள் தங்கள் கையில் இருந்த காணிக்கையை வீட்டுக்குள் அவனிடத்தில் கொண்டுபோய் வைத்து, தரைமட்டும் குனிந்து, அவனை வணங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[23. And he said, Peace be to you, fear not: your God, and the God of your father, has given you treasure in your sacks: I had your money. And he brought Simeon out unto them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5431,51 +5475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அப்பொழுது அவன்: அவர்கள் சுகசெய்தியை விசாரித்து, நீங்கள் சொன்ன முதிர்வயதான உங்கள் தகப்பன் சுகமாயிருக்கிறாரா? அவர் இன்னும் உயிரோடிருக்கிறாரா? என்று அவர்களிடத்தில் விசாரித்தான்.]]></a:t>
+              <a:t><![CDATA[23. And he said, Peace be to you, fear not: your God, and the God of your father, has given you treasure in your sacks: I had your money. And he brought Simeon out unto them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5540,51 +5584,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அப்பொழுது அவன்: அவர்கள் சுகசெய்தியை விசாரித்து, நீங்கள் சொன்ன முதிர்வயதான உங்கள் தகப்பன் சுகமாயிருக்கிறாரா? அவர் இன்னும் உயிரோடிருக்கிறாரா? என்று அவர்களிடத்தில் விசாரித்தான்.]]></a:t>
+              <a:t><![CDATA[23. And he said, Peace be to you, fear not: your God, and the God of your father, has given you treasure in your sacks: I had your money. And he brought Simeon out unto them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5649,51 +5693,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அதற்கு அவர்கள்: எங்கள் தகப்பனாராகிய உமது அடியான் சுகமாயிருக்கிறார், இன்னும் உயிரோடிருக்கிறார் என்று சொல்லி, குனிந்து வணங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[23. And he said, Peace be to you, fear not: your God, and the God of your father, has given you treasure in your sacks: I had your money. And he brought Simeon out unto them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5758,51 +5802,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அதற்கு அவர்கள்: எங்கள் தகப்பனாராகிய உமது அடியான் சுகமாயிருக்கிறார், இன்னும் உயிரோடிருக்கிறார் என்று சொல்லி, குனிந்து வணங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[24. And the man brought the men into Joseph's house, and gave them water, and they washed their feet; and he gave their asses animal food.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5867,51 +5911,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அவன் தன் கண்களை ஏறெடுத்து, தன் தாய் பெற்ற குமாரனாகிய தன் சகோதரன் பென்யமீனைக் கண்டு, நீங்கள் எனக்குச் சொன்ன உங்கள் இளைய சகோதரன் இவன்தானா என்று கேட்டு, மகனே, தேவன் உனக்குக் கிருபைசெய்யக்கடவர் என்றான்.]]></a:t>
+              <a:t><![CDATA[24. And the man brought the men into Joseph's house, and gave them water, and they washed their feet; and he gave their asses animal food.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5976,51 +6020,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அவன் தன் கண்களை ஏறெடுத்து, தன் தாய் பெற்ற குமாரனாகிய தன் சகோதரன் பென்யமீனைக் கண்டு, நீங்கள் எனக்குச் சொன்ன உங்கள் இளைய சகோதரன் இவன்தானா என்று கேட்டு, மகனே, தேவன் உனக்குக் கிருபைசெய்யக்கடவர் என்றான்.]]></a:t>
+              <a:t><![CDATA[25. And they made ready the present against Joseph came at noon: for they heard that they should eat bread there.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6085,51 +6129,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. யோசேப்பின் உள்ளம் தன் சகோதரனுக்காகப் பொங்கினபடியால், அவன் அழுகிறதற்கு இடம் தேடி, துரிதமாய் அறைக்குள்ளே போய், அங்கே அழுதான்.]]></a:t>
+              <a:t><![CDATA[25. And they made ready the present against Joseph came at noon: for they heard that they should eat bread there.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6194,51 +6238,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. யோசேப்பின் உள்ளம் தன் சகோதரனுக்காகப் பொங்கினபடியால், அவன் அழுகிறதற்கு இடம் தேடி, துரிதமாய் அறைக்குள்ளே போய், அங்கே அழுதான்.]]></a:t>
+              <a:t><![CDATA[26. And when Joseph came home, they brought him the present which was in their hand into the house, and bowed themselves to him to the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6303,51 +6347,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. பின்பு, அவன் தன் முகத்தைக் கழுவி வெளியே வந்து, தன்னை அடக்கிக்கொண்டு, போஜனம் வையுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[26. And when Joseph came home, they brought him the present which was in their hand into the house, and bowed themselves to him to the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6412,51 +6456,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அதற்கு யூதா: உங்கள் சகோதரன் உங்களோடேகூட வராவிட்டால், நீங்கள் என் முகத்தைக் காண்பதில்லை என்று அந்த மனிதன் எங்களுக்குச் சத்தியமாய்ச் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[3. And Judah spoke unto him, saying, The man did solemnly protest unto us, saying, All of you shall not see my face, except your brother be with you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6521,51 +6565,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. எகிப்தியர் எபிரெயரோடே சாப்பிடமாட்டார்கள்; அப்படிச் செய்வது எகிப்தியருக்கு அருவருப்பாயிருக்கும், ஆகையால், அவனுக்குத் தனிப்படவும், அவர்களுக்குத் தனிப்படவும், அவனோடே சாப்பிடுகிற எகிப்தியருக்குத் தனிப்படவும் வைத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[27. And he asked them of their welfare, and said, Is your father well, the old man of whom all of you spoke? Is he yet alive?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6630,51 +6674,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. எகிப்தியர் எபிரெயரோடே சாப்பிடமாட்டார்கள்; அப்படிச் செய்வது எகிப்தியருக்கு அருவருப்பாயிருக்கும், ஆகையால், அவனுக்குத் தனிப்படவும், அவர்களுக்குத் தனிப்படவும், அவனோடே சாப்பிடுகிற எகிப்தியருக்குத் தனிப்படவும் வைத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[27. And he asked them of their welfare, and said, Is your father well, the old man of whom all of you spoke? Is he yet alive?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6739,51 +6783,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. எகிப்தியர் எபிரெயரோடே சாப்பிடமாட்டார்கள்; அப்படிச் செய்வது எகிப்தியருக்கு அருவருப்பாயிருக்கும், ஆகையால், அவனுக்குத் தனிப்படவும், அவர்களுக்குத் தனிப்படவும், அவனோடே சாப்பிடுகிற எகிப்தியருக்குத் தனிப்படவும் வைத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[28. And they answered, Your servant our father is in good health, he is yet alive. And they bowed down their heads, and made reverence.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6848,51 +6892,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அவனுக்கு முன்பாக, மூத்தவன் முதல் இளையவன்வரைக்கும் அவனவன் வயதின்படியே அவர்களை உட்காரவைத்தார்கள்; அதற்காக அவர்கள், ஒருவரை ஒருவர் பார்த்து ஆச்சரியப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[28. And they answered, Your servant our father is in good health, he is yet alive. And they bowed down their heads, and made reverence.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6957,51 +7001,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அவனுக்கு முன்பாக, மூத்தவன் முதல் இளையவன்வரைக்கும் அவனவன் வயதின்படியே அவர்களை உட்காரவைத்தார்கள்; அதற்காக அவர்கள், ஒருவரை ஒருவர் பார்த்து ஆச்சரியப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[29. And he lifted up his eyes, and saw his brother Benjamin, his mother's son, and said, Is this your younger brother, of whom all of you spoke unto me? And he said, God be gracious unto you, my son.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7066,51 +7110,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. அவன் தனக்குமுன் வைக்கப்பட்டிருந்த போஜனத்தில் பங்கிட்டு அனுப்பினான்; அவர்கள் எல்லாருடைய பங்குகளைப் பார்க்கிலும் பென்யமீனுடைய பங்கு ஐந்துமடங்கு அதிகமாயிருந்தது; அவர்கள் பானம்பண்ணி, அவனுடனே சந்தோஷமாயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[29. And he lifted up his eyes, and saw his brother Benjamin, his mother's son, and said, Is this your younger brother, of whom all of you spoke unto me? And he said, God be gracious unto you, my son.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7175,51 +7219,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. அவன் தனக்குமுன் வைக்கப்பட்டிருந்த போஜனத்தில் பங்கிட்டு அனுப்பினான்; அவர்கள் எல்லாருடைய பங்குகளைப் பார்க்கிலும் பென்யமீனுடைய பங்கு ஐந்துமடங்கு அதிகமாயிருந்தது; அவர்கள் பானம்பண்ணி, அவனுடனே சந்தோஷமாயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[29. And he lifted up his eyes, and saw his brother Benjamin, his mother's son, and said, Is this your younger brother, of whom all of you spoke unto me? And he said, God be gracious unto you, my son.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. And Joseph made haste; for his bowels did yearn upon his brother: and he sought where to weep; and he entered into his chamber, and wept there.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. And Joseph made haste; for his bowels did yearn upon his brother: and he sought where to weep; and he entered into his chamber, and wept there.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. And he washed his face, and went out, and refrained himself, and said, Set on bread.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7284,51 +7655,923 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. எங்கள் சகோதரனை நீர் எங்களோடேகூட அனுப்பினால், நாங்கள் போய், உமக்குத் தானியம் வாங்கிக்கொண்டு வருவோம்.]]></a:t>
+              <a:t><![CDATA[4. If you will send our brother with us, we will go down and buy you food:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. And they set on for him by himself, and for them by themselves, and for the Egyptians, which did eat with him, by themselves: because the Egyptians might not eat bread with the Hebrews; for that is an abomination unto the Egyptians.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. And they set on for him by himself, and for them by themselves, and for the Egyptians, which did eat with him, by themselves: because the Egyptians might not eat bread with the Hebrews; for that is an abomination unto the Egyptians.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. And they set on for him by himself, and for them by themselves, and for the Egyptians, which did eat with him, by themselves: because the Egyptians might not eat bread with the Hebrews; for that is an abomination unto the Egyptians.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. And they sat before him, the firstborn according to his birthright, and the youngest according to his youth: and the men marvelled one at another.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. And they sat before him, the firstborn according to his birthright, and the youngest according to his youth: and the men marvelled one at another.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. And he took and sent portions unto them from before him: but Benjamin's portion was five times so much as any of their's. And they drank, and were merry with him.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. And he took and sent portions unto them from before him: but Benjamin's portion was five times so much as any of their's. And they drank, and were merry with him.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. And he took and sent portions unto them from before him: but Benjamin's portion was five times so much as any of their's. And they drank, and were merry with him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7393,51 +8636,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அனுப்பாவிட்டால், நாங்கள் போகமாட்டோம்; உங்கள் சகோதரன் உங்களோடேகூட வராவிட்டால், நீங்கள் என் முகத்தைக் காண்பதில்லை என்று அந்த மனிதன் எங்களோடே சொல்லியிருக்கிறான் என்றான்.]]></a:t>
+              <a:t><![CDATA[4. If you will send our brother with us, we will go down and buy you food:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7502,51 +8745,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அனுப்பாவிட்டால், நாங்கள் போகமாட்டோம்; உங்கள் சகோதரன் உங்களோடேகூட வராவிட்டால், நீங்கள் என் முகத்தைக் காண்பதில்லை என்று அந்த மனிதன் எங்களோடே சொல்லியிருக்கிறான் என்றான்.]]></a:t>
+              <a:t><![CDATA[5. But if you will not send him, we will not go down: for the man said unto us, All of you shall not see my face, except your brother be with you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7581,51 +8824,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474732359" r:id="rId1"/>
+    <p:sldLayoutId id="2481563662" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -8121,54 +9364,142 @@
 
 <file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide64.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide65.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide66.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide67.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide67.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide68.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide68.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide69.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide69.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide70.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide70.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide71.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide71.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide72.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide72.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide73.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide73.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide74.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide74.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide75.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide75.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide76.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide76.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide77.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide77.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -8289,51 +9620,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. तब इस्राएल ने कहा, तुम ने उस पुरूष को यह बताकर कि हमारा एक और भाई है, क्यों मुझ से बुरा बर्ताव]]></a:t>
+              <a:t><![CDATA[முகத்தைக் காண்பதில்லை என்று அந்த மனிதன் எங்களோடே சொல்லியிருக்கிறான் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8421,51 +9752,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[किया?]]></a:t>
+              <a:t><![CDATA[6. அதற்கு இஸ்ரவேல்: உங்களுக்கு இன்னும் ஒரு சகோதரன் உண்டென்று நீங்கள் அந்த மனிதனுக்குச் சொல்லி, ஏன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8553,51 +9884,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. उन्होंने कहा, जब उस पुरूष ने हमारी और हमारे कुटुम्बियों की दशा को इस रीति पूछा, कि क्या तुम्हारा]]></a:t>
+              <a:t><![CDATA[எனக்கு இந்தத் துன்பத்தை வருவித்தீர்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8685,51 +10016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[पिता अब तक जीवित है? क्या तुम्हारे कोई और भाई भी है? तब हम ने इन प्रश्नों के अनुसार उससे वर्णन किया;]]></a:t>
+              <a:t><![CDATA[7. அதற்கு அவர்கள்: அந்த மனிதன், உங்கள் தகப்பன் இன்னும் உயிரோடிருக்கிறாரா? உங்களுக்கு இன்னும் ஒரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8817,51 +10148,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[फिर हम क्या जानते थे कि वह कहेगा, कि अपने भाई को यहां ले आओ।]]></a:t>
+              <a:t><![CDATA[சகோதரன் உண்டா? என்று எங்களையும் எங்கள் வம்சத்தையும் குறித்து விபரமாய் விசாரித்தான்; அந்தக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8949,51 +10280,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. फिर यहूदा ने अपने पिता इस्राएल से कहा, उस लड़के को मेरे संग भेज दे, कि हम चले जाएं; इस से हम, और]]></a:t>
+              <a:t><![CDATA[கேள்விகளுக்குத் தக்கதாக உள்ளபடி அவனுக்குச் சொன்னோம்; உங்கள் சகோதரனை உங்களோடேகூட இங்கே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9081,51 +10412,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[तू, और हमारे बालबच्चे मरने न पाएंगे, वरन जीवित रहेंगे।]]></a:t>
+              <a:t><![CDATA[கொண்டுவாருங்கள் என்று அவன் சொல்லுவான் என்பதை நாங்கள் அறிந்திருந்தோமா என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9213,51 +10544,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. मैं उसका जामिन होता हूं; मेरे ही हाथ से तू उसको फेर लेना: यदि मैं उसको तेरे पास पहुंचाकर साम्हने]]></a:t>
+              <a:t><![CDATA[8. பின்னும், யூதா தன் தகப்பனாகிய இஸ்ரவேலை நோக்கி: நீரும் நாங்களும் எங்கள் குழந்தைகளும் சாகாமல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9345,51 +10676,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[न खड़ाकर दूं, तब तो मैं सदा के लिये तेरा अपराधी ठहरूंगा।]]></a:t>
+              <a:t><![CDATA[உயிரோடிருக்கும்படி, நாங்கள் புறப்பட்டுப் போகிறோம், பிள்ளையாண்டானை என்னோடே அனுப்பும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9477,51 +10808,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. यदि हम लोग विलम्ब न करते, तो अब तब दूसरी बार लौट आते।]]></a:t>
+              <a:t><![CDATA[9. அவனுக்காக நான் உத்தரவாதம்பண்ணுவேன்; அவனை என்னிடத்திலே கேளும், நான் அவனை உம்மிடத்தில் கொண்டுவந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9609,51 +10940,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. और अकाल देश में और भी भयंकर होता गया।]]></a:t>
+              <a:t><![CDATA[1. தேசத்திலே பஞ்சம் கொடிதாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9741,51 +11072,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. तब उनके पिता इस्राएल ने उन से कहा, यदि सचमुच ऐसी ही बात है, तो यह करो; इस देश की उत्तम उत्तम]]></a:t>
+              <a:t><![CDATA[உமக்கு முன்பாக நிறுத்தாமற்போனால், எந்நாளும் அந்தக் குற்றம் என்மேல் இருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9873,51 +11204,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[वस्तुओं में से कुछ कुछ अपने बोरों में उस पुरूष के लिये भेंट ले जाओ: जैसे थोड़ा सा बलसान, और थोड़ा सा]]></a:t>
+              <a:t><![CDATA[10. நாங்கள் தாமதியாதிருந்தோமானால், இதற்குள்ளே இரண்டாந்தரம்போய்த் திரும்பிவந்திருப்போமே என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10005,51 +11336,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[मधु, और कुछ सुगन्ध द्रव्य, और गन्धरस, पिस्ते, और बादाम।]]></a:t>
+              <a:t><![CDATA[11. அதற்கு அவர்கள் தகப்பனாகிய இஸ்ரவேல்: அப்படியானால், ஒன்று செய்யுங்கள்; இந்தத் தேசத்தின் உச்சிதமான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10137,51 +11468,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. फिर अपने अपने साथ दूना रूपया ले जाओ; और जो रूपया तुम्हारे बोरों के मुंह पर रखकर फेर दिया गया था,]]></a:t>
+              <a:t><![CDATA[வஸ்துக்களில் கொஞ்சம் பிசின் தைலமும், கொஞ்சம் தேனும், கந்தவர்க்கங்களும், வெள்ளைப்போளமும், தெரபிந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10269,51 +11600,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[उसको भी लेते जाओ; कदाचित यह भूल से हुआ हो।]]></a:t>
+              <a:t><![CDATA[கொட்டைகளும், வாதுமைக்கொட்டைகளும் உங்கள் சாக்குகளில் போட்டு, அந்த மனிதனுக்குக் காணிக்கையாகக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10401,51 +11732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. और अपने भाई को भी संग ले कर उस पुरूष के पास फिर जाओ,]]></a:t>
+              <a:t><![CDATA[கொண்டுபோய்க் கொடுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10533,51 +11864,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. और सर्वशक्तिमान ईश्वर उस पुरूष को तुम पर दयालु करेगा, जिस से कि वह तुम्हारे दूसरे भाई को और]]></a:t>
+              <a:t><![CDATA[12. பணத்தை இரட்டிப்பாய் உங்கள் கைகளில் கொண்டுபோங்கள், சாக்குகளின் வாயிலே திரும்பக் கொண்டுவந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10665,51 +11996,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[बिन्यामीन को भी आने दे: और यदि मैं निर्वंश हुआ तो होने दो।]]></a:t>
+              <a:t><![CDATA[பணத்தையும் கொண்டுபோங்கள்; அது கைப்பிசகாய் வந்திருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10797,51 +12128,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. तब उन मनुष्यों ने वह भेंट, और दूना रूपया, और बिन्यामीन को भी संग लिया, और चल दिए और मिस्र में]]></a:t>
+              <a:t><![CDATA[13. உங்கள் சகோதரனையும் கூட்டிக்கொண்டு, அந்த மனிதனிடத்தில் மறுபடியும் போங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10929,51 +12260,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[पहुंचकर यूसुफ के साम्हने खड़े हुए।]]></a:t>
+              <a:t><![CDATA[14. அந்த மனிதன் அங்கிருக்கிற உங்கள் மற்றச் சகோதரனையும் பென்யமீனையும் உங்களுடனே அனுப்பிவிடும்படிக்கு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11061,51 +12392,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. जब वह अन्न जो वे मिस्र से ले आए थे समाप्त हो गया तब उनके पिता ने उन से कहा, फिर जा कर हमारे लिये]]></a:t>
+              <a:t><![CDATA[2. எகிப்திலிருந்து அவர்கள் கொண்டுவந்த தானியம் செலவழிந்தபோது, அவர்கள் தகப்பன் அவர்களை நோக்கி: நீங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11193,51 +12524,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. उनके साथ बिन्यामीन को देखकर यूसुफ ने अपने घर के अधिकारी से कहा, उन मनुष्यों को घर में पहुंचा दो,]]></a:t>
+              <a:t><![CDATA[சர்வ வல்லமையுள்ள தேவன் அவன் சமுகத்தில் உங்களுக்கு இரக்கங்கிடைக்கப்பண்ணுவாராக; நானோ பிள்ளையற்றுப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11325,51 +12656,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[और पशु मारके भोजन तैयार करो; क्योंकि वे लोग दोपहर को मेरे संग भोजन करेंगे।]]></a:t>
+              <a:t><![CDATA[போனவனைப்போல் இருப்பேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11457,51 +12788,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. तब वह अधिकारी पुरूष यूसुफ के कहने के अनुसार उन पुरूषों को यूसुफ के घर में ले गया।]]></a:t>
+              <a:t><![CDATA[15. அப்பொழுது அவர்கள் காணிக்கையையும் தங்கள் கைகளில் இரட்டிப்பான பணத்தையும் எடுத்துக்கொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11589,51 +12920,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. जब वे यूसुफ के घर को पहुंचाए गए तब वे आपस में डर कर कहने लगे, कि जो रूपया पहिली बार हमारे बोरों]]></a:t>
+              <a:t><![CDATA[பென்யமீனையும் கூட்டிக்கொண்டு, பிரயாணப்பட்டு, எகிப்துக்குப்போய், யோசேப்பின் சமுகத்தில் வந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11721,51 +13052,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[में फेर दिया गया था, उसी के कारण हम भीतर पहुंचाए गए हैं; जिस से कि वह पुरूष हम पर टूट पड़े, और हमें]]></a:t>
+              <a:t><![CDATA[நின்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11853,51 +13184,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[वश में करके अपने दास बनाए, और हमारे गदहों को भी छीन ले।]]></a:t>
+              <a:t><![CDATA[16. பென்யமீன் அவர்களோடேகூட வந்திருக்கிறதை யோசேப்பு கண்டு, தன் வீட்டு விசாரணைக்காரனை நோக்கி: நீ இந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11985,51 +13316,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. तब वे यूसुफ के घर के अधिकारी के निकट जा कर घर के द्वार पर इस प्रकार कहने लगे,]]></a:t>
+              <a:t><![CDATA[மனிதரை வீட்டுக்கு அழைத்துப்போய், சாப்பாட்டுக்கு வேண்டியவைகளை அடித்து, ஆயத்தம்பண்ணு, மத்தியானத்திலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12117,51 +13448,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. कि हे हमारे प्रभु, जब हम पहिली बार अन्न मोल लेने को आए थे,]]></a:t>
+              <a:t><![CDATA[இந்த மனிதர் என்னோடே சாப்பிடுவார்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12249,51 +13580,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. तब हम ने सराय में पहुंचकर अपने बोरों को खोला, तो क्या देखा, कि एक एक जन का पूरा पूरा रूपया उसके]]></a:t>
+              <a:t><![CDATA[17. அவன் தனக்கு யோசேப்பு சொன்னபடியே செய்து, அந்த மனிதரை யோசேப்பின் வீட்டுக்கு அழைத்துக்கொண்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12381,51 +13712,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[बोरे के मुंह में रखा है; इसलिये हम उसको अपने साथ फिर लेते आए हैं।]]></a:t>
+              <a:t><![CDATA[போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12513,51 +13844,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[थोड़ी सी भोजनवस्तु मोल ले आओ।]]></a:t>
+              <a:t><![CDATA[திரும்பப் போய், நமக்குக் கொஞ்சம் தானியம் வாங்கிக்கொண்டு வாருங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12645,51 +13976,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. और दूसरा रूपया भी भोजनवस्तु मोल लेने के लिये लाए हैं; हम नहीं जानते कि हमारा रूपया हमारे बोरों]]></a:t>
+              <a:t><![CDATA[18. தாங்கள் யோசேப்பின் வீட்டுக்குக் கொண்டுபோகப்படுகிறதை அவர்கள் கண்டு பயந்து, முன்னே நம்முடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12777,51 +14108,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[में किस ने रख दिया था।]]></a:t>
+              <a:t><![CDATA[சாக்குகளில் இருந்த பணத்தினிமித்தம் நம்மேல் குற்றம் சுமத்தி, நம்மைப் பிடித்துச் சிறைகளாக்கி, நம்முடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12909,51 +14240,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. उसने कहा, तुम्हारा कुशल हो, मत डरो: तुम्हारा परमेश्वर, जो तुम्हारे पिता का भी परमेश्वर है, उसी]]></a:t>
+              <a:t><![CDATA[கழுதைகளை எடுத்துக்கொள்ளும்படி நம்மைக் கொண்டுபோகிறார்கள் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13041,51 +14372,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ने तुम को तुम्हारे बोरों में धन दिया होगा, तुम्हारा रूपया तो मुझ को मिल गया था: फिर उसने शिमोन को]]></a:t>
+              <a:t><![CDATA[19. யோசேப்பின் வீட்டு விசாரணைக் காரனண்டையில் சேர்ந்து, வீட்டு வாசற்படியிலே அவனோடே பேசி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13173,51 +14504,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[निकाल कर उनके संग कर दिया।]]></a:t>
+              <a:t><![CDATA[20. ஆண்டவனே, நாங்கள் தானியம் கொள்ளும்படி முன்னே வந்து போனோமே;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13305,51 +14636,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. तब उस जन ने उन मनुष्यों को यूसुफ के घर में ले जा कर जल दिया, तब उन्होंने अपने पांवों को धोया;]]></a:t>
+              <a:t><![CDATA[21. நாங்கள் தங்கும் இடத்தில் போய் எங்கள் சாக்குகளைத் திறந்தபோது, நாங்கள் நிறுத்துக்கொடுத்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13437,51 +14768,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[फिर उसने उनके गदहों के लिये चारा दिया।]]></a:t>
+              <a:t><![CDATA[நிறையின்படியே அவனவன் பணம் அவனவன் சாக்கின் வாயிலே இருக்கக் கண்டோம்; அதை நாங்கள் திரும்பவும் எங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13569,51 +14900,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. तब यह सुनकर, कि आज हम को यहीं भोजन करना होगा, उन्होंने यूसुफ के आने के समय तक, अर्थात दोपहर तक,]]></a:t>
+              <a:t><![CDATA[கையிலே கொண்டுவந்திருக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13701,51 +15032,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[उस भेंट को इकट्ठा कर रखा।]]></a:t>
+              <a:t><![CDATA[22. மேலும், தானியம் கொள்ளும்படி வேறே பணமும் எங்கள் கையில் கொண்டுவந்திருக்கிறோம்; நாங்கள் முன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13833,51 +15164,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. जब यूसुफ घर आया तब वे उस भेंट को, जो उनके हाथ में थी, उसके सम्मुख घर में ले गए, और भूमि पर गिरकर]]></a:t>
+              <a:t><![CDATA[கொடுத்த பணத்தை எங்கள் சாக்குகளில் போட்டது இன்னார் என்று அறியோம் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13965,51 +15296,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. तब यहूदा ने उससे कहा, उस पुरूष ने हम को चितावनी देकर कहा, कि यदि तुम्हारा भाई तुम्हारे संग न आए,]]></a:t>
+              <a:t><![CDATA[3. அதற்கு யூதா: உங்கள் சகோதரன் உங்களோடேகூட வராவிட்டால், நீங்கள் என் முகத்தைக் காண்பதில்லை என்று அந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14097,51 +15428,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[उसको दण्डवत किया।]]></a:t>
+              <a:t><![CDATA[23. அதற்கு அவன்: உங்களுக்குச் சமாதானம்; பயப்படவேண்டாம்; உங்கள் தேவனும் உங்கள் தகப்பனுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14229,51 +15560,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. उसने उनका कुशल पूछा, और कहा, क्या तुम्हारा बूढ़ा पिता, जिसकी तुम ने चर्चा की थी, कुशल से है?]]></a:t>
+              <a:t><![CDATA[தேவனுமாயிருக்கிறவர் உங்கள் சாக்குகளில் அதை உங்களுக்குப் புதையலாகக் கட்டளையிட்டார்; நீங்கள் கொடுத்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14361,51 +15692,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[क्या वह अब तक जीवित है?]]></a:t>
+              <a:t><![CDATA[பணம் என்னிடத்தில் வந்து சேர்ந்தது என்று சொல்லி, சிமியோனை வெளியே அழைத்து வந்து, அவர்களிடத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14493,51 +15824,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. उन्होंने कहा, हां तेरा दास हमारा पिता कुशल से है और अब तक जीवित है; तब उन्होंने सिर झुका कर फिर]]></a:t>
+              <a:t><![CDATA[விட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14625,51 +15956,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[दण्डवत किया।]]></a:t>
+              <a:t><![CDATA[24. மேலும் அந்த மனிதன் அவர்களை யோசேப்பின் வீட்டுக்குள்ளே கூட்டிக்கொண்டுபோய், அவர்கள் தங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14757,51 +16088,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. तब उसने आंखे उठा कर और अपने सगे भाई बिन्यामीन को देखकर पूछा, क्या तुम्हारा वह छोटा भाई, जिसकी]]></a:t>
+              <a:t><![CDATA[கால்களைக் கழுவும்படி தண்ணீர் கொடுத்து, அவர்களுடைய கழுதைகளுக்குத் தீவனம் போட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14889,51 +16220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[चर्चा तुम ने मुझ से की थी, यही है? फिर उसने कहा, हे मेरे पुत्र, परमेश्वर तुझ पर अनुग्रह करे।]]></a:t>
+              <a:t><![CDATA[25. தாங்கள் அங்கே போஜனம் செய்யப்போகிறதை அவர்கள் கேள்விப்பட்டபடியால், மத்தியானத்தில் யோசேப்பு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15021,51 +16352,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. तब अपने भाई के स्नेह से मन भर आने के कारण और यह सोचकर, कि मैं कहां जा कर रोऊं, यूसुफ फुर्ती से]]></a:t>
+              <a:t><![CDATA[வருமளவும் காணிக்கையை ஆயத்தமாய் வைத்துக் காத்துக்கொண்டிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15153,51 +16484,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[अपनी कोठरी में गया, और वहां रो पड़ा।]]></a:t>
+              <a:t><![CDATA[26. யோசேப்பு வீட்டுக்கு வந்தபோது, அவர்கள் தங்கள் கையில் இருந்த காணிக்கையை வீட்டுக்குள் அவனிடத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15285,51 +16616,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. फिर अपना मुंह धोकर निकल आया, और अपने को शांत कर कहा, भोजन परोसो।]]></a:t>
+              <a:t><![CDATA[கொண்டுபோய் வைத்து, தரைமட்டும் குனிந்து, அவனை வணங்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15417,51 +16748,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[तो तुम मेरे सम्मुख न आने पाओगे।]]></a:t>
+              <a:t><![CDATA[மனிதன் எங்களுக்குச் சத்தியமாய்ச் சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15549,51 +16880,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. तब उन्होंने उसके लिये तो अलग, और भाइयों के लिये भी अलग, और जो मिस्री उसके संग खाते थे, उनके लिये]]></a:t>
+              <a:t><![CDATA[27. அப்பொழுது அவன்: அவர்கள் சுகசெய்தியை விசாரித்து, நீங்கள் சொன்ன முதிர்வயதான உங்கள் தகப்பன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15681,51 +17012,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[भी अलग, भोजन परोसा; इसलिये कि मिस्री इब्रियों के साथ भोजन नहीं कर सकते, वरन मिस्री ऐसा करना घृणा]]></a:t>
+              <a:t><![CDATA[சுகமாயிருக்கிறாரா? அவர் இன்னும் உயிரோடிருக்கிறாரா? என்று அவர்களிடத்தில் விசாரித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15813,51 +17144,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[समझते थे।]]></a:t>
+              <a:t><![CDATA[28. அதற்கு அவர்கள்: எங்கள் தகப்பனாராகிய உமது அடியான் சுகமாயிருக்கிறார், இன்னும் உயிரோடிருக்கிறார்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15945,51 +17276,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. सो यूसुफ के भाई उसके साम्हने, बड़े बड़े पहिले, और छोटे छोटे पीछे, अपनी अपनी अवस्था के अनुसार,]]></a:t>
+              <a:t><![CDATA[என்று சொல்லி, குனிந்து வணங்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16077,51 +17408,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[क्रम से बैठाए गए: यह देख वे विस्मित हो कर एक दूसरे की ओर देखने लगे।]]></a:t>
+              <a:t><![CDATA[29. அவன் தன் கண்களை ஏறெடுத்து, தன் தாய் பெற்ற குமாரனாகிய தன் சகோதரன் பென்யமீனைக் கண்டு, நீங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16209,51 +17540,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. तब यूसुफ अपने साम्हने से भोजन-वस्तुएं उठा उठाके उनके पास भेजने लगा, और बिन्यामीन को अपने भाइयों]]></a:t>
+              <a:t><![CDATA[எனக்குச் சொன்ன உங்கள் இளைய சகோதரன் இவன்தானா என்று கேட்டு, மகனே, தேவன் உனக்குக் கிருபைசெய்யக்கடவர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16341,51 +17672,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[से पचगुणी अधिक भोजनवस्तु मिली। और उन्होंने उसके संग मनमाना खाया पिया।]]></a:t>
+              <a:t><![CDATA[என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 43]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. யோசேப்பின் உள்ளம் தன் சகோதரனுக்காகப் பொங்கினபடியால், அவன் அழுகிறதற்கு இடம் தேடி, துரிதமாய்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 43]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அறைக்குள்ளே போய், அங்கே அழுதான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 43]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. பின்பு, அவன் தன் முகத்தைக் கழுவி வெளியே வந்து, தன்னை அடக்கிக்கொண்டு, போஜனம் வையுங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16473,51 +18200,1107 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. इसलिये यदि तू हमारे भाई को हमारे संग भेजे, तब तो हम जा कर तेरे लिये भोजनवस्तु मोल ले आएंगे;]]></a:t>
+              <a:t><![CDATA[4. எங்கள் சகோதரனை நீர் எங்களோடேகூட அனுப்பினால், நாங்கள் போய், உமக்குத் தானியம் வாங்கிக்கொண்டு]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 43]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. எகிப்தியர் எபிரெயரோடே சாப்பிடமாட்டார்கள்; அப்படிச் செய்வது எகிப்தியருக்கு அருவருப்பாயிருக்கும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 43]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆகையால், அவனுக்குத் தனிப்படவும், அவர்களுக்குத் தனிப்படவும், அவனோடே சாப்பிடுகிற எகிப்தியருக்குத்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 43]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[தனிப்படவும் வைத்தார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 43]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. அவனுக்கு முன்பாக, மூத்தவன் முதல் இளையவன்வரைக்கும் அவனவன் வயதின்படியே அவர்களை உட்காரவைத்தார்கள்;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 43]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அதற்காக அவர்கள், ஒருவரை ஒருவர் பார்த்து ஆச்சரியப்பட்டார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 43]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide75.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. அவன் தனக்குமுன் வைக்கப்பட்டிருந்த போஜனத்தில் பங்கிட்டு அனுப்பினான்; அவர்கள் எல்லாருடைய]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 43]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide76.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பங்குகளைப் பார்க்கிலும் பென்யமீனுடைய பங்கு ஐந்துமடங்கு அதிகமாயிருந்தது; அவர்கள் பானம்பண்ணி, அவனுடனே]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 43]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide77.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சந்தோஷமாயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16605,51 +19388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. परन्तु यदि तू उसको न भेजे, तो हम न जाएंगे: क्योंकि उस पुरूष ने हम से कहा, कि यदि तुम्हारा भाई]]></a:t>
+              <a:t><![CDATA[வருவோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16737,51 +19520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[तुम्हारे संग न हो, तो तुम मेरे सम्मुख न आने पाओगे।]]></a:t>
+              <a:t><![CDATA[5. அனுப்பாவிட்டால், நாங்கள் போகமாட்டோம்; உங்கள் சகோதரன் உங்களோடேகூட வராவிட்டால், நீங்கள் என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16798,91 +19581,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஆதியாகமம் : 43]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme22">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme17">
   <a:themeElements>
-    <a:clrScheme name="Theme22">
+    <a:clrScheme name="Theme17">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme22">
+    <a:fontScheme name="Theme17">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -16908,51 +19691,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme22">
+    <a:fmtScheme name="Theme17">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -17083,51 +19866,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>66</Slides>
+  <Slides>77</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>