--- v1 (2026-07-25)
+++ v2 (2026-10-21)
@@ -107,50 +107,78 @@
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -189,50 +217,64 @@
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
+    <p:sldId id="314" r:id="rId61"/>
+    <p:sldId id="315" r:id="rId62"/>
+    <p:sldId id="316" r:id="rId63"/>
+    <p:sldId id="317" r:id="rId64"/>
+    <p:sldId id="318" r:id="rId65"/>
+    <p:sldId id="319" r:id="rId66"/>
+    <p:sldId id="320" r:id="rId67"/>
+    <p:sldId id="321" r:id="rId68"/>
+    <p:sldId id="322" r:id="rId69"/>
+    <p:sldId id="323" r:id="rId70"/>
+    <p:sldId id="324" r:id="rId71"/>
+    <p:sldId id="325" r:id="rId72"/>
+    <p:sldId id="326" r:id="rId73"/>
+    <p:sldId id="327" r:id="rId74"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -388,53 +430,67 @@
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
-  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
+  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
+  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
+  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
+  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
+  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
+  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
+  <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
+  <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -494,51 +550,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அது என் எஜமான் பானம்பண்ணுகிற பாத்திரம் அல்லவா? அது போனவகை ஞானதிருஷ்டியால் அவருக்குத் தெரியாதா? நீங்கள் செய்தது தகாதகாரியம் என்று அவர்களோடே சொல் என்றான்.]]></a:t>
+              <a:t><![CDATA[5. Is not this it in which my lord drinks, and whereby indeed he divines? all of you have done evil in so doing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -603,51 +659,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவன் அவர்களைத் தொடர்ந்து பிடித்து, தன்னிடத்தில் சொல்லியிருந்த வார்த்தைகளை அவர்களுக்குச் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[5. Is not this it in which my lord drinks, and whereby indeed he divines? all of you have done evil in so doing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -712,51 +768,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அதற்கு அவர்கள்: எங்கள் ஆண்டவன் இப்படிப்பட்ட வார்த்தைகளைச் சொல்லுகிறது என்ன? இப்படிப்பட்ட காரியத்துக்கும் உம்முடைய அடியாராகிய எங்களுக்கும் வெகுதூரம்.]]></a:t>
+              <a:t><![CDATA[6. And he overtook them, and he spoke unto them these same words.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -821,51 +877,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. எங்கள் சாக்குகளின் வாயிலே நாங்கள் கண்ட பணத்தைக் கானான்தேசத்திலிருந்து திரும்ப உம்மிடத்தில் கொண்டுவந்தோமே; நாங்கள் உம்முடைய எஜமானின் வீட்டிலிருந்து வெள்ளியையாகிலும் பொன்னையாகிலும் திருடிக்கொண்டு போவோமோ?]]></a:t>
+              <a:t><![CDATA[7. And they said unto him, Wherefore says my lord these words? God forbid that your servants should do according to this thing:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -930,51 +986,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. எங்கள் சாக்குகளின் வாயிலே நாங்கள் கண்ட பணத்தைக் கானான்தேசத்திலிருந்து திரும்ப உம்மிடத்தில் கொண்டுவந்தோமே; நாங்கள் உம்முடைய எஜமானின் வீட்டிலிருந்து வெள்ளியையாகிலும் பொன்னையாகிலும் திருடிக்கொண்டு போவோமோ?]]></a:t>
+              <a:t><![CDATA[7. And they said unto him, Wherefore says my lord these words? God forbid that your servants should do according to this thing:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1039,51 +1095,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. உம்முடைய அடியாருக்குள்ளே அது எவனிடத்தில் காணப்படுமோ அவன் கொலையுண்ணக்கடவன்; நாங்களும் எங்கள் ஆண்டவனுக்கு அடிமைகளாவோம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[8. Behold, the money, which we found in our sacks' mouths, we brought again unto you out of the land of Canaan: how then should we steal out of your lord's house silver or gold?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1148,51 +1204,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. உம்முடைய அடியாருக்குள்ளே அது எவனிடத்தில் காணப்படுமோ அவன் கொலையுண்ணக்கடவன்; நாங்களும் எங்கள் ஆண்டவனுக்கு அடிமைகளாவோம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[8. Behold, the money, which we found in our sacks' mouths, we brought again unto you out of the land of Canaan: how then should we steal out of your lord's house silver or gold?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1257,51 +1313,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அதற்கு அவன்: நீங்கள் சொன்னபடியே ஆகட்டும்; எவனிடத்தில் அது காணப்படுமோ, அவன் எனக்கு அடிமையாவான்; நீங்கள் குற்றமற்றிருப்பீர்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[8. Behold, the money, which we found in our sacks' mouths, we brought again unto you out of the land of Canaan: how then should we steal out of your lord's house silver or gold?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1366,51 +1422,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அதற்கு அவன்: நீங்கள் சொன்னபடியே ஆகட்டும்; எவனிடத்தில் அது காணப்படுமோ, அவன் எனக்கு அடிமையாவான்; நீங்கள் குற்றமற்றிருப்பீர்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[9. With whomsoever of your servants it be found, both let him die, and we also will be my lord's bondmen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1475,51 +1531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது அவர்கள் துரிதமாய் அவனவன் தன்தன் சாக்கைத் தரையிலே இறக்கி, தங்கள் சாக்குகளைத் திறந்து வைத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[9. With whomsoever of your servants it be found, both let him die, and we also will be my lord's bondmen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1584,51 +1640,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பின்பு, அவன் தன் வீட்டு விசாரணைக்காரனை நோக்கி: நீ இந்த மனிதருடைய சாக்குகளை அவர்கள் ஏற்றிக்கொண்டுபோகத்தக்க பாரமாய்த் தானியத்தினாலே நிரப்பி, அவனவன் பணத்தை அவனவன் சாக்கின் வாயிலே போட்டு,]]></a:t>
+              <a:t><![CDATA[1. And he commanded the steward of his house, saying, Fill the men's sacks with food, as much as they can carry, and put every man's money in his sack's mouth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1693,51 +1749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மூத்தவன் சாக்குமுதல் இளையவன் சாக்குமட்டும் அவன் சோதிக்கும்போது, அந்தப் பாத்திரம் பென்யமீனுடைய சாக்கிலே கண்டுபிடிக்கப்பட்டது.]]></a:t>
+              <a:t><![CDATA[10. And he said, Now also let it be according unto your words: he with whom it is found shall be my servant; and all of you shall be blameless.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1802,51 +1858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது அவர்கள் தங்கள் வஸ்திரங்களைக் கிழித்துக்கொண்டு, அவனவன் கழுதையின்மேல் பொதியை ஏற்றிக்கொண்டு, பட்டணத்திற்குத் திரும்பினார்கள்.]]></a:t>
+              <a:t><![CDATA[10. And he said, Now also let it be according unto your words: he with whom it is found shall be my servant; and all of you shall be blameless.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1911,51 +1967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது அவர்கள் தங்கள் வஸ்திரங்களைக் கிழித்துக்கொண்டு, அவனவன் கழுதையின்மேல் பொதியை ஏற்றிக்கொண்டு, பட்டணத்திற்குத் திரும்பினார்கள்.]]></a:t>
+              <a:t><![CDATA[11. Then they speedily took down every man his sack to the ground, and opened every man his sack.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2020,51 +2076,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. யூதாவும் அவன் சகோதரரும் யோசேப்பின் வீட்டுக்குப் போனார்கள். யோசேப்பு அதுவரைக்கும் அங்கே இருந்தான்; அவனுக்கு முன்பாகத் தரையிலே விழுந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[11. Then they speedily took down every man his sack to the ground, and opened every man his sack.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2129,51 +2185,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. யூதாவும் அவன் சகோதரரும் யோசேப்பின் வீட்டுக்குப் போனார்கள். யோசேப்பு அதுவரைக்கும் அங்கே இருந்தான்; அவனுக்கு முன்பாகத் தரையிலே விழுந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[12. And he searched, and began at the eldest, and left at the youngest: and the cup was found in Benjamin's sack.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2238,51 +2294,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. யோசேப்பு அவர்களை நோக்கி: நீங்கள் என்ன காரியம் செய்தீர்கள்? என்னைப்போலொத்த மனிதனுக்கு ஞானதிருஷ்டியினால் காரியம் தெரியவரும் என்று அறியாமற்போனீர்களா என்றான்.]]></a:t>
+              <a:t><![CDATA[12. And he searched, and began at the eldest, and left at the youngest: and the cup was found in Benjamin's sack.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2347,51 +2403,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. யோசேப்பு அவர்களை நோக்கி: நீங்கள் என்ன காரியம் செய்தீர்கள்? என்னைப்போலொத்த மனிதனுக்கு ஞானதிருஷ்டியினால் காரியம் தெரியவரும் என்று அறியாமற்போனீர்களா என்றான்.]]></a:t>
+              <a:t><![CDATA[13. Then they rent their clothes, and laded every man his ass, and returned to the city.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2456,51 +2512,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அதற்கு யூதா: என் ஆண்டவனாகிய உம்மிடத்தில் நாங்கள் என்ன சொல்லுவோம்? என்னத்தைப் பேசுவோம்? எதினாலே எங்கள் நீதியை விளங்கப்பண்ணுவோம்? உம்முடைய அடியாரின் அக்கிரமத்தை தேவன் விளங்கப்பண்ணினார்; பாத்திரத்தை வைத்திருக்கிறவனும் நாங்களும் என் ஆண்டவனுக்கு அடிமைகள் என்றான்.]]></a:t>
+              <a:t><![CDATA[13. Then they rent their clothes, and laded every man his ass, and returned to the city.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2565,51 +2621,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அதற்கு யூதா: என் ஆண்டவனாகிய உம்மிடத்தில் நாங்கள் என்ன சொல்லுவோம்? என்னத்தைப் பேசுவோம்? எதினாலே எங்கள் நீதியை விளங்கப்பண்ணுவோம்? உம்முடைய அடியாரின் அக்கிரமத்தை தேவன் விளங்கப்பண்ணினார்; பாத்திரத்தை வைத்திருக்கிறவனும் நாங்களும் என் ஆண்டவனுக்கு அடிமைகள் என்றான்.]]></a:t>
+              <a:t><![CDATA[14. And Judah and his brethren came to Joseph's house; for he was yet there: and they fell before him on the ground.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2674,51 +2730,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அதற்கு யூதா: என் ஆண்டவனாகிய உம்மிடத்தில் நாங்கள் என்ன சொல்லுவோம்? என்னத்தைப் பேசுவோம்? எதினாலே எங்கள் நீதியை விளங்கப்பண்ணுவோம்? உம்முடைய அடியாரின் அக்கிரமத்தை தேவன் விளங்கப்பண்ணினார்; பாத்திரத்தை வைத்திருக்கிறவனும் நாங்களும் என் ஆண்டவனுக்கு அடிமைகள் என்றான்.]]></a:t>
+              <a:t><![CDATA[14. And Judah and his brethren came to Joseph's house; for he was yet there: and they fell before him on the ground.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2783,51 +2839,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பின்பு, அவன் தன் வீட்டு விசாரணைக்காரனை நோக்கி: நீ இந்த மனிதருடைய சாக்குகளை அவர்கள் ஏற்றிக்கொண்டுபோகத்தக்க பாரமாய்த் தானியத்தினாலே நிரப்பி, அவனவன் பணத்தை அவனவன் சாக்கின் வாயிலே போட்டு,]]></a:t>
+              <a:t><![CDATA[1. And he commanded the steward of his house, saying, Fill the men's sacks with food, as much as they can carry, and put every man's money in his sack's mouth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2892,51 +2948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அதற்கு அவன்: அப்படிப்பட்ட செய்கை எனக்குத் தூரமாயிருப்பதாக; எவன் வசத்தில் பாத்திரம் கண்டுபிடிக்கப் பட்டதோ, அவனே எனக்கு அடிமையாயிருப்பான்; நீங்களோ சமாதானத்தோடே உங்கள் தகப்பனிடத்துக்குப் போங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[15. And Joseph said unto them, What deed is this that all of you have done? know all of you not that such a man as I can certainly divine?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3001,51 +3057,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அதற்கு அவன்: அப்படிப்பட்ட செய்கை எனக்குத் தூரமாயிருப்பதாக; எவன் வசத்தில் பாத்திரம் கண்டுபிடிக்கப் பட்டதோ, அவனே எனக்கு அடிமையாயிருப்பான்; நீங்களோ சமாதானத்தோடே உங்கள் தகப்பனிடத்துக்குப் போங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[15. And Joseph said unto them, What deed is this that all of you have done? know all of you not that such a man as I can certainly divine?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3110,51 +3166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது யூதா அவனண்டையிலே சேர்ந்து: ஆ, என் ஆண்டவனே, உமது அடியேன் உம்முடைய செவிகள் கேட்க ஒரு வார்த்தை சொல்லுகிறேன் கேட்பீராக; அடியேன்மேல் உமது கோபம் மூளாதிருப்பதாக; நீர் பார்வோனுக்கு ஒப்பாயிருக்கிறீர்.]]></a:t>
+              <a:t><![CDATA[16. And Judah said, What shall we say unto my lord? what shall we speak? or how shall we clear ourselves? God has found out the iniquity of your servants: behold, we are my lord's servants, both we, and he also with whom the cup is found.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3219,51 +3275,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது யூதா அவனண்டையிலே சேர்ந்து: ஆ, என் ஆண்டவனே, உமது அடியேன் உம்முடைய செவிகள் கேட்க ஒரு வார்த்தை சொல்லுகிறேன் கேட்பீராக; அடியேன்மேல் உமது கோபம் மூளாதிருப்பதாக; நீர் பார்வோனுக்கு ஒப்பாயிருக்கிறீர்.]]></a:t>
+              <a:t><![CDATA[16. And Judah said, What shall we say unto my lord? what shall we speak? or how shall we clear ourselves? God has found out the iniquity of your servants: behold, we are my lord's servants, both we, and he also with whom the cup is found.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3328,51 +3384,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. உங்களுக்குத் தகப்பனாவது சகோதரனாவது உண்டா என்று என் ஆண்டவன் உம்முடைய அடியாரிடத்தில் கேட்டீர்.]]></a:t>
+              <a:t><![CDATA[16. And Judah said, What shall we say unto my lord? what shall we speak? or how shall we clear ourselves? God has found out the iniquity of your servants: behold, we are my lord's servants, both we, and he also with whom the cup is found.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3437,51 +3493,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அதற்கு நாங்கள்: எங்களுக்கு முதிர்வயதுள்ள தகப்பனாரும், அவருக்கு முதிர்வயதிலே பிறந்த ஒரு இளைஞனும் உண்டு என்றும், அவனுடைய தமையன் இறந்துபோனான் என்றும், அவன் ஒருவன்மாத்திரமே அவனைப் பெற்ற தாயாருக்கு இருப்பதினால் தகப்பனார் அவன்மேல் பட்சமாயிருக்கிறார் என்றும் என் ஆண்டவனுக்குச் சொன்னோம்.]]></a:t>
+              <a:t><![CDATA[17. And he said, God forbid that I should do so: but the man in whose hand the cup is found, he shall be my servant; and as for you, get you up in peace unto your father.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3546,51 +3602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அதற்கு நாங்கள்: எங்களுக்கு முதிர்வயதுள்ள தகப்பனாரும், அவருக்கு முதிர்வயதிலே பிறந்த ஒரு இளைஞனும் உண்டு என்றும், அவனுடைய தமையன் இறந்துபோனான் என்றும், அவன் ஒருவன்மாத்திரமே அவனைப் பெற்ற தாயாருக்கு இருப்பதினால் தகப்பனார் அவன்மேல் பட்சமாயிருக்கிறார் என்றும் என் ஆண்டவனுக்குச் சொன்னோம்.]]></a:t>
+              <a:t><![CDATA[17. And he said, God forbid that I should do so: but the man in whose hand the cup is found, he shall be my servant; and as for you, get you up in peace unto your father.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3655,51 +3711,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது நீர்: அவனை என்னிடத்துக்குக் கொண்டுவாருங்கள்; என் கண்களினால் அவனைப் பார்க்கவேண்டும் என்று உமது அடியாருக்குச் சொன்னீர்.]]></a:t>
+              <a:t><![CDATA[17. And he said, God forbid that I should do so: but the man in whose hand the cup is found, he shall be my servant; and as for you, get you up in peace unto your father.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3764,51 +3820,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. நாங்கள் ஆண்டவனை நோக்கி: அந்த இளைஞன் தன் தகப்பனைவிட்டுப் பிரியக் கூடாது, பிரிந்தால் அவர் இறந்துபோவார் என்று சொன்னோம்.]]></a:t>
+              <a:t><![CDATA[18. Then Judah came near unto him, and said, Oh my lord, let your servant, I pray you, speak a word in my lord's ears, and let not yours anger burn against your servant: for you are even as Pharaoh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3873,51 +3929,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. நாங்கள் ஆண்டவனை நோக்கி: அந்த இளைஞன் தன் தகப்பனைவிட்டுப் பிரியக் கூடாது, பிரிந்தால் அவர் இறந்துபோவார் என்று சொன்னோம்.]]></a:t>
+              <a:t><![CDATA[18. Then Judah came near unto him, and said, Oh my lord, let your servant, I pray you, speak a word in my lord's ears, and let not yours anger burn against your servant: for you are even as Pharaoh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3982,51 +4038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இளையவனுடைய சாக்கின் வாயிலே வெள்ளிப்பாத்திரமாகிய என் பானபாத்திரத்தையும் தானியத்துக்கு அவன் கொடுத்த பணத்தையும் போடு என்று கட்டளையிட்டான்; யோசேப்பு சொன்னபடியே அவன் செய்தான்.]]></a:t>
+              <a:t><![CDATA[2. And put my cup, the silver cup, in the sack's mouth of the youngest, and his corn money. And he did according to the word that Joseph had spoken.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4091,51 +4147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அதற்கு நீர்: உங்கள் இளைய சகோதரனைக் கொண்டுவராவிட்டால், நீங்கள் இனி என் முகத்தைக் காண்பதில்லை என்று உமது அடியாருக்குச் சொன்னீர்.]]></a:t>
+              <a:t><![CDATA[18. Then Judah came near unto him, and said, Oh my lord, let your servant, I pray you, speak a word in my lord's ears, and let not yours anger burn against your servant: for you are even as Pharaoh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4200,51 +4256,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. நாங்கள் உமது அடியானாகிய என் தகப்பனாரிடத்துக்குப் போனபோது, என் ஆண்டவனுடைய வார்த்தைகளை அவருக்கு அறிவித்தோம்.]]></a:t>
+              <a:t><![CDATA[19. My lord asked his servants, saying, Have all of you a father, or a brother?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4309,51 +4365,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. எங்கள் தகப்பனார் எங்களை நோக்கி: நீங்கள் திரும்பப்போய், நமக்குக் கொஞ்சம் தானியம் கொள்ளுங்கள் என்று சொன்னார்.]]></a:t>
+              <a:t><![CDATA[20. And we said unto my lord, We have a father, an old man, and a child of his old age, a little one; and his brother is dead, and he alone is left of his mother, and his father loves him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4418,51 +4474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அதற்கு: நாங்கள் போகக் கூடாது; எங்கள் இளைய சகோதரன் எங்களோடே வந்தால் போவோம்; எங்கள் இளைய சகோதரன் எங்களோடே வராவிட்டால், நாங்கள் அந்தப் புருஷனுடைய முகத்தைக் காணக் கூடாது என்றோம்.]]></a:t>
+              <a:t><![CDATA[20. And we said unto my lord, We have a father, an old man, and a child of his old age, a little one; and his brother is dead, and he alone is left of his mother, and his father loves him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4527,51 +4583,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அதற்கு: நாங்கள் போகக் கூடாது; எங்கள் இளைய சகோதரன் எங்களோடே வந்தால் போவோம்; எங்கள் இளைய சகோதரன் எங்களோடே வராவிட்டால், நாங்கள் அந்தப் புருஷனுடைய முகத்தைக் காணக் கூடாது என்றோம்.]]></a:t>
+              <a:t><![CDATA[20. And we said unto my lord, We have a father, an old man, and a child of his old age, a little one; and his brother is dead, and he alone is left of his mother, and his father loves him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4636,51 +4692,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அப்பொழுது உம்முடைய அடியானாகிய என் தகப்பனார்: என் மனைவி எனக்கு இரண்டு பிள்ளைகளைப் பெற்றாள்;]]></a:t>
+              <a:t><![CDATA[21. And you said unto your servants, Bring him down unto me, that I may set mine eyes upon him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4745,51 +4801,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அவர்களில் ஒருவன் என்னிடத்திலிருந்து போய்விட்டான், அவன் பீறுண்டுபோயிருப்பான் என்றிருந்தேன், இதுவரைக்கும் அவனைக் காணாதிருக்கிறேன், இதெல்லாம் நீங்கள் அறிந்திருக்கிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[21. And you said unto your servants, Bring him down unto me, that I may set mine eyes upon him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4854,51 +4910,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அவர்களில் ஒருவன் என்னிடத்திலிருந்து போய்விட்டான், அவன் பீறுண்டுபோயிருப்பான் என்றிருந்தேன், இதுவரைக்கும் அவனைக் காணாதிருக்கிறேன், இதெல்லாம் நீங்கள் அறிந்திருக்கிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[22. And we said unto my lord, The lad cannot leave his father: for if he should leave his father, his father would die.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4963,51 +5019,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. நீங்கள் இவனையும் என்னைவிட்டுப் பிரித்து அழைத்துப்போகுமிடத்தில் இவனுக்கு மோசம் நேரிட்டால், என் நரைமயிரை வியாகுலத்தோடே பாதாளத்தில் இறங்கப்பண்ணுவீர்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[22. And we said unto my lord, The lad cannot leave his father: for if he should leave his father, his father would die.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5072,51 +5128,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. நீங்கள் இவனையும் என்னைவிட்டுப் பிரித்து அழைத்துப்போகுமிடத்தில் இவனுக்கு மோசம் நேரிட்டால், என் நரைமயிரை வியாகுலத்தோடே பாதாளத்தில் இறங்கப்பண்ணுவீர்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[23. And you said unto your servants, Except your youngest brother come down with you, all of you shall see my face no more.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5181,51 +5237,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இளையவனுடைய சாக்கின் வாயிலே வெள்ளிப்பாத்திரமாகிய என் பானபாத்திரத்தையும் தானியத்துக்கு அவன் கொடுத்த பணத்தையும் போடு என்று கட்டளையிட்டான்; யோசேப்பு சொன்னபடியே அவன் செய்தான்.]]></a:t>
+              <a:t><![CDATA[2. And put my cup, the silver cup, in the sack's mouth of the youngest, and his corn money. And he did according to the word that Joseph had spoken.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5290,51 +5346,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ஆகையால் இளையவனை விட்டு, நான் என் தகப்பனாகிய உமது அடியானிடத்துக்குப் போனால், அவருடைய ஜீவன் இவனுடைய ஜீவனோடே ஒன்றாய் இணைக்கப்பட்டிருக்கிறபடியினால்,]]></a:t>
+              <a:t><![CDATA[23. And you said unto your servants, Except your youngest brother come down with you, all of you shall see my face no more.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5399,51 +5455,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அவர் இளையவன் வரவில்லை என்று அறிந்தமாத்திரத்தில் இறந்துபோவார்; இப்படி உமது அடியாராகிய நாங்கள் உமது அடியானாகிய எங்கள் தகப்பனுடைய நரைமயிரை வியாகுலத்துடனே பாதாளத்தில் இறங்கப் பண்ணுவோம்.]]></a:t>
+              <a:t><![CDATA[24. And it came to pass when we came up unto your servant my father, we told him the words of my lord.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5508,51 +5564,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அவர் இளையவன் வரவில்லை என்று அறிந்தமாத்திரத்தில் இறந்துபோவார்; இப்படி உமது அடியாராகிய நாங்கள் உமது அடியானாகிய எங்கள் தகப்பனுடைய நரைமயிரை வியாகுலத்துடனே பாதாளத்தில் இறங்கப் பண்ணுவோம்.]]></a:t>
+              <a:t><![CDATA[24. And it came to pass when we came up unto your servant my father, we told him the words of my lord.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5617,51 +5673,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. இந்த இளையவனுக்காக உமது அடியானாகிய நான் என் தகப்பனுக்கு உத்தரவாதி; அன்றியும், நான் இவனை உம்மிடத்துக்குக் கொண்டுவராவிட்டால், நான் எந்நாளும் உமக்கு முன்பாகக் குற்றவாளியாயிருப்பேன் என்று அவருக்குச் சொல்லியிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[25. And our father said, Go again, and buy us a little food.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5726,51 +5782,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. இந்த இளையவனுக்காக உமது அடியானாகிய நான் என் தகப்பனுக்கு உத்தரவாதி; அன்றியும், நான் இவனை உம்மிடத்துக்குக் கொண்டுவராவிட்டால், நான் எந்நாளும் உமக்கு முன்பாகக் குற்றவாளியாயிருப்பேன் என்று அவருக்குச் சொல்லியிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[25. And our father said, Go again, and buy us a little food.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5835,51 +5891,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. இப்படியிருக்க, இளையவன் தன் சகோதரரோடேகூடப் போகவிடும்படி மன்றாடுகிறேன்; உம்முடைய அடியானாகிய நான் இளையவனுக்குப் பதிலாக இங்கே என் ஆண்டவனுக்கு அடிமையாயிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[26. And we said, We cannot go down: if our youngest brother be with us, then will we go down: for we may not see the man's face, except our youngest brother be with us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5944,51 +6000,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. இப்படியிருக்க, இளையவன் தன் சகோதரரோடேகூடப் போகவிடும்படி மன்றாடுகிறேன்; உம்முடைய அடியானாகிய நான் இளையவனுக்குப் பதிலாக இங்கே என் ஆண்டவனுக்கு அடிமையாயிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[26. And we said, We cannot go down: if our youngest brother be with us, then will we go down: for we may not see the man's face, except our youngest brother be with us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6053,51 +6109,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. இளையவனை விட்டு, எப்படி என் தகப்பனிடத்துக்குப் போவேன்? போனால் என் தகப்பனுக்கு நேரிடும் தீங்கை நான் எப்படிக் காண்பேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[27. And your servant my father said unto us, All of you know that my wife bare me two sons:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6162,51 +6218,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. இளையவனை விட்டு, எப்படி என் தகப்பனிடத்துக்குப் போவேன்? போனால் என் தகப்பனுக்கு நேரிடும் தீங்கை நான் எப்படிக் காண்பேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[28. And the one went out from me, and I said, Surely he is torn in pieces; and I saw him not since:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. And the one went out from me, and I said, Surely he is torn in pieces; and I saw him not since:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6271,51 +6436,1141 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அதிகாலையிலே அந்த மனிதர்கள் தங்கள் கழுதைகளை ஓட்டிக்கொண்டு போகும்படி அனுப்பிவிடப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[3. As soon as the morning was light, the men were sent away, they and their asses.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. And if all of you take this also from me, and mischief befall him, all of you shall bring down my gray hairs with sorrow to the grave.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. And if all of you take this also from me, and mischief befall him, all of you shall bring down my gray hairs with sorrow to the grave.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. Now therefore when I come to your servant my father, and the lad be not with us; seeing that his life is bound up in the lad's life;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. Now therefore when I come to your servant my father, and the lad be not with us; seeing that his life is bound up in the lad's life;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. It shall come to pass, when he sees that the lad is not with us, that he will die: and your servants shall bring down the gray hairs of your servant our father with sorrow to the grave.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. It shall come to pass, when he sees that the lad is not with us, that he will die: and your servants shall bring down the gray hairs of your servant our father with sorrow to the grave.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. For your servant became guarantor for the lad unto my father, saying, If I bring him not unto you, then I shall bear the blame to my father for ever.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. For your servant became guarantor for the lad unto my father, saying, If I bring him not unto you, then I shall bear the blame to my father for ever.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. For your servant became guarantor for the lad unto my father, saying, If I bring him not unto you, then I shall bear the blame to my father for ever.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. Now therefore, I pray you, let your servant abide instead of the lad a bondman to my lord; and let the lad go up with his brethren.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6380,51 +7635,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர்கள் பட்டணத்தை விட்டுப் புறப்பட்டு, வெகுதூரம் போவதற்கு முன்னே, யோசேப்பு தன் வீட்டு விசாரணைக்காரனை நோக்கி: நீ புறப்பட்டுப் போய், அந்த மனிதரைப் பின்தொடர்ந்து, அவர்களைப் பிடித்து: நீங்கள் நன்மைக்குத் தீமை செய்தது என்ன?]]></a:t>
+              <a:t><![CDATA[4. And when they were gone out of the city, and not yet far off, Joseph said unto his steward, Up, follow after the men; and when you do overtake them, say unto them, Wherefore have all of you rewarded evil for good?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. Now therefore, I pray you, let your servant abide instead of the lad a bondman to my lord; and let the lad go up with his brethren.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. For how shall I go up to my father, and the lad be not with me? lest possibly I see the evil that shall come on my father.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. For how shall I go up to my father, and the lad be not with me? lest possibly I see the evil that shall come on my father.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6489,51 +8071,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர்கள் பட்டணத்தை விட்டுப் புறப்பட்டு, வெகுதூரம் போவதற்கு முன்னே, யோசேப்பு தன் வீட்டு விசாரணைக்காரனை நோக்கி: நீ புறப்பட்டுப் போய், அந்த மனிதரைப் பின்தொடர்ந்து, அவர்களைப் பிடித்து: நீங்கள் நன்மைக்குத் தீமை செய்தது என்ன?]]></a:t>
+              <a:t><![CDATA[4. And when they were gone out of the city, and not yet far off, Joseph said unto his steward, Up, follow after the men; and when you do overtake them, say unto them, Wherefore have all of you rewarded evil for good?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6598,51 +8180,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அது என் எஜமான் பானம்பண்ணுகிற பாத்திரம் அல்லவா? அது போனவகை ஞானதிருஷ்டியால் அவருக்குத் தெரியாதா? நீங்கள் செய்தது தகாதகாரியம் என்று அவர்களோடே சொல் என்றான்.]]></a:t>
+              <a:t><![CDATA[4. And when they were gone out of the city, and not yet far off, Joseph said unto his steward, Up, follow after the men; and when you do overtake them, say unto them, Wherefore have all of you rewarded evil for good?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6677,51 +8259,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474005587" r:id="rId1"/>
+    <p:sldLayoutId id="2481563627" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7145,62 +8727,174 @@
 
 <file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide64.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide65.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide66.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide67.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide67.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide68.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide68.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide69.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide69.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide70.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide70.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide71.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide71.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide72.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide72.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -7321,51 +9015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పని చేసితిరని వారితో చెప్పుమనెను.]]></a:t>
+              <a:t><![CDATA[5. அது என் எஜமான் பானம்பண்ணுகிற பாத்திரம் அல்லவா? அது போனவகை ஞானதிருஷ்டியால் அவருக்குத் தெரியாதா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7453,51 +9147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. అతడు వారిని కలిసికొని ఆ మాటలు వారితో చెప్పినప్పుడు]]></a:t>
+              <a:t><![CDATA[நீங்கள் செய்தது தகாதகாரியம் என்று அவர்களோடே சொல் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7585,51 +9279,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. వారు మా ప్రభువు ఇట్లు మాట లాడనేల? ఇట్టి పని చేయుట నీ దాసులకు దూరమవును గాక.]]></a:t>
+              <a:t><![CDATA[6. அவன் அவர்களைத் தொடர்ந்து பிடித்து, தன்னிடத்தில் சொல்லியிருந்த வார்த்தைகளை அவர்களுக்குச் சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7717,51 +9411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ఇదిగో మా గోనెలమూతులలో మాకు దొరికిన రూకలను కనాను దేశములోనుండి తిరిగి తీసికొనివచ్చితివిు; నీ]]></a:t>
+              <a:t><![CDATA[7. அதற்கு அவர்கள்: எங்கள் ஆண்டவன் இப்படிப்பட்ட வார்த்தைகளைச் சொல்லுகிறது என்ன? இப்படிப்பட்ட]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7849,51 +9543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ప్రభువు ఇంటిలోనుండి మేము వెండినైనను బంగారము నైనను ఎట్లు దొంగిలుదుము?]]></a:t>
+              <a:t><![CDATA[காரியத்துக்கும் உம்முடைய அடியாராகிய எங்களுக்கும் வெகுதூரம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7981,51 +9675,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. నీ దాసులలో ఎవరియొద్ద అది దొరుకునో వాడు చచ్చును గాక; మరియు మేము మా ప్రభువునకు దాసులముగా నుందుమని]]></a:t>
+              <a:t><![CDATA[8. எங்கள் சாக்குகளின் வாயிலே நாங்கள் கண்ட பணத்தைக் கானான்தேசத்திலிருந்து திரும்ப உம்மிடத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8113,51 +9807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అతనితో అనిరి.]]></a:t>
+              <a:t><![CDATA[கொண்டுவந்தோமே; நாங்கள் உம்முடைய எஜமானின் வீட்டிலிருந்து வெள்ளியையாகிலும் பொன்னையாகிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8245,51 +9939,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. అందుకతడుమంచిది, మీరు చెప్పినట్టే కానీ యుడి; ఎవరియొద్ద అది దొరుకునో అతడే నాకు దాసు డగును, అయితే]]></a:t>
+              <a:t><![CDATA[திருடிக்கொண்டு போவோமோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8377,51 +10071,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[మీరు నిర్దోషులగుదురని చెప్పెను.]]></a:t>
+              <a:t><![CDATA[9. உம்முடைய அடியாருக்குள்ளே அது எவனிடத்தில் காணப்படுமோ அவன் கொலையுண்ணக்கடவன்; நாங்களும் எங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8509,51 +10203,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. అప్పుడు వారు త్వర పడి ప్రతివాడు తన గోనెను క్రిందికి దించి దానిని విప్పెను.]]></a:t>
+              <a:t><![CDATA[ஆண்டவனுக்கு அடிமைகளாவோம் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8641,51 +10335,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. యోసేపు ఆ మనుష్యుల గోనెలు పట్టినంత ఆహార పదార్థములతో వాటిని నింపి ఎవరి రూకలు వారి గోనెమూతిలో]]></a:t>
+              <a:t><![CDATA[1. பின்பு, அவன் தன் வீட்டு விசாரணைக்காரனை நோக்கி: நீ இந்த மனிதருடைய சாக்குகளை அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8773,51 +10467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. అతడు పెద్దవాడు మొదలుకొని చిన్న వానివరకు వారిని సోదా చూడగా ఆ గిన్నె బెన్యామీను గోనెలో దొరికెను.]]></a:t>
+              <a:t><![CDATA[10. அதற்கு அவன்: நீங்கள் சொன்னபடியே ஆகட்டும்; எவனிடத்தில் அது காணப்படுமோ, அவன் எனக்கு அடிமையாவான்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8905,51 +10599,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. కావున వారు తమ బట్టలు చింపుకొని ప్రతివాడు తన గాడిదమీద గోనెలు ఎక్కించు కొని తిరిగి పట్టణమునకు]]></a:t>
+              <a:t><![CDATA[நீங்கள் குற்றமற்றிருப்பீர்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9037,51 +10731,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వచ్చిరి.]]></a:t>
+              <a:t><![CDATA[11. அப்பொழுது அவர்கள் துரிதமாய் அவனவன் தன்தன் சாக்கைத் தரையிலே இறக்கி, தங்கள் சாக்குகளைத் திறந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9169,51 +10863,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. అప్పుడు యూదా యును అతని సహోదరులును యోసేపు ఇంటికి వచ్చిరి. అతడింక అక్కడనే ఉండెను గనుక వారు అతని]]></a:t>
+              <a:t><![CDATA[வைத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9301,51 +10995,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[యెదుట నేలను సాగిలపడిరి.]]></a:t>
+              <a:t><![CDATA[12. மூத்தவன் சாக்குமுதல் இளையவன் சாக்குமட்டும் அவன் சோதிக்கும்போது, அந்தப் பாத்திரம் பென்யமீனுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9433,51 +11127,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. అప్పుడు యోసేపుమీరు చేసిన యీ పని యేమిటి? నావంటి మనుష్యుడు శకునము చూచి తెలిసికొనునని మీకు తెలియదా]]></a:t>
+              <a:t><![CDATA[சாக்கிலே கண்டுபிடிக்கப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9565,51 +11259,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అని వారితో అనగా]]></a:t>
+              <a:t><![CDATA[13. அப்பொழுது அவர்கள் தங்கள் வஸ்திரங்களைக் கிழித்துக்கொண்டு, அவனவன் கழுதையின்மேல் பொதியை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9697,51 +11391,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. యూదా యిట్లనెనుఏలిన వారితో ఏమి చెప్పగలము? ఏమందుము? మేము నిర్దోషులమని యెట్లు కనుపరచగలము? దేవుడే నీ]]></a:t>
+              <a:t><![CDATA[ஏற்றிக்கொண்டு, பட்டணத்திற்குத் திரும்பினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9829,51 +11523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[దాసుల నేరము కనుగొనెను. ఇదిగో మేమును ఎవని యొద్ద ఆ గిన్నె దొరికెనో వాడును ఏలిన వారికి దాసుల]]></a:t>
+              <a:t><![CDATA[14. யூதாவும் அவன் சகோதரரும் யோசேப்பின் வீட்டுக்குப் போனார்கள். யோசேப்பு அதுவரைக்கும் அங்கே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9961,51 +11655,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[మగుదుమనెను.]]></a:t>
+              <a:t><![CDATA[இருந்தான்; அவனுக்கு முன்பாகத் தரையிலே விழுந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10093,51 +11787,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పెట్టుమనియు,]]></a:t>
+              <a:t><![CDATA[ஏற்றிக்கொண்டுபோகத்தக்க பாரமாய்த் தானியத்தினாலே நிரப்பி, அவனவன் பணத்தை அவனவன் சாக்கின் வாயிலே போட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10225,51 +11919,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. అందుకతడు అట్లు చేయుట నాకు దూరమవునుగాక; ఎవనిచేతిలో ఆ గిన్నె దొరికెనో వాడే నాకు దాసుడుగా నుండును;]]></a:t>
+              <a:t><![CDATA[15. யோசேப்பு அவர்களை நோக்கி: நீங்கள் என்ன காரியம் செய்தீர்கள்? என்னைப்போலொத்த மனிதனுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10357,51 +12051,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[మీరు మీ తండ్రి యొద్దకు సమాధానముగా వెళ్లుడని చెప్పగా]]></a:t>
+              <a:t><![CDATA[ஞானதிருஷ்டியினால் காரியம் தெரியவரும் என்று அறியாமற்போனீர்களா என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10489,51 +12183,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. యూదా అతని సమీపించిఏలినవాడా ఒక మనవి; ఒక మాట యేలిన వారితో తమ దాసుని చెప్పుకొననిమ్ము; తమ కోపము తమ]]></a:t>
+              <a:t><![CDATA[16. அதற்கு யூதா: என் ஆண்டவனாகிய உம்மிடத்தில் நாங்கள் என்ன சொல்லுவோம்? என்னத்தைப் பேசுவோம்? எதினாலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10621,51 +12315,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[దాసునిమీద రవులుకొననీయకుము; తమరు ఫరో అంతవారుగదా]]></a:t>
+              <a:t><![CDATA[எங்கள் நீதியை விளங்கப்பண்ணுவோம்? உம்முடைய அடியாரின் அக்கிரமத்தை தேவன் விளங்கப்பண்ணினார்; பாத்திரத்தை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10753,51 +12447,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ఏలినవాడుమీకు తండ్రియైనను సహోదరుడైనను ఉన్నాడా అని తమ దాసులనడిగెను.]]></a:t>
+              <a:t><![CDATA[வைத்திருக்கிறவனும் நாங்களும் என் ஆண்டவனுக்கு அடிமைகள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10885,51 +12579,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. అందుకు మేముమాకు ముసలివాడైన తండ్రియు అతని ముసలితనమున పుట్టిన యొక చిన్న వాడును ఉన్నారు; వాని]]></a:t>
+              <a:t><![CDATA[17. அதற்கு அவன்: அப்படிப்பட்ட செய்கை எனக்குத் தூரமாயிருப்பதாக; எவன் வசத்தில் பாத்திரம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11017,51 +12711,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[సహోదరుడు చనిపోయెను, వాని తల్లికి వాడొక్కడే మిగిలియున్నాడు, వాని తండ్రి]]></a:t>
+              <a:t><![CDATA[கண்டுபிடிக்கப் பட்டதோ, அவனே எனக்கு அடிமையாயிருப்பான்; நீங்களோ சமாதானத்தோடே உங்கள் தகப்பனிடத்துக்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11149,51 +12843,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. అప్పుడు తమరునేనతని చూచుటకు అతని నా యొద్దకు తీసికొని రండని తమ దాసులతో చెప్పి తిరి.]]></a:t>
+              <a:t><![CDATA[போங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11281,51 +12975,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. అందుకు మేము ఆ చిన్నవాడు తన తండ్రిని విడువలేడు. వాడు తన తండ్రిని విడిచినయెడల వాని తండ్రి]]></a:t>
+              <a:t><![CDATA[18. அப்பொழுது யூதா அவனண்டையிலே சேர்ந்து: ஆ, என் ஆண்டவனே, உமது அடியேன் உம்முடைய செவிகள் கேட்க ஒரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11413,51 +13107,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చనిపోవునని యేలినవారితో చెప్పితివిు.]]></a:t>
+              <a:t><![CDATA[வார்த்தை சொல்லுகிறேன் கேட்பீராக; அடியேன்மேல் உமது கோபம் மூளாதிருப்பதாக; நீர் பார்வோனுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11545,51 +13239,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. కనిష్ఠుని గోనె మూతిలో తన వెండి గిన్నెను అతని ధాన్యపు రూకలను పెట్టుమనియు, తన గృహ నిర్వాహకునికి]]></a:t>
+              <a:t><![CDATA[2. இளையவனுடைய சாக்கின் வாயிலே வெள்ளிப்பாத்திரமாகிய என் பானபாத்திரத்தையும் தானியத்துக்கு அவன் கொடுத்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11677,51 +13371,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. అందుకు తమరుమీ తమ్ముడు మీతో రానియెడల మీరు మరల నా ముఖము చూడకూడదని తమ దాసులతో చెప్పితిరి.]]></a:t>
+              <a:t><![CDATA[ஒப்பாயிருக்கிறீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11809,51 +13503,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. కాబట్టి నా తండ్రియైన తమ దాసుని యొద్దకు మేము వెళ్లి యేలినవారి మాటలను అతనికి తెలియచేసితివిు.]]></a:t>
+              <a:t><![CDATA[19. உங்களுக்குத் தகப்பனாவது சகோதரனாவது உண்டா என்று என் ஆண்டவன் உம்முடைய அடியாரிடத்தில் கேட்டீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11941,51 +13635,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. మా తండ్రిమీరు తిరిగి వెళ్లి మనకొరకు కొంచెము అహారము కొనుక్కొని రండని చెప్పినప్పుడు]]></a:t>
+              <a:t><![CDATA[20. அதற்கு நாங்கள்: எங்களுக்கு முதிர்வயதுள்ள தகப்பனாரும், அவருக்கு முதிர்வயதிலே பிறந்த ஒரு இளைஞனும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12073,51 +13767,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. మేము అక్కడికి వెళ్లలేము; మా తమ్ముడు మాతో కూడ ఉండినయెడల వెళ్లుదుము; మా తమ్ముడు మాతో నుంటేనే గాని]]></a:t>
+              <a:t><![CDATA[உண்டு என்றும், அவனுடைய தமையன் இறந்துபோனான் என்றும், அவன் ஒருவன்மாத்திரமே அவனைப் பெற்ற தாயாருக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12205,51 +13899,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఆ మను ష్యుని ముఖము చూడలేమని చెప్పితివిు.]]></a:t>
+              <a:t><![CDATA[இருப்பதினால் தகப்பனார் அவன்மேல் பட்சமாயிருக்கிறார் என்றும் என் ஆண்டவனுக்குச் சொன்னோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12337,51 +14031,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. అందుకు తమ దాసుడైన నా తండ్రినాభార్య నాకిద్దరిని కనెనని మీరెరుగుదురు.]]></a:t>
+              <a:t><![CDATA[21. அப்பொழுது நீர்: அவனை என்னிடத்துக்குக் கொண்டுவாருங்கள்; என் கண்களினால் அவனைப் பார்க்கவேண்டும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12469,51 +14163,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. వారిలో ఒకడు నా యొద్దనుండి వెళ్లి పోయెను. అతడు నిశ్చయముగా దుష్టమృగములచేత చీల్చ బడెననుకొంటిని,]]></a:t>
+              <a:t><![CDATA[என்று உமது அடியாருக்குச் சொன்னீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12601,51 +14295,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అప్పటినుండి అతడు నాకు కనబడలేదు.]]></a:t>
+              <a:t><![CDATA[22. நாங்கள் ஆண்டவனை நோக்கி: அந்த இளைஞன் தன் தகப்பனைவிட்டுப் பிரியக் கூடாது, பிரிந்தால் அவர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12733,51 +14427,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. మీరు నా యెదుటనుండి ఇతని తీసికొనిపోయిన తరువాత ఇతనికి హాని సంభవించినయెడల నెరసిన వెండ్రుకలుగల నన్ను]]></a:t>
+              <a:t><![CDATA[இறந்துபோவார் என்று சொன்னோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12865,51 +14559,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[మృతుల లోకములోనికి దుఃఖముతో దిగిపోవునట్లు చేయుదురని మాతో చెప్పెను.]]></a:t>
+              <a:t><![CDATA[23. அதற்கு நீர்: உங்கள் இளைய சகோதரனைக் கொண்டுவராவிட்டால், நீங்கள் இனி என் முகத்தைக் காண்பதில்லை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12997,51 +14691,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఆజ్ఞాపింపగా యోసేపు చెప్పిన మాట చొప్పున అతడు చేసెను.]]></a:t>
+              <a:t><![CDATA[பணத்தையும் போடு என்று கட்டளையிட்டான்; யோசேப்பு சொன்னபடியே அவன் செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13129,51 +14823,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. కావున తమ దాసుడైన నా తండ్రియొద్దకు నేను వెళ్లినప్పుడు ఈ చిన్నవాడు మాయొద్ద లేనియెడల]]></a:t>
+              <a:t><![CDATA[என்று உமது அடியாருக்குச் சொன்னீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13261,51 +14955,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. అతని ప్రాణము ఇతని ప్రాణ ముతో పెనవేసికొని యున్నది గనుక ఈ చిన్నవాడు మాయొద్ద లేకపోవుట అతడు చూడగానే]]></a:t>
+              <a:t><![CDATA[24. நாங்கள் உமது அடியானாகிய என் தகப்பனாரிடத்துக்குப் போனபோது, என் ஆண்டவனுடைய வார்த்தைகளை அவருக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13393,51 +15087,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చనిపోవును. అట్లు తమ దాసులమైన మేము నెరసిన వెండ్రుకలు గల తమ దా]]></a:t>
+              <a:t><![CDATA[அறிவித்தோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13525,51 +15219,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. తమ దాసుడనైన నేను ఈ చిన్న వానినిగూర్చి నా తండ్రికి పూటపడి నీ యొద్దకు నేనతని తీసికొని రానియెడల నా]]></a:t>
+              <a:t><![CDATA[25. எங்கள் தகப்பனார் எங்களை நோக்கி: நீங்கள் திரும்பப்போய், நமக்குக் கொஞ்சம் தானியம் கொள்ளுங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13657,51 +15351,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[తండ్రి దృష్టి యందు ఆ నింద నా మీద ఎల్లప్పుడు ఉండునని చెప్పితిని.]]></a:t>
+              <a:t><![CDATA[என்று சொன்னார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13789,51 +15483,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. కాబట్టి తమ దాసుడనైన నన్ను ఈ చిన్నవానికి ప్రతిగా ఏలినవారికి దాసునిగా నుండనిచ్చి యీ చిన్నవాని తన]]></a:t>
+              <a:t><![CDATA[26. அதற்கு: நாங்கள் போகக் கூடாது; எங்கள் இளைய சகோதரன் எங்களோடே வந்தால் போவோம்; எங்கள் இளைய சகோதரன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13921,51 +15615,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[సహోదరులతో వెళ్లనిమ్ము.]]></a:t>
+              <a:t><![CDATA[எங்களோடே வராவிட்டால், நாங்கள் அந்தப் புருஷனுடைய முகத்தைக் காணக் கூடாது என்றோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14053,51 +15747,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. ఈ చిన్నవాడు నాతోకూడ లేనియెడల నా తండ్రియొద్దకు నేనెట్లు వెళ్లగలను? వెళ్లినయెడల నా తండ్రికి వచ్చు]]></a:t>
+              <a:t><![CDATA[27. அப்பொழுது உம்முடைய அடியானாகிய என் தகப்பனார்: என் மனைவி எனக்கு இரண்டு பிள்ளைகளைப் பெற்றாள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14185,51 +15879,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అపాయము చూడవలసి వచ్చునని చెప్పెను.]]></a:t>
+              <a:t><![CDATA[28. அவர்களில் ஒருவன் என்னிடத்திலிருந்து போய்விட்டான், அவன் பீறுண்டுபோயிருப்பான் என்றிருந்தேன்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 44]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[இதுவரைக்கும் அவனைக் காணாதிருக்கிறேன், இதெல்லாம் நீங்கள் அறிந்திருக்கிறீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14317,51 +16143,1371 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. తెల్లవారినప్పుడు ఆ మనుష్యులు తమ గాడిదలతో కూడ పంపివేయబడిరి.]]></a:t>
+              <a:t><![CDATA[3. அதிகாலையிலே அந்த மனிதர்கள் தங்கள் கழுதைகளை ஓட்டிக்கொண்டு போகும்படி அனுப்பிவிடப்பட்டார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 44]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. நீங்கள் இவனையும் என்னைவிட்டுப் பிரித்து அழைத்துப்போகுமிடத்தில் இவனுக்கு மோசம் நேரிட்டால், என்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 44]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நரைமயிரை வியாகுலத்தோடே பாதாளத்தில் இறங்கப்பண்ணுவீர்கள் என்றார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 44]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. ஆகையால் இளையவனை விட்டு, நான் என் தகப்பனாகிய உமது அடியானிடத்துக்குப் போனால், அவருடைய ஜீவன்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 44]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[இவனுடைய ஜீவனோடே ஒன்றாய் இணைக்கப்பட்டிருக்கிறபடியினால்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 44]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. அவர் இளையவன் வரவில்லை என்று அறிந்தமாத்திரத்தில் இறந்துபோவார்; இப்படி உமது அடியாராகிய நாங்கள்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 44]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உமது அடியானாகிய எங்கள் தகப்பனுடைய நரைமயிரை வியாகுலத்துடனே பாதாளத்தில் இறங்கப் பண்ணுவோம்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 44]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. இந்த இளையவனுக்காக உமது அடியானாகிய நான் என் தகப்பனுக்கு உத்தரவாதி; அன்றியும், நான் இவனை]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 44]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உம்மிடத்துக்குக் கொண்டுவராவிட்டால், நான் எந்நாளும் உமக்கு முன்பாகக் குற்றவாளியாயிருப்பேன் என்று]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 44]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அவருக்குச் சொல்லியிருக்கிறேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 44]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. இப்படியிருக்க, இளையவன் தன் சகோதரரோடேகூடப் போகவிடும்படி மன்றாடுகிறேன்; உம்முடைய அடியானாகிய நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14449,51 +17595,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. వారు ఆ పట్టణమునుండి బయలు దేరి యెంతో దూరము వెళ్లక మునుపు, యోసేపు తన గృహనిర్వాహకుని చూచి నీవు లేచి]]></a:t>
+              <a:t><![CDATA[4. அவர்கள் பட்டணத்தை விட்டுப் புறப்பட்டு, வெகுதூரம் போவதற்கு முன்னே, யோசேப்பு தன் வீட்டு]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 44]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[இளையவனுக்குப் பதிலாக இங்கே என் ஆண்டவனுக்கு அடிமையாயிருக்கிறேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 44]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. இளையவனை விட்டு, எப்படி என் தகப்பனிடத்துக்குப் போவேன்? போனால் என் தகப்பனுக்கு நேரிடும் தீங்கை]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 44]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நான் எப்படிக் காண்பேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14581,51 +18123,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఆ మనుష్యుల వెంటబడి వెళ్లి వారిని కలిసికొని మీరు మేలుకు కీడు చేయనేల?]]></a:t>
+              <a:t><![CDATA[விசாரணைக்காரனை நோக்கி: நீ புறப்பட்டுப் போய், அந்த மனிதரைப் பின்தொடர்ந்து, அவர்களைப் பிடித்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14713,51 +18255,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. దేనితో నా ప్రభువు పానము చేయునో దేనివలన అతడు శకునములు చూచునో అది యిదే కదా? మీరు దీని చేయుటవలన కాని]]></a:t>
+              <a:t><![CDATA[நீங்கள் நன்மைக்குத் தீமை செய்தது என்ன?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14774,91 +18316,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஆதியாகமம் : 44]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme81">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme61">
   <a:themeElements>
-    <a:clrScheme name="Theme81">
+    <a:clrScheme name="Theme61">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme81">
+    <a:fontScheme name="Theme61">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -14884,51 +18426,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme81">
+    <a:fmtScheme name="Theme61">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -15059,51 +18601,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>58</Slides>
+  <Slides>72</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>