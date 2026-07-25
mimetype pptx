--- v0 (2026-06-03)
+++ v1 (2026-07-25)
@@ -107,56 +107,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -195,53 +189,50 @@
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
-    <p:sldId id="314" r:id="rId61"/>
-[...1 lines deleted...]
-    <p:sldId id="316" r:id="rId63"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -397,56 +388,53 @@
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
-  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
-[...4 lines deleted...]
-  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -1051,51 +1039,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. எங்கள் தகப்பனார் எங்களை நோக்கி: நீங்கள் திரும்பப்போய், நமக்குக் கொஞ்சம் தானியம் கொள்ளுங்கள் என்று சொன்னார்.]]></a:t>
+              <a:t><![CDATA[9. உம்முடைய அடியாருக்குள்ளே அது எவனிடத்தில் காணப்படுமோ அவன் கொலையுண்ணக்கடவன்; நாங்களும் எங்கள் ஆண்டவனுக்கு அடிமைகளாவோம் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1487,51 +1475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அதற்கு: நாங்கள் போகக் கூடாது; எங்கள் இளைய சகோதரன் எங்களோடே வந்தால் போவோம்; எங்கள் இளைய சகோதரன் எங்களோடே வராவிட்டால், நாங்கள் அந்தப் புருஷனுடைய முகத்தைக் காணக் கூடாது என்றோம்.]]></a:t>
+              <a:t><![CDATA[11. அப்பொழுது அவர்கள் துரிதமாய் அவனவன் தன்தன் சாக்கைத் தரையிலே இறக்கி, தங்கள் சாக்குகளைத் திறந்து வைத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1705,51 +1693,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அதற்கு: நாங்கள் போகக் கூடாது; எங்கள் இளைய சகோதரன் எங்களோடே வந்தால் போவோம்; எங்கள் இளைய சகோதரன் எங்களோடே வராவிட்டால், நாங்கள் அந்தப் புருஷனுடைய முகத்தைக் காணக் கூடாது என்றோம்.]]></a:t>
+              <a:t><![CDATA[12. மூத்தவன் சாக்குமுதல் இளையவன் சாக்குமட்டும் அவன் சோதிக்கும்போது, அந்தப் பாத்திரம் பென்யமீனுடைய சாக்கிலே கண்டுபிடிக்கப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1814,51 +1802,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது அவர்கள் துரிதமாய் அவனவன் தன்தன் சாக்கைத் தரையிலே இறக்கி, தங்கள் சாக்குகளைத் திறந்து வைத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[13. அப்பொழுது அவர்கள் தங்கள் வஸ்திரங்களைக் கிழித்துக்கொண்டு, அவனவன் கழுதையின்மேல் பொதியை ஏற்றிக்கொண்டு, பட்டணத்திற்குத் திரும்பினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1923,51 +1911,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அப்பொழுது உம்முடைய அடியானாகிய என் தகப்பனார்: என் மனைவி எனக்கு இரண்டு பிள்ளைகளைப் பெற்றாள்;]]></a:t>
+              <a:t><![CDATA[13. அப்பொழுது அவர்கள் தங்கள் வஸ்திரங்களைக் கிழித்துக்கொண்டு, அவனவன் கழுதையின்மேல் பொதியை ஏற்றிக்கொண்டு, பட்டணத்திற்குத் திரும்பினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2032,51 +2020,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அப்பொழுது உம்முடைய அடியானாகிய என் தகப்பனார்: என் மனைவி எனக்கு இரண்டு பிள்ளைகளைப் பெற்றாள்;]]></a:t>
+              <a:t><![CDATA[14. யூதாவும் அவன் சகோதரரும் யோசேப்பின் வீட்டுக்குப் போனார்கள். யோசேப்பு அதுவரைக்கும் அங்கே இருந்தான்; அவனுக்கு முன்பாகத் தரையிலே விழுந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2141,51 +2129,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அவர்களில் ஒருவன் என்னிடத்திலிருந்து போய்விட்டான், அவன் பீறுண்டுபோயிருப்பான் என்றிருந்தேன், இதுவரைக்கும் அவனைக் காணாதிருக்கிறேன், இதெல்லாம் நீங்கள் அறிந்திருக்கிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[14. யூதாவும் அவன் சகோதரரும் யோசேப்பின் வீட்டுக்குப் போனார்கள். யோசேப்பு அதுவரைக்கும் அங்கே இருந்தான்; அவனுக்கு முன்பாகத் தரையிலே விழுந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2250,51 +2238,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அவர்களில் ஒருவன் என்னிடத்திலிருந்து போய்விட்டான், அவன் பீறுண்டுபோயிருப்பான் என்றிருந்தேன், இதுவரைக்கும் அவனைக் காணாதிருக்கிறேன், இதெல்லாம் நீங்கள் அறிந்திருக்கிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[15. யோசேப்பு அவர்களை நோக்கி: நீங்கள் என்ன காரியம் செய்தீர்கள்? என்னைப்போலொத்த மனிதனுக்கு ஞானதிருஷ்டியினால் காரியம் தெரியவரும் என்று அறியாமற்போனீர்களா என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2359,51 +2347,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. நீங்கள் இவனையும் என்னைவிட்டுப் பிரித்து அழைத்துப்போகுமிடத்தில் இவனுக்கு மோசம் நேரிட்டால், என் நரைமயிரை வியாகுலத்தோடே பாதாளத்தில் இறங்கப்பண்ணுவீர்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[15. யோசேப்பு அவர்களை நோக்கி: நீங்கள் என்ன காரியம் செய்தீர்கள்? என்னைப்போலொத்த மனிதனுக்கு ஞானதிருஷ்டியினால் காரியம் தெரியவரும் என்று அறியாமற்போனீர்களா என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2468,51 +2456,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. நீங்கள் இவனையும் என்னைவிட்டுப் பிரித்து அழைத்துப்போகுமிடத்தில் இவனுக்கு மோசம் நேரிட்டால், என் நரைமயிரை வியாகுலத்தோடே பாதாளத்தில் இறங்கப்பண்ணுவீர்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[16. அதற்கு யூதா: என் ஆண்டவனாகிய உம்மிடத்தில் நாங்கள் என்ன சொல்லுவோம்? என்னத்தைப் பேசுவோம்? எதினாலே எங்கள் நீதியை விளங்கப்பண்ணுவோம்? உம்முடைய அடியாரின் அக்கிரமத்தை தேவன் விளங்கப்பண்ணினார்; பாத்திரத்தை வைத்திருக்கிறவனும் நாங்களும் என் ஆண்டவனுக்கு அடிமைகள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2577,51 +2565,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ஆகையால் இளையவனை விட்டு, நான் என் தகப்பனாகிய உமது அடியானிடத்துக்குப் போனால், அவருடைய ஜீவன் இவனுடைய ஜீவனோடே ஒன்றாய் இணைக்கப்பட்டிருக்கிறபடியினால்,]]></a:t>
+              <a:t><![CDATA[16. அதற்கு யூதா: என் ஆண்டவனாகிய உம்மிடத்தில் நாங்கள் என்ன சொல்லுவோம்? என்னத்தைப் பேசுவோம்? எதினாலே எங்கள் நீதியை விளங்கப்பண்ணுவோம்? உம்முடைய அடியாரின் அக்கிரமத்தை தேவன் விளங்கப்பண்ணினார்; பாத்திரத்தை வைத்திருக்கிறவனும் நாங்களும் என் ஆண்டவனுக்கு அடிமைகள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2686,51 +2674,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ஆகையால் இளையவனை விட்டு, நான் என் தகப்பனாகிய உமது அடியானிடத்துக்குப் போனால், அவருடைய ஜீவன் இவனுடைய ஜீவனோடே ஒன்றாய் இணைக்கப்பட்டிருக்கிறபடியினால்,]]></a:t>
+              <a:t><![CDATA[16. அதற்கு யூதா: என் ஆண்டவனாகிய உம்மிடத்தில் நாங்கள் என்ன சொல்லுவோம்? என்னத்தைப் பேசுவோம்? எதினாலே எங்கள் நீதியை விளங்கப்பண்ணுவோம்? உம்முடைய அடியாரின் அக்கிரமத்தை தேவன் விளங்கப்பண்ணினார்; பாத்திரத்தை வைத்திருக்கிறவனும் நாங்களும் என் ஆண்டவனுக்கு அடிமைகள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2904,51 +2892,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மூத்தவன் சாக்குமுதல் இளையவன் சாக்குமட்டும் அவன் சோதிக்கும்போது, அந்தப் பாத்திரம் பென்யமீனுடைய சாக்கிலே கண்டுபிடிக்கப்பட்டது.]]></a:t>
+              <a:t><![CDATA[17. அதற்கு அவன்: அப்படிப்பட்ட செய்கை எனக்குத் தூரமாயிருப்பதாக; எவன் வசத்தில் பாத்திரம் கண்டுபிடிக்கப் பட்டதோ, அவனே எனக்கு அடிமையாயிருப்பான்; நீங்களோ சமாதானத்தோடே உங்கள் தகப்பனிடத்துக்குப் போங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3013,51 +3001,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மூத்தவன் சாக்குமுதல் இளையவன் சாக்குமட்டும் அவன் சோதிக்கும்போது, அந்தப் பாத்திரம் பென்யமீனுடைய சாக்கிலே கண்டுபிடிக்கப்பட்டது.]]></a:t>
+              <a:t><![CDATA[17. அதற்கு அவன்: அப்படிப்பட்ட செய்கை எனக்குத் தூரமாயிருப்பதாக; எவன் வசத்தில் பாத்திரம் கண்டுபிடிக்கப் பட்டதோ, அவனே எனக்கு அடிமையாயிருப்பான்; நீங்களோ சமாதானத்தோடே உங்கள் தகப்பனிடத்துக்குப் போங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3122,51 +3110,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அவர் இளையவன் வரவில்லை என்று அறிந்தமாத்திரத்தில் இறந்துபோவார்; இப்படி உமது அடியாராகிய நாங்கள் உமது அடியானாகிய எங்கள் தகப்பனுடைய நரைமயிரை வியாகுலத்துடனே பாதாளத்தில் இறங்கப் பண்ணுவோம்.]]></a:t>
+              <a:t><![CDATA[18. அப்பொழுது யூதா அவனண்டையிலே சேர்ந்து: ஆ, என் ஆண்டவனே, உமது அடியேன் உம்முடைய செவிகள் கேட்க ஒரு வார்த்தை சொல்லுகிறேன் கேட்பீராக; அடியேன்மேல் உமது கோபம் மூளாதிருப்பதாக; நீர் பார்வோனுக்கு ஒப்பாயிருக்கிறீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3231,51 +3219,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அவர் இளையவன் வரவில்லை என்று அறிந்தமாத்திரத்தில் இறந்துபோவார்; இப்படி உமது அடியாராகிய நாங்கள் உமது அடியானாகிய எங்கள் தகப்பனுடைய நரைமயிரை வியாகுலத்துடனே பாதாளத்தில் இறங்கப் பண்ணுவோம்.]]></a:t>
+              <a:t><![CDATA[18. அப்பொழுது யூதா அவனண்டையிலே சேர்ந்து: ஆ, என் ஆண்டவனே, உமது அடியேன் உம்முடைய செவிகள் கேட்க ஒரு வார்த்தை சொல்லுகிறேன் கேட்பீராக; அடியேன்மேல் உமது கோபம் மூளாதிருப்பதாக; நீர் பார்வோனுக்கு ஒப்பாயிருக்கிறீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3340,51 +3328,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது அவர்கள் தங்கள் வஸ்திரங்களைக் கிழித்துக்கொண்டு, அவனவன் கழுதையின்மேல் பொதியை ஏற்றிக்கொண்டு, பட்டணத்திற்குத் திரும்பினார்கள்.]]></a:t>
+              <a:t><![CDATA[19. உங்களுக்குத் தகப்பனாவது சகோதரனாவது உண்டா என்று என் ஆண்டவன் உம்முடைய அடியாரிடத்தில் கேட்டீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3449,51 +3437,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. இந்த இளையவனுக்காக உமது அடியானாகிய நான் என் தகப்பனுக்கு உத்தரவாதி; அன்றியும், நான் இவனை உம்மிடத்துக்குக் கொண்டுவராவிட்டால், நான் எந்நாளும் உமக்கு முன்பாகக் குற்றவாளியாயிருப்பேன் என்று அவருக்குச் சொல்லியிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[20. அதற்கு நாங்கள்: எங்களுக்கு முதிர்வயதுள்ள தகப்பனாரும், அவருக்கு முதிர்வயதிலே பிறந்த ஒரு இளைஞனும் உண்டு என்றும், அவனுடைய தமையன் இறந்துபோனான் என்றும், அவன் ஒருவன்மாத்திரமே அவனைப் பெற்ற தாயாருக்கு இருப்பதினால் தகப்பனார் அவன்மேல் பட்சமாயிருக்கிறார் என்றும் என் ஆண்டவனுக்குச் சொன்னோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3558,51 +3546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. இந்த இளையவனுக்காக உமது அடியானாகிய நான் என் தகப்பனுக்கு உத்தரவாதி; அன்றியும், நான் இவனை உம்மிடத்துக்குக் கொண்டுவராவிட்டால், நான் எந்நாளும் உமக்கு முன்பாகக் குற்றவாளியாயிருப்பேன் என்று அவருக்குச் சொல்லியிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[20. அதற்கு நாங்கள்: எங்களுக்கு முதிர்வயதுள்ள தகப்பனாரும், அவருக்கு முதிர்வயதிலே பிறந்த ஒரு இளைஞனும் உண்டு என்றும், அவனுடைய தமையன் இறந்துபோனான் என்றும், அவன் ஒருவன்மாத்திரமே அவனைப் பெற்ற தாயாருக்கு இருப்பதினால் தகப்பனார் அவன்மேல் பட்சமாயிருக்கிறார் என்றும் என் ஆண்டவனுக்குச் சொன்னோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3667,51 +3655,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. யூதாவும் அவன் சகோதரரும் யோசேப்பின் வீட்டுக்குப் போனார்கள். யோசேப்பு அதுவரைக்கும் அங்கே இருந்தான்; அவனுக்கு முன்பாகத் தரையிலே விழுந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[21. அப்பொழுது நீர்: அவனை என்னிடத்துக்குக் கொண்டுவாருங்கள்; என் கண்களினால் அவனைப் பார்க்கவேண்டும் என்று உமது அடியாருக்குச் சொன்னீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3776,51 +3764,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. யூதாவும் அவன் சகோதரரும் யோசேப்பின் வீட்டுக்குப் போனார்கள். யோசேப்பு அதுவரைக்கும் அங்கே இருந்தான்; அவனுக்கு முன்பாகத் தரையிலே விழுந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[22. நாங்கள் ஆண்டவனை நோக்கி: அந்த இளைஞன் தன் தகப்பனைவிட்டுப் பிரியக் கூடாது, பிரிந்தால் அவர் இறந்துபோவார் என்று சொன்னோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3885,51 +3873,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. இப்படியிருக்க, இளையவன் தன் சகோதரரோடேகூடப் போகவிடும்படி மன்றாடுகிறேன்; உம்முடைய அடியானாகிய நான் இளையவனுக்குப் பதிலாக இங்கே என் ஆண்டவனுக்கு அடிமையாயிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[22. நாங்கள் ஆண்டவனை நோக்கி: அந்த இளைஞன் தன் தகப்பனைவிட்டுப் பிரியக் கூடாது, பிரிந்தால் அவர் இறந்துபோவார் என்று சொன்னோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4103,51 +4091,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. இப்படியிருக்க, இளையவன் தன் சகோதரரோடேகூடப் போகவிடும்படி மன்றாடுகிறேன்; உம்முடைய அடியானாகிய நான் இளையவனுக்குப் பதிலாக இங்கே என் ஆண்டவனுக்கு அடிமையாயிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[23. அதற்கு நீர்: உங்கள் இளைய சகோதரனைக் கொண்டுவராவிட்டால், நீங்கள் இனி என் முகத்தைக் காண்பதில்லை என்று உமது அடியாருக்குச் சொன்னீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4212,51 +4200,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. யோசேப்பு அவர்களை நோக்கி: நீங்கள் என்ன காரியம் செய்தீர்கள்? என்னைப்போலொத்த மனிதனுக்கு ஞானதிருஷ்டியினால் காரியம் தெரியவரும் என்று அறியாமற்போனீர்களா என்றான்.]]></a:t>
+              <a:t><![CDATA[24. நாங்கள் உமது அடியானாகிய என் தகப்பனாரிடத்துக்குப் போனபோது, என் ஆண்டவனுடைய வார்த்தைகளை அவருக்கு அறிவித்தோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4321,51 +4309,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. யோசேப்பு அவர்களை நோக்கி: நீங்கள் என்ன காரியம் செய்தீர்கள்? என்னைப்போலொத்த மனிதனுக்கு ஞானதிருஷ்டியினால் காரியம் தெரியவரும் என்று அறியாமற்போனீர்களா என்றான்.]]></a:t>
+              <a:t><![CDATA[25. எங்கள் தகப்பனார் எங்களை நோக்கி: நீங்கள் திரும்பப்போய், நமக்குக் கொஞ்சம் தானியம் கொள்ளுங்கள் என்று சொன்னார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4430,51 +4418,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. இளையவனை விட்டு, எப்படி என் தகப்பனிடத்துக்குப் போவேன்? போனால் என் தகப்பனுக்கு நேரிடும் தீங்கை நான் எப்படிக் காண்பேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[26. அதற்கு: நாங்கள் போகக் கூடாது; எங்கள் இளைய சகோதரன் எங்களோடே வந்தால் போவோம்; எங்கள் இளைய சகோதரன் எங்களோடே வராவிட்டால், நாங்கள் அந்தப் புருஷனுடைய முகத்தைக் காணக் கூடாது என்றோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4539,51 +4527,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. இளையவனை விட்டு, எப்படி என் தகப்பனிடத்துக்குப் போவேன்? போனால் என் தகப்பனுக்கு நேரிடும் தீங்கை நான் எப்படிக் காண்பேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[26. அதற்கு: நாங்கள் போகக் கூடாது; எங்கள் இளைய சகோதரன் எங்களோடே வந்தால் போவோம்; எங்கள் இளைய சகோதரன் எங்களோடே வராவிட்டால், நாங்கள் அந்தப் புருஷனுடைய முகத்தைக் காணக் கூடாது என்றோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4648,51 +4636,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அதற்கு யூதா: என் ஆண்டவனாகிய உம்மிடத்தில் நாங்கள் என்ன சொல்லுவோம்? என்னத்தைப் பேசுவோம்? எதினாலே எங்கள் நீதியை விளங்கப்பண்ணுவோம்? உம்முடைய அடியாரின் அக்கிரமத்தை தேவன் விளங்கப்பண்ணினார்; பாத்திரத்தை வைத்திருக்கிறவனும் நாங்களும் என் ஆண்டவனுக்கு அடிமைகள் என்றான்.]]></a:t>
+              <a:t><![CDATA[27. அப்பொழுது உம்முடைய அடியானாகிய என் தகப்பனார்: என் மனைவி எனக்கு இரண்டு பிள்ளைகளைப் பெற்றாள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4757,51 +4745,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அதற்கு யூதா: என் ஆண்டவனாகிய உம்மிடத்தில் நாங்கள் என்ன சொல்லுவோம்? என்னத்தைப் பேசுவோம்? எதினாலே எங்கள் நீதியை விளங்கப்பண்ணுவோம்? உம்முடைய அடியாரின் அக்கிரமத்தை தேவன் விளங்கப்பண்ணினார்; பாத்திரத்தை வைத்திருக்கிறவனும் நாங்களும் என் ஆண்டவனுக்கு அடிமைகள் என்றான்.]]></a:t>
+              <a:t><![CDATA[28. அவர்களில் ஒருவன் என்னிடத்திலிருந்து போய்விட்டான், அவன் பீறுண்டுபோயிருப்பான் என்றிருந்தேன், இதுவரைக்கும் அவனைக் காணாதிருக்கிறேன், இதெல்லாம் நீங்கள் அறிந்திருக்கிறீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4866,51 +4854,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அதற்கு யூதா: என் ஆண்டவனாகிய உம்மிடத்தில் நாங்கள் என்ன சொல்லுவோம்? என்னத்தைப் பேசுவோம்? எதினாலே எங்கள் நீதியை விளங்கப்பண்ணுவோம்? உம்முடைய அடியாரின் அக்கிரமத்தை தேவன் விளங்கப்பண்ணினார்; பாத்திரத்தை வைத்திருக்கிறவனும் நாங்களும் என் ஆண்டவனுக்கு அடிமைகள் என்றான்.]]></a:t>
+              <a:t><![CDATA[28. அவர்களில் ஒருவன் என்னிடத்திலிருந்து போய்விட்டான், அவன் பீறுண்டுபோயிருப்பான் என்றிருந்தேன், இதுவரைக்கும் அவனைக் காணாதிருக்கிறேன், இதெல்லாம் நீங்கள் அறிந்திருக்கிறீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4975,51 +4963,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அதற்கு அவன்: அப்படிப்பட்ட செய்கை எனக்குத் தூரமாயிருப்பதாக; எவன் வசத்தில் பாத்திரம் கண்டுபிடிக்கப் பட்டதோ, அவனே எனக்கு அடிமையாயிருப்பான்; நீங்களோ சமாதானத்தோடே உங்கள் தகப்பனிடத்துக்குப் போங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[29. நீங்கள் இவனையும் என்னைவிட்டுப் பிரித்து அழைத்துப்போகுமிடத்தில் இவனுக்கு மோசம் நேரிட்டால், என் நரைமயிரை வியாகுலத்தோடே பாதாளத்தில் இறங்கப்பண்ணுவீர்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5084,51 +5072,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அதற்கு அவன்: அப்படிப்பட்ட செய்கை எனக்குத் தூரமாயிருப்பதாக; எவன் வசத்தில் பாத்திரம் கண்டுபிடிக்கப் பட்டதோ, அவனே எனக்கு அடிமையாயிருப்பான்; நீங்களோ சமாதானத்தோடே உங்கள் தகப்பனிடத்துக்குப் போங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[29. நீங்கள் இவனையும் என்னைவிட்டுப் பிரித்து அழைத்துப்போகுமிடத்தில் இவனுக்கு மோசம் நேரிட்டால், என் நரைமயிரை வியாகுலத்தோடே பாதாளத்தில் இறங்கப்பண்ணுவீர்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5302,51 +5290,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது யூதா அவனண்டையிலே சேர்ந்து: ஆ, என் ஆண்டவனே, உமது அடியேன் உம்முடைய செவிகள் கேட்க ஒரு வார்த்தை சொல்லுகிறேன் கேட்பீராக; அடியேன்மேல் உமது கோபம் மூளாதிருப்பதாக; நீர் பார்வோனுக்கு ஒப்பாயிருக்கிறீர்.]]></a:t>
+              <a:t><![CDATA[30. ஆகையால் இளையவனை விட்டு, நான் என் தகப்பனாகிய உமது அடியானிடத்துக்குப் போனால், அவருடைய ஜீவன் இவனுடைய ஜீவனோடே ஒன்றாய் இணைக்கப்பட்டிருக்கிறபடியினால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5411,51 +5399,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது யூதா அவனண்டையிலே சேர்ந்து: ஆ, என் ஆண்டவனே, உமது அடியேன் உம்முடைய செவிகள் கேட்க ஒரு வார்த்தை சொல்லுகிறேன் கேட்பீராக; அடியேன்மேல் உமது கோபம் மூளாதிருப்பதாக; நீர் பார்வோனுக்கு ஒப்பாயிருக்கிறீர்.]]></a:t>
+              <a:t><![CDATA[31. அவர் இளையவன் வரவில்லை என்று அறிந்தமாத்திரத்தில் இறந்துபோவார்; இப்படி உமது அடியாராகிய நாங்கள் உமது அடியானாகிய எங்கள் தகப்பனுடைய நரைமயிரை வியாகுலத்துடனே பாதாளத்தில் இறங்கப் பண்ணுவோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5520,51 +5508,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. உங்களுக்குத் தகப்பனாவது சகோதரனாவது உண்டா என்று என் ஆண்டவன் உம்முடைய அடியாரிடத்தில் கேட்டீர்.]]></a:t>
+              <a:t><![CDATA[31. அவர் இளையவன் வரவில்லை என்று அறிந்தமாத்திரத்தில் இறந்துபோவார்; இப்படி உமது அடியாராகிய நாங்கள் உமது அடியானாகிய எங்கள் தகப்பனுடைய நரைமயிரை வியாகுலத்துடனே பாதாளத்தில் இறங்கப் பண்ணுவோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5629,51 +5617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அதற்கு நாங்கள்: எங்களுக்கு முதிர்வயதுள்ள தகப்பனாரும், அவருக்கு முதிர்வயதிலே பிறந்த ஒரு இளைஞனும் உண்டு என்றும், அவனுடைய தமையன் இறந்துபோனான் என்றும், அவன் ஒருவன்மாத்திரமே அவனைப் பெற்ற தாயாருக்கு இருப்பதினால் தகப்பனார் அவன்மேல் பட்சமாயிருக்கிறார் என்றும் என் ஆண்டவனுக்குச் சொன்னோம்.]]></a:t>
+              <a:t><![CDATA[32. இந்த இளையவனுக்காக உமது அடியானாகிய நான் என் தகப்பனுக்கு உத்தரவாதி; அன்றியும், நான் இவனை உம்மிடத்துக்குக் கொண்டுவராவிட்டால், நான் எந்நாளும் உமக்கு முன்பாகக் குற்றவாளியாயிருப்பேன் என்று அவருக்குச் சொல்லியிருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5738,51 +5726,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அதற்கு நாங்கள்: எங்களுக்கு முதிர்வயதுள்ள தகப்பனாரும், அவருக்கு முதிர்வயதிலே பிறந்த ஒரு இளைஞனும் உண்டு என்றும், அவனுடைய தமையன் இறந்துபோனான் என்றும், அவன் ஒருவன்மாத்திரமே அவனைப் பெற்ற தாயாருக்கு இருப்பதினால் தகப்பனார் அவன்மேல் பட்சமாயிருக்கிறார் என்றும் என் ஆண்டவனுக்குச் சொன்னோம்.]]></a:t>
+              <a:t><![CDATA[32. இந்த இளையவனுக்காக உமது அடியானாகிய நான் என் தகப்பனுக்கு உத்தரவாதி; அன்றியும், நான் இவனை உம்மிடத்துக்குக் கொண்டுவராவிட்டால், நான் எந்நாளும் உமக்கு முன்பாகக் குற்றவாளியாயிருப்பேன் என்று அவருக்குச் சொல்லியிருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5847,51 +5835,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அதற்கு நாங்கள்: எங்களுக்கு முதிர்வயதுள்ள தகப்பனாரும், அவருக்கு முதிர்வயதிலே பிறந்த ஒரு இளைஞனும் உண்டு என்றும், அவனுடைய தமையன் இறந்துபோனான் என்றும், அவன் ஒருவன்மாத்திரமே அவனைப் பெற்ற தாயாருக்கு இருப்பதினால் தகப்பனார் அவன்மேல் பட்சமாயிருக்கிறார் என்றும் என் ஆண்டவனுக்குச் சொன்னோம்.]]></a:t>
+              <a:t><![CDATA[33. இப்படியிருக்க, இளையவன் தன் சகோதரரோடேகூடப் போகவிடும்படி மன்றாடுகிறேன்; உம்முடைய அடியானாகிய நான் இளையவனுக்குப் பதிலாக இங்கே என் ஆண்டவனுக்கு அடிமையாயிருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5956,51 +5944,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது நீர்: அவனை என்னிடத்துக்குக் கொண்டுவாருங்கள்; என் கண்களினால் அவனைப் பார்க்கவேண்டும் என்று உமது அடியாருக்குச் சொன்னீர்.]]></a:t>
+              <a:t><![CDATA[33. இப்படியிருக்க, இளையவன் தன் சகோதரரோடேகூடப் போகவிடும்படி மன்றாடுகிறேன்; உம்முடைய அடியானாகிய நான் இளையவனுக்குப் பதிலாக இங்கே என் ஆண்டவனுக்கு அடிமையாயிருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6065,51 +6053,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது நீர்: அவனை என்னிடத்துக்குக் கொண்டுவாருங்கள்; என் கண்களினால் அவனைப் பார்க்கவேண்டும் என்று உமது அடியாருக்குச் சொன்னீர்.]]></a:t>
+              <a:t><![CDATA[34. இளையவனை விட்டு, எப்படி என் தகப்பனிடத்துக்குப் போவேன்? போனால் என் தகப்பனுக்கு நேரிடும் தீங்கை நான் எப்படிக் காண்பேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6174,160 +6162,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. நாங்கள் ஆண்டவனை நோக்கி: அந்த இளைஞன் தன் தகப்பனைவிட்டுப் பிரியக் கூடாது, பிரிந்தால் அவர் இறந்துபோவார் என்று சொன்னோம்.]]></a:t>
-[...108 lines deleted...]
-              <a:t><![CDATA[23. அதற்கு நீர்: உங்கள் இளைய சகோதரனைக் கொண்டுவராவிட்டால், நீங்கள் இனி என் முகத்தைக் காண்பதில்லை என்று உமது அடியாருக்குச் சொன்னீர்.]]></a:t>
+              <a:t><![CDATA[34. இளையவனை விட்டு, எப்படி என் தகப்பனிடத்துக்குப் போவேன்? போனால் என் தகப்பனுக்கு நேரிடும் தீங்கை நான் எப்படிக் காண்பேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6402,268 +6281,50 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[3. அதிகாலையிலே அந்த மனிதர்கள் தங்கள் கழுதைகளை ஓட்டிக்கொண்டு போகும்படி அனுப்பிவிடப்பட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
-[...216 lines deleted...]
-
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
@@ -6937,51 +6598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர்கள் பட்டணத்தை விட்டுப் புறப்பட்டு, வெகுதூரம் போவதற்கு முன்னே, யோசேப்பு தன் வீட்டு விசாரணைக்காரனை நோக்கி: நீ புறப்பட்டுப் போய், அந்த மனிதரைப் பின்தொடர்ந்து, அவர்களைப் பிடித்து: நீங்கள் நன்மைக்குத் தீமை செய்தது என்ன?]]></a:t>
+              <a:t><![CDATA[5. அது என் எஜமான் பானம்பண்ணுகிற பாத்திரம் அல்லவா? அது போனவகை ஞானதிருஷ்டியால் அவருக்குத் தெரியாதா? நீங்கள் செய்தது தகாதகாரியம் என்று அவர்களோடே சொல் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7016,51 +6677,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469497170" r:id="rId1"/>
+    <p:sldLayoutId id="2474005587" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7484,78 +7145,54 @@
 
 <file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
-</Relationships>
-[...14 lines deleted...]
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
@@ -7684,51 +7321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. അതിലല്ലയോ എന്റെ യജമാനൻ കുടിക്കുന്നതു? നിങ്ങൾ ഈ ചെയ്തതു ഒട്ടും നന്നല്ല എന്നു പറക എന്നു കല്പിച്ചു.]]></a:t>
+              <a:t><![CDATA[పని చేసితిరని వారితో చెప్పుమనెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7816,51 +7453,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. അവൻ അവരുടെ അടുക്കൽ എത്തിയപ്പോൾ ഈ വാക്കുകൾ അവരോടു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[6. అతడు వారిని కలిసికొని ఆ మాటలు వారితో చెప్పినప్పుడు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7948,51 +7585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. അവർ അവനോടു പറഞ്ഞതു: യജമാനൻ ഇങ്ങനെ പറയുന്നതു എന്തു? ഈ വക കാര്യം അടിയങ്ങൾ ഒരുനാളും ചെയ്കയില്ല.]]></a:t>
+              <a:t><![CDATA[7. వారు మా ప్రభువు ఇట్లు మాట లాడనేల? ఇట్టి పని చేయుట నీ దాసులకు దూరమవును గాక.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8080,51 +7717,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ഞങ്ങളുടെ ചാക്കിന്റെ വായ്ക്കൽ കണ്ട ദ്രവ്യം ഞങ്ങൾ കനാൻ ദേശത്തുനിന്നു നിന്റെ അടുക്കൽ വീണ്ടും]]></a:t>
+              <a:t><![CDATA[8. ఇదిగో మా గోనెలమూతులలో మాకు దొరికిన రూకలను కనాను దేశములోనుండి తిరిగి తీసికొనివచ్చితివిు; నీ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8212,51 +7849,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കൊണ്ടുവന്നുവല്ലോ; പിന്നെ ഞങ്ങൾ നിന്റെ യജമാനന്റെ വീട്ടിൽനിന്നു വെള്ളിയും പൊന്നും മോഷ്ടിക്കുമോ?]]></a:t>
+              <a:t><![CDATA[ప్రభువు ఇంటిలోనుండి మేము వెండినైనను బంగారము నైనను ఎట్లు దొంగిలుదుము?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8344,51 +7981,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. അനന്തരം ഞങ്ങളുടെ അപ്പൻ നിങ്ങൾ ഇനിയും പോയി കുറെ ധാന്യം നമുക്കു കൊള്ളുവിൻ എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[9. నీ దాసులలో ఎవరియొద్ద అది దొరుకునో వాడు చచ్చును గాక; మరియు మేము మా ప్రభువునకు దాసులముగా నుందుమని]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8476,51 +8113,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. അടിയങ്ങളിൽ ആരുടെ പക്കൽ എങ്കിലും അതു കണ്ടാൽ അവൻ മരിക്കട്ടെ; ഞങ്ങളും യജമാനന്നു അടിമകളായിക്കൊള്ളാം.]]></a:t>
+              <a:t><![CDATA[అతనితో అనిరి.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8608,51 +8245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. അതിന്നു അവൻ: നിങ്ങൾ പറഞ്ഞതുപോലെ ആകട്ടെ; അതു ആരുടെ പക്കൽ കാണുന്നുവോ അവൻ എനിക്കു അടിമയാകും;]]></a:t>
+              <a:t><![CDATA[10. అందుకతడుమంచిది, మీరు చెప్పినట్టే కానీ యుడి; ఎవరియొద్ద అది దొరుకునో అతడే నాకు దాసు డగును, అయితే]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8740,51 +8377,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിങ്ങളോ കുറ്റമില്ലാത്തവരായിരിക്കും.]]></a:t>
+              <a:t><![CDATA[మీరు నిర్దోషులగుదురని చెప్పెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8872,51 +8509,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. അതിന്നു ഞങ്ങൾ: ഞങ്ങൾ പൊയ്ക്കൂടാ; അനുജൻ കൂടെ ഉണ്ടെങ്കിൽ ഞങ്ങൾ പോകാം; അനുജൻ ഇല്ലാതെ ഞങ്ങൾക്കു]]></a:t>
+              <a:t><![CDATA[11. అప్పుడు వారు త్వర పడి ప్రతివాడు తన గోనెను క్రిందికి దించి దానిని విప్పెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9004,51 +8641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. അനന്തരം അവൻ തന്റെ ഗൃഹവിചാരകനോടു: നീ ഇവരുടെ ചാക്കിൽ പിടിപ്പതു ധാന്യം നിറച്ചു, ഓരോരുത്തന്റെ ദ്രവ്യം]]></a:t>
+              <a:t><![CDATA[1. యోసేపు ఆ మనుష్యుల గోనెలు పట్టినంత ఆహార పదార్థములతో వాటిని నింపి ఎవరి రూకలు వారి గోనెమూతిలో]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9136,51 +8773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അദ്ദേഹത്തിന്റെ മുഖം കാണ്മാൻ പാടില്ല എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[12. అతడు పెద్దవాడు మొదలుకొని చిన్న వానివరకు వారిని సోదా చూడగా ఆ గిన్నె బెన్యామీను గోనెలో దొరికెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9268,51 +8905,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. അവർ ബദ്ധപ്പെട്ടു ചാക്കു നിലത്തു ഇറക്കി: ഓരോരുത്തൻ താന്താന്റെ ചാക്കു അഴിച്ചു.]]></a:t>
+              <a:t><![CDATA[13. కావున వారు తమ బట్టలు చింపుకొని ప్రతివాడు తన గాడిదమీద గోనెలు ఎక్కించు కొని తిరిగి పట్టణమునకు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9400,51 +9037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. അപ്പോൾ അവിടത്തെ അടിയാനായ അപ്പൻ ഞങ്ങളോടു പറഞ്ഞതു: എന്റെ ഭാര്യ എനിക്കു രണ്ടുപുത്രന്മാരെ പ്രസവിച്ചു]]></a:t>
+              <a:t><![CDATA[వచ్చిరి.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9532,51 +9169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എന്നു നിങ്ങൾക്കു അറിയാമല്ലോ.]]></a:t>
+              <a:t><![CDATA[14. అప్పుడు యూదా యును అతని సహోదరులును యోసేపు ఇంటికి వచ్చిరి. అతడింక అక్కడనే ఉండెను గనుక వారు అతని]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9664,51 +9301,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. അവരിൽ ഒരുത്തൻ എന്റെ അടുക്കൽനിന്നു പോയി; അവനെ പറിച്ചു കീറിപ്പോയി നിശ്ചയം എന്നു ഞാൻ ഉറെച്ചു;]]></a:t>
+              <a:t><![CDATA[యెదుట నేలను సాగిలపడిరి.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9796,51 +9433,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഇതുവരെ ഞാൻ അവനെ കണ്ടിട്ടുമില്ല.]]></a:t>
+              <a:t><![CDATA[15. అప్పుడు యోసేపుమీరు చేసిన యీ పని యేమిటి? నావంటి మనుష్యుడు శకునము చూచి తెలిసికొనునని మీకు తెలియదా]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9928,51 +9565,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. നിങ്ങൾ ഇവനെയും കൊണ്ടുപോയിട്ടു അവന്നു വല്ല ആപത്തും വന്നാൽ നിങ്ങൾ എന്റെ നരയെ ദുഃഖത്തോടെ പാതാളത്തിൽ]]></a:t>
+              <a:t><![CDATA[అని వారితో అనగా]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10060,51 +9697,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഇറങ്ങുമാറാക്കും.]]></a:t>
+              <a:t><![CDATA[16. యూదా యిట్లనెనుఏలిన వారితో ఏమి చెప్పగలము? ఏమందుము? మేము నిర్దోషులమని యెట్లు కనుపరచగలము? దేవుడే నీ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10192,51 +9829,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. അതുകൊണ്ടു ഇപ്പോൾ ബാലൻ കൂടെയില്ലാതെ ഞാൻ അവിടത്തെ അടിയാനായ അപ്പന്റെ അടുക്കൽ ചെല്ലുമ്പോൾ, അവന്റെ]]></a:t>
+              <a:t><![CDATA[దాసుల నేరము కనుగొనెను. ఇదిగో మేమును ఎవని యొద్ద ఆ గిన్నె దొరికెనో వాడును ఏలిన వారికి దాసుల]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10324,51 +9961,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പ്രാണൻ ഇവന്റെ പ്രാണനോടു പറ്റിയിരിക്കകൊണ്ടു,]]></a:t>
+              <a:t><![CDATA[మగుదుమనెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10456,51 +10093,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അവനവന്റെ ചാക്കിന്റെ വായ്ക്കൽ വെക്കുക.]]></a:t>
+              <a:t><![CDATA[పెట్టుమనియు,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10588,51 +10225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. അവൻ മൂത്തവന്റെ ചാക്കുതുടങ്ങി ഇളയവന്റേതുവരെ ശോധന കഴിച്ചു. ബെന്യാമീന്റെ ചാക്കിൽ പാനപാത്രം]]></a:t>
+              <a:t><![CDATA[17. అందుకతడు అట్లు చేయుట నాకు దూరమవునుగాక; ఎవనిచేతిలో ఆ గిన్నె దొరికెనో వాడే నాకు దాసుడుగా నుండును;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10720,51 +10357,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കണ്ടുപിടിച്ചു.]]></a:t>
+              <a:t><![CDATA[మీరు మీ తండ్రి యొద్దకు సమాధానముగా వెళ్లుడని చెప్పగా]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10852,51 +10489,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ബാലൻ ഇല്ലെന്നു കണ്ടാൽ അവൻ മരിച്ചുപോകും; അങ്ങനെ അടിയങ്ങൾ അവിടെത്തെ അടിയാനായ അപ്പന്റെ നരയെ]]></a:t>
+              <a:t><![CDATA[18. యూదా అతని సమీపించిఏలినవాడా ఒక మనవి; ఒక మాట యేలిన వారితో తమ దాసుని చెప్పుకొననిమ్ము; తమ కోపము తమ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10984,51 +10621,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ദുഃഖത്തോടെ പാതാളത്തിൽ ഇറങ്ങുമാറാക്കും.]]></a:t>
+              <a:t><![CDATA[దాసునిమీద రవులుకొననీయకుము; తమరు ఫరో అంతవారుగదా]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11116,51 +10753,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. അപ്പോൾ അവർ വസ്ത്രം കീറി, ചുമടു കഴുതപ്പുറത്തു കയറ്റി പട്ടണത്തിലേക്കു മടങ്ങിച്ചെന്നു.]]></a:t>
+              <a:t><![CDATA[19. ఏలినవాడుమీకు తండ్రియైనను సహోదరుడైనను ఉన్నాడా అని తమ దాసులనడిగెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11248,51 +10885,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. അടിയൻ അപ്പനോടു: അവനെ നിന്റെ അടുക്കൽ കൊണ്ടുവരാതിരുന്നാൽ ഞാൻ എന്നും അപ്പന്നു]]></a:t>
+              <a:t><![CDATA[20. అందుకు మేముమాకు ముసలివాడైన తండ్రియు అతని ముసలితనమున పుట్టిన యొక చిన్న వాడును ఉన్నారు; వాని]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11380,51 +11017,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കുറ്റക്കാരനായിക്കൊള്ളാമെന്നു പറഞ്ഞു, അപ്പനോടു ബാലന്നുവേണ്ടി ഉത്തരവാദിയായിരിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[సహోదరుడు చనిపోయెను, వాని తల్లికి వాడొక్కడే మిగిలియున్నాడు, వాని తండ్రి]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11512,51 +11149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. യെഹൂദയും അവന്റെ സഹോദരന്മാരും യോസേഫിന്റെ വീട്ടിൽ ചെന്നു; അവൻ അതുവരെയും അവിടെത്തന്നേ ആയിരുന്നു;]]></a:t>
+              <a:t><![CDATA[21. అప్పుడు తమరునేనతని చూచుటకు అతని నా యొద్దకు తీసికొని రండని తమ దాసులతో చెప్పి తిరి.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11644,51 +11281,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അവർ അവന്റെ മുമ്പാകെ സാഷ്ടാംഗം വീണു.]]></a:t>
+              <a:t><![CDATA[22. అందుకు మేము ఆ చిన్నవాడు తన తండ్రిని విడువలేడు. వాడు తన తండ్రిని విడిచినయెడల వాని తండ్రి]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11776,51 +11413,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. ആകയാൽ ബാലന്നു പകരം അടിയൻ യജമാനന്നു അടിമയായിരിപ്പാനും ബാലൻ സഹോദരന്മാരോടുകൂടെ പൊയ്ക്കൊൾയവാനും]]></a:t>
+              <a:t><![CDATA[చనిపోవునని యేలినవారితో చెప్పితివిు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11908,51 +11545,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ഇളയവന്റെ ചാക്കിന്റെ വായ്ക്കൽ വെള്ളികൊണ്ടുള്ള എന്റെ പാനപാത്രവും അവന്റെ ധാന്യവിലയും വെക്കുക എന്നു]]></a:t>
+              <a:t><![CDATA[2. కనిష్ఠుని గోనె మూతిలో తన వెండి గిన్నెను అతని ధాన్యపు రూకలను పెట్టుమనియు, తన గృహ నిర్వాహకునికి]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12040,51 +11677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അനുവദിക്കേണമേ.]]></a:t>
+              <a:t><![CDATA[23. అందుకు తమరుమీ తమ్ముడు మీతో రానియెడల మీరు మరల నా ముఖము చూడకూడదని తమ దాసులతో చెప్పితిరి.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12172,51 +11809,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. യോസേഫ് അവരോടു: നിങ്ങൾ ഈ ചെയ്ത പ്രവൃത്തി എന്തു? എന്നെപ്പോലെയുള്ള ഒരുത്തന്നു ലക്ഷണവിദ്യ]]></a:t>
+              <a:t><![CDATA[24. కాబట్టి నా తండ్రియైన తమ దాసుని యొద్దకు మేము వెళ్లి యేలినవారి మాటలను అతనికి తెలియచేసితివిు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12304,51 +11941,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അറിയാമെന്നു നിങ്ങൾ അറിഞ്ഞിട്ടില്ലയോ എന്നു ചോദിച്ചു.]]></a:t>
+              <a:t><![CDATA[25. మా తండ్రిమీరు తిరిగి వెళ్లి మనకొరకు కొంచెము అహారము కొనుక్కొని రండని చెప్పినప్పుడు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12436,51 +12073,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. ബാലൻ കൂടെ ഇല്ലാതെ ഞാൻ എങ്ങനെ അപ്പന്റെ അടുക്കൽ പോകും? അപ്പന്നു ഭവിക്കുന്ന ദോഷം ഞാൻ]]></a:t>
+              <a:t><![CDATA[26. మేము అక్కడికి వెళ్లలేము; మా తమ్ముడు మాతో కూడ ఉండినయెడల వెళ్లుదుము; మా తమ్ముడు మాతో నుంటేనే గాని]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12568,51 +12205,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കാണേണ്ടിവരുമല്ലോ.]]></a:t>
+              <a:t><![CDATA[ఆ మను ష్యుని ముఖము చూడలేమని చెప్పితివిు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12700,51 +12337,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. അതിന്നു യെഹൂദാ: യജമാനനോടു ഞങ്ങൾ എന്തു പറയേണ്ടു? എന്തു ബോധിപ്പിക്കേണ്ടു? എങ്ങനെ ഞങ്ങളെത്തന്നേ]]></a:t>
+              <a:t><![CDATA[27. అందుకు తమ దాసుడైన నా తండ్రినాభార్య నాకిద్దరిని కనెనని మీరెరుగుదురు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12832,51 +12469,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നീതീകരിക്കേണ്ടു? ദൈവം അടിയങ്ങളുടെ അകൃത്യം കണ്ടെത്തി; ഇതാ ഞങ്ങൾ യജമാനന്നു അടിമകൾ; ഞങ്ങളും ആരുടെ]]></a:t>
+              <a:t><![CDATA[28. వారిలో ఒకడు నా యొద్దనుండి వెళ్లి పోయెను. అతడు నిశ్చయముగా దుష్టమృగములచేత చీల్చ బడెననుకొంటిని,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12964,51 +12601,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കയ്യിൽ പാത്രം കണ്ടുവോ അവനും തന്നേ എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[అప్పటినుండి అతడు నాకు కనబడలేదు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13096,51 +12733,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. അതിന്നു അവൻ അങ്ങനെ ഞാൻ ഒരുനാളും ചെയ്കയില്ല; ആരുടെ പക്കൽ പാത്രം കണ്ടുവോ അവൻ തന്നേ എനിക്കു]]></a:t>
+              <a:t><![CDATA[29. మీరు నా యెదుటనుండి ఇతని తీసికొనిపోయిన తరువాత ఇతనికి హాని సంభవించినయెడల నెరసిన వెండ్రుకలుగల నన్ను]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13228,51 +12865,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അടിമയായിരിക്കും; നിങ്ങളോ സമാധാനത്തോടെ നിങ്ങളുടെ അപ്പന്റെ അടുക്കൽ പോയ്ക്കൊൾവിൻ എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[మృతుల లోకములోనికి దుఃఖముతో దిగిపోవునట్లు చేయుదురని మాతో చెప్పెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13360,51 +12997,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കല്പിച്ചു; യോസേഫ് കല്പിച്ചതുപോലെ അവൻ ചെയ്തു.]]></a:t>
+              <a:t><![CDATA[ఆజ్ఞాపింపగా యోసేపు చెప్పిన మాట చొప్పున అతడు చేసెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13492,51 +13129,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. അപ്പോൾ യെഹൂദാ അടുത്തുചെന്നു പറഞ്ഞതു: യജമാനനേ, അടിയൻ യജമാനനോടു ഒന്നു ബോധിപ്പിച്ചുകൊള്ളട്ടെ;]]></a:t>
+              <a:t><![CDATA[30. కావున తమ దాసుడైన నా తండ్రియొద్దకు నేను వెళ్లినప్పుడు ఈ చిన్నవాడు మాయొద్ద లేనియెడల]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13624,51 +13261,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അടിയന്റെ നേരെ കോപം ജ്വലിക്കരുതേ;]]></a:t>
+              <a:t><![CDATA[31. అతని ప్రాణము ఇతని ప్రాణ ముతో పెనవేసికొని యున్నది గనుక ఈ చిన్నవాడు మాయొద్ద లేకపోవుట అతడు చూడగానే]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13756,51 +13393,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. യജമാനൻ ഫറവോനെപ്പോലെയല്ലോ; നിങ്ങൾക്കു അപ്പനോ സഹോദരനോ ഉണ്ടോ എന്നു യജമാനൻ അടിയങ്ങളോടു ചോദിച്ചു.]]></a:t>
+              <a:t><![CDATA[చనిపోవును. అట్లు తమ దాసులమైన మేము నెరసిన వెండ్రుకలు గల తమ దా]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13888,51 +13525,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. അതിന്നു ഞങ്ങൾ യജമാനനോടു: ഞങ്ങൾക്കു വൃദ്ധനായോരു അപ്പനും അവന്നു വാർദ്ധക്യത്തിൽ ജനിച്ച ഒരു മകനും]]></a:t>
+              <a:t><![CDATA[32. తమ దాసుడనైన నేను ఈ చిన్న వానినిగూర్చి నా తండ్రికి పూటపడి నీ యొద్దకు నేనతని తీసికొని రానియెడల నా]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14020,51 +13657,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഉണ്ടു; അവന്റെ ജ്യേഷ്ഠൻ മരിച്ചുപോയി; അവന്റെ അമ്മ പ്രസവിച്ചിട്ടു അവൻ ഒരുത്തനെ ശേഷിപ്പുള്ളു; അവൻ]]></a:t>
+              <a:t><![CDATA[తండ్రి దృష్టి యందు ఆ నింద నా మీద ఎల్లప్పుడు ఉండునని చెప్పితిని.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14152,51 +13789,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അപ്പന്റെ ഇഷ്ടനാകുന്നു എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[33. కాబట్టి తమ దాసుడనైన నన్ను ఈ చిన్నవానికి ప్రతిగా ఏలినవారికి దాసునిగా నుండనిచ్చి యీ చిన్నవాని తన]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14284,51 +13921,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. അപ്പോൾ യജമാനൻ അടിയിങ്ങളോടു: എനിക്കു കാണേണ്ടതിന്നു അവനെ എന്റെ അടുക്കൽ കൂട്ടിക്കൊണ്ടുവരുവിൻ എന്നു]]></a:t>
+              <a:t><![CDATA[సహోదరులతో వెళ్లనిమ్ము.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14416,51 +14053,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കല്പിച്ചുവല്ലോ.]]></a:t>
+              <a:t><![CDATA[34. ఈ చిన్నవాడు నాతోకూడ లేనియెడల నా తండ్రియొద్దకు నేనెట్లు వెళ్లగలను? వెళ్లినయెడల నా తండ్రికి వచ్చు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14548,183 +14185,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ഞങ്ങൾ യജമാനനോടു: ബാലന്നു അപ്പനെ പിരിഞ്ഞുകൂടാ; പിരിഞ്ഞാൽ അപ്പൻ മരിച്ചുപോകും എന്നു പറഞ്ഞു.]]></a:t>
-[...131 lines deleted...]
-              <a:t><![CDATA[23. അതിന്നു യജമാനൻ അടിയങ്ങളോടു നിങ്ങളുടെ ഇളയസഹോദരൻ നിങ്ങളോടുകൂടെ വരാതിരുന്നാൽ നിങ്ങൾ എന്റെ മുഖം ഇനി]]></a:t>
+              <a:t><![CDATA[అపాయము చూడవలసి వచ్చునని చెప్పెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14812,315 +14317,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. നേരം വെളുത്തപ്പോൾ അവരുടെ കഴുതകളുമായി അവരെ യാത്രഅയച്ചു.]]></a:t>
-[...263 lines deleted...]
-              <a:t><![CDATA[24. അവിടത്തെ അടിയാനായ അപ്പന്റെ അടുക്കൽ ഞങ്ങൾ ചെന്നു യജമാനന്റെ വാക്കുകളെ അറിയിച്ചു.]]></a:t>
+              <a:t><![CDATA[3. తెల్లవారినప్పుడు ఆ మనుష్యులు తమ గాడిదలతో కూడ పంపివేయబడిరి.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15208,51 +14449,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. അവർ പട്ടണത്തിൽനിന്നു പുറപ്പെട്ടു ദൂരത്താകുംമുമ്പെ, യോസേഫ് തന്റെ ഗൃഹവിചാരകനോടു: എഴുന്നേറ്റു ആ]]></a:t>
+              <a:t><![CDATA[4. వారు ఆ పట్టణమునుండి బయలు దేరి యెంతో దూరము వెళ్లక మునుపు, యోసేపు తన గృహనిర్వాహకుని చూచి నీవు లేచి]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15340,51 +14581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പുരുഷന്മാരുടെ പിന്നാലെ ഓടിച്ചെല്ലുക; ഒപ്പം എത്തുമ്പോൾ അവരോടു: നിങ്ങൾ നന്മെക്കു പകരം തിന്മ ചെയ്തതു]]></a:t>
+              <a:t><![CDATA[ఆ మనుష్యుల వెంటబడి వెళ్లి వారిని కలిసికొని మీరు మేలుకు కీడు చేయనేల?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15472,51 +14713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എന്തു?]]></a:t>
+              <a:t><![CDATA[5. దేనితో నా ప్రభువు పానము చేయునో దేనివలన అతడు శకునములు చూచునో అది యిదే కదా? మీరు దీని చేయుటవలన కాని]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15533,91 +14774,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஆதியாகமம் : 44]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme69">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme81">
   <a:themeElements>
-    <a:clrScheme name="Theme69">
+    <a:clrScheme name="Theme81">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme69">
+    <a:fontScheme name="Theme81">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -15643,51 +14884,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme69">
+    <a:fmtScheme name="Theme81">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -15818,51 +15059,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>61</Slides>
+  <Slides>58</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>