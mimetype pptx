--- v0 (2026-08-02)
+++ v1 (2026-10-21)
@@ -99,50 +99,64 @@
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -177,50 +191,57 @@
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
+    <p:sldId id="310" r:id="rId57"/>
+    <p:sldId id="311" r:id="rId58"/>
+    <p:sldId id="312" r:id="rId59"/>
+    <p:sldId id="313" r:id="rId60"/>
+    <p:sldId id="314" r:id="rId61"/>
+    <p:sldId id="315" r:id="rId62"/>
+    <p:sldId id="316" r:id="rId63"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -372,53 +393,60 @@
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
-  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -478,51 +506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நீங்கள் உங்கள் குழந்தைகளுக்காகவும் உங்கள் மனைவிகளுக்காகவும் வண்டிகளை எகிப்துதேசத்திலிருந்து கொண்டுபோய், அவர்களையும் உங்கள் தகப்பனுடனே ஏற்றிக்கொண்டுவாருங்கள்.]]></a:t>
+              <a:t><![CDATA[4. And Joseph said unto his brethren, Come near to me, I pray you. And they came near. And he said, I am Joseph your brother, whom all of you sold into Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -587,51 +615,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நீங்கள் உங்கள் குழந்தைகளுக்காகவும் உங்கள் மனைவிகளுக்காகவும் வண்டிகளை எகிப்துதேசத்திலிருந்து கொண்டுபோய், அவர்களையும் உங்கள் தகப்பனுடனே ஏற்றிக்கொண்டுவாருங்கள்.]]></a:t>
+              <a:t><![CDATA[4. And Joseph said unto his brethren, Come near to me, I pray you. And they came near. And he said, I am Joseph your brother, whom all of you sold into Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -696,51 +724,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அப்பொழுது யோசேப்பு தன் அருகே நின்ற எல்லாருக்கும் முன்பாகத் தன்னை அடக்கிக்கொண்டிருக்கக் கூடாமல்: யாவரையும் என்னைவிட்டு வெளியே போகப்பண்ணுங்கள் என்று கட்டளையிட்டான். யோசேப்பு தன் சகோதரருக்குத் தன்னை வெளிப்படுத்துகையில், ஒருவரும் அவன் அருகில் நிற்கவில்லை.]]></a:t>
+              <a:t><![CDATA[5. Now therefore be not grieved, nor angry with yourselves, that all of you sold me here: for God did send me before you to preserve life.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -805,51 +833,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அப்பொழுது யோசேப்பு தன் அருகே நின்ற எல்லாருக்கும் முன்பாகத் தன்னை அடக்கிக்கொண்டிருக்கக் கூடாமல்: யாவரையும் என்னைவிட்டு வெளியே போகப்பண்ணுங்கள் என்று கட்டளையிட்டான். யோசேப்பு தன் சகோதரருக்குத் தன்னை வெளிப்படுத்துகையில், ஒருவரும் அவன் அருகில் நிற்கவில்லை.]]></a:t>
+              <a:t><![CDATA[5. Now therefore be not grieved, nor angry with yourselves, that all of you sold me here: for God did send me before you to preserve life.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -914,51 +942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அப்பொழுது யோசேப்பு தன் அருகே நின்ற எல்லாருக்கும் முன்பாகத் தன்னை அடக்கிக்கொண்டிருக்கக் கூடாமல்: யாவரையும் என்னைவிட்டு வெளியே போகப்பண்ணுங்கள் என்று கட்டளையிட்டான். யோசேப்பு தன் சகோதரருக்குத் தன்னை வெளிப்படுத்துகையில், ஒருவரும் அவன் அருகில் நிற்கவில்லை.]]></a:t>
+              <a:t><![CDATA[6. For these two years has the famine been in the land: and yet there are five years, in the which there shall neither be earring nor harvest.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1023,51 +1051,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. உங்கள் தட்டுமுட்டுகளைக்குறித்துக் கவலைப்படவேண்டாம்; எகிப்துதேசமெங்குமுள்ள நன்மை உங்களுடையதாயிருக்கும் என்று சொல்லச் சொல்லி, உனக்கு நான் இட்ட கட்டளைப்படியே செய் என்றான்.]]></a:t>
+              <a:t><![CDATA[6. For these two years has the famine been in the land: and yet there are five years, in the which there shall neither be earring nor harvest.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1132,51 +1160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. உங்கள் தட்டுமுட்டுகளைக்குறித்துக் கவலைப்படவேண்டாம்; எகிப்துதேசமெங்குமுள்ள நன்மை உங்களுடையதாயிருக்கும் என்று சொல்லச் சொல்லி, உனக்கு நான் இட்ட கட்டளைப்படியே செய் என்றான்.]]></a:t>
+              <a:t><![CDATA[7. And God sent me before you to preserve you a posterity in the earth, and to save your lives by a great deliverance.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1241,51 +1269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவன் சத்தமிட்டு அழுதான்; அதை எகிப்தியர் கேட்டார்கள், பார்வோனின் வீட்டாரும் கேட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[7. And God sent me before you to preserve you a posterity in the earth, and to save your lives by a great deliverance.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1350,51 +1378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவன் சத்தமிட்டு அழுதான்; அதை எகிப்தியர் கேட்டார்கள், பார்வோனின் வீட்டாரும் கேட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[8. So now it was not you that sent me here, but God: and he has made me a father to Pharaoh, and lord of all his house, and a ruler throughout all the land of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1459,51 +1487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இஸ்ரவேலின் குமாரர் அப்படியே செய்தார்கள். யோசேப்பு பார்வோனுடைய கட்டளைகளின்படியே அவர்களுக்கு வண்டிகளைக் கொடுத்ததுமன்றி, வழிக்கு ஆகாரத்தையும்,]]></a:t>
+              <a:t><![CDATA[8. So now it was not you that sent me here, but God: and he has made me a father to Pharaoh, and lord of all his house, and a ruler throughout all the land of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1568,51 +1596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. தன் தம்பியாகிய பென்யமீனின் கழுத்தைக் கட்டிக்கொண்டு அழுதான்; பென்யமீனும் அவன் கழுத்தைக் கட்டிக்கொண்டு அழுதான்.]]></a:t>
+              <a:t><![CDATA[1. Then Joseph could not refrain himself before all them that stood by him; and he cried, Cause every man to go out from me. And there stood no man with him, while Joseph made himself known unto his brethren.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1677,51 +1705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இஸ்ரவேலின் குமாரர் அப்படியே செய்தார்கள். யோசேப்பு பார்வோனுடைய கட்டளைகளின்படியே அவர்களுக்கு வண்டிகளைக் கொடுத்ததுமன்றி, வழிக்கு ஆகாரத்தையும்,]]></a:t>
+              <a:t><![CDATA[9. Haste all of you, and go up to my father, and say unto him, Thus says your son Joseph, God has made me lord of all Egypt: come down unto me, tarry not:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1786,51 +1814,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவர்களில் ஒவ்வொருவனுக்கும் மாற்று வஸ்திரங்களையும் கொடுத்தான்; பென்யமீனுக்கோ முந்நூறு வெள்ளிக்காசையும் ஐந்து மாற்று வஸ்திரங்களையும் கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[9. Haste all of you, and go up to my father, and say unto him, Thus says your son Joseph, God has made me lord of all Egypt: come down unto me, tarry not:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1895,51 +1923,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவர்களில் ஒவ்வொருவனுக்கும் மாற்று வஸ்திரங்களையும் கொடுத்தான்; பென்யமீனுக்கோ முந்நூறு வெள்ளிக்காசையும் ஐந்து மாற்று வஸ்திரங்களையும் கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[10. And you shall dwell in the land of Goshen, and you shall be near unto me, you, and your children, and your children's children, and your flocks, and your herds, and all that you have:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2004,51 +2032,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அப்படியே தன் தகப்பனுக்குப் பத்துக் கழுதைகளின்மேல் எகிப்தின் உச்சிதமான பதார்த்தங்களும், பத்துக் கோளிகைக் கழுதைகளின்மேல் தன் தகப்பனுக்காகத் தானியமும் அப்பமும் மற்றத் தின்பண்டங்களும் ஏற்றி அனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[10. And you shall dwell in the land of Goshen, and you shall be near unto me, you, and your children, and your children's children, and your flocks, and your herds, and all that you have:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2113,51 +2141,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அப்படியே தன் தகப்பனுக்குப் பத்துக் கழுதைகளின்மேல் எகிப்தின் உச்சிதமான பதார்த்தங்களும், பத்துக் கோளிகைக் கழுதைகளின்மேல் தன் தகப்பனுக்காகத் தானியமும் அப்பமும் மற்றத் தின்பண்டங்களும் ஏற்றி அனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[11. And there will I nourish you; for yet there are five years of famine; lest you, and your household, and all that you have, come to poverty.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2222,51 +2250,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. யோசேப்பு தன் சகோதரரைப் பார்த்து: நான் யோசேப்பு; என் தகப்பனார் இன்னும் உயிரோடே இருக்கிறாரா என்றான். அவனுடைய சகோதரர் அவனுக்கு முன்பாகக் கலக்கமுற்றிருந்ததினாலே, அவனுக்கு உத்தரம் சொல்லக் கூடாமல் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[11. And there will I nourish you; for yet there are five years of famine; lest you, and your household, and all that you have, come to poverty.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2331,51 +2359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. யோசேப்பு தன் சகோதரரைப் பார்த்து: நான் யோசேப்பு; என் தகப்பனார் இன்னும் உயிரோடே இருக்கிறாரா என்றான். அவனுடைய சகோதரர் அவனுக்கு முன்பாகக் கலக்கமுற்றிருந்ததினாலே, அவனுக்கு உத்தரம் சொல்லக் கூடாமல் இருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[11. And there will I nourish you; for yet there are five years of famine; lest you, and your household, and all that you have, come to poverty.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2440,51 +2468,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. மேலும் நீங்கள் போகும் வழியிலே சண்டைபண்ணிக்கொள்ளாதிருங்கள் என்று அவன் தன் சகோதரருக்குச் சொல்லி அனுப்பினான்; அவர்கள் புறப்பட்டுப் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[12. And, behold, your eyes see, and the eyes of my brother Benjamin, that it is my mouth that speaks unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2549,51 +2577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது யோசேப்பு தன் சகோதரரை நோக்கி: என் கிட்ட வாருங்கள் என்றான். அவர்கள் கிட்டப்போனார்கள்; அப்பொழுது அவன்: நீங்கள் எகிப்துக்குப் போகிறவர்களிடத்தில் விற்றுப்போட்ட உங்கள் சகோதரனாகிய யோசேப்பு நான்தான்.]]></a:t>
+              <a:t><![CDATA[12. And, behold, your eyes see, and the eyes of my brother Benjamin, that it is my mouth that speaks unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2658,51 +2686,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது யோசேப்பு தன் சகோதரரை நோக்கி: என் கிட்ட வாருங்கள் என்றான். அவர்கள் கிட்டப்போனார்கள்; அப்பொழுது அவன்: நீங்கள் எகிப்துக்குப் போகிறவர்களிடத்தில் விற்றுப்போட்ட உங்கள் சகோதரனாகிய யோசேப்பு நான்தான்.]]></a:t>
+              <a:t><![CDATA[13. And all of you shall tell my father of all my glory in Egypt, and of all that all of you have seen; and all of you shall haste and bring down my father here.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2767,51 +2795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. பின்பு தன் சகோதரர் யாவரையும் முத்தஞ்செய்து, அவர்களையும் கட்டிக்கொண்டு அழுதான். அதற்குப்பின் அவன் சகோதரர் அவனோடே சம்பாஷித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[1. Then Joseph could not refrain himself before all them that stood by him; and he cried, Cause every man to go out from me. And there stood no man with him, while Joseph made himself known unto his brethren.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2876,51 +2904,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. என்னை இவ்விடத்தில் வரும்படி விற்றுப்போட்டதினால், நீங்கள் சஞ்சலப்படவேண்டாம்; ஜீவரட்சணை செய்யும்படிக்குத் தேவன் என்னை உங்களுக்கு முன்னே அனுப்பினார்.]]></a:t>
+              <a:t><![CDATA[13. And all of you shall tell my father of all my glory in Egypt, and of all that all of you have seen; and all of you shall haste and bring down my father here.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2985,51 +3013,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. என்னை இவ்விடத்தில் வரும்படி விற்றுப்போட்டதினால், நீங்கள் சஞ்சலப்படவேண்டாம்; ஜீவரட்சணை செய்யும்படிக்குத் தேவன் என்னை உங்களுக்கு முன்னே அனுப்பினார்.]]></a:t>
+              <a:t><![CDATA[14. And he fell upon his brother Benjamin's neck, and wept; and Benjamin wept upon his neck.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3094,51 +3122,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அவர்கள் எகிப்திலிருந்து போய், கானான்தேசத்திலே தங்கள் தகப்பனாகிய யாக்கோபினிடத்தில் வந்து:]]></a:t>
+              <a:t><![CDATA[14. And he fell upon his brother Benjamin's neck, and wept; and Benjamin wept upon his neck.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3203,51 +3231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. தேசத்தில் இப்பொழுது இரண்டு வருஷமாகப் பஞ்சம் உண்டாயிருக்கிறது; இன்னும் ஐந்து வருஷம் உழவும் அறுப்பும் இல்லாமல் பஞ்சம் இருக்கும்.]]></a:t>
+              <a:t><![CDATA[15. Moreover he kissed all his brethren, and wept upon them: and after that his brethren talked with him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3312,51 +3340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. தேசத்தில் இப்பொழுது இரண்டு வருஷமாகப் பஞ்சம் உண்டாயிருக்கிறது; இன்னும் ஐந்து வருஷம் உழவும் அறுப்பும் இல்லாமல் பஞ்சம் இருக்கும்.]]></a:t>
+              <a:t><![CDATA[15. Moreover he kissed all his brethren, and wept upon them: and after that his brethren talked with him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3421,51 +3449,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. யோசேப்பு உயிரோடிருக்கிறான், அவன் எகிப்துதேசத்துக்கெல்லாம் அதிபதியாயிருக்கிறான் என்று அவனுக்கு அறிவித்தார்கள். அவன் இருதயம் மூர்ச்சையடைந்தது; அவன் அவர்களை நம்பவில்லை.]]></a:t>
+              <a:t><![CDATA[16. And the fame thereof was heard in Pharaoh's house, saying, Joseph's brethren are come: and it pleased Pharaoh well, and his servants.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3530,51 +3558,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. யோசேப்பு உயிரோடிருக்கிறான், அவன் எகிப்துதேசத்துக்கெல்லாம் அதிபதியாயிருக்கிறான் என்று அவனுக்கு அறிவித்தார்கள். அவன் இருதயம் மூர்ச்சையடைந்தது; அவன் அவர்களை நம்பவில்லை.]]></a:t>
+              <a:t><![CDATA[16. And the fame thereof was heard in Pharaoh's house, saying, Joseph's brethren are come: and it pleased Pharaoh well, and his servants.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3639,51 +3667,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. பூமியிலே உங்கள் வம்சம் ஒழியாமலிருக்க உங்களை ஆதரிக்கிறதற்காகவும், பெரிய இரட்சிப்பினால் உங்களை உயிரோடே காப்பதற்காகவும் தேவன் என்னை உங்களுக்கு முன்னமே அனுப்பினார்.]]></a:t>
+              <a:t><![CDATA[17. And Pharaoh said unto Joseph, Say unto your brethren, This do all of you; load your beasts, and go, get you unto the land of Canaan;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3748,51 +3776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. பூமியிலே உங்கள் வம்சம் ஒழியாமலிருக்க உங்களை ஆதரிக்கிறதற்காகவும், பெரிய இரட்சிப்பினால் உங்களை உயிரோடே காப்பதற்காகவும் தேவன் என்னை உங்களுக்கு முன்னமே அனுப்பினார்.]]></a:t>
+              <a:t><![CDATA[17. And Pharaoh said unto Joseph, Say unto your brethren, This do all of you; load your beasts, and go, get you unto the land of Canaan;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3857,51 +3885,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அவர்கள் யோசேப்பு தங்களுடனே சொன்ன வார்த்தைகள் யாவையும் அவனுக்குச் சொன்னபோதும், தன்னை ஏற்றிக்கொண்டு போகும்படி யோசேப்பு அனுப்பின வண்டிகளை அவன் கண்டபோதும், அவர்களுடைய தகப்பனாகிய யாக்கோபின் ஆவி உயிர்த்தது.]]></a:t>
+              <a:t><![CDATA[18. And take your father and your households, and come unto me: and I will give you the good of the land of Egypt, and all of you shall eat the fat of the land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3966,51 +3994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. யோசேப்பின் சகோதரர் வந்தார்கள் என்கிற சமாசாரம் பார்வோன் அரமனையில் பிரசித்தமானபோது, பார்வோனும் அவனுடைய ஊழியக்காரரும் சந்தோஷம் அடைந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[1. Then Joseph could not refrain himself before all them that stood by him; and he cried, Cause every man to go out from me. And there stood no man with him, while Joseph made himself known unto his brethren.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4075,51 +4103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அவர்கள் யோசேப்பு தங்களுடனே சொன்ன வார்த்தைகள் யாவையும் அவனுக்குச் சொன்னபோதும், தன்னை ஏற்றிக்கொண்டு போகும்படி யோசேப்பு அனுப்பின வண்டிகளை அவன் கண்டபோதும், அவர்களுடைய தகப்பனாகிய யாக்கோபின் ஆவி உயிர்த்தது.]]></a:t>
+              <a:t><![CDATA[18. And take your father and your households, and come unto me: and I will give you the good of the land of Egypt, and all of you shall eat the fat of the land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4184,51 +4212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஆதலால் நீங்கள் அல்ல, தேவனே என்னை இவ்விடத்துக்கு அனுப்பி, என்னைப் பார்வோனுக்குத் தகப்பனாகவும், அவர் குடும்பம் அனைத்திற்கும் கர்த்தனாகவும், எகிப்துதேசம் முழுதுக்கும் அதிபதியாகவும் வைத்தார்.]]></a:t>
+              <a:t><![CDATA[19. Now you are commanded, this do all of you; take you wagons out of the land of Egypt for your little ones, and for your wives, and bring your father, and come.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4293,51 +4321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஆதலால் நீங்கள் அல்ல, தேவனே என்னை இவ்விடத்துக்கு அனுப்பி, என்னைப் பார்வோனுக்குத் தகப்பனாகவும், அவர் குடும்பம் அனைத்திற்கும் கர்த்தனாகவும், எகிப்துதேசம் முழுதுக்கும் அதிபதியாகவும் வைத்தார்.]]></a:t>
+              <a:t><![CDATA[19. Now you are commanded, this do all of you; take you wagons out of the land of Egypt for your little ones, and for your wives, and bring your father, and come.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4402,51 +4430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நீங்கள் சீக்கிரமாய் என் தகப்பனிடத்தில் போய்: தேவன் என்னை எகிப்து தேசம் முழுதுக்கும் அதிபதியாக வைத்தார்; என்னிடத்தில் வாரும், தாமதிக்க வேண்டாம்.]]></a:t>
+              <a:t><![CDATA[20. Also regard not your stuff; for the good of all the land of Egypt are yours.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4511,51 +4539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நீங்கள் சீக்கிரமாய் என் தகப்பனிடத்தில் போய்: தேவன் என்னை எகிப்து தேசம் முழுதுக்கும் அதிபதியாக வைத்தார்; என்னிடத்தில் வாரும், தாமதிக்க வேண்டாம்.]]></a:t>
+              <a:t><![CDATA[20. Also regard not your stuff; for the good of all the land of Egypt are yours.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4620,51 +4648,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நீரும் உம்முடைய பிள்ளைகளும், அவர்களுடைய பிள்ளைகளும், உம்முடைய ஆடுமாடுகளோடும் உமக்கு உண்டாயிருக்கிற யாவற்றோடும் கோசேன் நாட்டில் வாசம்பண்ணி என் சமீபத்தில் இருக்கலாம்.]]></a:t>
+              <a:t><![CDATA[21. And the children of Israel did so: and Joseph gave them wagons, according to the commandment of Pharaoh, and gave them provision for the way.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4729,51 +4757,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நீரும் உம்முடைய பிள்ளைகளும், அவர்களுடைய பிள்ளைகளும், உம்முடைய ஆடுமாடுகளோடும் உமக்கு உண்டாயிருக்கிற யாவற்றோடும் கோசேன் நாட்டில் வாசம்பண்ணி என் சமீபத்தில் இருக்கலாம்.]]></a:t>
+              <a:t><![CDATA[21. And the children of Israel did so: and Joseph gave them wagons, according to the commandment of Pharaoh, and gave them provision for the way.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4838,51 +4866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. உமக்கும் உம்முடைய குடும்பத்தாருக்கும் உமக்கு இருக்கிற யாவற்றிற்கும் வறுமை வராதபடிக்கு, அங்கே உம்மைப் பராமரிப்பேன்; இன்னும் ஐந்து வருஷம் பஞ்சம் இருக்கும் என்று, உம்முடைய குமாரனாகிய யோசேப்பு சொல்லச்சொன்னான் என்று சொல்லுங்கள்.]]></a:t>
+              <a:t><![CDATA[22. To all of them he gave each man changes of raiment; but to Benjamin he gave three hundred pieces of silver, and five changes of raiment.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4947,51 +4975,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. உமக்கும் உம்முடைய குடும்பத்தாருக்கும் உமக்கு இருக்கிற யாவற்றிற்கும் வறுமை வராதபடிக்கு, அங்கே உம்மைப் பராமரிப்பேன்; இன்னும் ஐந்து வருஷம் பஞ்சம் இருக்கும் என்று, உம்முடைய குமாரனாகிய யோசேப்பு சொல்லச்சொன்னான் என்று சொல்லுங்கள்.]]></a:t>
+              <a:t><![CDATA[22. To all of them he gave each man changes of raiment; but to Benjamin he gave three hundred pieces of silver, and five changes of raiment.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5056,51 +5084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அப்பொழுது இஸ்ரவேல்: என் குமாரனாகிய யோசேப்பு இன்னும் உயிரோடிருக்கிறானே, இது போதும்; நான் மரணமடையுமுன்னே போய் அவனைப் பார்ப்பேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[23. And to his father he sent after this manner; ten asses laden with the good things of Egypt, and ten she asses laden with corn and bread and food for his father by the way.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5165,51 +5193,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. யோசேப்பின் சகோதரர் வந்தார்கள் என்கிற சமாசாரம் பார்வோன் அரமனையில் பிரசித்தமானபோது, பார்வோனும் அவனுடைய ஊழியக்காரரும் சந்தோஷம் அடைந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[2. And he wept aloud: and the Egyptians and the house of Pharaoh heard.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5274,51 +5302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அப்பொழுது இஸ்ரவேல்: என் குமாரனாகிய யோசேப்பு இன்னும் உயிரோடிருக்கிறானே, இது போதும்; நான் மரணமடையுமுன்னே போய் அவனைப் பார்ப்பேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[23. And to his father he sent after this manner; ten asses laden with the good things of Egypt, and ten she asses laden with corn and bread and food for his father by the way.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5383,51 +5411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இதோ, உங்களோடே பேசுகிற வாய் என் வாய்தான் என்பதை உங்கள் கண்களும் என் தம்பியாகிய பென்யமீனின் கண்களும் காண்கிறதே.]]></a:t>
+              <a:t><![CDATA[23. And to his father he sent after this manner; ten asses laden with the good things of Egypt, and ten she asses laden with corn and bread and food for his father by the way.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5492,51 +5520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இதோ, உங்களோடே பேசுகிற வாய் என் வாய்தான் என்பதை உங்கள் கண்களும் என் தம்பியாகிய பென்யமீனின் கண்களும் காண்கிறதே.]]></a:t>
+              <a:t><![CDATA[24. So he sent his brethren away, and they departed: and he said unto them, See that all of you fall not out by the way.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5601,51 +5629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. எகிப்திலே எனக்கு உண்டாயிருக்கிற சகல மகிமையையும், நீங்கள் கண்ட யாவையும் என் தகப்பனுக்கு அறிவித்து, அவர் சீக்கிரமாய் இவ்விடத்துக்கு வரும்படி செய்யுங்கள் என்று சொல்லி;]]></a:t>
+              <a:t><![CDATA[24. So he sent his brethren away, and they departed: and he said unto them, See that all of you fall not out by the way.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5710,51 +5738,596 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. எகிப்திலே எனக்கு உண்டாயிருக்கிற சகல மகிமையையும், நீங்கள் கண்ட யாவையும் என் தகப்பனுக்கு அறிவித்து, அவர் சீக்கிரமாய் இவ்விடத்துக்கு வரும்படி செய்யுங்கள் என்று சொல்லி;]]></a:t>
+              <a:t><![CDATA[25. And they went up out of Egypt, and came into the land of Canaan unto Jacob their father,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. And told him, saying, Joseph is yet alive, and he is governor over all the land of Egypt. And Jacob's heart fainted, for he believed them not.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. And told him, saying, Joseph is yet alive, and he is governor over all the land of Egypt. And Jacob's heart fainted, for he believed them not.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. And they told him all the words of Joseph, which he had said unto them: and when he saw the wagons which Joseph had sent to carry him, the spirit of Jacob their father revived:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. And they told him all the words of Joseph, which he had said unto them: and when he saw the wagons which Joseph had sent to carry him, the spirit of Jacob their father revived:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. And they told him all the words of Joseph, which he had said unto them: and when he saw the wagons which Joseph had sent to carry him, the spirit of Jacob their father revived:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5819,51 +6392,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. பார்வோன் யோசேப்பை நோக்கி: நீ உன் சகோதரரோடே சொல்லவேண்டியது என்னவென்றால்: உங்கள் கழுதைகளின்மேல் பொதியேற்றிக்கொண்டு புறப்பட்டு, கானான்தேசத்துக்குப் போய்,]]></a:t>
+              <a:t><![CDATA[3. And Joseph said unto his brethren, I am Joseph; does my father yet live? And his brethren could not answer him; for they were troubled at his presence.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. And Israel said, It is enough; Joseph my son is yet alive: I will go and see him before I die.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. And Israel said, It is enough; Joseph my son is yet alive: I will go and see him before I die.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5928,51 +6719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. பார்வோன் யோசேப்பை நோக்கி: நீ உன் சகோதரரோடே சொல்லவேண்டியது என்னவென்றால்: உங்கள் கழுதைகளின்மேல் பொதியேற்றிக்கொண்டு புறப்பட்டு, கானான்தேசத்துக்குப் போய்,]]></a:t>
+              <a:t><![CDATA[3. And Joseph said unto his brethren, I am Joseph; does my father yet live? And his brethren could not answer him; for they were troubled at his presence.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6037,51 +6828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. உங்கள் தகப்பனையும் உங்கள் குடும்பத்தாரையும் கூட்டிக்கொண்டு, என்னிடத்தில் வாருங்கள், நான் உங்களுக்கு எகிப்துதேசத்தின் நன்மையைத் தருவேன்; தேசத்தின் கொழுமையைச் சாப்பிடுவீர்கள்.]]></a:t>
+              <a:t><![CDATA[3. And Joseph said unto his brethren, I am Joseph; does my father yet live? And his brethren could not answer him; for they were troubled at his presence.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6146,51 +6937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. உங்கள் தகப்பனையும் உங்கள் குடும்பத்தாரையும் கூட்டிக்கொண்டு, என்னிடத்தில் வாருங்கள், நான் உங்களுக்கு எகிப்துதேசத்தின் நன்மையைத் தருவேன்; தேசத்தின் கொழுமையைச் சாப்பிடுவீர்கள்.]]></a:t>
+              <a:t><![CDATA[4. And Joseph said unto his brethren, Come near to me, I pray you. And they came near. And he said, I am Joseph your brother, whom all of you sold into Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6225,51 +7016,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474721995" r:id="rId1"/>
+    <p:sldLayoutId id="2481563626" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6661,54 +7452,110 @@
 
 <file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
@@ -6837,51 +7684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. और तुझे आज्ञा मिली है, तुम एक काम करो, कि मिस्र देश से अपने बालबच्चों और स्त्रियों के लिये]]></a:t>
+              <a:t><![CDATA[அப்பொழுது அவன்: நீங்கள் எகிப்துக்குப் போகிறவர்களிடத்தில் விற்றுப்போட்ட உங்கள் சகோதரனாகிய யோசேப்பு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6969,51 +7816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[गाडियां ले जाओ, और अपने पिता को ले आओ।]]></a:t>
+              <a:t><![CDATA[நான்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7101,51 +7948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. तब यूसुफ उन सब के साम्हने, जो उसके आस पास खड़े थे, अपने को और रोक न सका; और पुकार के कहा, मेरे आस]]></a:t>
+              <a:t><![CDATA[5. என்னை இவ்விடத்தில் வரும்படி விற்றுப்போட்டதினால், நீங்கள் சஞ்சலப்படவேண்டாம்; ஜீவரட்சணை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7233,51 +8080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[पास से सब लोगों को बाहर कर दो। भाइयों के साम्हने अपने को प्रगट करने के समय यूसुफ के संग और कोई न]]></a:t>
+              <a:t><![CDATA[செய்யும்படிக்குத் தேவன் என்னை உங்களுக்கு முன்னே அனுப்பினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7365,51 +8212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[रहा।]]></a:t>
+              <a:t><![CDATA[6. தேசத்தில் இப்பொழுது இரண்டு வருஷமாகப் பஞ்சம் உண்டாயிருக்கிறது; இன்னும் ஐந்து வருஷம் உழவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7497,51 +8344,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. और अपनी सामग्री का मोह न करना; क्योंकि सारे मिस्र देश में जो कुछ अच्छे से अच्छा है सो तुम्हारा]]></a:t>
+              <a:t><![CDATA[அறுப்பும் இல்லாமல் பஞ்சம் இருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7629,51 +8476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[है।]]></a:t>
+              <a:t><![CDATA[7. பூமியிலே உங்கள் வம்சம் ஒழியாமலிருக்க உங்களை ஆதரிக்கிறதற்காகவும், பெரிய இரட்சிப்பினால் உங்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7761,51 +8608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. तब वह चिल्ला चिल्लाकर रोने लगा: और मिस्रियों ने सुना, और फिरौन के घर के लोगों को भी इसका समाचार]]></a:t>
+              <a:t><![CDATA[உயிரோடே காப்பதற்காகவும் தேவன் என்னை உங்களுக்கு முன்னமே அனுப்பினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7893,51 +8740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[मिला।]]></a:t>
+              <a:t><![CDATA[8. ஆதலால் நீங்கள் அல்ல, தேவனே என்னை இவ்விடத்துக்கு அனுப்பி, என்னைப் பார்வோனுக்குத் தகப்பனாகவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8025,51 +8872,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. और इस्राएल के पुत्रों ने वैसा ही किया। और यूसुफ ने फिरौन की मान के उन्हें गाडियां दी, और मार्ग]]></a:t>
+              <a:t><![CDATA[அவர் குடும்பம் அனைத்திற்கும் கர்த்தனாகவும், எகிப்துதேசம் முழுதுக்கும் அதிபதியாகவும் வைத்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8157,51 +9004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. और वह अपने भाई बिन्यामीन के गले से लिपट कर रोया; और बिन्यामीन भी उसके गले से लिपट कर रोया।]]></a:t>
+              <a:t><![CDATA[1. அப்பொழுது யோசேப்பு தன் அருகே நின்ற எல்லாருக்கும் முன்பாகத் தன்னை அடக்கிக்கொண்டிருக்கக் கூடாமல்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8289,51 +9136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[के लिये सीधा भी दिया।]]></a:t>
+              <a:t><![CDATA[9. நீங்கள் சீக்கிரமாய் என் தகப்பனிடத்தில் போய்: தேவன் என்னை எகிப்து தேசம் முழுதுக்கும் அதிபதியாக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8421,51 +9268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. उन में से एक एक जन को तो उसने एक एक जोड़ा वस्त्र भी दिया; और बिन्यामीन को तीन सौ रूपे के टुकड़े]]></a:t>
+              <a:t><![CDATA[வைத்தார்; என்னிடத்தில் வாரும், தாமதிக்க வேண்டாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8553,51 +9400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[और पांच जोड़े वस्त्र दिए।]]></a:t>
+              <a:t><![CDATA[10. நீரும் உம்முடைய பிள்ளைகளும், அவர்களுடைய பிள்ளைகளும், உம்முடைய ஆடுமாடுகளோடும் உமக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8685,51 +9532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. और अपने पिता के पास उसने जो भेजा वह यह है, अर्थात मिस्र की अच्छी वस्तुओं से लदे हुए दस गदहे, और]]></a:t>
+              <a:t><![CDATA[உண்டாயிருக்கிற யாவற்றோடும் கோசேன் நாட்டில் வாசம்பண்ணி என் சமீபத்தில் இருக்கலாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8817,51 +9664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[अन्न और रोटी और उसके पिता के मार्ग के लिये भोजनवस्तु से लदी हुई दस गदहियां।]]></a:t>
+              <a:t><![CDATA[11. உமக்கும் உம்முடைய குடும்பத்தாருக்கும் உமக்கு இருக்கிற யாவற்றிற்கும் வறுமை வராதபடிக்கு, அங்கே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8949,51 +9796,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. तब यूसुफ अपने भाइयों से कहने लगा, मैं यूसुफ हूं, क्या मेरा पिता अब तब जीवित है? इसका उत्तर उसके]]></a:t>
+              <a:t><![CDATA[உம்மைப் பராமரிப்பேன்; இன்னும் ஐந்து வருஷம் பஞ்சம் இருக்கும் என்று, உம்முடைய குமாரனாகிய யோசேப்பு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9081,51 +9928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[भाई न दे सके; क्योंकि वे उसके साम्हने घबरा गए थे।]]></a:t>
+              <a:t><![CDATA[சொல்லச்சொன்னான் என்று சொல்லுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9213,51 +10060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. और उसने अपने भाइयों को विदा किया, और वे चल दिए; और उसने उन से कहा, मार्ग में कहीं झगड़ा न करना।]]></a:t>
+              <a:t><![CDATA[12. இதோ, உங்களோடே பேசுகிற வாய் என் வாய்தான் என்பதை உங்கள் கண்களும் என் தம்பியாகிய பென்யமீனின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9345,51 +10192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. फिर यूसुफ ने अपने भाइयों से कहा, मेरे निकट आओ। यह सुनकर वे निकट गए। फिर उसने कहा, मैं तुम्हारा]]></a:t>
+              <a:t><![CDATA[கண்களும் காண்கிறதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9477,51 +10324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[भाई यूसुफ हूं, जिस को तुम ने मिस्र आनेहारों के हाथ बेच डाला था।]]></a:t>
+              <a:t><![CDATA[13. எகிப்திலே எனக்கு உண்டாயிருக்கிற சகல மகிமையையும், நீங்கள் கண்ட யாவையும் என் தகப்பனுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9609,51 +10456,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. तब वह अपने सब भाइयों को चूम कर उन से मिल कर रोया: और इसके पश्चात उसके भाई उससे बातें करने लगे॥]]></a:t>
+              <a:t><![CDATA[யாவரையும் என்னைவிட்டு வெளியே போகப்பண்ணுங்கள் என்று கட்டளையிட்டான். யோசேப்பு தன் சகோதரருக்குத் தன்னை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9741,51 +10588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. अब तुम लोग मत पछताओ, और तुम ने जो मुझे यहां बेच डाला, इस से उदास मत हो; क्योंकि परमेश्वर ने]]></a:t>
+              <a:t><![CDATA[அறிவித்து, அவர் சீக்கிரமாய் இவ்விடத்துக்கு வரும்படி செய்யுங்கள் என்று சொல்லி;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9873,51 +10720,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[तुम्हारे प्राणों को बचाने के लिये मुझे आगे से भेज दिया है।]]></a:t>
+              <a:t><![CDATA[14. தன் தம்பியாகிய பென்யமீனின் கழுத்தைக் கட்டிக்கொண்டு அழுதான்; பென்யமீனும் அவன் கழுத்தைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10005,51 +10852,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. मिस्र से चलकर वे कनान देश में अपने पिता याकूब के पास पहुंचे।]]></a:t>
+              <a:t><![CDATA[கட்டிக்கொண்டு அழுதான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10137,51 +10984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. क्योंकि अब दो वर्ष से इस देश में अकाल है; और अब पांच वर्ष और ऐसे ही होंगे, कि उन में न तो हल]]></a:t>
+              <a:t><![CDATA[15. பின்பு தன் சகோதரர் யாவரையும் முத்தஞ்செய்து, அவர்களையும் கட்டிக்கொண்டு அழுதான். அதற்குப்பின் அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10269,51 +11116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[चलेगा और न अन्न काटा जाएगा।]]></a:t>
+              <a:t><![CDATA[சகோதரர் அவனோடே சம்பாஷித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10401,51 +11248,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. और उससे यह वर्णन किया, कि यूसुफ अब तक जीवित है, और सारे मिस्र देश पर प्रभुता वही करता है। पर]]></a:t>
+              <a:t><![CDATA[16. யோசேப்பின் சகோதரர் வந்தார்கள் என்கிற சமாசாரம் பார்வோன் அரமனையில் பிரசித்தமானபோது, பார்வோனும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10533,51 +11380,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[उसने उनकी प्रतीति न की, और वह अपने आपे में न रहा।]]></a:t>
+              <a:t><![CDATA[அவனுடைய ஊழியக்காரரும் சந்தோஷம் அடைந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10665,51 +11512,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. सो परमेश्वर ने मुझे तुम्हारे आगे इसी लिये भेजा, कि तुम पृथ्वी पर जीवित रहो, और तुम्हारे प्राणों]]></a:t>
+              <a:t><![CDATA[17. பார்வோன் யோசேப்பை நோக்கி: நீ உன் சகோதரரோடே சொல்லவேண்டியது என்னவென்றால்: உங்கள் கழுதைகளின்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10797,51 +11644,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[के बचने से तुम्हारा वंश बढ़े।]]></a:t>
+              <a:t><![CDATA[பொதியேற்றிக்கொண்டு புறப்பட்டு, கானான்தேசத்துக்குப் போய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10929,51 +11776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. तब उन्होंने अपने पिता याकूब से यूसुफ की सारी बातें, जो उसने उन से कहीं थी, कह दीं; जब उसने उन]]></a:t>
+              <a:t><![CDATA[18. உங்கள் தகப்பனையும் உங்கள் குடும்பத்தாரையும் கூட்டிக்கொண்டு, என்னிடத்தில் வாருங்கள், நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11061,51 +11908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. इस बात की चर्चा, कि यूसुफ के भाई आए हैं, फिरौन के भवन तब पंहुच गई, और इस से फिरौन और उसके]]></a:t>
+              <a:t><![CDATA[வெளிப்படுத்துகையில், ஒருவரும் அவன் அருகில் நிற்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11193,51 +12040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[गाडिय़ों को देखा, जो यूसुफ ने उसके ले आने के लिये भेजीं थीं, तब उसका चित्त स्थिर हो गया।]]></a:t>
+              <a:t><![CDATA[உங்களுக்கு எகிப்துதேசத்தின் நன்மையைத் தருவேன்; தேசத்தின் கொழுமையைச் சாப்பிடுவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11325,51 +12172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. इस रीति अब मुझ को यहां पर भेजने वाले तुम नहीं, परमेश्वर ही ठहरा: और उसी ने मुझे फिरौन का पिता सा,]]></a:t>
+              <a:t><![CDATA[19. நீங்கள் உங்கள் குழந்தைகளுக்காகவும் உங்கள் மனைவிகளுக்காகவும் வண்டிகளை எகிப்துதேசத்திலிருந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11457,51 +12304,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[और उसके सारे घर का स्वामी, और सारे मिस्र देश का प्रभु ठहरा दिया है।]]></a:t>
+              <a:t><![CDATA[கொண்டுபோய், அவர்களையும் உங்கள் தகப்பனுடனே ஏற்றிக்கொண்டுவாருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11589,51 +12436,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. सो शीघ्र मेरे पिता के पास जा कर कहो, तेरा पुत्र यूसुफ इस प्रकार कहता है, कि परमेश्वर ने मुझे सारे]]></a:t>
+              <a:t><![CDATA[20. உங்கள் தட்டுமுட்டுகளைக்குறித்துக் கவலைப்படவேண்டாம்; எகிப்துதேசமெங்குமுள்ள நன்மை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11721,51 +12568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[मिस्र का स्वामी ठहराया है; इसलिये तू मेरे पास बिना विलम्ब किए चला आ।]]></a:t>
+              <a:t><![CDATA[உங்களுடையதாயிருக்கும் என்று சொல்லச் சொல்லி, உனக்கு நான் இட்ட கட்டளைப்படியே செய் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11853,51 +12700,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. और तेरा निवास गोशेन देश में होगा, और तू, बेटे, पोतों, भेड़-बकरियों, गाय-बैलों, और अपने सब कुछ]]></a:t>
+              <a:t><![CDATA[21. இஸ்ரவேலின் குமாரர் அப்படியே செய்தார்கள். யோசேப்பு பார்வோனுடைய கட்டளைகளின்படியே அவர்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11985,51 +12832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[समेत मेरे निकट रहेगा।]]></a:t>
+              <a:t><![CDATA[வண்டிகளைக் கொடுத்ததுமன்றி, வழிக்கு ஆகாரத்தையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12117,51 +12964,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. और अकाल के जो पांच वर्ष और होंगे, उन में मैं वहीं तेरा पालन पोषण करूंगा; ऐसा न हो कि तू, और तेरा]]></a:t>
+              <a:t><![CDATA[22. அவர்களில் ஒவ்வொருவனுக்கும் மாற்று வஸ்திரங்களையும் கொடுத்தான்; பென்யமீனுக்கோ முந்நூறு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12249,51 +13096,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[घराना, वरन जितने तेरे हैं, सो भूखों मरें।]]></a:t>
+              <a:t><![CDATA[வெள்ளிக்காசையும் ஐந்து மாற்று வஸ்திரங்களையும் கொடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12381,51 +13228,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. और इस्राएल ने कहा, बस, मेरा पुत्र यूसुफ अब तक जीवित है: मैं अपनी मृत्यु से पहिले जा कर उसको]]></a:t>
+              <a:t><![CDATA[23. அப்படியே தன் தகப்பனுக்குப் பத்துக் கழுதைகளின்மேல் எகிப்தின் உச்சிதமான பதார்த்தங்களும், பத்துக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12513,51 +13360,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[कर्मचारी प्रसन्न हुए।]]></a:t>
+              <a:t><![CDATA[2. அவன் சத்தமிட்டு அழுதான்; அதை எகிப்தியர் கேட்டார்கள், பார்வோனின் வீட்டாரும் கேட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12645,51 +13492,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[देखूंगा॥]]></a:t>
+              <a:t><![CDATA[கோளிகைக் கழுதைகளின்மேல் தன் தகப்பனுக்காகத் தானியமும் அப்பமும் மற்றத் தின்பண்டங்களும் ஏற்றி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12777,51 +13624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. और तुम अपनी आंखों से देखते हो, और मेरा भाई बिन्यामीन भी अपनी आंखों से देखता है, कि जो हम से]]></a:t>
+              <a:t><![CDATA[அனுப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12909,51 +13756,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[बातें कर रहा है सो यूसुफ है।]]></a:t>
+              <a:t><![CDATA[24. மேலும் நீங்கள் போகும் வழியிலே சண்டைபண்ணிக்கொள்ளாதிருங்கள் என்று அவன் தன் சகோதரருக்குச் சொல்லி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13041,51 +13888,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. और तुम मेरे सब वैभव का, जो मिस्र में है और जो कुछ तुम ने देखा है, उस सब को मेरे पिता से वर्णन]]></a:t>
+              <a:t><![CDATA[அனுப்பினான்; அவர்கள் புறப்பட்டுப் போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13173,51 +14020,711 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[करना; और तुरन्त मेरे पिता को यहां ले आना।]]></a:t>
+              <a:t><![CDATA[25. அவர்கள் எகிப்திலிருந்து போய், கானான்தேசத்திலே தங்கள் தகப்பனாகிய யாக்கோபினிடத்தில் வந்து:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 45]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. யோசேப்பு உயிரோடிருக்கிறான், அவன் எகிப்துதேசத்துக்கெல்லாம் அதிபதியாயிருக்கிறான் என்று அவனுக்கு]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 45]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அறிவித்தார்கள். அவன் இருதயம் மூர்ச்சையடைந்தது; அவன் அவர்களை நம்பவில்லை.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 45]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. அவர்கள் யோசேப்பு தங்களுடனே சொன்ன வார்த்தைகள் யாவையும் அவனுக்குச் சொன்னபோதும், தன்னை]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 45]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஏற்றிக்கொண்டு போகும்படி யோசேப்பு அனுப்பின வண்டிகளை அவன் கண்டபோதும், அவர்களுடைய தகப்பனாகிய யாக்கோபின்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 45]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆவி உயிர்த்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13305,51 +14812,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. सो फिरौन ने यूसुफ से कहा, अपने भाइयों से कह, कि एक काम करो, अपने पशुओं को लादकर कनान देश में चले]]></a:t>
+              <a:t><![CDATA[3. யோசேப்பு தன் சகோதரரைப் பார்த்து: நான் யோசேப்பு; என் தகப்பனார் இன்னும் உயிரோடே இருக்கிறாரா]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 45]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. அப்பொழுது இஸ்ரவேல்: என் குமாரனாகிய யோசேப்பு இன்னும் உயிரோடிருக்கிறானே, இது போதும்; நான்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 45]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மரணமடையுமுன்னே போய் அவனைப் பார்ப்பேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13437,51 +15208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[जाओ।]]></a:t>
+              <a:t><![CDATA[என்றான். அவனுடைய சகோதரர் அவனுக்கு முன்பாகக் கலக்கமுற்றிருந்ததினாலே, அவனுக்கு உத்தரம் சொல்லக் கூடாமல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13569,51 +15340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. और अपने पिता और अपने अपने घर के लोगों को ले कर मेरे पास आओ; और मिस्र देश में जो कुछ अच्छे से]]></a:t>
+              <a:t><![CDATA[இருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13701,51 +15472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[अच्छा है वह मैं तुम्हें दूंगा, और तुम्हें देश के उत्तम से उत्तम पदार्थ खाने को मिलेंगे।]]></a:t>
+              <a:t><![CDATA[4. அப்பொழுது யோசேப்பு தன் சகோதரரை நோக்கி: என் கிட்ட வாருங்கள் என்றான். அவர்கள் கிட்டப்போனார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13762,91 +15533,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஆதியாகமம் : 45]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme27">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme28">
   <a:themeElements>
-    <a:clrScheme name="Theme27">
+    <a:clrScheme name="Theme28">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme27">
+    <a:fontScheme name="Theme28">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -13872,51 +15643,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme27">
+    <a:fmtScheme name="Theme28">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -14047,51 +15818,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>54</Slides>
+  <Slides>61</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>