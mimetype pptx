--- v0 (2026-08-02)
+++ v1 (2026-10-21)
@@ -99,50 +99,66 @@
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -177,50 +193,58 @@
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
+    <p:sldId id="310" r:id="rId57"/>
+    <p:sldId id="311" r:id="rId58"/>
+    <p:sldId id="312" r:id="rId59"/>
+    <p:sldId id="313" r:id="rId60"/>
+    <p:sldId id="314" r:id="rId61"/>
+    <p:sldId id="315" r:id="rId62"/>
+    <p:sldId id="316" r:id="rId63"/>
+    <p:sldId id="317" r:id="rId64"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -372,53 +396,61 @@
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
-  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -478,51 +510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நான் உன்னுடனே எகிப்துக்கு வருவேன்; நான் உன்னைத் திரும்பவும் வரப்பண்ணுவேன்; யோசேப்பு தன் கையால் உன் கண்களை மூடுவான் என்று சொன்னார்.]]></a:t>
+              <a:t><![CDATA[5. And Jacob rose up from Beersheba: and the sons of Israel carried Jacob their father, and their little ones, and their wives, in the wagons which Pharaoh had sent to carry him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -587,51 +619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அதற்குப் பின்பு, யாக்கோபு பெயெர்செபாவிலிருந்து பிரயாணம் புறப்பட்டான். இஸ்ரவேலின் குமாரர் தங்கள் தகப்பனாகிய யாக்கோபையும் தங்கள் குழந்தைகளையும் தங்கள் மனைவிகளையும் பார்வோன் அனுப்பின வண்டிகளின்மேல் ஏற்றிக்கொண்டு,]]></a:t>
+              <a:t><![CDATA[5. And Jacob rose up from Beersheba: and the sons of Israel carried Jacob their father, and their little ones, and their wives, in the wagons which Pharaoh had sent to carry him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -696,51 +728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அதற்குப் பின்பு, யாக்கோபு பெயெர்செபாவிலிருந்து பிரயாணம் புறப்பட்டான். இஸ்ரவேலின் குமாரர் தங்கள் தகப்பனாகிய யாக்கோபையும் தங்கள் குழந்தைகளையும் தங்கள் மனைவிகளையும் பார்வோன் அனுப்பின வண்டிகளின்மேல் ஏற்றிக்கொண்டு,]]></a:t>
+              <a:t><![CDATA[5. And Jacob rose up from Beersheba: and the sons of Israel carried Jacob their father, and their little ones, and their wives, in the wagons which Pharaoh had sent to carry him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -805,51 +837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. தங்கள் ஆடுமாடுகளையும், தாங்கள் கானான் தேசத்தில் சம்பாதித்த தங்கள் பொருட்களையும் சேர்த்துக்கொண்டு, யாக்கோபும் அவன் சந்ததியார் யாவரும் எகிப்துக்குப் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[6. And they took their cattle, and their goods, which they had got in the land of Canaan, and came into Egypt, Jacob, and all his seed with him:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -914,51 +946,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவன் தன் குமாரரையும் தன் குமாரரின் குமாரரையும் தன் குமாரத்திகளையும் தன் சந்ததியார் அனைவரையும் எகிப்துக்குத் தன்னோடே அழைத்துக்கொண்டுபோனான்.]]></a:t>
+              <a:t><![CDATA[6. And they took their cattle, and their goods, which they had got in the land of Canaan, and came into Egypt, Jacob, and all his seed with him:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1023,51 +1055,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. எகிப்துக்கு வந்த இஸ்ரவேலரின் நாமங்களாவன: யாக்கோபும் அவனுடைய குமாரரும்; யாக்கோபுடைய மூத்தகுமாரனான ரூபன்.]]></a:t>
+              <a:t><![CDATA[7. His sons, and his sons' sons with him, his daughters, and his sons' daughters, and all his seed brought he with him into Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1132,51 +1164,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. எகிப்துக்கு வந்த இஸ்ரவேலரின் நாமங்களாவன: யாக்கோபும் அவனுடைய குமாரரும்; யாக்கோபுடைய மூத்தகுமாரனான ரூபன்.]]></a:t>
+              <a:t><![CDATA[7. His sons, and his sons' sons with him, his daughters, and his sons' daughters, and all his seed brought he with him into Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1241,51 +1273,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ரூபனுடைய குமாரர் ஆனோக்கு, பல்லூ, எஸ்ரோன், கர்மீ என்பவர்கள்.]]></a:t>
+              <a:t><![CDATA[8. And these are the names of the children of Israel, which came into Egypt, Jacob and his sons: Reuben, Jacob's firstborn.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1350,51 +1382,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. சிமியோனுடைய குமாரர் எமுவேல், யாமின், ஓகாத், யாகீன், சொகார், கானானிய ஸ்திரீயின் குமாரனாகிய சவுல் என்பவர்கள்.]]></a:t>
+              <a:t><![CDATA[8. And these are the names of the children of Israel, which came into Egypt, Jacob and his sons: Reuben, Jacob's firstborn.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1459,51 +1491,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. லேவியினுடைய குமாரர் கெர்சோன், கோகாத், மெராரி என்பவர்கள்.]]></a:t>
+              <a:t><![CDATA[9. And the sons of Reuben; Hanoch, and Phallu, and Hezron, and Carmi.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1568,51 +1600,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. நீங்கள், கோசேன் நாட்டில் குடியிருக்கும்படி, அவனை நோக்கி: எங்கள் பிதாக்களைப்போல, உமது அடியாராகிய நாங்களும் எங்கள் சிறுவயதுமுதல் இதுவரைக்கும் மேய்ப்பர்களாயிருக்கிறோம் என்று சொல்லுங்கள்; மேய்ப்பர்கள் எல்லாரும் எகிப்தியருக்கு அருவருப்பாயிருக்கிறார்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[1. And Israel took his journey with all that he had, and came to Beersheba, and offered sacrifices unto the God of his father Isaac.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1677,51 +1709,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. யூதாவினுடைய குமாரர் ஏர், ஓனான், சேலா, பாரேஸ், சேரா என்பவர்கள்; அவர்களில் ஏரும் ஓனானும் கானான் தேசத்தில் இறந்து போனார்கள்; பாரேசுடைய குமாரர் எஸ்ரோன், ஆமூல் என்பவர்கள்.]]></a:t>
+              <a:t><![CDATA[10. And the sons of Simeon; Jemuel, and Jamin, and Ohad, and Jachin, and Zohar, and Shaul the son of a Canaanitish woman.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1786,51 +1818,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. யூதாவினுடைய குமாரர் ஏர், ஓனான், சேலா, பாரேஸ், சேரா என்பவர்கள்; அவர்களில் ஏரும் ஓனானும் கானான் தேசத்தில் இறந்து போனார்கள்; பாரேசுடைய குமாரர் எஸ்ரோன், ஆமூல் என்பவர்கள்.]]></a:t>
+              <a:t><![CDATA[10. And the sons of Simeon; Jemuel, and Jamin, and Ohad, and Jachin, and Zohar, and Shaul the son of a Canaanitish woman.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1895,51 +1927,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இசக்காருடைய குமாரர் தோலா, பூவா, யோபு, சிம்ரோன் என்பவர்கள்.]]></a:t>
+              <a:t><![CDATA[11. And the sons of Levi; Gershon, Kohath, and Merari.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2004,51 +2036,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. செபுலோனுடைய குமாரர் செரேத், ஏலோன், யக்லேல் என்பவர்கள்.]]></a:t>
+              <a:t><![CDATA[12. And the sons of Judah; Er, and Onan, and Shelah, and Pharez, and Zarah: but Er and Onan died in the land of Canaan. And the sons of Pharez were Hezron and Hamul.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2113,51 +2145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இவர்கள் லேயாளின் சந்ததியார்; அவள் இவர்களையும் தீனாள் என்னும் ஒரு குமாரத்தியையும் பதான்அராமிலே யாக்கோபுக்குப் பெற்றாள்; அவன் குமாரரும் அவன் குமாரத்திகளுமாகிய எல்லாரும் முப்பத்துமூன்று பேர்.]]></a:t>
+              <a:t><![CDATA[12. And the sons of Judah; Er, and Onan, and Shelah, and Pharez, and Zarah: but Er and Onan died in the land of Canaan. And the sons of Pharez were Hezron and Hamul.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2222,51 +2254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இவர்கள் லேயாளின் சந்ததியார்; அவள் இவர்களையும் தீனாள் என்னும் ஒரு குமாரத்தியையும் பதான்அராமிலே யாக்கோபுக்குப் பெற்றாள்; அவன் குமாரரும் அவன் குமாரத்திகளுமாகிய எல்லாரும் முப்பத்துமூன்று பேர்.]]></a:t>
+              <a:t><![CDATA[13. And the sons of Issachar; Tola, and Phuvah, and Job, and Shimron.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2331,51 +2363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. காத்துடைய குமாரர் சிப்பியோன், அகி, சூனி, எஸ்போன், ஏரி, அரோதி, அரேலி என்பவர்கள்.]]></a:t>
+              <a:t><![CDATA[14. And the sons of Zebulun; Sered, and Elon, and Jahleel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2440,51 +2472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஆசேருடைய குமாரர் இம்னா, இஸ்வா, இஸ்வி பெரீயா என்பவர்கள்; இவர்களுடைய சகோதரி செராக்கு என்பவள்; பெரீயாவின் குமாரர் ஏபேர், மல்கியேல் என்பவர்கள்.]]></a:t>
+              <a:t><![CDATA[15. These be the sons of Leah, which she bare unto Jacob in Padanaram, with his daughter Dinah: all the souls of his sons and his daughters were thirty and three.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2549,51 +2581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஆசேருடைய குமாரர் இம்னா, இஸ்வா, இஸ்வி பெரீயா என்பவர்கள்; இவர்களுடைய சகோதரி செராக்கு என்பவள்; பெரீயாவின் குமாரர் ஏபேர், மல்கியேல் என்பவர்கள்.]]></a:t>
+              <a:t><![CDATA[15. These be the sons of Leah, which she bare unto Jacob in Padanaram, with his daughter Dinah: all the souls of his sons and his daughters were thirty and three.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2658,51 +2690,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இவர்கள் லாபான் தன் குமாரத்தியாகிய லேயாளுக்குக் கொடுத்த சில்பாளுடைய பிள்ளைகள்; அவள் இந்தப் பதினாறுபேரையும் யாக்கோபுக்குப் பெற்றாள்.]]></a:t>
+              <a:t><![CDATA[16. And the sons of Gad; Ziphion, and Haggi, Shuni, and Ezbon, Eri, and Arodi, and Areli.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2767,51 +2799,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. நீங்கள், கோசேன் நாட்டில் குடியிருக்கும்படி, அவனை நோக்கி: எங்கள் பிதாக்களைப்போல, உமது அடியாராகிய நாங்களும் எங்கள் சிறுவயதுமுதல் இதுவரைக்கும் மேய்ப்பர்களாயிருக்கிறோம் என்று சொல்லுங்கள்; மேய்ப்பர்கள் எல்லாரும் எகிப்தியருக்கு அருவருப்பாயிருக்கிறார்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[1. And Israel took his journey with all that he had, and came to Beersheba, and offered sacrifices unto the God of his father Isaac.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2876,51 +2908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இவர்கள் லாபான் தன் குமாரத்தியாகிய லேயாளுக்குக் கொடுத்த சில்பாளுடைய பிள்ளைகள்; அவள் இந்தப் பதினாறுபேரையும் யாக்கோபுக்குப் பெற்றாள்.]]></a:t>
+              <a:t><![CDATA[17. And the sons of Asher; Jimnah, and Ishuah, and Isui, and Beriah, and Serah their sister: and the sons of Beriah; Heber, and Malchiel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2985,51 +3017,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. யாக்கோபின் மனைவியாகிய ராகேலுடைய குமாரர் யோசேப்பு, பென்யமீன் என்பவர்கள்.]]></a:t>
+              <a:t><![CDATA[17. And the sons of Asher; Jimnah, and Ishuah, and Isui, and Beriah, and Serah their sister: and the sons of Beriah; Heber, and Malchiel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3094,51 +3126,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. யோசேப்புக்கு எகிப்து தேசத்திலே மனாசேயும் எப்பிராயீமும் பிறந்தார்கள்; அவர்களை ஓன் பட்டணத்து ஆசாரியனாகிய போத்திபிராவின் குமாரத்தியாகிய ஆஸ்நாத் அவனுக்குப் பெற்றாள்.]]></a:t>
+              <a:t><![CDATA[18. These are the sons of Zilpah, whom Laban gave to Leah his daughter, and these she bare unto Jacob, even sixteen souls.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3203,51 +3235,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. யோசேப்புக்கு எகிப்து தேசத்திலே மனாசேயும் எப்பிராயீமும் பிறந்தார்கள்; அவர்களை ஓன் பட்டணத்து ஆசாரியனாகிய போத்திபிராவின் குமாரத்தியாகிய ஆஸ்நாத் அவனுக்குப் பெற்றாள்.]]></a:t>
+              <a:t><![CDATA[18. These are the sons of Zilpah, whom Laban gave to Leah his daughter, and these she bare unto Jacob, even sixteen souls.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3312,51 +3344,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பென்யமீனுடைய குமாரர் பேலா, பெகேர், அஸ்பேல், கேரா, நாகமான், ஏகி, ரோஷ், முப்பிம், உப்பிம், ஆர்து என்பவர்கள்.]]></a:t>
+              <a:t><![CDATA[19. The sons of Rachel Jacob's wife; Joseph, and Benjamin.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3421,51 +3453,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ராகேல் யாக்கோபுக்குப் பெற்ற குமாரராகிய இவர்கள் எல்லாரும் பதினாலுபேர்.]]></a:t>
+              <a:t><![CDATA[20. And unto Joseph in the land of Egypt were born Manasseh and Ephraim, which Asenath the daughter of Potipherah priest of On bare unto him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3530,51 +3562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ராகேல் யாக்கோபுக்குப் பெற்ற குமாரராகிய இவர்கள் எல்லாரும் பதினாலுபேர்.]]></a:t>
+              <a:t><![CDATA[20. And unto Joseph in the land of Egypt were born Manasseh and Ephraim, which Asenath the daughter of Potipherah priest of On bare unto him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3639,51 +3671,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. தாணுடைய குமாரன் உசீம் என்பவன்.]]></a:t>
+              <a:t><![CDATA[21. And the sons of Benjamin were Belah, and Becher, and Ashbel, Gera, and Naaman, Ehi, and Rosh, Muppim, and Huppim, and Ard.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3748,51 +3780,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. நப்தலியின் குமாரர் யாத்சியேல், கூனி, எத்சேர், சில்லேம் என்பவர்கள்.]]></a:t>
+              <a:t><![CDATA[21. And the sons of Benjamin were Belah, and Becher, and Ashbel, Gera, and Naaman, Ehi, and Rosh, Muppim, and Huppim, and Ard.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3857,51 +3889,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. இவர்கள் லாபான் தன் குமாரத்தியாகிய ராகேலுக்குக் கொடுத்த பில்காள் யாக்கோபுக்குப் பெற்றவர்கள்; இவர்கள் எல்லாரும் ஏழுபேர்.]]></a:t>
+              <a:t><![CDATA[22. These are the sons of Rachel, which were born to Jacob: all the souls were fourteen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3966,51 +3998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இஸ்ரவேல் தனக்கு உண்டான யாவையும் சேர்த்துக்கொண்டு புறப்பட்டுப் பெயர்செபாவுக்குப் போய், தன் தகப்பனாகிய ஈசாக்குடைய தேவனுக்குப் பலியிட்டான்.]]></a:t>
+              <a:t><![CDATA[2. And God spoke unto Israel in the visions of the night, and said, Jacob, Jacob. And he said, Here am I.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4075,51 +4107,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. இவர்கள் லாபான் தன் குமாரத்தியாகிய ராகேலுக்குக் கொடுத்த பில்காள் யாக்கோபுக்குப் பெற்றவர்கள்; இவர்கள் எல்லாரும் ஏழுபேர்.]]></a:t>
+              <a:t><![CDATA[23. And the sons of Dan; Hushim.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4184,51 +4216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. யாக்கோபுடைய குமாரரின் மனைவிகளைத் தவிர, அவனுடைய கர்ப்பப் பிறப்பாயிருந்து அவன் மூலமாய் எகிப்திலே வந்தவர்கள் எல்லாரும் அறுபத்தாறு பேர்.]]></a:t>
+              <a:t><![CDATA[24. And the sons of Naphtali; Jahzeel, and Guni, and Jezer, and Shillem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4293,51 +4325,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. யோசேப்புக்கு எகிப்திலே பிறந்த குமாரர் இரண்டுபேர்; ஆக எகிப்துக்குப் போன யாக்கோபின் குடும்பத்தார் எழுபதுபேர்.]]></a:t>
+              <a:t><![CDATA[25. These are the sons of Bilhah, which Laban gave unto Rachel his daughter, and she bare these unto Jacob: all the souls were seven.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4402,51 +4434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. யோசேப்புக்கு எகிப்திலே பிறந்த குமாரர் இரண்டுபேர்; ஆக எகிப்துக்குப் போன யாக்கோபின் குடும்பத்தார் எழுபதுபேர்.]]></a:t>
+              <a:t><![CDATA[25. These are the sons of Bilhah, which Laban gave unto Rachel his daughter, and she bare these unto Jacob: all the souls were seven.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4511,51 +4543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. கோசேன் நாட்டிலே தன்னை யோசேப்பு சந்திக்க வரும்படி சொல்ல, யூதாவைத் தனக்கு முன்னாக அவனிடத்தில் யாக்கோபு அனுப்பினான்; அவர்கள் கோசேனிலே சேர்ந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[26. All the souls that came with Jacob into Egypt, which came out of his loins, besides Jacob's sons' wives, all the souls were threescore and six;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4620,51 +4652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. கோசேன் நாட்டிலே தன்னை யோசேப்பு சந்திக்க வரும்படி சொல்ல, யூதாவைத் தனக்கு முன்னாக அவனிடத்தில் யாக்கோபு அனுப்பினான்; அவர்கள் கோசேனிலே சேர்ந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[26. All the souls that came with Jacob into Egypt, which came out of his loins, besides Jacob's sons' wives, all the souls were threescore and six;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4729,51 +4761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. யோசேப்பு தன் இரதத்தை ஆயத்தப்படுத்தி, அதின்மேல் ஏறி, தன் தகப்பனாகிய இஸ்ரவேலைச் சந்திக்கும்படி போய், அவனைக் கண்டு, அவனுடைய கழுத்தைக் கட்டிக்கொண்டு, வெகுநேரம் அவன் கழுத்தைவிடாமல் அழுதான்.]]></a:t>
+              <a:t><![CDATA[27. And the sons of Joseph, which were born him in Egypt, were two souls: all the souls of the house of Jacob, which came into Egypt, were threescore and ten.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4838,51 +4870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. யோசேப்பு தன் இரதத்தை ஆயத்தப்படுத்தி, அதின்மேல் ஏறி, தன் தகப்பனாகிய இஸ்ரவேலைச் சந்திக்கும்படி போய், அவனைக் கண்டு, அவனுடைய கழுத்தைக் கட்டிக்கொண்டு, வெகுநேரம் அவன் கழுத்தைவிடாமல் அழுதான்.]]></a:t>
+              <a:t><![CDATA[27. And the sons of Joseph, which were born him in Egypt, were two souls: all the souls of the house of Jacob, which came into Egypt, were threescore and ten.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4947,51 +4979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அப்பொழுது இஸ்ரவேல் யோசேப்பைப் பார்த்து: நீ இன்னும் உயிரோடிருக்கிறாயே, நான் உன் முகத்தைக் கண்டேன், எனக்கு இப்போது மரணம் வந்தாலும் வரட்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[28. And he sent Judah before him unto Joseph, to direct his face unto Goshen; and they came into the land of Goshen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5056,51 +5088,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அப்பொழுது இஸ்ரவேல் யோசேப்பைப் பார்த்து: நீ இன்னும் உயிரோடிருக்கிறாயே, நான் உன் முகத்தைக் கண்டேன், எனக்கு இப்போது மரணம் வந்தாலும் வரட்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[28. And he sent Judah before him unto Joseph, to direct his face unto Goshen; and they came into the land of Goshen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5165,51 +5197,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இஸ்ரவேல் தனக்கு உண்டான யாவையும் சேர்த்துக்கொண்டு புறப்பட்டுப் பெயர்செபாவுக்குப் போய், தன் தகப்பனாகிய ஈசாக்குடைய தேவனுக்குப் பலியிட்டான்.]]></a:t>
+              <a:t><![CDATA[2. And God spoke unto Israel in the visions of the night, and said, Jacob, Jacob. And he said, Here am I.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5274,51 +5306,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. பின்பு, யோசேப்பு தன் சகோதரரையும் தன் தகப்பனுடைய குடும்பத்தாரையும் நோக்கி: நான் பார்வோனிடத்துக்குப் போய், கானான்தேசத்திலிருந்து என் சகோதரரும் என் தகப்பன் குடும்பத்தாரும் என்னிடத்தில் வந்திருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[29. And Joseph made ready his chariot, and went up to meet Israel his father, to Goshen, and presented himself unto him; and he fell on his neck, and wept on his neck a good while.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5383,51 +5415,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. பின்பு, யோசேப்பு தன் சகோதரரையும் தன் தகப்பனுடைய குடும்பத்தாரையும் நோக்கி: நான் பார்வோனிடத்துக்குப் போய், கானான்தேசத்திலிருந்து என் சகோதரரும் என் தகப்பன் குடும்பத்தாரும் என்னிடத்தில் வந்திருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[29. And Joseph made ready his chariot, and went up to meet Israel his father, to Goshen, and presented himself unto him; and he fell on his neck, and wept on his neck a good while.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5492,51 +5524,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அவர்கள் மேய்ப்பர்கள், ஆடுமாடுகளை மேய்க்கிறது அவர்கள் தொழில்; அவர்கள் தங்கள் ஆடுமாடுகளையும் தங்களுக்கு உண்டான எல்லாவற்றையும் கொண்டுவந்தார்கள் என்று அவருக்குச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[30. And Israel said unto Joseph, Now let me die, since I have seen your face, because you are yet alive.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5601,51 +5633,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அவர்கள் மேய்ப்பர்கள், ஆடுமாடுகளை மேய்க்கிறது அவர்கள் தொழில்; அவர்கள் தங்கள் ஆடுமாடுகளையும் தங்களுக்கு உண்டான எல்லாவற்றையும் கொண்டுவந்தார்கள் என்று அவருக்குச் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[30. And Israel said unto Joseph, Now let me die, since I have seen your face, because you are yet alive.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5710,51 +5742,596 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. பார்வோன் உங்களை அழைத்து, உங்கள் தொழில் என்ன என்று கேட்டால்,]]></a:t>
+              <a:t><![CDATA[31. And Joseph said unto his brethren, and unto his father's house, I will go up, and show Pharaoh, and say unto him, My brethren, and my father's house, which were in the land of Canaan, are come unto me;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. And Joseph said unto his brethren, and unto his father's house, I will go up, and show Pharaoh, and say unto him, My brethren, and my father's house, which were in the land of Canaan, are come unto me;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. And Joseph said unto his brethren, and unto his father's house, I will go up, and show Pharaoh, and say unto him, My brethren, and my father's house, which were in the land of Canaan, are come unto me;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. And the men are shepherds, for their trade has been to feed cattle; and they have brought their flocks, and their herds, and all that they have.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. And the men are shepherds, for their trade has been to feed cattle; and they have brought their flocks, and their herds, and all that they have.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. And it shall come to pass, when Pharaoh shall call you, and shall say, What is your occupation?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5819,51 +6396,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அன்று இரவிலே தேவன் இஸ்ரவேலுக்குத் தரிசனமாகி: யாக்கோபே, யாக்கோபே என்று கூப்பிட்டார்; அவன் இதோ, அடியேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[3. And he said, I am God, the God of your father: fear not to go down into Egypt; for I will there make of you a great nation:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. That all of you shall say, Your servants' trade has been about cattle from our youth even until now, both we, and also our fathers: that all of you may dwell in the land of Goshen; for every shepherd is an abomination unto the Egyptians.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. That all of you shall say, Your servants' trade has been about cattle from our youth even until now, both we, and also our fathers: that all of you may dwell in the land of Goshen; for every shepherd is an abomination unto the Egyptians.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. That all of you shall say, Your servants' trade has been about cattle from our youth even until now, both we, and also our fathers: that all of you may dwell in the land of Goshen; for every shepherd is an abomination unto the Egyptians.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5928,51 +6832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது அவர்: நான் தேவன், நான் உன் தகப்பனுடைய தேவன் நீ எகிப்து தேசத்துக்குப்போகப் பயப்படவேண்டாம்; அங்கே உன்னைப் பெரிய ஜாதியாக்குவேன்.]]></a:t>
+              <a:t><![CDATA[3. And he said, I am God, the God of your father: fear not to go down into Egypt; for I will there make of you a great nation:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6037,51 +6941,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது அவர்: நான் தேவன், நான் உன் தகப்பனுடைய தேவன் நீ எகிப்து தேசத்துக்குப்போகப் பயப்படவேண்டாம்; அங்கே உன்னைப் பெரிய ஜாதியாக்குவேன்.]]></a:t>
+              <a:t><![CDATA[4. I will go down with you into Egypt; and I will also surely bring you up again: and Joseph shall put his hand upon yours eyes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6146,51 +7050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நான் உன்னுடனே எகிப்துக்கு வருவேன்; நான் உன்னைத் திரும்பவும் வரப்பண்ணுவேன்; யோசேப்பு தன் கையால் உன் கண்களை மூடுவான் என்று சொன்னார்.]]></a:t>
+              <a:t><![CDATA[4. I will go down with you into Egypt; and I will also surely bring you up again: and Joseph shall put his hand upon yours eyes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6225,51 +7129,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474721922" r:id="rId1"/>
+    <p:sldLayoutId id="2481563612" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6661,54 +7565,118 @@
 
 <file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
@@ -6837,51 +7805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[तेरी आंखों पर लगाएगा।]]></a:t>
+              <a:t><![CDATA[5. அதற்குப் பின்பு, யாக்கோபு பெயெர்செபாவிலிருந்து பிரயாணம் புறப்பட்டான். இஸ்ரவேலின் குமாரர் தங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6969,51 +7937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. तब याकूब बेर्शेबा से चला: और इस्राएल के पुत्र अपने पिता याकूब, और अपने बाल-बच्चों, और स्त्रियों]]></a:t>
+              <a:t><![CDATA[தகப்பனாகிய யாக்கோபையும் தங்கள் குழந்தைகளையும் தங்கள் மனைவிகளையும் பார்வோன் அனுப்பின வண்டிகளின்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7101,51 +8069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[को उन गाडिय़ों पर, जो फिरौन ने उनके ले आने को भेजी थी, चढ़ाकर चल पड़े।]]></a:t>
+              <a:t><![CDATA[ஏற்றிக்கொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7233,51 +8201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. और वे अपनी भेड़-बकरी, गाय-बैल, और कनान देश में अपने इकट्ठा किए हुए सारे धन को ले कर मिस्र में आए।]]></a:t>
+              <a:t><![CDATA[6. தங்கள் ஆடுமாடுகளையும், தாங்கள் கானான் தேசத்தில் சம்பாதித்த தங்கள் பொருட்களையும் சேர்த்துக்கொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7365,51 +8333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. और याकूब अपने बेटे-बेटियों, पोते-पोतियों, निदान अपने वंश भर को अपने संग मिस्र में ले आया॥]]></a:t>
+              <a:t><![CDATA[யாக்கோபும் அவன் சந்ததியார் யாவரும் எகிப்துக்குப் போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7497,51 +8465,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. याकूब के साथ जो इस्राएली, अर्थात उसके बेटे, पोते, आदि मिस्र में आए, उनके नाम ये हैं: याकूब का]]></a:t>
+              <a:t><![CDATA[7. அவன் தன் குமாரரையும் தன் குமாரரின் குமாரரையும் தன் குமாரத்திகளையும் தன் சந்ததியார் அனைவரையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7629,51 +8597,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[जेठा तो रूबेन था।]]></a:t>
+              <a:t><![CDATA[எகிப்துக்குத் தன்னோடே அழைத்துக்கொண்டுபோனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7761,51 +8729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. और रूबेन के पुत्र, हनोक, पललू, हेस्रोन, और कर्म्मी थे।]]></a:t>
+              <a:t><![CDATA[8. எகிப்துக்கு வந்த இஸ்ரவேலரின் நாமங்களாவன: யாக்கோபும் அவனுடைய குமாரரும்; யாக்கோபுடைய மூத்தகுமாரனான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7893,51 +8861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. और शिमोन के पुत्र, यमूएल, यामीन, ओहद, याकीन, सोहर, और एक कनानी स्त्री से जन्मा हुआ शाऊल भी था।]]></a:t>
+              <a:t><![CDATA[ரூபன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8025,51 +8993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. और लेवी के पुत्र, गेर्शोन, कहात, और मरारी थे।]]></a:t>
+              <a:t><![CDATA[9. ரூபனுடைய குமாரர் ஆனோக்கு, பல்லூ, எஸ்ரோன், கர்மீ என்பவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8157,51 +9125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. तब यह कहना कि तेरे दास लड़कपन से ले कर आज तक पशुओं को पालते आए हैं, वरन हमारे पुरखा भी ऐसा ही]]></a:t>
+              <a:t><![CDATA[1. இஸ்ரவேல் தனக்கு உண்டான யாவையும் சேர்த்துக்கொண்டு புறப்பட்டுப் பெயர்செபாவுக்குப் போய், தன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8289,51 +9257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. और यहूदा के एर, ओनान, शेला, पेरेस, और जेरह नाम पुत्र हुए तो थे; पर एर और ओनान कनान देश में मर गए]]></a:t>
+              <a:t><![CDATA[10. சிமியோனுடைய குமாரர் எமுவேல், யாமின், ஓகாத், யாகீன், சொகார், கானானிய ஸ்திரீயின் குமாரனாகிய சவுல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8421,51 +9389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[थे। और पेरेस के पुत्र, हेस्त्रोन और हामूल थे।]]></a:t>
+              <a:t><![CDATA[என்பவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8553,51 +9521,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. और इस्साकार के पुत्र, तोला, पुब्बा, योब और शिम्रोन थे।]]></a:t>
+              <a:t><![CDATA[11. லேவியினுடைய குமாரர் கெர்சோன், கோகாத், மெராரி என்பவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8685,51 +9653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. और जबूलून के पुत्र, सेरेद, एलोन, और यहलेल थे।]]></a:t>
+              <a:t><![CDATA[12. யூதாவினுடைய குமாரர் ஏர், ஓனான், சேலா, பாரேஸ், சேரா என்பவர்கள்; அவர்களில் ஏரும் ஓனானும் கானான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8817,51 +9785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. लिआ: के पुत्र, जो याकूब से पद्दनराम में उत्पन्न हुए थे, उनके बेटे पोते ये ही थे, और इन से अधिक]]></a:t>
+              <a:t><![CDATA[தேசத்தில் இறந்து போனார்கள்; பாரேசுடைய குமாரர் எஸ்ரோன், ஆமூல் என்பவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8949,51 +9917,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[उसने उसके साथ एक बेटी दीना को भी जन्म दिया: यहां तक तो याकूब के सब वंश वाले तैंतीस प्राणी हुए।]]></a:t>
+              <a:t><![CDATA[13. இசக்காருடைய குமாரர் தோலா, பூவா, யோபு, சிம்ரோன் என்பவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9081,51 +10049,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. फिर गाद के पुत्र, सिय्योन, हाग्गी, शूनी, एसबोन, एरी, अरोदी, और अरेली थे।]]></a:t>
+              <a:t><![CDATA[14. செபுலோனுடைய குமாரர் செரேத், ஏலோன், யக்லேல் என்பவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9213,51 +10181,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. और आशेर के पुत्र, यिम्ना, यिश्वा, यिस्त्री, और बरीआ थे, और उनकी बहिन सेरह थी। और बरीआ के पुत्र,]]></a:t>
+              <a:t><![CDATA[15. இவர்கள் லேயாளின் சந்ததியார்; அவள் இவர்களையும் தீனாள் என்னும் ஒரு குமாரத்தியையும் பதான்அராமிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9345,51 +10313,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[हेबेर और मल्कीएल थे।]]></a:t>
+              <a:t><![CDATA[யாக்கோபுக்குப் பெற்றாள்; அவன் குமாரரும் அவன் குமாரத்திகளுமாகிய எல்லாரும் முப்பத்துமூன்று பேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9477,51 +10445,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. जिल्पा, जिसे लाबान ने अपनी बेटी लिआ: को दिया था, उसके बेटे पोते आदि ये ही थे; सो उसके द्वारा]]></a:t>
+              <a:t><![CDATA[16. காத்துடைய குமாரர் சிப்பியோன், அகி, சூனி, எஸ்போன், ஏரி, அரோதி, அரேலி என்பவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9609,51 +10577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[करते थे। इस से तुम गोशेन देश में रहने पाओगे; क्योंकि सब चरवाहों से मिस्री लोग घृणा करते हैं॥]]></a:t>
+              <a:t><![CDATA[தகப்பனாகிய ஈசாக்குடைய தேவனுக்குப் பலியிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9741,51 +10709,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[याकूब के सोलह प्राणी उत्पन्न हुए॥]]></a:t>
+              <a:t><![CDATA[17. ஆசேருடைய குமாரர் இம்னா, இஸ்வா, இஸ்வி பெரீயா என்பவர்கள்; இவர்களுடைய சகோதரி செராக்கு என்பவள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9873,51 +10841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. फिर याकूब की पत्नी राहेल के पुत्र यूसुफ और बिन्यामीन थे।]]></a:t>
+              <a:t><![CDATA[பெரீயாவின் குமாரர் ஏபேர், மல்கியேல் என்பவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10005,51 +10973,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. और मिस्र देश में ओन के याजक पोतीपेरा की बेटी आसनत से यूसुफ के ये पुत्र उत्पन्न हुए, अर्थात]]></a:t>
+              <a:t><![CDATA[18. இவர்கள் லாபான் தன் குமாரத்தியாகிய லேயாளுக்குக் கொடுத்த சில்பாளுடைய பிள்ளைகள்; அவள் இந்தப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10137,51 +11105,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[मनश्शे और एप्रैम।]]></a:t>
+              <a:t><![CDATA[பதினாறுபேரையும் யாக்கோபுக்குப் பெற்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10269,51 +11237,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. और बिन्यामीन के पुत्र, बेला, बेकेर, अश्बेल, गेरा, नामान, एही, रोश, मुप्पीम, हुप्पीम, और आर्द थे।]]></a:t>
+              <a:t><![CDATA[19. யாக்கோபின் மனைவியாகிய ராகேலுடைய குமாரர் யோசேப்பு, பென்யமீன் என்பவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10401,51 +11369,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. राहेल के पुत्र जो याकूब से उत्पन्न हुए उनके ये ही पुत्र थे; उसके ये सब बेटे पोते चौदह प्राणी]]></a:t>
+              <a:t><![CDATA[20. யோசேப்புக்கு எகிப்து தேசத்திலே மனாசேயும் எப்பிராயீமும் பிறந்தார்கள்; அவர்களை ஓன் பட்டணத்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10533,51 +11501,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[हुए।]]></a:t>
+              <a:t><![CDATA[ஆசாரியனாகிய போத்திபிராவின் குமாரத்தியாகிய ஆஸ்நாத் அவனுக்குப் பெற்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10665,51 +11633,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. फिर दान का पुत्र हुशीम था।]]></a:t>
+              <a:t><![CDATA[21. பென்யமீனுடைய குமாரர் பேலா, பெகேர், அஸ்பேல், கேரா, நாகமான், ஏகி, ரோஷ், முப்பிம், உப்பிம், ஆர்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10797,51 +11765,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. और नप्ताली के पुत्र, यहसेल, गूनी, सेसेर, और शिल्लेम थे।]]></a:t>
+              <a:t><![CDATA[என்பவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10929,51 +11897,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. बिल्हा, जिसे लाबान ने अपनी बेटी राहेल को दिया, उस के बेटे पोते ये ही हैं; उसके द्वारा याकूब के]]></a:t>
+              <a:t><![CDATA[22. ராகேல் யாக்கோபுக்குப் பெற்ற குமாரராகிய இவர்கள் எல்லாரும் பதினாலுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11061,51 +12029,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. तब इस्राएल अपना सब कुछ ले कर कूच करके बेर्शेबा को गया, और वहां अपने पिता इसहाक के परमेश्वर को]]></a:t>
+              <a:t><![CDATA[2. அன்று இரவிலே தேவன் இஸ்ரவேலுக்குத் தரிசனமாகி: யாக்கோபே, யாக்கோபே என்று கூப்பிட்டார்; அவன் இதோ,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11193,51 +12161,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[वंश में सात प्राणी हुए।]]></a:t>
+              <a:t><![CDATA[23. தாணுடைய குமாரன் உசீம் என்பவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11325,51 +12293,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. याकूब के निज वंश के जो प्राणी मिस्र में आए, वे उसकी बहुओं को छोड़ सब मिलकर छियासठ प्राणी हुए।]]></a:t>
+              <a:t><![CDATA[24. நப்தலியின் குமாரர் யாத்சியேல், கூனி, எத்சேர், சில்லேம் என்பவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11457,51 +12425,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. और यूसुफ के पुत्र, जो मिस्र में उससे उत्पन्न हुए, वे दो प्राणी थे: इस प्रकार याकूब के घराने के]]></a:t>
+              <a:t><![CDATA[25. இவர்கள் லாபான் தன் குமாரத்தியாகிய ராகேலுக்குக் கொடுத்த பில்காள் யாக்கோபுக்குப் பெற்றவர்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11589,51 +12557,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[जो प्राणी मिस्र में आए सो सब मिलकर सत्तर हुए॥]]></a:t>
+              <a:t><![CDATA[இவர்கள் எல்லாரும் ஏழுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11721,51 +12689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. फिर उसने यहूदा को अपने आगे यूसुफ के पास भेज दिया, कि वह उसको गोशेन का मार्ग दिखाए; और वे गोशेन]]></a:t>
+              <a:t><![CDATA[26. யாக்கோபுடைய குமாரரின் மனைவிகளைத் தவிர, அவனுடைய கர்ப்பப் பிறப்பாயிருந்து அவன் மூலமாய் எகிப்திலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11853,51 +12821,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[देश में आए।]]></a:t>
+              <a:t><![CDATA[வந்தவர்கள் எல்லாரும் அறுபத்தாறு பேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11985,51 +12953,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. तब यूसुफ अपना रथ जुतवाकर अपने पिता इस्राएल से भेंट करने के लिये गोशेन देश को गया, और उससे भेंट]]></a:t>
+              <a:t><![CDATA[27. யோசேப்புக்கு எகிப்திலே பிறந்த குமாரர் இரண்டுபேர்; ஆக எகிப்துக்குப் போன யாக்கோபின் குடும்பத்தார்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12117,51 +13085,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[करके उसके गले से लिपटा और कुछ देर तक उसके गले से लिपटा हुआ रोता रहा।]]></a:t>
+              <a:t><![CDATA[எழுபதுபேர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12249,51 +13217,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. तब इस्राएल ने यूसुफ से कहा, मैं अब मरने से भी प्रसन्न हूं, क्योंकि तुझे जीवित पाया और तेरा मुंह]]></a:t>
+              <a:t><![CDATA[28. கோசேன் நாட்டிலே தன்னை யோசேப்பு சந்திக்க வரும்படி சொல்ல, யூதாவைத் தனக்கு முன்னாக அவனிடத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12381,51 +13349,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[देख लिया।]]></a:t>
+              <a:t><![CDATA[யாக்கோபு அனுப்பினான்; அவர்கள் கோசேனிலே சேர்ந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12513,51 +13481,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[बलिदान चढ़ाए।]]></a:t>
+              <a:t><![CDATA[அடியேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12645,51 +13613,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. तब यूसुफ ने अपने भाइयों से और अपने पिता के घराने से कहा, मैं जा कर फिरौन को यह समाचार दूंगा, कि]]></a:t>
+              <a:t><![CDATA[29. யோசேப்பு தன் இரதத்தை ஆயத்தப்படுத்தி, அதின்மேல் ஏறி, தன் தகப்பனாகிய இஸ்ரவேலைச் சந்திக்கும்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12777,51 +13745,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[मेरे भाई और मेरे पिता के सारे घराने के लोग, जो कनान देश में रहते थे, वे मेरे पास आ गए हैं।]]></a:t>
+              <a:t><![CDATA[போய், அவனைக் கண்டு, அவனுடைய கழுத்தைக் கட்டிக்கொண்டு, வெகுநேரம் அவன் கழுத்தைவிடாமல் அழுதான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12909,51 +13877,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. और वे लोग चरवाहे हैं, क्योंकि वे पशुओं को पालते आए हैं; इसलिये वे अपनी भेड़-बकरी, गाय-बैल, और जो]]></a:t>
+              <a:t><![CDATA[30. அப்பொழுது இஸ்ரவேல் யோசேப்பைப் பார்த்து: நீ இன்னும் உயிரோடிருக்கிறாயே, நான் உன் முகத்தைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13041,51 +14009,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[कुछ उनका है, सब ले आए हैं।]]></a:t>
+              <a:t><![CDATA[கண்டேன், எனக்கு இப்போது மரணம் வந்தாலும் வரட்டும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13173,51 +14141,711 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. जब फिरौन तुम को बुलाके पूछे, कि तुम्हारा उद्यम क्या है?]]></a:t>
+              <a:t><![CDATA[31. பின்பு, யோசேப்பு தன் சகோதரரையும் தன் தகப்பனுடைய குடும்பத்தாரையும் நோக்கி: நான்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 46]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பார்வோனிடத்துக்குப் போய், கானான்தேசத்திலிருந்து என் சகோதரரும் என் தகப்பன் குடும்பத்தாரும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 46]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[என்னிடத்தில் வந்திருக்கிறார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 46]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. அவர்கள் மேய்ப்பர்கள், ஆடுமாடுகளை மேய்க்கிறது அவர்கள் தொழில்; அவர்கள் தங்கள் ஆடுமாடுகளையும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 46]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[தங்களுக்கு உண்டான எல்லாவற்றையும் கொண்டுவந்தார்கள் என்று அவருக்குச் சொல்லுகிறேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 46]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. பார்வோன் உங்களை அழைத்து, உங்கள் தொழில் என்ன என்று கேட்டால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13305,51 +14933,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. तब परमेश्वर ने इस्राएल से रात को दर्शन में कहा, हे याकूब हे याकूब। उसने कहा, क्या आज्ञा।]]></a:t>
+              <a:t><![CDATA[3. அப்பொழுது அவர்: நான் தேவன், நான் உன் தகப்பனுடைய தேவன் நீ எகிப்து தேசத்துக்குப்போகப்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 46]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. நீங்கள், கோசேன் நாட்டில் குடியிருக்கும்படி, அவனை நோக்கி: எங்கள் பிதாக்களைப்போல, உமது அடியாராகிய]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 46]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நாங்களும் எங்கள் சிறுவயதுமுதல் இதுவரைக்கும் மேய்ப்பர்களாயிருக்கிறோம் என்று சொல்லுங்கள்; மேய்ப்பர்கள்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 46]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எல்லாரும் எகிப்தியருக்கு அருவருப்பாயிருக்கிறார்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13437,51 +15461,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. उसने कहा, मैं ईश्वर तेरे पिता का परमेश्वर हूं, तू मिस्र में जाने से मत डर; क्योंकि मैं तुझ से]]></a:t>
+              <a:t><![CDATA[பயப்படவேண்டாம்; அங்கே உன்னைப் பெரிய ஜாதியாக்குவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13569,51 +15593,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[वहां एक बड़ी जाति बनाऊंगा।]]></a:t>
+              <a:t><![CDATA[4. நான் உன்னுடனே எகிப்துக்கு வருவேன்; நான் உன்னைத் திரும்பவும் வரப்பண்ணுவேன்; யோசேப்பு தன் கையால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13701,51 +15725,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. मैं तेरे संग संग मिस्र को चलता हूं; और मैं तुझे वहां से फिर निश्चय ले आऊंगा; और यूसुफ अपना हाथ]]></a:t>
+              <a:t><![CDATA[உன் கண்களை மூடுவான் என்று சொன்னார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13762,91 +15786,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஆதியாகமம் : 46]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme14">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme51">
   <a:themeElements>
-    <a:clrScheme name="Theme14">
+    <a:clrScheme name="Theme51">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme14">
+    <a:fontScheme name="Theme51">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -13872,51 +15896,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme14">
+    <a:fmtScheme name="Theme51">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -14047,51 +16071,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>54</Slides>
+  <Slides>62</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>