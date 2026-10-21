--- v0 (2026-06-03)
+++ v1 (2026-10-21)
@@ -121,50 +121,68 @@
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -210,50 +228,59 @@
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
+    <p:sldId id="321" r:id="rId68"/>
+    <p:sldId id="322" r:id="rId69"/>
+    <p:sldId id="323" r:id="rId70"/>
+    <p:sldId id="324" r:id="rId71"/>
+    <p:sldId id="325" r:id="rId72"/>
+    <p:sldId id="326" r:id="rId73"/>
+    <p:sldId id="327" r:id="rId74"/>
+    <p:sldId id="328" r:id="rId75"/>
+    <p:sldId id="329" r:id="rId76"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -416,53 +443,62 @@
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
-  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
+  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
+  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
+  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
+  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
+  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
+  <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
+  <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
+  <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
+  <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -522,51 +558,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. கானான் தேசத்திலே பஞ்சம் கொடிதாயிருக்கிறது; உமது அடியாரின் மந்தைகளுக்கு மேய்ச்சல் இல்லாமையால், இத்தேசத்திலே தங்கவந்தோம்; உமது அடியாராகிய நாங்கள் கோசேன் நாட்டிலே குடியிருக்கும்படி தயவுசெய்யவேண்டும் என்று வேண்டிக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[4. They said moreover unto Pharaoh, In order to sojourn in the land are we come; for your servants have no pasture for their flocks; for the famine is sore in the land of Canaan: now therefore, we pray you, let your servants dwell in the land of Goshen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -631,51 +667,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது பார்வோன் யோசேப்பை நோக்கி: உன் தகப்பனும் உன் சகோதரரும் உன்னிடத்தில் வந்திருக்கிறார்களே.]]></a:t>
+              <a:t><![CDATA[5. And Pharaoh spoke unto Joseph, saying, Your father and your brethren are come unto you:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -740,51 +776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. எகிப்து தேசம் உனக்கு முன்பாக இருக்கிறது; தேசத்தில் உள்ள நல்ல இடத்திலே உன் தகப்பனையும் உன் சகோதரரையும் குடியேறும்படி செய்; அவர்கள் கோசேன் நாட்டிலே குடியிருக்கலாம்; அவர்களுக்குள்ளே திறமையுள்ளவர்கள் உண்டென்று உனக்குத் தெரிந்தால், அவர்களை என் ஆடுமாடுகளை விசாரிக்கிறதற்குத் தலைவராக வைக்கலாம் என்றான்.]]></a:t>
+              <a:t><![CDATA[6. The land of Egypt is before you; in the best of the land make your father and brethren to dwell; in the land of Goshen let them dwell: and if you know any men of activity among them, then make them rulers over my cattle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -849,51 +885,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. எகிப்து தேசம் உனக்கு முன்பாக இருக்கிறது; தேசத்தில் உள்ள நல்ல இடத்திலே உன் தகப்பனையும் உன் சகோதரரையும் குடியேறும்படி செய்; அவர்கள் கோசேன் நாட்டிலே குடியிருக்கலாம்; அவர்களுக்குள்ளே திறமையுள்ளவர்கள் உண்டென்று உனக்குத் தெரிந்தால், அவர்களை என் ஆடுமாடுகளை விசாரிக்கிறதற்குத் தலைவராக வைக்கலாம் என்றான்.]]></a:t>
+              <a:t><![CDATA[6. The land of Egypt is before you; in the best of the land make your father and brethren to dwell; in the land of Goshen let them dwell: and if you know any men of activity among them, then make them rulers over my cattle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -958,51 +994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. எகிப்து தேசம் உனக்கு முன்பாக இருக்கிறது; தேசத்தில் உள்ள நல்ல இடத்திலே உன் தகப்பனையும் உன் சகோதரரையும் குடியேறும்படி செய்; அவர்கள் கோசேன் நாட்டிலே குடியிருக்கலாம்; அவர்களுக்குள்ளே திறமையுள்ளவர்கள் உண்டென்று உனக்குத் தெரிந்தால், அவர்களை என் ஆடுமாடுகளை விசாரிக்கிறதற்குத் தலைவராக வைக்கலாம் என்றான்.]]></a:t>
+              <a:t><![CDATA[6. The land of Egypt is before you; in the best of the land make your father and brethren to dwell; in the land of Goshen let them dwell: and if you know any men of activity among them, then make them rulers over my cattle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1067,51 +1103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. பின்பு, யோசேப்பு தன் தகப்பனாகிய யாக்கோபை அழைத்துக்கொண்டுவந்து, அவனைப் பார்வோனுக்கு முன்பாக நிறுத்தினான். யாக்கோபு பார்வோனை ஆசீர்வதித்தான்.]]></a:t>
+              <a:t><![CDATA[6. The land of Egypt is before you; in the best of the land make your father and brethren to dwell; in the land of Goshen let them dwell: and if you know any men of activity among them, then make them rulers over my cattle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1176,51 +1212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பார்வோன் யாக்கோபை நோக்கி: உமக்கு வயது என்ன என்று கேட்டான்.]]></a:t>
+              <a:t><![CDATA[7. And Joseph brought in Jacob his father, and set him before Pharaoh: and Jacob blessed Pharaoh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1285,51 +1321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதற்கு யாக்கோபு: நான் பரதேசியாய்ச் சஞ்சரித்த நாட்கள் நூற்று முப்பது வருஷம்; என் ஆயுசுநாட்கள் கொஞ்சமும் சஞ்சலமுள்ளதுமாயிருக்கிறது; அவைகள் பரதேசிகளாய்ச் சஞ்சரித்த என் பிதாக்களுடைய ஆயுசு நாட்களுக்கு வந்து எட்டவில்லை என்று பார்வோனுடனே சொன்னான்.]]></a:t>
+              <a:t><![CDATA[7. And Joseph brought in Jacob his father, and set him before Pharaoh: and Jacob blessed Pharaoh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1394,51 +1430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதற்கு யாக்கோபு: நான் பரதேசியாய்ச் சஞ்சரித்த நாட்கள் நூற்று முப்பது வருஷம்; என் ஆயுசுநாட்கள் கொஞ்சமும் சஞ்சலமுள்ளதுமாயிருக்கிறது; அவைகள் பரதேசிகளாய்ச் சஞ்சரித்த என் பிதாக்களுடைய ஆயுசு நாட்களுக்கு வந்து எட்டவில்லை என்று பார்வோனுடனே சொன்னான்.]]></a:t>
+              <a:t><![CDATA[8. And Pharaoh said unto Jacob, How old are you?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1503,51 +1539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதற்கு யாக்கோபு: நான் பரதேசியாய்ச் சஞ்சரித்த நாட்கள் நூற்று முப்பது வருஷம்; என் ஆயுசுநாட்கள் கொஞ்சமும் சஞ்சலமுள்ளதுமாயிருக்கிறது; அவைகள் பரதேசிகளாய்ச் சஞ்சரித்த என் பிதாக்களுடைய ஆயுசு நாட்களுக்கு வந்து எட்டவில்லை என்று பார்வோனுடனே சொன்னான்.]]></a:t>
+              <a:t><![CDATA[9. And Jacob said unto Pharaoh, The days of the years of my pilgrimage are an hundred and thirty years: few and evil have the days of the years of my life been, and have not attained unto the days of the years of the life of my fathers in the days of their pilgrimage.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1612,51 +1648,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. யோசேப்பு பார்வோனிடத்தில் போய்: என் தகப்பனும் என் சகோதரரும், தங்கள் ஆடுமாடுகளோடும் தங்களுக்கு உண்டான எல்லாவற்றோடுங்கூடக் கானான்தேசத்திலிருந்து வந்தார்கள்; இப்பொழுது கோசேன் நாட்டில் இருக்கிறார்கள் என்று சொல்லி;]]></a:t>
+              <a:t><![CDATA[1. Then Joseph came and told Pharaoh, and said, My father and my brethren, and their flocks, and their herds, and all that they have, are come out of the land of Canaan; and, behold, they are in the land of Goshen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1721,51 +1757,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பின்னும் யாக்கோபு பார்வோனை ஆசீர்வதித்து, அவன் சமுகத்தினின்று புறப்பட்டுப் போனான்.]]></a:t>
+              <a:t><![CDATA[9. And Jacob said unto Pharaoh, The days of the years of my pilgrimage are an hundred and thirty years: few and evil have the days of the years of my life been, and have not attained unto the days of the years of the life of my fathers in the days of their pilgrimage.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1830,51 +1866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பார்வோன் கட்டளையிட்டபடியே, யோசேப்பு தன் தகப்பனுக்கும் தன் சகோதரருக்கும் எகிப்து தேசத்திலே நல்ல நாடாகிய ராமசேஸ் என்னும் நாட்டிலே சுதந்தரம் கொடுத்து, அவர்களைக் குடியேற்றினான்.]]></a:t>
+              <a:t><![CDATA[9. And Jacob said unto Pharaoh, The days of the years of my pilgrimage are an hundred and thirty years: few and evil have the days of the years of my life been, and have not attained unto the days of the years of the life of my fathers in the days of their pilgrimage.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1939,51 +1975,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பார்வோன் கட்டளையிட்டபடியே, யோசேப்பு தன் தகப்பனுக்கும் தன் சகோதரருக்கும் எகிப்து தேசத்திலே நல்ல நாடாகிய ராமசேஸ் என்னும் நாட்டிலே சுதந்தரம் கொடுத்து, அவர்களைக் குடியேற்றினான்.]]></a:t>
+              <a:t><![CDATA[10. And Jacob blessed Pharaoh, and went out from before Pharaoh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2048,51 +2084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. யோசேப்பு தன் தகப்பனையும் தன் சகோதரரையும் தன் தகப்பனுடைய குடும்பத்தார் அனைவரையும், அவரவர்கள் குடும்பத்திற்குத்தக்கதாய் ஆகாரம் கொடுத்து ஆதரித்து வந்தான்.]]></a:t>
+              <a:t><![CDATA[11. And Joseph placed his father and his brethren, and gave them a possession in the land of Egypt, in the best of the land, in the land of Rameses, as Pharaoh had commanded.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2157,51 +2193,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. யோசேப்பு தன் தகப்பனையும் தன் சகோதரரையும் தன் தகப்பனுடைய குடும்பத்தார் அனைவரையும், அவரவர்கள் குடும்பத்திற்குத்தக்கதாய் ஆகாரம் கொடுத்து ஆதரித்து வந்தான்.]]></a:t>
+              <a:t><![CDATA[11. And Joseph placed his father and his brethren, and gave them a possession in the land of Egypt, in the best of the land, in the land of Rameses, as Pharaoh had commanded.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2266,51 +2302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பஞ்சம் மிகவும் கொடிதாயிருந்தது; தேசமெங்கும் ஆகாரம் கிடையாமற் போயிற்று; எகிப்து தேசமும் கானான் தேசமும் பஞ்சத்தினாலே மெலிந்து போயிற்று.]]></a:t>
+              <a:t><![CDATA[12. And Joseph nourished his father, and his brethren, and all his father's household, with bread, according to their families.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2375,51 +2411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பஞ்சம் மிகவும் கொடிதாயிருந்தது; தேசமெங்கும் ஆகாரம் கிடையாமற் போயிற்று; எகிப்து தேசமும் கானான் தேசமும் பஞ்சத்தினாலே மெலிந்து போயிற்று.]]></a:t>
+              <a:t><![CDATA[12. And Joseph nourished his father, and his brethren, and all his father's household, with bread, according to their families.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2484,51 +2520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. யோசேப்பு எகிப்து தேசத்திலும் கானான் தேசத்திலுமுள்ள பணத்தையெல்லாம் தானியம் கொண்டவர்களிடத்தில் வாங்கி, அதைப் பார்வோன் அரமனையிலே கொண்டுபோய்ச் சேர்த்தான்.]]></a:t>
+              <a:t><![CDATA[13. And there was no bread in all the land; for the famine was very sore, so that the land of Egypt and all the land of Canaan fainted by reason of the famine.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2593,51 +2629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. யோசேப்பு எகிப்து தேசத்திலும் கானான் தேசத்திலுமுள்ள பணத்தையெல்லாம் தானியம் கொண்டவர்களிடத்தில் வாங்கி, அதைப் பார்வோன் அரமனையிலே கொண்டுபோய்ச் சேர்த்தான்.]]></a:t>
+              <a:t><![CDATA[13. And there was no bread in all the land; for the famine was very sore, so that the land of Egypt and all the land of Canaan fainted by reason of the famine.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2702,51 +2738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. எகிப்து தேசத்திலும் கானான் தேசத்திலுமுள்ள பணம் செலவழிந்தபோது, எகிப்தியர் எல்லாரும் யோசேப்பினிடத்தில் வந்து எங்களுக்கு ஆகாரம் தாரும்; பணம் இல்லை, அதினால் நாங்கள் உமது சமுகத்தில் சாகவேண்டுமோ என்றார்கள்]]></a:t>
+              <a:t><![CDATA[14. And Joseph gathered up all the money that was found in the land of Egypt, and in the land of Canaan, for the corn which they bought: and Joseph brought the money into Pharaoh's house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2811,51 +2847,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. யோசேப்பு பார்வோனிடத்தில் போய்: என் தகப்பனும் என் சகோதரரும், தங்கள் ஆடுமாடுகளோடும் தங்களுக்கு உண்டான எல்லாவற்றோடுங்கூடக் கானான்தேசத்திலிருந்து வந்தார்கள்; இப்பொழுது கோசேன் நாட்டில் இருக்கிறார்கள் என்று சொல்லி;]]></a:t>
+              <a:t><![CDATA[1. Then Joseph came and told Pharaoh, and said, My father and my brethren, and their flocks, and their herds, and all that they have, are come out of the land of Canaan; and, behold, they are in the land of Goshen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2920,51 +2956,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. எகிப்து தேசத்திலும் கானான் தேசத்திலுமுள்ள பணம் செலவழிந்தபோது, எகிப்தியர் எல்லாரும் யோசேப்பினிடத்தில் வந்து எங்களுக்கு ஆகாரம் தாரும்; பணம் இல்லை, அதினால் நாங்கள் உமது சமுகத்தில் சாகவேண்டுமோ என்றார்கள்]]></a:t>
+              <a:t><![CDATA[14. And Joseph gathered up all the money that was found in the land of Egypt, and in the land of Canaan, for the corn which they bought: and Joseph brought the money into Pharaoh's house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3029,51 +3065,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அதற்கு யோசேப்பு: உங்களிடத்தில் பணம் இல்லாமற்போனால், உங்கள் ஆடுமாடுகளைக் கொடுங்கள்; அவைகளுக்குப் பதிலாக உங்களுக்குத் தானியம் கொடுக்கிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[15. And when money failed in the land of Egypt, and in the land of Canaan, all the Egyptians came unto Joseph, and said, Give us bread: for why should we die in your presence? for the money fails.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3138,51 +3174,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவர்கள் தங்கள் ஆடுமாடு முதலானவைகளை யோசேப்பினிடத்தில் கொண்டுவந்தார்கள்; யோசேப்பு குதிரைகளையும் ஆடுகளையும் மாடுகளையும் கழுதைகளையும் வாங்கிக் கொண்டு, அந்த வருஷம் அவர்களுடைய ஆடுமாடு முதலான எல்லாவற்றிற்கும் பதிலாக அவர்களுக்கு ஆகாரம் கொடுத்து, அவர்களை ஆதரித்தான்.]]></a:t>
+              <a:t><![CDATA[15. And when money failed in the land of Egypt, and in the land of Canaan, all the Egyptians came unto Joseph, and said, Give us bread: for why should we die in your presence? for the money fails.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3247,51 +3283,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவர்கள் தங்கள் ஆடுமாடு முதலானவைகளை யோசேப்பினிடத்தில் கொண்டுவந்தார்கள்; யோசேப்பு குதிரைகளையும் ஆடுகளையும் மாடுகளையும் கழுதைகளையும் வாங்கிக் கொண்டு, அந்த வருஷம் அவர்களுடைய ஆடுமாடு முதலான எல்லாவற்றிற்கும் பதிலாக அவர்களுக்கு ஆகாரம் கொடுத்து, அவர்களை ஆதரித்தான்.]]></a:t>
+              <a:t><![CDATA[15. And when money failed in the land of Egypt, and in the land of Canaan, all the Egyptians came unto Joseph, and said, Give us bread: for why should we die in your presence? for the money fails.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3356,51 +3392,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவர்கள் தங்கள் ஆடுமாடு முதலானவைகளை யோசேப்பினிடத்தில் கொண்டுவந்தார்கள்; யோசேப்பு குதிரைகளையும் ஆடுகளையும் மாடுகளையும் கழுதைகளையும் வாங்கிக் கொண்டு, அந்த வருஷம் அவர்களுடைய ஆடுமாடு முதலான எல்லாவற்றிற்கும் பதிலாக அவர்களுக்கு ஆகாரம் கொடுத்து, அவர்களை ஆதரித்தான்.]]></a:t>
+              <a:t><![CDATA[16. And Joseph said, Give your cattle; and I will give you for your cattle, if money fail.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3465,51 +3501,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அந்த வருஷம் முடிந்தபின், மறுவருஷத்திலே அவர்கள் அவனிடத்தில் வந்து: பணமும் செலவழிந்து போயிற்று; எங்கள் ஆடுமாடு முதலானவைகளும் எங்கள் ஆண்டவனைச் சேர்ந்தது; எங்கள் சரீரமும் நிலமுமே ஒழிய, எங்கள் ஆண்டவனுக்கு முன்பாக மீதியானது ஒன்றும் இல்லை; இது எங்கள் ஆண்டவனுக்குத் தெரியாத காரியம் அல்ல.]]></a:t>
+              <a:t><![CDATA[16. And Joseph said, Give your cattle; and I will give you for your cattle, if money fail.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3574,51 +3610,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அந்த வருஷம் முடிந்தபின், மறுவருஷத்திலே அவர்கள் அவனிடத்தில் வந்து: பணமும் செலவழிந்து போயிற்று; எங்கள் ஆடுமாடு முதலானவைகளும் எங்கள் ஆண்டவனைச் சேர்ந்தது; எங்கள் சரீரமும் நிலமுமே ஒழிய, எங்கள் ஆண்டவனுக்கு முன்பாக மீதியானது ஒன்றும் இல்லை; இது எங்கள் ஆண்டவனுக்குத் தெரியாத காரியம் அல்ல.]]></a:t>
+              <a:t><![CDATA[17. And they brought their cattle unto Joseph: and Joseph gave them bread in exchange for horses, and for the flocks, and for the cattle of the herds, and for the asses: and he fed them with bread for all their cattle for that year.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3683,51 +3719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அந்த வருஷம் முடிந்தபின், மறுவருஷத்திலே அவர்கள் அவனிடத்தில் வந்து: பணமும் செலவழிந்து போயிற்று; எங்கள் ஆடுமாடு முதலானவைகளும் எங்கள் ஆண்டவனைச் சேர்ந்தது; எங்கள் சரீரமும் நிலமுமே ஒழிய, எங்கள் ஆண்டவனுக்கு முன்பாக மீதியானது ஒன்றும் இல்லை; இது எங்கள் ஆண்டவனுக்குத் தெரியாத காரியம் அல்ல.]]></a:t>
+              <a:t><![CDATA[17. And they brought their cattle unto Joseph: and Joseph gave them bread in exchange for horses, and for the flocks, and for the cattle of the herds, and for the asses: and he fed them with bread for all their cattle for that year.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3792,51 +3828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நாங்களும் எங்கள் நிலங்களும் உம்முடைய கண்களுக்கு முன்பாக அழிந்து போகலாமா? நீர் எங்களையும் எங்கள் நிலங்களையும் வாங்கிக்கொண்டு, ஆகாரம் கொடுக்கவேண்டும்; நாங்களும் எங்கள் நிலங்களும் பார்வோனுக்கு ஆதீனமாயிருப்போம்; நாங்கள் சாகாமல் உயிரோடிருக்கவும், நிலங்கள் பாழாய்ப் போகாமலிருக்கவும், எங்களுக்கு விதைத் தானியத்தைத் தாரும் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[17. And they brought their cattle unto Joseph: and Joseph gave them bread in exchange for horses, and for the flocks, and for the cattle of the herds, and for the asses: and he fed them with bread for all their cattle for that year.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3901,51 +3937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நாங்களும் எங்கள் நிலங்களும் உம்முடைய கண்களுக்கு முன்பாக அழிந்து போகலாமா? நீர் எங்களையும் எங்கள் நிலங்களையும் வாங்கிக்கொண்டு, ஆகாரம் கொடுக்கவேண்டும்; நாங்களும் எங்கள் நிலங்களும் பார்வோனுக்கு ஆதீனமாயிருப்போம்; நாங்கள் சாகாமல் உயிரோடிருக்கவும், நிலங்கள் பாழாய்ப் போகாமலிருக்கவும், எங்களுக்கு விதைத் தானியத்தைத் தாரும் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[18. When that year was ended, they came unto him the second year, and said unto him, We will not hide it from my lord, how that our money is spent; my lord also has our herds of cattle; there is not ought left in the sight of my lord, but our bodies, and our lands:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4010,51 +4046,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. யோசேப்பு பார்வோனிடத்தில் போய்: என் தகப்பனும் என் சகோதரரும், தங்கள் ஆடுமாடுகளோடும் தங்களுக்கு உண்டான எல்லாவற்றோடுங்கூடக் கானான்தேசத்திலிருந்து வந்தார்கள்; இப்பொழுது கோசேன் நாட்டில் இருக்கிறார்கள் என்று சொல்லி;]]></a:t>
+              <a:t><![CDATA[1. Then Joseph came and told Pharaoh, and said, My father and my brethren, and their flocks, and their herds, and all that they have, are come out of the land of Canaan; and, behold, they are in the land of Goshen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4119,51 +4155,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நாங்களும் எங்கள் நிலங்களும் உம்முடைய கண்களுக்கு முன்பாக அழிந்து போகலாமா? நீர் எங்களையும் எங்கள் நிலங்களையும் வாங்கிக்கொண்டு, ஆகாரம் கொடுக்கவேண்டும்; நாங்களும் எங்கள் நிலங்களும் பார்வோனுக்கு ஆதீனமாயிருப்போம்; நாங்கள் சாகாமல் உயிரோடிருக்கவும், நிலங்கள் பாழாய்ப் போகாமலிருக்கவும், எங்களுக்கு விதைத் தானியத்தைத் தாரும் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[18. When that year was ended, they came unto him the second year, and said unto him, We will not hide it from my lord, how that our money is spent; my lord also has our herds of cattle; there is not ought left in the sight of my lord, but our bodies, and our lands:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4228,51 +4264,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்படியே எகிப்தியர் தங்களுக்குப் பஞ்சம் மேலிட்டபடியால் அவரவர் தங்கள் தங்கள் வயல் நிலங்களை விற்றார்கள்; யோசேப்பு எகிப்தின் நிலங்கள் யாவையும் பார்வோனுக்காகக் கொண்டான்; இவ்விதமாய் அந்தப் பூமி பார்வோனுடையதாயிற்று.]]></a:t>
+              <a:t><![CDATA[18. When that year was ended, they came unto him the second year, and said unto him, We will not hide it from my lord, how that our money is spent; my lord also has our herds of cattle; there is not ought left in the sight of my lord, but our bodies, and our lands:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4337,51 +4373,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்படியே எகிப்தியர் தங்களுக்குப் பஞ்சம் மேலிட்டபடியால் அவரவர் தங்கள் தங்கள் வயல் நிலங்களை விற்றார்கள்; யோசேப்பு எகிப்தின் நிலங்கள் யாவையும் பார்வோனுக்காகக் கொண்டான்; இவ்விதமாய் அந்தப் பூமி பார்வோனுடையதாயிற்று.]]></a:t>
+              <a:t><![CDATA[19. Wherefore shall we die before yours eyes, both we and our land? buy us and our land for bread, and we and our land will be servants unto Pharaoh: and give us seed, that we may live, and not die, that the land be not desolate.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4446,51 +4482,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. மேலும் அவன் எகிப்தின் ஒரு எல்லை முதல் மறு எல்லைவரைக்குமுள்ள ஜனங்களை அந்தந்தப் பட்டணங்களில் குடிமாறிப்போகப்பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[19. Wherefore shall we die before yours eyes, both we and our land? buy us and our land for bread, and we and our land will be servants unto Pharaoh: and give us seed, that we may live, and not die, that the land be not desolate.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4555,51 +4591,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. மேலும் அவன் எகிப்தின் ஒரு எல்லை முதல் மறு எல்லைவரைக்குமுள்ள ஜனங்களை அந்தந்தப் பட்டணங்களில் குடிமாறிப்போகப்பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[19. Wherefore shall we die before yours eyes, both we and our land? buy us and our land for bread, and we and our land will be servants unto Pharaoh: and give us seed, that we may live, and not die, that the land be not desolate.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4664,51 +4700,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ஆசாரியருடைய நிலத்தை மாத்திரம் அவன் கொள்ளவில்லை; அது பார்வோனாலே ஆசாரியருக்கு மானியமாகக் கொடுக்கப்பட்டிருந்ததினாலும், பார்வோன் அவர்களுக்குக் கொடுத்த மானியத்தினாலே அவர்கள் ஜீவனம்பண்ணிவந்ததினாலும், அவர்கள் தங்கள் நிலத்தை விற்கவில்லை.]]></a:t>
+              <a:t><![CDATA[19. Wherefore shall we die before yours eyes, both we and our land? buy us and our land for bread, and we and our land will be servants unto Pharaoh: and give us seed, that we may live, and not die, that the land be not desolate.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4773,51 +4809,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ஆசாரியருடைய நிலத்தை மாத்திரம் அவன் கொள்ளவில்லை; அது பார்வோனாலே ஆசாரியருக்கு மானியமாகக் கொடுக்கப்பட்டிருந்ததினாலும், பார்வோன் அவர்களுக்குக் கொடுத்த மானியத்தினாலே அவர்கள் ஜீவனம்பண்ணிவந்ததினாலும், அவர்கள் தங்கள் நிலத்தை விற்கவில்லை.]]></a:t>
+              <a:t><![CDATA[20. And Joseph bought all the land of Egypt for Pharaoh; for the Egyptians sold every man his field, because the famine prevailed over them: so the land became Pharaoh's.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4882,51 +4918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. பின்னும் யோசேப்பு ஜனங்களை நோக்கி: இதோ, இன்று உங்களையும் உங்கள் நிலங்களையும் பார்வோனுக்காக வாங்கிக்கொண்டேன்; இதோ, உங்களுக்குக் கொடுக்கப்படுகிற விதைத்தானியம்; இதை நிலத்தில் விதையுங்கள்.]]></a:t>
+              <a:t><![CDATA[20. And Joseph bought all the land of Egypt for Pharaoh; for the Egyptians sold every man his field, because the famine prevailed over them: so the land became Pharaoh's.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4991,51 +5027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. பின்னும் யோசேப்பு ஜனங்களை நோக்கி: இதோ, இன்று உங்களையும் உங்கள் நிலங்களையும் பார்வோனுக்காக வாங்கிக்கொண்டேன்; இதோ, உங்களுக்குக் கொடுக்கப்படுகிற விதைத்தானியம்; இதை நிலத்தில் விதையுங்கள்.]]></a:t>
+              <a:t><![CDATA[20. And Joseph bought all the land of Egypt for Pharaoh; for the Egyptians sold every man his field, because the famine prevailed over them: so the land became Pharaoh's.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5100,51 +5136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. விளைவில் ஐந்தில் ஒரு பங்கைப் பார்வோனுக்குக் கொடுக்கவேண்டும்; மற்ற நாலுபங்கும் வயலுக்கு விதையாகவும் உங்களுக்கும் உங்கள் குடும்பத்தாருக்கும் உங்கள் குழந்தைகளுக்கும் ஆகாரமாகவும் உங்களுடையதாயிருக்கட்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[21. And as for the people, he removed them to cities from one end of the borders of Egypt even to the other end thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5209,51 +5245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. தன் சகோதரரில் ஐந்துபேரைப் பார்வோனுக்கு முன்பாகக் கொண்டுபோய் நிறுத்தினான்.]]></a:t>
+              <a:t><![CDATA[2. And he took some of his brethren, even five men, and presented them unto Pharaoh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5318,51 +5354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. விளைவில் ஐந்தில் ஒரு பங்கைப் பார்வோனுக்குக் கொடுக்கவேண்டும்; மற்ற நாலுபங்கும் வயலுக்கு விதையாகவும் உங்களுக்கும் உங்கள் குடும்பத்தாருக்கும் உங்கள் குழந்தைகளுக்கும் ஆகாரமாகவும் உங்களுடையதாயிருக்கட்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[21. And as for the people, he removed them to cities from one end of the borders of Egypt even to the other end thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5427,51 +5463,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. விளைவில் ஐந்தில் ஒரு பங்கைப் பார்வோனுக்குக் கொடுக்கவேண்டும்; மற்ற நாலுபங்கும் வயலுக்கு விதையாகவும் உங்களுக்கும் உங்கள் குடும்பத்தாருக்கும் உங்கள் குழந்தைகளுக்கும் ஆகாரமாகவும் உங்களுடையதாயிருக்கட்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[22. Only the land of the priests bought he not; for the priests had a portion assigned them of Pharaoh, and did eat their portion which Pharaoh gave them: wherefore they sold not their lands.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5536,51 +5572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அப்பொழுது அவர்கள்: நீர் எங்கள் பிராணனைக் காப்பாற்றினீர்; எங்கள் ஆண்டவனுடைய கண்களில் எங்களுக்குத் தயவு கிடைக்கவேண்டும்; நாங்கள் பார்வோனுக்கு அடிமைகளாயிருக்கிறோம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[22. Only the land of the priests bought he not; for the priests had a portion assigned them of Pharaoh, and did eat their portion which Pharaoh gave them: wherefore they sold not their lands.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5645,51 +5681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அப்பொழுது அவர்கள்: நீர் எங்கள் பிராணனைக் காப்பாற்றினீர்; எங்கள் ஆண்டவனுடைய கண்களில் எங்களுக்குத் தயவு கிடைக்கவேண்டும்; நாங்கள் பார்வோனுக்கு அடிமைகளாயிருக்கிறோம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[22. Only the land of the priests bought he not; for the priests had a portion assigned them of Pharaoh, and did eat their portion which Pharaoh gave them: wherefore they sold not their lands.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5754,51 +5790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ஐந்தில் ஒன்று பார்வோனுக்குச் சேரும் வாரம் என்று யோசேப்பு இட்ட கட்டளைப்படி எகிப்து தேசத்திலே இந்நாள்வரைக்கும் நடந்து வருகிறது; ஆசாரியரின் நிலம் மாத்திரம் பார்வோனைச் சேராமல் நீங்கலாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[23. Then Joseph said unto the people, Behold, I have bought you this day and your land for Pharaoh: lo, here is seed for you, and all of you shall sow the land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5863,51 +5899,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ஐந்தில் ஒன்று பார்வோனுக்குச் சேரும் வாரம் என்று யோசேப்பு இட்ட கட்டளைப்படி எகிப்து தேசத்திலே இந்நாள்வரைக்கும் நடந்து வருகிறது; ஆசாரியரின் நிலம் மாத்திரம் பார்வோனைச் சேராமல் நீங்கலாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[23. Then Joseph said unto the people, Behold, I have bought you this day and your land for Pharaoh: lo, here is seed for you, and all of you shall sow the land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5972,51 +6008,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. இஸ்ரவேலர் எகிப்து தேசத்திலுள்ள கோசேன் நாட்டிலே குடியிருந்தார்கள்; அங்கே நிலங்களைக் கையாட்சி செய்து, மிகவும் பலுகிப் பெருகினார்கள்.]]></a:t>
+              <a:t><![CDATA[24. And it shall come to pass in the increase, that all of you shall give the fifth part unto Pharaoh, and four parts shall be your own, for seed of the field, and for your food, and for them of your households, and for food for your little ones.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6081,51 +6117,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. இஸ்ரவேலர் எகிப்து தேசத்திலுள்ள கோசேன் நாட்டிலே குடியிருந்தார்கள்; அங்கே நிலங்களைக் கையாட்சி செய்து, மிகவும் பலுகிப் பெருகினார்கள்.]]></a:t>
+              <a:t><![CDATA[24. And it shall come to pass in the increase, that all of you shall give the fifth part unto Pharaoh, and four parts shall be your own, for seed of the field, and for your food, and for them of your households, and for food for your little ones.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6190,51 +6226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. யாக்கோபு எகிப்து தேசத்திலே பதினேழு வருஷம் இருந்தான்; யாக்கோபுடைய ஆயுசு நாட்கள் நூற்று நாற்பத்தேழு வருஷம்.]]></a:t>
+              <a:t><![CDATA[24. And it shall come to pass in the increase, that all of you shall give the fifth part unto Pharaoh, and four parts shall be your own, for seed of the field, and for your food, and for them of your households, and for food for your little ones.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6299,51 +6335,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. யாக்கோபு எகிப்து தேசத்திலே பதினேழு வருஷம் இருந்தான்; யாக்கோபுடைய ஆயுசு நாட்கள் நூற்று நாற்பத்தேழு வருஷம்.]]></a:t>
+              <a:t><![CDATA[25. And they said, You have saved our lives: let us find grace in the sight of my lord, and we will be Pharaoh's servants.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6408,51 +6444,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. பார்வோன் அவனுடைய சகோதரரை நோக்கி: உங்கள் தொழில் என்ன என்று கேட்டான்; அதற்கு அவர்கள்: உமது அடியாராகிய நாங்களும் எங்கள் பிதாக்களும் மந்தை மேய்க்கிறவர்கள் என்று பார்வோனிடத்தில் சொன்னதுமன்றி,]]></a:t>
+              <a:t><![CDATA[3. And Pharaoh said unto his brethren, What is your occupation? And they said unto Pharaoh, Your servants are shepherds, both we, and also our fathers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6517,51 +6553,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. இஸ்ரவேல் மரணமடையும் காலம் சமீபித்தது. அப்பொழுது அவன் தன் குமாரனாகிய யோசேப்பை வரவழைத்து, அவனை நோக்கி: என்மேல் உனக்குத் தயவுண்டானால், உன் கையை என் தொடையின்கீழ் வைத்து என்மேல் பட்சமும் உண்மையுமுள்ளவனாயிரு; என்னை எகிப்திலே அடக்கம்பண்ணாதிருப்பாயாக.]]></a:t>
+              <a:t><![CDATA[25. And they said, You have saved our lives: let us find grace in the sight of my lord, and we will be Pharaoh's servants.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6626,51 +6662,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. இஸ்ரவேல் மரணமடையும் காலம் சமீபித்தது. அப்பொழுது அவன் தன் குமாரனாகிய யோசேப்பை வரவழைத்து, அவனை நோக்கி: என்மேல் உனக்குத் தயவுண்டானால், உன் கையை என் தொடையின்கீழ் வைத்து என்மேல் பட்சமும் உண்மையுமுள்ளவனாயிரு; என்னை எகிப்திலே அடக்கம்பண்ணாதிருப்பாயாக.]]></a:t>
+              <a:t><![CDATA[26. And Joseph made it a law over the land of Egypt unto this day, that Pharaoh should have the fifth part, except the land of the priests only, which became not Pharaoh's.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6735,51 +6771,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. இஸ்ரவேல் மரணமடையும் காலம் சமீபித்தது. அப்பொழுது அவன் தன் குமாரனாகிய யோசேப்பை வரவழைத்து, அவனை நோக்கி: என்மேல் உனக்குத் தயவுண்டானால், உன் கையை என் தொடையின்கீழ் வைத்து என்மேல் பட்சமும் உண்மையுமுள்ளவனாயிரு; என்னை எகிப்திலே அடக்கம்பண்ணாதிருப்பாயாக.]]></a:t>
+              <a:t><![CDATA[26. And Joseph made it a law over the land of Egypt unto this day, that Pharaoh should have the fifth part, except the land of the priests only, which became not Pharaoh's.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6844,51 +6880,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. நான் என் பிதாக்களோடே படுத்துக்கொள்ளவேண்டும்; ஆகையால், நீ என்னை எகிப்திலிருந்து எடுத்துக்கொண்டுபோய், அவர்களை அடக்கம்பண்ணியிருக்கிற நிலத்திலே என்னையும் அடக்கம்பண்ணு என்றான். அதற்கு அவன்: உமது சொற்படி செய்வேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[27. And Israel dwelt in the land of Egypt, in the country of Goshen; and they had possessions therein, and grew, and multiplied exceedingly.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6953,51 +6989,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. நான் என் பிதாக்களோடே படுத்துக்கொள்ளவேண்டும்; ஆகையால், நீ என்னை எகிப்திலிருந்து எடுத்துக்கொண்டுபோய், அவர்களை அடக்கம்பண்ணியிருக்கிற நிலத்திலே என்னையும் அடக்கம்பண்ணு என்றான். அதற்கு அவன்: உமது சொற்படி செய்வேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[27. And Israel dwelt in the land of Egypt, in the country of Goshen; and they had possessions therein, and grew, and multiplied exceedingly.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7062,51 +7098,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அப்பொழுது அவன்: எனக்கு ஆணையிட்டுக்கொடு என்றான்; அவனுக்கு ஆணையிட்டுக்கொடுத்தான். அப்பொழுது இஸ்ரவேல் கட்டிலின் தலைமாட்டிலே சாய்ந்து தொழுதுகொண்டான்.]]></a:t>
+              <a:t><![CDATA[28. And Jacob lived in the land of Egypt seventeen years: so the whole age of Jacob was an hundred forty and seven years.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. And Jacob lived in the land of Egypt seventeen years: so the whole age of Jacob was an hundred forty and seven years.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. And the time drew nigh that Israel must die: and he called his son Joseph, and said unto him, If now I have found grace in your sight, put, I pray you, your hand under my thigh, and deal kindly and truly with me; bury me not, I pray you, in Egypt:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. And the time drew nigh that Israel must die: and he called his son Joseph, and said unto him, If now I have found grace in your sight, put, I pray you, your hand under my thigh, and deal kindly and truly with me; bury me not, I pray you, in Egypt:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. And the time drew nigh that Israel must die: and he called his son Joseph, and said unto him, If now I have found grace in your sight, put, I pray you, your hand under my thigh, and deal kindly and truly with me; bury me not, I pray you, in Egypt:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7171,51 +7643,596 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. பார்வோன் அவனுடைய சகோதரரை நோக்கி: உங்கள் தொழில் என்ன என்று கேட்டான்; அதற்கு அவர்கள்: உமது அடியாராகிய நாங்களும் எங்கள் பிதாக்களும் மந்தை மேய்க்கிறவர்கள் என்று பார்வோனிடத்தில் சொன்னதுமன்றி,]]></a:t>
+              <a:t><![CDATA[3. And Pharaoh said unto his brethren, What is your occupation? And they said unto Pharaoh, Your servants are shepherds, both we, and also our fathers.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. But I will lie with my fathers, and you shall carry me out of Egypt, and bury me in their buryingplace. And he said, I will do as you have said.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. But I will lie with my fathers, and you shall carry me out of Egypt, and bury me in their buryingplace. And he said, I will do as you have said.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. But I will lie with my fathers, and you shall carry me out of Egypt, and bury me in their buryingplace. And he said, I will do as you have said.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. And he said, Swear unto me. And he swore unto him. And Israel bowed himself upon the bed's head.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. And he said, Swear unto me. And he swore unto him. And Israel bowed himself upon the bed's head.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7280,51 +8297,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. கானான் தேசத்திலே பஞ்சம் கொடிதாயிருக்கிறது; உமது அடியாரின் மந்தைகளுக்கு மேய்ச்சல் இல்லாமையால், இத்தேசத்திலே தங்கவந்தோம்; உமது அடியாராகிய நாங்கள் கோசேன் நாட்டிலே குடியிருக்கும்படி தயவுசெய்யவேண்டும் என்று வேண்டிக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[4. They said moreover unto Pharaoh, In order to sojourn in the land are we come; for your servants have no pasture for their flocks; for the famine is sore in the land of Canaan: now therefore, we pray you, let your servants dwell in the land of Goshen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7389,51 +8406,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. கானான் தேசத்திலே பஞ்சம் கொடிதாயிருக்கிறது; உமது அடியாரின் மந்தைகளுக்கு மேய்ச்சல் இல்லாமையால், இத்தேசத்திலே தங்கவந்தோம்; உமது அடியாராகிய நாங்கள் கோசேன் நாட்டிலே குடியிருக்கும்படி தயவுசெய்யவேண்டும் என்று வேண்டிக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[4. They said moreover unto Pharaoh, In order to sojourn in the land are we come; for your servants have no pasture for their flocks; for the famine is sore in the land of Canaan: now therefore, we pray you, let your servants dwell in the land of Goshen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7468,51 +8485,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469488527" r:id="rId1"/>
+    <p:sldLayoutId id="2481563644" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -8000,54 +9017,126 @@
 
 <file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide64.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide65.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide66.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide67.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide67.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide68.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide68.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide69.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide69.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide70.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide70.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide71.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide71.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide72.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide72.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide73.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide73.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide74.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide74.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -8168,51 +9257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[pray you, let your servants dwell in the land of Goshen.]]></a:t>
+              <a:t><![CDATA[தயவுசெய்யவேண்டும் என்று வேண்டிக்கொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8300,51 +9389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And Pharaoh spoke unto Joseph, saying, Your father and your brethren are come unto you:]]></a:t>
+              <a:t><![CDATA[5. அப்பொழுது பார்வோன் யோசேப்பை நோக்கி: உன் தகப்பனும் உன் சகோதரரும் உன்னிடத்தில் வந்திருக்கிறார்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8432,51 +9521,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. The land of Egypt is before you; in the best of the land make your father and brethren to dwell;]]></a:t>
+              <a:t><![CDATA[6. எகிப்து தேசம் உனக்கு முன்பாக இருக்கிறது; தேசத்தில் உள்ள நல்ல இடத்திலே உன் தகப்பனையும் உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8564,51 +9653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[in the land of Goshen let them dwell: and if you know any men of activity among them, then make them]]></a:t>
+              <a:t><![CDATA[சகோதரரையும் குடியேறும்படி செய்; அவர்கள் கோசேன் நாட்டிலே குடியிருக்கலாம்; அவர்களுக்குள்ளே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8696,51 +9785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[rulers over my cattle.]]></a:t>
+              <a:t><![CDATA[திறமையுள்ளவர்கள் உண்டென்று உனக்குத் தெரிந்தால், அவர்களை என் ஆடுமாடுகளை விசாரிக்கிறதற்குத் தலைவராக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8828,51 +9917,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And Joseph brought in Jacob his father, and set him before Pharaoh: and Jacob blessed Pharaoh.]]></a:t>
+              <a:t><![CDATA[வைக்கலாம் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8960,51 +10049,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And Pharaoh said unto Jacob, How old are you?]]></a:t>
+              <a:t><![CDATA[7. பின்பு, யோசேப்பு தன் தகப்பனாகிய யாக்கோபை அழைத்துக்கொண்டுவந்து, அவனைப் பார்வோனுக்கு முன்பாக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9092,51 +10181,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And Jacob said unto Pharaoh, The days of the years of my pilgrimage are an hundred and thirty]]></a:t>
+              <a:t><![CDATA[நிறுத்தினான். யாக்கோபு பார்வோனை ஆசீர்வதித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9224,51 +10313,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[years: few and evil have the days of the years of my life been, and have not attained unto the days]]></a:t>
+              <a:t><![CDATA[8. பார்வோன் யாக்கோபை நோக்கி: உமக்கு வயது என்ன என்று கேட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9356,51 +10445,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of the years of the life of my fathers in the days of their pilgrimage.]]></a:t>
+              <a:t><![CDATA[9. அதற்கு யாக்கோபு: நான் பரதேசியாய்ச் சஞ்சரித்த நாட்கள் நூற்று முப்பது வருஷம்; என் ஆயுசுநாட்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9488,51 +10577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Then Joseph came and told Pharaoh, and said, My father and my brethren, and their flocks, and]]></a:t>
+              <a:t><![CDATA[1. யோசேப்பு பார்வோனிடத்தில் போய்: என் தகப்பனும் என் சகோதரரும், தங்கள் ஆடுமாடுகளோடும் தங்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9620,51 +10709,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And Jacob blessed Pharaoh, and went out from before Pharaoh.]]></a:t>
+              <a:t><![CDATA[கொஞ்சமும் சஞ்சலமுள்ளதுமாயிருக்கிறது; அவைகள் பரதேசிகளாய்ச் சஞ்சரித்த என் பிதாக்களுடைய ஆயுசு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9752,51 +10841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And Joseph placed his father and his brethren, and gave them a possession in the land of Egypt,]]></a:t>
+              <a:t><![CDATA[நாட்களுக்கு வந்து எட்டவில்லை என்று பார்வோனுடனே சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9884,51 +10973,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[in the best of the land, in the land of Rameses, as Pharaoh had commanded.]]></a:t>
+              <a:t><![CDATA[10. பின்னும் யாக்கோபு பார்வோனை ஆசீர்வதித்து, அவன் சமுகத்தினின்று புறப்பட்டுப் போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10016,51 +11105,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And Joseph nourished his father, and his brethren, and all his father's household, with bread,]]></a:t>
+              <a:t><![CDATA[11. பார்வோன் கட்டளையிட்டபடியே, யோசேப்பு தன் தகப்பனுக்கும் தன் சகோதரருக்கும் எகிப்து தேசத்திலே நல்ல]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10148,51 +11237,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[according to their families.]]></a:t>
+              <a:t><![CDATA[நாடாகிய ராமசேஸ் என்னும் நாட்டிலே சுதந்தரம் கொடுத்து, அவர்களைக் குடியேற்றினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10280,51 +11369,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And there was no bread in all the land; for the famine was very sore, so that the land of Egypt]]></a:t>
+              <a:t><![CDATA[12. யோசேப்பு தன் தகப்பனையும் தன் சகோதரரையும் தன் தகப்பனுடைய குடும்பத்தார் அனைவரையும், அவரவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10412,51 +11501,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and all the land of Canaan fainted by reason of the famine.]]></a:t>
+              <a:t><![CDATA[குடும்பத்திற்குத்தக்கதாய் ஆகாரம் கொடுத்து ஆதரித்து வந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10544,51 +11633,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And Joseph gathered up all the money that was found in the land of Egypt, and in the land of]]></a:t>
+              <a:t><![CDATA[13. பஞ்சம் மிகவும் கொடிதாயிருந்தது; தேசமெங்கும் ஆகாரம் கிடையாமற் போயிற்று; எகிப்து தேசமும் கானான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10676,51 +11765,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Canaan, for the corn which they bought: and Joseph brought the money into Pharaoh's house.]]></a:t>
+              <a:t><![CDATA[தேசமும் பஞ்சத்தினாலே மெலிந்து போயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10808,51 +11897,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And when money failed in the land of Egypt, and in the land of Canaan, all the Egyptians came]]></a:t>
+              <a:t><![CDATA[14. யோசேப்பு எகிப்து தேசத்திலும் கானான் தேசத்திலுமுள்ள பணத்தையெல்லாம் தானியம் கொண்டவர்களிடத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10940,51 +12029,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[their herds, and all that they have, are come out of the land of Canaan; and, behold, they are in]]></a:t>
+              <a:t><![CDATA[உண்டான எல்லாவற்றோடுங்கூடக் கானான்தேசத்திலிருந்து வந்தார்கள்; இப்பொழுது கோசேன் நாட்டில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11072,51 +12161,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[unto Joseph, and said, Give us bread: for why should we die in your presence? for the money fails.]]></a:t>
+              <a:t><![CDATA[வாங்கி, அதைப் பார்வோன் அரமனையிலே கொண்டுபோய்ச் சேர்த்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11204,51 +12293,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And Joseph said, Give your cattle; and I will give you for your cattle, if money fail.]]></a:t>
+              <a:t><![CDATA[15. எகிப்து தேசத்திலும் கானான் தேசத்திலுமுள்ள பணம் செலவழிந்தபோது, எகிப்தியர் எல்லாரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11336,51 +12425,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And they brought their cattle unto Joseph: and Joseph gave them bread in exchange for horses,]]></a:t>
+              <a:t><![CDATA[யோசேப்பினிடத்தில் வந்து எங்களுக்கு ஆகாரம் தாரும்; பணம் இல்லை, அதினால் நாங்கள் உமது சமுகத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11468,51 +12557,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and for the flocks, and for the cattle of the herds, and for the asses: and he fed them with bread]]></a:t>
+              <a:t><![CDATA[சாகவேண்டுமோ என்றார்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11600,51 +12689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[for all their cattle for that year.]]></a:t>
+              <a:t><![CDATA[16. அதற்கு யோசேப்பு: உங்களிடத்தில் பணம் இல்லாமற்போனால், உங்கள் ஆடுமாடுகளைக் கொடுங்கள்; அவைகளுக்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11732,51 +12821,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. When that year was ended, they came unto him the second year, and said unto him, We will not]]></a:t>
+              <a:t><![CDATA[பதிலாக உங்களுக்குத் தானியம் கொடுக்கிறேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11864,51 +12953,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[hide it from my lord, how that our money is spent; my lord also has our herds of cattle; there is]]></a:t>
+              <a:t><![CDATA[17. அவர்கள் தங்கள் ஆடுமாடு முதலானவைகளை யோசேப்பினிடத்தில் கொண்டுவந்தார்கள்; யோசேப்பு குதிரைகளையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11996,51 +13085,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[not ought left in the sight of my lord, but our bodies, and our lands:]]></a:t>
+              <a:t><![CDATA[ஆடுகளையும் மாடுகளையும் கழுதைகளையும் வாங்கிக் கொண்டு, அந்த வருஷம் அவர்களுடைய ஆடுமாடு முதலான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12128,51 +13217,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. Wherefore shall we die before yours eyes, both we and our land? buy us and our land for bread,]]></a:t>
+              <a:t><![CDATA[எல்லாவற்றிற்கும் பதிலாக அவர்களுக்கு ஆகாரம் கொடுத்து, அவர்களை ஆதரித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12260,51 +13349,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and we and our land will be servants unto Pharaoh: and give us seed, that we may live, and not die,]]></a:t>
+              <a:t><![CDATA[18. அந்த வருஷம் முடிந்தபின், மறுவருஷத்திலே அவர்கள் அவனிடத்தில் வந்து: பணமும் செலவழிந்து போயிற்று;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12392,51 +13481,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the land of Goshen.]]></a:t>
+              <a:t><![CDATA[இருக்கிறார்கள் என்று சொல்லி;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12524,51 +13613,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that the land be not desolate.]]></a:t>
+              <a:t><![CDATA[எங்கள் ஆடுமாடு முதலானவைகளும் எங்கள் ஆண்டவனைச் சேர்ந்தது; எங்கள் சரீரமும் நிலமுமே ஒழிய, எங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12656,51 +13745,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And Joseph bought all the land of Egypt for Pharaoh; for the Egyptians sold every man his field,]]></a:t>
+              <a:t><![CDATA[ஆண்டவனுக்கு முன்பாக மீதியானது ஒன்றும் இல்லை; இது எங்கள் ஆண்டவனுக்குத் தெரியாத காரியம் அல்ல.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12788,51 +13877,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[because the famine prevailed over them: so the land became Pharaoh's.]]></a:t>
+              <a:t><![CDATA[19. நாங்களும் எங்கள் நிலங்களும் உம்முடைய கண்களுக்கு முன்பாக அழிந்து போகலாமா? நீர் எங்களையும் எங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12920,51 +14009,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And as for the people, he removed them to cities from one end of the borders of Egypt even to]]></a:t>
+              <a:t><![CDATA[நிலங்களையும் வாங்கிக்கொண்டு, ஆகாரம் கொடுக்கவேண்டும்; நாங்களும் எங்கள் நிலங்களும் பார்வோனுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13052,51 +14141,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the other end thereof.]]></a:t>
+              <a:t><![CDATA[ஆதீனமாயிருப்போம்; நாங்கள் சாகாமல் உயிரோடிருக்கவும், நிலங்கள் பாழாய்ப் போகாமலிருக்கவும், எங்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13184,51 +14273,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. Only the land of the priests bought he not; for the priests had a portion assigned them of]]></a:t>
+              <a:t><![CDATA[விதைத் தானியத்தைத் தாரும் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13316,51 +14405,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Pharaoh, and did eat their portion which Pharaoh gave them: wherefore they sold not their lands.]]></a:t>
+              <a:t><![CDATA[20. அப்படியே எகிப்தியர் தங்களுக்குப் பஞ்சம் மேலிட்டபடியால் அவரவர் தங்கள் தங்கள் வயல் நிலங்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13448,51 +14537,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. Then Joseph said unto the people, Behold, I have bought you this day and your land for Pharaoh:]]></a:t>
+              <a:t><![CDATA[விற்றார்கள்; யோசேப்பு எகிப்தின் நிலங்கள் யாவையும் பார்வோனுக்காகக் கொண்டான்; இவ்விதமாய் அந்தப் பூமி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13580,51 +14669,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[lo, here is seed for you, and all of you shall sow the land.]]></a:t>
+              <a:t><![CDATA[பார்வோனுடையதாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13712,51 +14801,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And it shall come to pass in the increase, that all of you shall give the fifth part unto]]></a:t>
+              <a:t><![CDATA[21. மேலும் அவன் எகிப்தின் ஒரு எல்லை முதல் மறு எல்லைவரைக்குமுள்ள ஜனங்களை அந்தந்தப் பட்டணங்களில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13844,51 +14933,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And he took some of his brethren, even five men, and presented them unto Pharaoh.]]></a:t>
+              <a:t><![CDATA[2. தன் சகோதரரில் ஐந்துபேரைப் பார்வோனுக்கு முன்பாகக் கொண்டுபோய் நிறுத்தினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13976,51 +15065,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Pharaoh, and four parts shall be your own, for seed of the field, and for your food, and for them of]]></a:t>
+              <a:t><![CDATA[குடிமாறிப்போகப்பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14108,51 +15197,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[your households, and for food for your little ones.]]></a:t>
+              <a:t><![CDATA[22. ஆசாரியருடைய நிலத்தை மாத்திரம் அவன் கொள்ளவில்லை; அது பார்வோனாலே ஆசாரியருக்கு மானியமாகக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14240,51 +15329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. And they said, You have saved our lives: let us find grace in the sight of my lord, and we will]]></a:t>
+              <a:t><![CDATA[கொடுக்கப்பட்டிருந்ததினாலும், பார்வோன் அவர்களுக்குக் கொடுத்த மானியத்தினாலே அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14372,51 +15461,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[be Pharaoh's servants.]]></a:t>
+              <a:t><![CDATA[ஜீவனம்பண்ணிவந்ததினாலும், அவர்கள் தங்கள் நிலத்தை விற்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14504,51 +15593,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. And Joseph made it a law over the land of Egypt unto this day, that Pharaoh should have the]]></a:t>
+              <a:t><![CDATA[23. பின்னும் யோசேப்பு ஜனங்களை நோக்கி: இதோ, இன்று உங்களையும் உங்கள் நிலங்களையும் பார்வோனுக்காக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14636,51 +15725,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[fifth part, except the land of the priests only, which became not Pharaoh's.]]></a:t>
+              <a:t><![CDATA[வாங்கிக்கொண்டேன்; இதோ, உங்களுக்குக் கொடுக்கப்படுகிற விதைத்தானியம்; இதை நிலத்தில் விதையுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14768,51 +15857,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. And Israel dwelt in the land of Egypt, in the country of Goshen; and they had possessions]]></a:t>
+              <a:t><![CDATA[24. விளைவில் ஐந்தில் ஒரு பங்கைப் பார்வோனுக்குக் கொடுக்கவேண்டும்; மற்ற நாலுபங்கும் வயலுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14900,51 +15989,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[therein, and grew, and multiplied exceedingly.]]></a:t>
+              <a:t><![CDATA[விதையாகவும் உங்களுக்கும் உங்கள் குடும்பத்தாருக்கும் உங்கள் குழந்தைகளுக்கும் ஆகாரமாகவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15032,51 +16121,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. And Jacob lived in the land of Egypt seventeen years: so the whole age of Jacob was an hundred]]></a:t>
+              <a:t><![CDATA[உங்களுடையதாயிருக்கட்டும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15164,51 +16253,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[forty and seven years.]]></a:t>
+              <a:t><![CDATA[25. அப்பொழுது அவர்கள்: நீர் எங்கள் பிராணனைக் காப்பாற்றினீர்; எங்கள் ஆண்டவனுடைய கண்களில் எங்களுக்குத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15296,51 +16385,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And Pharaoh said unto his brethren, What is your occupation? And they said unto Pharaoh, Your]]></a:t>
+              <a:t><![CDATA[3. பார்வோன் அவனுடைய சகோதரரை நோக்கி: உங்கள் தொழில் என்ன என்று கேட்டான்; அதற்கு அவர்கள்: உமது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15428,51 +16517,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. And the time drew nigh that Israel must die: and he called his son Joseph, and said unto him, If]]></a:t>
+              <a:t><![CDATA[தயவு கிடைக்கவேண்டும்; நாங்கள் பார்வோனுக்கு அடிமைகளாயிருக்கிறோம் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15560,51 +16649,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[now I have found grace in your sight, put, I pray you, your hand under my thigh, and deal kindly and]]></a:t>
+              <a:t><![CDATA[26. ஐந்தில் ஒன்று பார்வோனுக்குச் சேரும் வாரம் என்று யோசேப்பு இட்ட கட்டளைப்படி எகிப்து தேசத்திலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15692,51 +16781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[truly with me; bury me not, I pray you, in Egypt:]]></a:t>
+              <a:t><![CDATA[இந்நாள்வரைக்கும் நடந்து வருகிறது; ஆசாரியரின் நிலம் மாத்திரம் பார்வோனைச் சேராமல் நீங்கலாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15824,51 +16913,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. But I will lie with my fathers, and you shall carry me out of Egypt, and bury me in their]]></a:t>
+              <a:t><![CDATA[27. இஸ்ரவேலர் எகிப்து தேசத்திலுள்ள கோசேன் நாட்டிலே குடியிருந்தார்கள்; அங்கே நிலங்களைக் கையாட்சி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15956,51 +17045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[buryingplace. And he said, I will do as you have said.]]></a:t>
+              <a:t><![CDATA[செய்து, மிகவும் பலுகிப் பெருகினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16088,51 +17177,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. And he said, Swear unto me. And he swore unto him. And Israel bowed himself upon the bed's head.]]></a:t>
+              <a:t><![CDATA[28. யாக்கோபு எகிப்து தேசத்திலே பதினேழு வருஷம் இருந்தான்; யாக்கோபுடைய ஆயுசு நாட்கள் நூற்று]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 47]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நாற்பத்தேழு வருஷம்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 47]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. இஸ்ரவேல் மரணமடையும் காலம் சமீபித்தது. அப்பொழுது அவன் தன் குமாரனாகிய யோசேப்பை வரவழைத்து, அவனை]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 47]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நோக்கி: என்மேல் உனக்குத் தயவுண்டானால், உன் கையை என் தொடையின்கீழ் வைத்து என்மேல் பட்சமும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 47]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உண்மையுமுள்ளவனாயிரு; என்னை எகிப்திலே அடக்கம்பண்ணாதிருப்பாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16220,51 +17837,711 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[servants are shepherds, both we, and also our fathers.]]></a:t>
+              <a:t><![CDATA[அடியாராகிய நாங்களும் எங்கள் பிதாக்களும் மந்தை மேய்க்கிறவர்கள் என்று பார்வோனிடத்தில் சொன்னதுமன்றி,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 47]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. நான் என் பிதாக்களோடே படுத்துக்கொள்ளவேண்டும்; ஆகையால், நீ என்னை எகிப்திலிருந்து]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 47]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எடுத்துக்கொண்டுபோய், அவர்களை அடக்கம்பண்ணியிருக்கிற நிலத்திலே என்னையும் அடக்கம்பண்ணு என்றான். அதற்கு]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 47]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அவன்: உமது சொற்படி செய்வேன் என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 47]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. அப்பொழுது அவன்: எனக்கு ஆணையிட்டுக்கொடு என்றான்; அவனுக்கு ஆணையிட்டுக்கொடுத்தான். அப்பொழுது]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 47]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[இஸ்ரவேல் கட்டிலின் தலைமாட்டிலே சாய்ந்து தொழுதுகொண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16352,51 +18629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. They said moreover unto Pharaoh, In order to sojourn in the land are we come; for your servants]]></a:t>
+              <a:t><![CDATA[4. கானான் தேசத்திலே பஞ்சம் கொடிதாயிருக்கிறது; உமது அடியாரின் மந்தைகளுக்கு மேய்ச்சல் இல்லாமையால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16484,51 +18761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[have no pasture for their flocks; for the famine is sore in the land of Canaan: now therefore, we]]></a:t>
+              <a:t><![CDATA[இத்தேசத்திலே தங்கவந்தோம்; உமது அடியாராகிய நாங்கள் கோசேன் நாட்டிலே குடியிருக்கும்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16545,91 +18822,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஆதியாகமம் : 47]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme14">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme40">
   <a:themeElements>
-    <a:clrScheme name="Theme14">
+    <a:clrScheme name="Theme40">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme14">
+    <a:fontScheme name="Theme40">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -16655,51 +18932,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme14">
+    <a:fmtScheme name="Theme40">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -16830,51 +19107,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>65</Slides>
+  <Slides>74</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>