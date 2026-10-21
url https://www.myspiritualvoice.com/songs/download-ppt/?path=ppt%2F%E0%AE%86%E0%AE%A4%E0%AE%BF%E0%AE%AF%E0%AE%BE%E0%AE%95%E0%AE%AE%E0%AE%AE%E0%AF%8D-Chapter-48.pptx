--- v1 (2026-07-25)
+++ v2 (2026-10-21)
@@ -75,50 +75,64 @@
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -141,50 +155,57 @@
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
+    <p:sldId id="298" r:id="rId45"/>
+    <p:sldId id="299" r:id="rId46"/>
+    <p:sldId id="300" r:id="rId47"/>
+    <p:sldId id="301" r:id="rId48"/>
+    <p:sldId id="302" r:id="rId49"/>
+    <p:sldId id="303" r:id="rId50"/>
+    <p:sldId id="304" r:id="rId51"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -324,53 +345,60 @@
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
-  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -430,51 +458,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நான் உன்னிடத்தில் எகிப்துக்கு வருமுன்னே உனக்கு எகிப்துதேசத்தில் பிறந்த உன் இரண்டு குமாரரும் என்னுடைய குமாரர்; ரூபன் சிமியோன் என்பவர்களைப்போல, எப்பீராயீமும் மனாசேயும் என்னுடையவர்கள்.]]></a:t>
+              <a:t><![CDATA[5. And now your two sons, Ephraim and Manasseh, which were born unto you in the land of Egypt before I came unto you into Egypt, are mine; as Reuben and Simeon, they shall be mine.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -539,51 +567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இவர்களுக்குப்பின், நீ பெறும் பிள்ளைகள் உன்னுடையவர்கள்; அவர்கள் தங்கள் தங்கள் சகோதரருடைய பேரால் அழைக்கப்பட்டு அவர்களுக்குரிய சுதந்தரத்தில் பங்குபெறுவார்கள்.]]></a:t>
+              <a:t><![CDATA[5. And now your two sons, Ephraim and Manasseh, which were born unto you in the land of Egypt before I came unto you into Egypt, are mine; as Reuben and Simeon, they shall be mine.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -648,51 +676,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இவர்களுக்குப்பின், நீ பெறும் பிள்ளைகள் உன்னுடையவர்கள்; அவர்கள் தங்கள் தங்கள் சகோதரருடைய பேரால் அழைக்கப்பட்டு அவர்களுக்குரிய சுதந்தரத்தில் பங்குபெறுவார்கள்.]]></a:t>
+              <a:t><![CDATA[6. And your issue, which you brought forth after them, shall be yours, and shall be called after the name of their brethren in their inheritance.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -757,51 +785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நான் பதானைவிட்டு வருகையில், கானான் தேசத்தில் எப்பிராத்தாவுக்குக் கொஞ்சம் தூரம் இருக்கும்போது, வழியிலே ராகேல் என்னண்டையிலே மரணமடைந்தாள்; அவளை அங்கே பெத்லகேம் என்னும் எப்பிராத்தா ஊருக்குப் போகிற வழியிலே அடக்கம்பண்ணினேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[6. And your issue, which you brought forth after them, shall be yours, and shall be called after the name of their brethren in their inheritance.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -866,51 +894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நான் பதானைவிட்டு வருகையில், கானான் தேசத்தில் எப்பிராத்தாவுக்குக் கொஞ்சம் தூரம் இருக்கும்போது, வழியிலே ராகேல் என்னண்டையிலே மரணமடைந்தாள்; அவளை அங்கே பெத்லகேம் என்னும் எப்பிராத்தா ஊருக்குப் போகிற வழியிலே அடக்கம்பண்ணினேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[7. And as for me, when I came from Padan, Rachel died by me in the land of Canaan in the way, when yet there was but a little way to come unto Ephrath: and I buried her there in the way of Ephrath; the same is Bethlehem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -975,51 +1003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நான் பதானைவிட்டு வருகையில், கானான் தேசத்தில் எப்பிராத்தாவுக்குக் கொஞ்சம் தூரம் இருக்கும்போது, வழியிலே ராகேல் என்னண்டையிலே மரணமடைந்தாள்; அவளை அங்கே பெத்லகேம் என்னும் எப்பிராத்தா ஊருக்குப் போகிற வழியிலே அடக்கம்பண்ணினேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[7. And as for me, when I came from Padan, Rachel died by me in the land of Canaan in the way, when yet there was but a little way to come unto Ephrath: and I buried her there in the way of Ephrath; the same is Bethlehem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1084,51 +1112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இஸ்ரவேல் யோசேப்பின் குமாரரைப் பார்த்து: இவர்கள் யார் என்று கேட்டான்.]]></a:t>
+              <a:t><![CDATA[7. And as for me, when I came from Padan, Rachel died by me in the land of Canaan in the way, when yet there was but a little way to come unto Ephrath: and I buried her there in the way of Ephrath; the same is Bethlehem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1193,51 +1221,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. யோசேப்பு தன் தகப்பனை நோக்கி: இவர்கள் இவ்விடத்தில் தேவன் அருளின குமாரர் என்றான். அப்பொழுது அவன்: நான் அவர்களை ஆசீர்வதிக்கும்படி அவர்களை என் கிட்டக்கொண்டுவா என்றான்.]]></a:t>
+              <a:t><![CDATA[8. And Israel beheld Joseph's sons, and said, Who are these?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1302,51 +1330,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. யோசேப்பு தன் தகப்பனை நோக்கி: இவர்கள் இவ்விடத்தில் தேவன் அருளின குமாரர் என்றான். அப்பொழுது அவன்: நான் அவர்களை ஆசீர்வதிக்கும்படி அவர்களை என் கிட்டக்கொண்டுவா என்றான்.]]></a:t>
+              <a:t><![CDATA[9. And Joseph said unto his father, They are my sons, whom God has given me in this place. And he said, Bring them, I pray you, unto me, and I will bless them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1411,51 +1439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. முதிர்வயதினால் இஸ்ரவேலின் கண்கள் மங்கலாயிருந்தபடியால், அவன் நன்றாய்ப் பார்க்கக் கூடாதிருந்தது. அவர்களை அவனண்டையிலே சேரப்பண்ணினான்; அப்பொழுது அவன் அவர்களை முத்தஞ்செய்து அணைத்துக்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[9. And Joseph said unto his father, They are my sons, whom God has given me in this place. And he said, Bring them, I pray you, unto me, and I will bless them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1520,51 +1548,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அதற்குப்பின்பு, உம்முடைய தகப்பனாருக்கு வருத்தமாயிருக்கிறது என்று யோசேப்புக்குச் சொல்லப்பட்டது. அப்பொழுது அவன் தன் இரண்டு குமாரராகிய மனாசேயையும் எப்பீராயீமையும் தன்னோடேகூடக் கொண்டுபோனான்.]]></a:t>
+              <a:t><![CDATA[1. And it came to pass after these things, that one told Joseph, Behold, your father is sick: and he took with him his two sons, Manasseh and Ephraim.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1629,51 +1657,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. முதிர்வயதினால் இஸ்ரவேலின் கண்கள் மங்கலாயிருந்தபடியால், அவன் நன்றாய்ப் பார்க்கக் கூடாதிருந்தது. அவர்களை அவனண்டையிலே சேரப்பண்ணினான்; அப்பொழுது அவன் அவர்களை முத்தஞ்செய்து அணைத்துக்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[10. Now the eyes of Israel were dim for age, so that he could not see. And he brought them near unto him; and he kissed them, and embraced them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1738,51 +1766,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இஸ்ரவேல் யோசேப்பை நோக்கி: உன் முகத்தைக் காண்பேன் என்று நான் நினைக்கவில்லை; ஆனாலும் இதோ, உன் சந்ததியையும் காணும்படி தேவன் எனக்கு அருள் செய்தார் என்றான்.]]></a:t>
+              <a:t><![CDATA[10. Now the eyes of Israel were dim for age, so that he could not see. And he brought them near unto him; and he kissed them, and embraced them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1847,51 +1875,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இஸ்ரவேல் யோசேப்பை நோக்கி: உன் முகத்தைக் காண்பேன் என்று நான் நினைக்கவில்லை; ஆனாலும் இதோ, உன் சந்ததியையும் காணும்படி தேவன் எனக்கு அருள் செய்தார் என்றான்.]]></a:t>
+              <a:t><![CDATA[11. And Israel said unto Joseph, I had not thought to see your face: and, lo, God has showed me also your seed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1956,51 +1984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது அவனுடைய முழங்கால்கள் நடுவே இருந்த பிள்ளைகளை யோசேப்பு பின்னிடப்பண்ணி, அவனுடைய முகத்துக்கு முன்பாகத் தரைமட்டும் குனிந்து வணங்கினான்.]]></a:t>
+              <a:t><![CDATA[11. And Israel said unto Joseph, I had not thought to see your face: and, lo, God has showed me also your seed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2065,51 +2093,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பின்பு, யோசேப்பு அவ்விருவரையும் கொண்டுவந்து, எப்பிராயீமைத் தன் வலது கையினாலே இஸ்ரவேலின் இடது கைக்கு நேராகவும், மனாசேயைத் தன் இடதுகையினாலே இஸ்ரவேலின் வலதுகைக்கு நேராகவும் விட்டான்.]]></a:t>
+              <a:t><![CDATA[12. And Joseph brought them out from between his knees, and he bowed himself with his face to the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2174,51 +2202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பின்பு, யோசேப்பு அவ்விருவரையும் கொண்டுவந்து, எப்பிராயீமைத் தன் வலது கையினாலே இஸ்ரவேலின் இடது கைக்கு நேராகவும், மனாசேயைத் தன் இடதுகையினாலே இஸ்ரவேலின் வலதுகைக்கு நேராகவும் விட்டான்.]]></a:t>
+              <a:t><![CDATA[12. And Joseph brought them out from between his knees, and he bowed himself with his face to the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2283,51 +2311,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது இஸ்ரவேல், மனமறிய, தன் வலதுகையை நீட்டி, இளையவனாகிய எப்பிராயீமுடைய தலையின்மேலும், மனாசே மூத்தவனாயிருந்தும், தன் இடதுகையை மனாசேயுடைய தலையின்மேலும் வைத்தான்.]]></a:t>
+              <a:t><![CDATA[13. And Joseph took them both, Ephraim in his right hand toward Israel's left hand, and Manasseh in his left hand toward Israel's right hand, and brought them near unto him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2392,51 +2420,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது இஸ்ரவேல், மனமறிய, தன் வலதுகையை நீட்டி, இளையவனாகிய எப்பிராயீமுடைய தலையின்மேலும், மனாசே மூத்தவனாயிருந்தும், தன் இடதுகையை மனாசேயுடைய தலையின்மேலும் வைத்தான்.]]></a:t>
+              <a:t><![CDATA[13. And Joseph took them both, Ephraim in his right hand toward Israel's left hand, and Manasseh in his left hand toward Israel's right hand, and brought them near unto him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2501,51 +2529,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவன் யோசேப்பை ஆசீர்வதித்து: என் பிதாக்களாகிய ஆபிரகாமும் ஈசாக்கும் வழிபட்டு வணங்கிய தேவனும், நான் பிறந்த நாள்முதல் இந்நாள்வரைக்கும் என்னை ஆதரித்துவந்த தேவனும்,]]></a:t>
+              <a:t><![CDATA[14. And Israel stretched out his right hand, and laid it upon Ephraim's head, who was the younger, and his left hand upon Manasseh's head, guiding his hands wisely; for Manasseh was the firstborn.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2610,51 +2638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவன் யோசேப்பை ஆசீர்வதித்து: என் பிதாக்களாகிய ஆபிரகாமும் ஈசாக்கும் வழிபட்டு வணங்கிய தேவனும், நான் பிறந்த நாள்முதல் இந்நாள்வரைக்கும் என்னை ஆதரித்துவந்த தேவனும்,]]></a:t>
+              <a:t><![CDATA[14. And Israel stretched out his right hand, and laid it upon Ephraim's head, who was the younger, and his left hand upon Manasseh's head, guiding his hands wisely; for Manasseh was the firstborn.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2719,51 +2747,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அதற்குப்பின்பு, உம்முடைய தகப்பனாருக்கு வருத்தமாயிருக்கிறது என்று யோசேப்புக்குச் சொல்லப்பட்டது. அப்பொழுது அவன் தன் இரண்டு குமாரராகிய மனாசேயையும் எப்பீராயீமையும் தன்னோடேகூடக் கொண்டுபோனான்.]]></a:t>
+              <a:t><![CDATA[1. And it came to pass after these things, that one told Joseph, Behold, your father is sick: and he took with him his two sons, Manasseh and Ephraim.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2828,51 +2856,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. எல்லாத் தீமைக்கும் நீங்கலாக்கி என்னை மீட்ட தூதனுமானவர் இந்தப் பிள்ளைகளை ஆசீர்வதிப்பாராக, என்பேரும் என் பிதாக்களாகிய ஆபிரகாம் ஈசாக்கு என்பவர்களின் பேரும் இவர்களுக்கு இடப்படக்கடவது; பூமியில் இவர்கள் மிகுதியாய்ப் பெருகக்கடவர்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[15. And he blessed Joseph, and said, God, before whom my fathers Abraham and Isaac did walk, the God which fed me all my life long unto this day,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2937,51 +2965,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. எல்லாத் தீமைக்கும் நீங்கலாக்கி என்னை மீட்ட தூதனுமானவர் இந்தப் பிள்ளைகளை ஆசீர்வதிப்பாராக, என்பேரும் என் பிதாக்களாகிய ஆபிரகாம் ஈசாக்கு என்பவர்களின் பேரும் இவர்களுக்கு இடப்படக்கடவது; பூமியில் இவர்கள் மிகுதியாய்ப் பெருகக்கடவர்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[15. And he blessed Joseph, and said, God, before whom my fathers Abraham and Isaac did walk, the God which fed me all my life long unto this day,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3046,51 +3074,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. தகப்பன் தன் வலதுகையை எப்பிராயீமுடைய தலையின்மேல் வைத்ததை யோசேப்பு கண்டு, அது தனக்குப் பிரியமில்லாதபடியால், எப்பீராயீமுடைய தலையின்மேல் இருந்த தன் தகப்பனுடைய கையை மனாசேயினுடைய தலையின்மேல் வைக்கும்படிக்கு எடுத்து:]]></a:t>
+              <a:t><![CDATA[16. The Angel which redeemed me from all evil, bless the lads; and let my name be named on them, and the name of my fathers Abraham and Isaac; and let them grow into a multitude in the midst of the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3155,51 +3183,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. தகப்பன் தன் வலதுகையை எப்பிராயீமுடைய தலையின்மேல் வைத்ததை யோசேப்பு கண்டு, அது தனக்குப் பிரியமில்லாதபடியால், எப்பீராயீமுடைய தலையின்மேல் இருந்த தன் தகப்பனுடைய கையை மனாசேயினுடைய தலையின்மேல் வைக்கும்படிக்கு எடுத்து:]]></a:t>
+              <a:t><![CDATA[16. The Angel which redeemed me from all evil, bless the lads; and let my name be named on them, and the name of my fathers Abraham and Isaac; and let them grow into a multitude in the midst of the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3264,51 +3292,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. என் தகப்பனே, அப்படியல்ல, இவன் மூத்தவன், இவனுடைய தலையின்மேல் உம்முடைய வலதுகையை வைக்கவேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[16. The Angel which redeemed me from all evil, bless the lads; and let my name be named on them, and the name of my fathers Abraham and Isaac; and let them grow into a multitude in the midst of the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3373,51 +3401,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவன் தகப்பனோ தடுத்து: அது எனக்குத் தெரியும், என் மகனே, எனக்குத் தெரியும்; இவனும் ஒரு ஜனக்கூட்டமாவான், இவனும் பெருகுவான்; இவனுடைய தம்பியோ இவனிலும் அதிகமாய்ப் பெருகுவான்; அவனுடைய சந்ததியார் திரளான ஜனங்களாவார்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[17. And when Joseph saw that his father laid his right hand upon the head of Ephraim, it displeased him: and he held up his father's hand, to remove it from Ephraim's head unto Manasseh's head.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3482,51 +3510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவன் தகப்பனோ தடுத்து: அது எனக்குத் தெரியும், என் மகனே, எனக்குத் தெரியும்; இவனும் ஒரு ஜனக்கூட்டமாவான், இவனும் பெருகுவான்; இவனுடைய தம்பியோ இவனிலும் அதிகமாய்ப் பெருகுவான்; அவனுடைய சந்ததியார் திரளான ஜனங்களாவார்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[17. And when Joseph saw that his father laid his right hand upon the head of Ephraim, it displeased him: and he held up his father's hand, to remove it from Ephraim's head unto Manasseh's head.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3591,51 +3619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. இவ்விதமாக அவன் அன்றைத்தினம் அவர்களை ஆசீர்வதித்து: தேவன் உன்னை எப்பிராயீமைப்போலவும் மனாசேயைப்போலவும் ஆக்குவாராக என்று இஸ்ரவேலர் உன்னை முன்னிட்டு வாழ்த்துவார்கள் என்று சொல்லி, எப்பிராயீமை மனாசேக்கு முன்னே வைத்தான்.]]></a:t>
+              <a:t><![CDATA[17. And when Joseph saw that his father laid his right hand upon the head of Ephraim, it displeased him: and he held up his father's hand, to remove it from Ephraim's head unto Manasseh's head.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3700,51 +3728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. இவ்விதமாக அவன் அன்றைத்தினம் அவர்களை ஆசீர்வதித்து: தேவன் உன்னை எப்பிராயீமைப்போலவும் மனாசேயைப்போலவும் ஆக்குவாராக என்று இஸ்ரவேலர் உன்னை முன்னிட்டு வாழ்த்துவார்கள் என்று சொல்லி, எப்பிராயீமை மனாசேக்கு முன்னே வைத்தான்.]]></a:t>
+              <a:t><![CDATA[18. And Joseph said unto his father, Not so, my father: for this is the firstborn; put your right hand upon his head.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3809,51 +3837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பின்பு, இஸ்ரவேல் யோசேப்பை நோக்கி: இதோ, நான் மரணமடையப்போகிறேன்; தேவன் உங்களோடே இருப்பார்; அவர் உங்கள் பிதாக்களின் தேசத்துக்கு உங்களைத் திரும்பவும் போகப்பண்ணுவார் என்றும்,]]></a:t>
+              <a:t><![CDATA[18. And Joseph said unto his father, Not so, my father: for this is the firstborn; put your right hand upon his head.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3918,51 +3946,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இதோ, உம்முடைய குமாரனாகிய யோசேப்பு உம்மிடத்தில் வந்திருக்கிறார் என்று யாக்கோபுக்குச் அறிவிக்கப்பட்டது; அப்பொழுது இஸ்ரவேல் தன்னைத் திடப்படுத்திக் கொண்டு, கட்டிலின்மேல் உட்கார்ந்தான்.]]></a:t>
+              <a:t><![CDATA[2. And one told Jacob, and said, Behold, your son Joseph comes unto you: and Israel strengthened himself, and sat upon the bed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4027,51 +4055,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பின்பு, இஸ்ரவேல் யோசேப்பை நோக்கி: இதோ, நான் மரணமடையப்போகிறேன்; தேவன் உங்களோடே இருப்பார்; அவர் உங்கள் பிதாக்களின் தேசத்துக்கு உங்களைத் திரும்பவும் போகப்பண்ணுவார் என்றும்,]]></a:t>
+              <a:t><![CDATA[19. And his father refused, and said, I know it, my son, I know it: he also shall become a people, and he also shall be great: but truly his younger brother shall be greater than he, and his seed shall become a multitude of nations.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4136,51 +4164,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. உன் சகோதரருக்குக் கொடுத்ததைப்பார்க்கிலும், நான் என் பட்டயத்தாலும், என் வில்லினாலும், எமோரியர் கையிலிருந்து சம்பாதித்த ஒரு நிலத்தை உனக்கு அதிகமான பங்காகக் கொடுத்தேன் என்றும் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[19. And his father refused, and said, I know it, my son, I know it: he also shall become a people, and he also shall be great: but truly his younger brother shall be greater than he, and his seed shall become a multitude of nations.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4245,51 +4273,814 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. உன் சகோதரருக்குக் கொடுத்ததைப்பார்க்கிலும், நான் என் பட்டயத்தாலும், என் வில்லினாலும், எமோரியர் கையிலிருந்து சம்பாதித்த ஒரு நிலத்தை உனக்கு அதிகமான பங்காகக் கொடுத்தேன் என்றும் சொன்னான்.]]></a:t>
+              <a:t><![CDATA[19. And his father refused, and said, I know it, my son, I know it: he also shall become a people, and he also shall be great: but truly his younger brother shall be greater than he, and his seed shall become a multitude of nations.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. And he blessed them that day, saying, In you shall Israel bless, saying, God make you as Ephraim and as Manasseh: and he set Ephraim before Manasseh.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. And he blessed them that day, saying, In you shall Israel bless, saying, God make you as Ephraim and as Manasseh: and he set Ephraim before Manasseh.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. And he blessed them that day, saying, In you shall Israel bless, saying, God make you as Ephraim and as Manasseh: and he set Ephraim before Manasseh.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. And Israel said unto Joseph, Behold, I die: but God shall be with you, and bring you again unto the land of your fathers.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. And Israel said unto Joseph, Behold, I die: but God shall be with you, and bring you again unto the land of your fathers.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. Moreover I have given to you one portion above your brethren, which I took out of the hand of the Amorite with my sword and with my bow.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. Moreover I have given to you one portion above your brethren, which I took out of the hand of the Amorite with my sword and with my bow.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4354,51 +5145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இதோ, உம்முடைய குமாரனாகிய யோசேப்பு உம்மிடத்தில் வந்திருக்கிறார் என்று யாக்கோபுக்குச் அறிவிக்கப்பட்டது; அப்பொழுது இஸ்ரவேல் தன்னைத் திடப்படுத்திக் கொண்டு, கட்டிலின்மேல் உட்கார்ந்தான்.]]></a:t>
+              <a:t><![CDATA[2. And one told Jacob, and said, Behold, your son Joseph comes unto you: and Israel strengthened himself, and sat upon the bed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4463,51 +5254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. யாக்கோபு யோசேப்பை நோக்கி: சர்வவல்லமையுள்ள தேவன் கானான் தேசத்திலுள்ள லூஸ் என்னும் இடத்தில் எனக்குத் தரிசனமாகி, என்னை ஆசீர்வதித்து:]]></a:t>
+              <a:t><![CDATA[3. And Jacob said unto Joseph, God Almighty appeared unto me at Luz in the land of Canaan, and blessed me,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4572,51 +5363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நான் உன்னைப் பலுகவும் பெருகவும் பண்ணி, உன்னைப் பல ஜனக்கூட்டமாக்கி, உனக்குப் பின்வரும் உன் சந்ததிக்கு இந்தத் தேசத்தை நித்திய சுதந்தரமாகக் கொடுப்பேன் என்று என்னோடே சொன்னார்.]]></a:t>
+              <a:t><![CDATA[3. And Jacob said unto Joseph, God Almighty appeared unto me at Luz in the land of Canaan, and blessed me,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4681,51 +5472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நான் உன்னைப் பலுகவும் பெருகவும் பண்ணி, உன்னைப் பல ஜனக்கூட்டமாக்கி, உனக்குப் பின்வரும் உன் சந்ததிக்கு இந்தத் தேசத்தை நித்திய சுதந்தரமாகக் கொடுப்பேன் என்று என்னோடே சொன்னார்.]]></a:t>
+              <a:t><![CDATA[4. And said unto me, Behold, I will make you fruitful, and multiply you, and I will make of you a multitude of people; and will give this land to your seed after you for an everlasting possession.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4790,51 +5581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நான் உன்னிடத்தில் எகிப்துக்கு வருமுன்னே உனக்கு எகிப்துதேசத்தில் பிறந்த உன் இரண்டு குமாரரும் என்னுடைய குமாரர்; ரூபன் சிமியோன் என்பவர்களைப்போல, எப்பீராயீமும் மனாசேயும் என்னுடையவர்கள்.]]></a:t>
+              <a:t><![CDATA[4. And said unto me, Behold, I will make you fruitful, and multiply you, and I will make of you a multitude of people; and will give this land to your seed after you for an everlasting possession.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4869,51 +5660,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474005624" r:id="rId1"/>
+    <p:sldLayoutId id="2481563636" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5201,50 +5992,106 @@
 
 <file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5385,51 +6232,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[బిడ్డలే; రూబేను షిమ్యోనులవలె ఎఫ్రాయిము మనష్షే నా బిడ్డలై యుందురు.]]></a:t>
+              <a:t><![CDATA[5. நான் உன்னிடத்தில் எகிப்துக்கு வருமுன்னே உனக்கு எகிப்துதேசத்தில் பிறந்த உன் இரண்டு குமாரரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5517,51 +6364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. వారి తరువాత నీవు కనిన సంతానము నీదే; వారు తమ సహోదరుల స్వాస్థ్యమునుబట్టి వారి పేళ్ల చొప్పున]]></a:t>
+              <a:t><![CDATA[என்னுடைய குமாரர்; ரூபன் சிமியோன் என்பவர்களைப்போல, எப்பீராயீமும் மனாசேயும் என்னுடையவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5649,51 +6496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పిలువబడుదురు.]]></a:t>
+              <a:t><![CDATA[6. இவர்களுக்குப்பின், நீ பெறும் பிள்ளைகள் உன்னுடையவர்கள்; அவர்கள் தங்கள் தங்கள் சகோதரருடைய பேரால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5781,51 +6628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. పద్దనరామునుండి నేను వచ్చుచున్నప్పుడు, ఎఫ్రాతాకు ఇంక కొంత దూరమున నుండగా మార్గమున రాహేలు కనాను]]></a:t>
+              <a:t><![CDATA[அழைக்கப்பட்டு அவர்களுக்குரிய சுதந்தரத்தில் பங்குபெறுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5913,51 +6760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[దేశములో నా యెదుట మృతి పొందెను. అక్కడ బేత్లెహేమను ఎఫ్రాతా మార్గమున నేను ఆమెను పాతి పెట్టితినని]]></a:t>
+              <a:t><![CDATA[7. நான் பதானைவிட்டு வருகையில், கானான் தேசத்தில் எப்பிராத்தாவுக்குக் கொஞ்சம் தூரம் இருக்கும்போது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6045,51 +6892,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[యోసేపుతో చెప్పెను.]]></a:t>
+              <a:t><![CDATA[வழியிலே ராகேல் என்னண்டையிலே மரணமடைந்தாள்; அவளை அங்கே பெத்லகேம் என்னும் எப்பிராத்தா ஊருக்குப் போகிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6177,51 +7024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ఇశ్రాయేలు యోసేపు కుమా రులను చూచివీరెవరని అడుగగా]]></a:t>
+              <a:t><![CDATA[வழியிலே அடக்கம்பண்ணினேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6309,51 +7156,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. యోసేపు వీరు నా కుమారులు, వీరిని ఈ దేశమందు దేవుడు నా కనుగ్ర హించెనని తన తండ్రితో చెప్పెను.]]></a:t>
+              <a:t><![CDATA[8. இஸ்ரவேல் யோசேப்பின் குமாரரைப் பார்த்து: இவர்கள் யார் என்று கேட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6441,51 +7288,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అందుకతడునేను వారిని దీవించుటకు నా దగ్గరకు వారిని తీసికొని రమ్మనెను.]]></a:t>
+              <a:t><![CDATA[9. யோசேப்பு தன் தகப்பனை நோக்கி: இவர்கள் இவ்விடத்தில் தேவன் அருளின குமாரர் என்றான். அப்பொழுது அவன்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6573,51 +7420,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ఇశ్రాయేలు కన్నులు వృద్ధాప్యమువలన మందముగా ఉండెను గనుక అతడు చూడలేక పోయెను. యోసేపువారిని]]></a:t>
+              <a:t><![CDATA[நான் அவர்களை ஆசீர்வதிக்கும்படி அவர்களை என் கிட்டக்கொண்டுவா என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6705,51 +7552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ఈ సంగతులైన తరువాతఇదిగో నీ తండ్రి కాయిలాగా ఉన్నాడని ఒకడు యోసేపుతో చెప్పెను. అప్పుడతడు మనష్షే]]></a:t>
+              <a:t><![CDATA[1. அதற்குப்பின்பு, உம்முடைய தகப்பனாருக்கு வருத்தமாயிருக்கிறது என்று யோசேப்புக்குச் சொல்லப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6837,51 +7684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అతనిదగ్గరకు తీసికొనివచ్చినప్పుడు అతడు వారిని ముద్దు పెట్టుకొని కౌగిలించుకొనెను.]]></a:t>
+              <a:t><![CDATA[10. முதிர்வயதினால் இஸ்ரவேலின் கண்கள் மங்கலாயிருந்தபடியால், அவன் நன்றாய்ப் பார்க்கக் கூடாதிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6969,51 +7816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ఇశ్రాయేలు యోసే పుతోనీ ముఖము చూచెదనని నేను అనుకొనలేదు గాని నీ సంతానమును దేవుడు నాకు]]></a:t>
+              <a:t><![CDATA[அவர்களை அவனண்டையிலே சேரப்பண்ணினான்; அப்பொழுது அவன் அவர்களை முத்தஞ்செய்து அணைத்துக்கொண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7101,51 +7948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[కనుపరచియున్నాడనగా]]></a:t>
+              <a:t><![CDATA[11. இஸ்ரவேல் யோசேப்பை நோக்கி: உன் முகத்தைக் காண்பேன் என்று நான் நினைக்கவில்லை; ஆனாலும் இதோ, உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7233,51 +8080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. యోసేపు అతని మోకాళ్ల మధ్యనుండి వారిని తీసికొని అతనికి సాష్టాంగ నమస్కారము చేసెను.]]></a:t>
+              <a:t><![CDATA[சந்ததியையும் காணும்படி தேவன் எனக்கு அருள் செய்தார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7365,51 +8212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. తరువాత యోసేపు ఇశ్రాయేలు ఎడమచేతి తట్టున తన కుడిచేత ఎఫ్రాయిమును, ఇశ్రాయేలు కుడిచేతి తట్టున తన యెడమ]]></a:t>
+              <a:t><![CDATA[12. அப்பொழுது அவனுடைய முழங்கால்கள் நடுவே இருந்த பிள்ளைகளை யோசேப்பு பின்னிடப்பண்ணி, அவனுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7497,51 +8344,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చేత మనష్షేను పట్టుకొని వారినిద్దరిని అతని దగ్గరకు తీసి కొనివచ్చెను.]]></a:t>
+              <a:t><![CDATA[முகத்துக்கு முன்பாகத் தரைமட்டும் குனிந்து வணங்கினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7629,51 +8476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. మనష్షే పెద్దవాడైనందున ఇశ్రాయేలు తన చేతులను యుక్తిగా చాచి చిన్నవాడైన ఎఫ్రాయిము తల మీద తన]]></a:t>
+              <a:t><![CDATA[13. பின்பு, யோசேப்பு அவ்விருவரையும் கொண்டுவந்து, எப்பிராயீமைத் தன் வலது கையினாலே இஸ்ரவேலின் இடது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7761,51 +8608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[కుడిచేతిని మనష్షే తలమీద తన యెడమచేతిని ఉంచెను.]]></a:t>
+              <a:t><![CDATA[கைக்கு நேராகவும், மனாசேயைத் தன் இடதுகையினாலே இஸ்ரவேலின் வலதுகைக்கு நேராகவும் விட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7893,51 +8740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. అతడు యోసేపును దీవించినా పితరులైన అబ్రాహాము ఇస్సాకులు ఎవనియెదుట నడుచుచుండిరో ఆ దేవుడు, నేను]]></a:t>
+              <a:t><![CDATA[14. அப்பொழுது இஸ்ரவேல், மனமறிய, தன் வலதுகையை நீட்டி, இளையவனாகிய எப்பிராயீமுடைய தலையின்மேலும், மனாசே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8025,51 +8872,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పుట్టినది మొదలుకొని నేటివరకును ఎవడు నన్ను పోషించెనో ఆ దేవుడు,]]></a:t>
+              <a:t><![CDATA[மூத்தவனாயிருந்தும், தன் இடதுகையை மனாசேயுடைய தலையின்மேலும் வைத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8157,51 +9004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఎఫ్రాయిములు అను తన యిద్దరు కుమారులను వెంటబెట్టుకొని పోగా,]]></a:t>
+              <a:t><![CDATA[அப்பொழுது அவன் தன் இரண்டு குமாரராகிய மனாசேயையும் எப்பீராயீமையும் தன்னோடேகூடக் கொண்டுபோனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8289,51 +9136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. అనగా సమస్తమైన కీడులలోనుండి నన్ను తప్పించిన దూత యీ పిల్లలను ఆశీర్వదించునుగాక; నా పేరును అబ్రాహాము]]></a:t>
+              <a:t><![CDATA[15. அவன் யோசேப்பை ஆசீர்வதித்து: என் பிதாக்களாகிய ஆபிரகாமும் ஈசாக்கும் வழிபட்டு வணங்கிய தேவனும், நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8421,51 +9268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఇస్సాకు లను నా పితరుల పేరును వారికి పెట్టబడునుగాక; భూమియందు వాం]]></a:t>
+              <a:t><![CDATA[பிறந்த நாள்முதல் இந்நாள்வரைக்கும் என்னை ஆதரித்துவந்த தேவனும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8553,51 +9400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. యోసేపు ఎఫ్రాయిము తలమీద తన తండ్రి కుడిచెయ్యి పెట్టుట చూచినప్పుడు అది అతని కిష్టము కాకపోయెను గనుక]]></a:t>
+              <a:t><![CDATA[16. எல்லாத் தீமைக்கும் நீங்கலாக்கி என்னை மீட்ட தூதனுமானவர் இந்தப் பிள்ளைகளை ஆசீர்வதிப்பாராக,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8685,51 +9532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అతడు మనష్షే తలమీద పెట్టించవలెనని తన తండ్రి చెయ్యి ఎఫ్రాయిము తలమీదనుండియెత్తి]]></a:t>
+              <a:t><![CDATA[என்பேரும் என் பிதாக்களாகிய ஆபிரகாம் ஈசாக்கு என்பவர்களின் பேரும் இவர்களுக்கு இடப்படக்கடவது; பூமியில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8817,51 +9664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. నా తండ్రీ అట్లు కాదు; ఇతడే పెద్దవాడు, నీ కుడిచెయ్యి యితని తలమీద పెట్టుమని చెప్పెను.]]></a:t>
+              <a:t><![CDATA[இவர்கள் மிகுதியாய்ப் பெருகக்கடவர்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8949,51 +9796,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. అయినను అతని తండ్రి ఒప్పక అది నాకు తెలియును, నా కుమారుడా అది నాకు తెలియును; ఇతడును ఒక జన సమూహమై]]></a:t>
+              <a:t><![CDATA[17. தகப்பன் தன் வலதுகையை எப்பிராயீமுடைய தலையின்மேல் வைத்ததை யோசேப்பு கண்டு, அது தனக்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9081,51 +9928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[గొప్పవాడగును గాని యితని తమ్ముడు ఇతని కంటె గొప్పవాడగును, అతని సం]]></a:t>
+              <a:t><![CDATA[பிரியமில்லாதபடியால், எப்பீராயீமுடைய தலையின்மேல் இருந்த தன் தகப்பனுடைய கையை மனாசேயினுடைய தலையின்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9213,51 +10060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ఆ దినమందు అతడు వారిని దీవించిఎఫ్రాయిమువలెను మనష్షేవలెను దేవుడు నిన్ను చేయును గాకని ఇశ్రాయేలీయులు]]></a:t>
+              <a:t><![CDATA[வைக்கும்படிக்கு எடுத்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9345,51 +10192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నీ పేరు చెప్పి దీవిం చెదరనెను. ఆలాగు అతడు మనష్షేకంటె ఎఫ్రాయిమును ముందుగా ఉంచెను.]]></a:t>
+              <a:t><![CDATA[18. என் தகப்பனே, அப்படியல்ல, இவன் மூத்தவன், இவனுடைய தலையின்மேல் உம்முடைய வலதுகையை வைக்கவேண்டும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9477,51 +10324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. మరియు ఇశ్రాయేలుఇదిగో నేను చనిపోవుచున్నాను, అయినను దేవుడు మీకు తోడైయుండి మీ పితరుల దేశమునకు]]></a:t>
+              <a:t><![CDATA[என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9609,51 +10456,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ఇదిగో నీ కుమారుడైన యోసేపు నీ యొద్దకు వచ్చుచున్నాడని యాకోబునకు తెలుపబడెను. అంతట ఇశ్రాయేలు బలము]]></a:t>
+              <a:t><![CDATA[2. இதோ, உம்முடைய குமாரனாகிய யோசேப்பு உம்மிடத்தில் வந்திருக்கிறார் என்று யாக்கோபுக்குச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9741,51 +10588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[మిమ్మును మరల తీసికొని పోవును.]]></a:t>
+              <a:t><![CDATA[19. அவன் தகப்பனோ தடுத்து: அது எனக்குத் தெரியும், என் மகனே, எனக்குத் தெரியும்; இவனும் ஒரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9873,51 +10720,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. నేను నీ సహోదరులకంటె నీకు ఒక భాగము ఎక్కువగా ఇచ్చితిని. అది నా కత్తితోను నా వింటితోను అమోరీయుల]]></a:t>
+              <a:t><![CDATA[ஜனக்கூட்டமாவான், இவனும் பெருகுவான்; இவனுடைய தம்பியோ இவனிலும் அதிகமாய்ப் பெருகுவான்; அவனுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10005,51 +10852,975 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చేతిలోనుండి తీసికొంటినని యోసేపుతో చెప్పెను.]]></a:t>
+              <a:t><![CDATA[சந்ததியார் திரளான ஜனங்களாவார்கள் என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 48]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. இவ்விதமாக அவன் அன்றைத்தினம் அவர்களை ஆசீர்வதித்து: தேவன் உன்னை எப்பிராயீமைப்போலவும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 48]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மனாசேயைப்போலவும் ஆக்குவாராக என்று இஸ்ரவேலர் உன்னை முன்னிட்டு வாழ்த்துவார்கள் என்று சொல்லி,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 48]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எப்பிராயீமை மனாசேக்கு முன்னே வைத்தான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 48]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. பின்பு, இஸ்ரவேல் யோசேப்பை நோக்கி: இதோ, நான் மரணமடையப்போகிறேன்; தேவன் உங்களோடே இருப்பார்; அவர்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 48]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உங்கள் பிதாக்களின் தேசத்துக்கு உங்களைத் திரும்பவும் போகப்பண்ணுவார் என்றும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 48]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. உன் சகோதரருக்குக் கொடுத்ததைப்பார்க்கிலும், நான் என் பட்டயத்தாலும், என் வில்லினாலும், எமோரியர்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 48]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கையிலிருந்து சம்பாதித்த ஒரு நிலத்தை உனக்கு அதிகமான பங்காகக் கொடுத்தேன் என்றும் சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10137,51 +11908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[తెచ్చుకొని తన మంచముమీద కూర్చుండెను.]]></a:t>
+              <a:t><![CDATA[அறிவிக்கப்பட்டது; அப்பொழுது இஸ்ரவேல் தன்னைத் திடப்படுத்திக் கொண்டு, கட்டிலின்மேல் உட்கார்ந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10269,51 +12040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. యోసేపును చూచికనాను దేశమందలి లూజులో సర్వశక్తిగల దేవుడు నాకు కనబడి నన్ను ఆశీర్వదించి]]></a:t>
+              <a:t><![CDATA[3. யாக்கோபு யோசேப்பை நோக்கி: சர்வவல்லமையுள்ள தேவன் கானான் தேசத்திலுள்ள லூஸ் என்னும் இடத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10401,51 +12172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ఇదిగో నీకు సంతానాభివృద్ధి పొందించి నిన్ను విస్త రింపచేసి నీవు జనముల సమూహ మగునట్లు చేసి, నీ తరువాత]]></a:t>
+              <a:t><![CDATA[எனக்குத் தரிசனமாகி, என்னை ஆசீர்வதித்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10533,51 +12304,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నీ సంతానమునకు ఈ దేశమును నిత్యస్వాస్థ్యముగా ఇచ్చెదనని సెలవిచ్చెన]]></a:t>
+              <a:t><![CDATA[4. நான் உன்னைப் பலுகவும் பெருகவும் பண்ணி, உன்னைப் பல ஜனக்கூட்டமாக்கி, உனக்குப் பின்வரும் உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10665,51 +12436,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ఇదిగో నేను ఐగుప్తునకు నీ యొద్దకు రాకమునుపు ఐగుప్తు దేశములో నీకు పుట్టిన నీ యిద్దరు కుమారులు నా]]></a:t>
+              <a:t><![CDATA[சந்ததிக்கு இந்தத் தேசத்தை நித்திய சுதந்தரமாகக் கொடுப்பேன் என்று என்னோடே சொன்னார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10726,91 +12497,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஆதியாகமம் : 48]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme10">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme76">
   <a:themeElements>
-    <a:clrScheme name="Theme10">
+    <a:clrScheme name="Theme76">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme10">
+    <a:fontScheme name="Theme76">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -10836,51 +12607,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme10">
+    <a:fmtScheme name="Theme76">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -11011,51 +12782,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>42</Slides>
+  <Slides>49</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>