--- v0 (2026-06-03)
+++ v1 (2026-07-25)
@@ -97,60 +97,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...8 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -184,55 +174,50 @@
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
-    <p:sldId id="309" r:id="rId56"/>
-[...3 lines deleted...]
-    <p:sldId id="313" r:id="rId60"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -383,58 +368,53 @@
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
-  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
-[...6 lines deleted...]
-  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -494,51 +474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. சிமியோனும், லேவியும் ஏக சகோதரர்; அவர்களுடைய பட்டயங்கள் கொடுமையின் கருவிகள்.]]></a:t>
+              <a:t><![CDATA[6. என் ஆத்துமாவே, அவர்களுடைய இரகசிய ஆலோசனைக்கு உடன்படாதே; என் மேன்மையே, அவர்கள் கூட்டத்தில் நீ சேராதே: அவர்கள் தங்கள் கோபத்தினாலே ஒரு புருஷனைக் கொன்று, தங்கள் அகங்காரத்தினாலே அரண்களை நிர்மூலமாக்கினார்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -712,51 +692,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. என் ஆத்துமாவே, அவர்களுடைய இரகசிய ஆலோசனைக்கு உடன்படாதே; என் மேன்மையே, அவர்கள் கூட்டத்தில் நீ சேராதே: அவர்கள் தங்கள் கோபத்தினாலே ஒரு புருஷனைக் கொன்று, தங்கள் அகங்காரத்தினாலே அரண்களை நிர்மூலமாக்கினார்களே.]]></a:t>
+              <a:t><![CDATA[7. உக்கிரமான அவர்கள் கோபமும் கொடுமையான அவர்கள் மூர்க்கமும் சபிக்கப்படக்கடவது; யாக்கோபிலே அவர்களைப் பிரியவும், இஸ்ரவேலிலே அவர்களைச் சிதறவும் பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -930,51 +910,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. உக்கிரமான அவர்கள் கோபமும் கொடுமையான அவர்கள் மூர்க்கமும் சபிக்கப்படக்கடவது; யாக்கோபிலே அவர்களைப் பிரியவும், இஸ்ரவேலிலே அவர்களைச் சிதறவும் பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[8. யூதாவே, சகோதரரால் புகழப்படுபவன் நீயே; உன் கரம் உன் சத்துருக்களுடைய பிடரியின்மேல் இருக்கும்; உன் தகப்பனுடைய புத்திரர் உன்முன் பணிவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1148,51 +1128,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. யூதாவே, சகோதரரால் புகழப்படுபவன் நீயே; உன் கரம் உன் சத்துருக்களுடைய பிடரியின்மேல் இருக்கும்; உன் தகப்பனுடைய புத்திரர் உன்முன் பணிவார்கள்.]]></a:t>
+              <a:t><![CDATA[9. யூதா பாலசிங்கம், நீ இரை கவர்ந்துகொண்டு ஏறிப்போனாய்: என் மகனே, சிங்கம்போலும் கிழச்சிங்கம்போலும் மடங்கிப் படுத்தான்: அவனை எழுப்புகிறவன் யார்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1366,51 +1346,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. யூதா பாலசிங்கம், நீ இரை கவர்ந்துகொண்டு ஏறிப்போனாய்: என் மகனே, சிங்கம்போலும் கிழச்சிங்கம்போலும் மடங்கிப் படுத்தான்: அவனை எழுப்புகிறவன் யார்?]]></a:t>
+              <a:t><![CDATA[10. சமாதான கர்த்தர் வருமளவும் செங்கோல் யூதாவைவிட்டு நீங்குவதும் இல்லை, நியாயப்பிரமாணிக்கன் அவன் பாதங்களை விட்டு ஒழிவதும் இல்லை; ஜனங்கள் அவரிடத்தில் சேருவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1693,51 +1673,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. சமாதான கர்த்தர் வருமளவும் செங்கோல் யூதாவைவிட்டு நீங்குவதும் இல்லை, நியாயப்பிரமாணிக்கன் அவன் பாதங்களை விட்டு ஒழிவதும் இல்லை; ஜனங்கள் அவரிடத்தில் சேருவார்கள்.]]></a:t>
+              <a:t><![CDATA[11. அவன் தன் கழுதைக் குட்டியைத் திராட்சச்செடியிலும் தன் கோளிகைக் கழுதைகளின் குட்டியை நற்குல திராட்சைச் செடியிலும் கட்டுவான்; திராட்சரசத்திலே தன் வஸ்திரத்தையும், திராட்சப் பழங்களின் இரத்தத்திலே தன் அங்கியையும் தோய்ப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1911,51 +1891,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவன் தன் கழுதைக் குட்டியைத் திராட்சச்செடியிலும் தன் கோளிகைக் கழுதைகளின் குட்டியை நற்குல திராட்சைச் செடியிலும் கட்டுவான்; திராட்சரசத்திலே தன் வஸ்திரத்தையும், திராட்சப் பழங்களின் இரத்தத்திலே தன் அங்கியையும் தோய்ப்பான்.]]></a:t>
+              <a:t><![CDATA[12. அவன் கண்கள் திராட்சரசத்தினால் சிவப்பாயும், அவன் பற்கள் பாலினால் வெண்மையாயும் இருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2020,51 +2000,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவன் கண்கள் திராட்சரசத்தினால் சிவப்பாயும், அவன் பற்கள் பாலினால் வெண்மையாயும் இருக்கும்.]]></a:t>
+              <a:t><![CDATA[13. செபுலோன் கடல்துறை அருகே குடியிருப்பான்; அவன் கப்பல் துறைமுகமாய் இருப்பான்; அவன் எல்லை சீதோன் வரைக்கும் இருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2129,51 +2109,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. உன் தகப்பனுடைய ஆசீர்வாதங்கள் என் பிதாக்களுடைய ஆசீர்வாதங்களுக்கு மேற்பட்டதாயிருந்து, நித்திய பர்வதங்களின் முடிவுமட்டும் எட்டுகின்றன; அவைகள் யோசேப்புடைய சிரசின்மேலும், தன் சகோதரரில் விசேஷித்தவனுடைய உச்சந்தலையின்மேலும் வருவதாக.]]></a:t>
+              <a:t><![CDATA[14. இசக்கார் இரண்டு பொதியின் நடுவே படுத்துக்கொண்டிருக்கிற பலத்த கழுதை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2238,51 +2218,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. உன் தகப்பனுடைய ஆசீர்வாதங்கள் என் பிதாக்களுடைய ஆசீர்வாதங்களுக்கு மேற்பட்டதாயிருந்து, நித்திய பர்வதங்களின் முடிவுமட்டும் எட்டுகின்றன; அவைகள் யோசேப்புடைய சிரசின்மேலும், தன் சகோதரரில் விசேஷித்தவனுடைய உச்சந்தலையின்மேலும் வருவதாக.]]></a:t>
+              <a:t><![CDATA[15. அவன், இளைப்பாறுதல் நல்லது என்றும் நாடு வசதியானது என்றும் கண்டு, சுமக்கிறதற்குத் தன் தோளைச் சாய்த்து, பகுதிகட்டுகிறவனானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2347,51 +2327,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. உன் தகப்பனுடைய ஆசீர்வாதங்கள் என் பிதாக்களுடைய ஆசீர்வாதங்களுக்கு மேற்பட்டதாயிருந்து, நித்திய பர்வதங்களின் முடிவுமட்டும் எட்டுகின்றன; அவைகள் யோசேப்புடைய சிரசின்மேலும், தன் சகோதரரில் விசேஷித்தவனுடைய உச்சந்தலையின்மேலும் வருவதாக.]]></a:t>
+              <a:t><![CDATA[15. அவன், இளைப்பாறுதல் நல்லது என்றும் நாடு வசதியானது என்றும் கண்டு, சுமக்கிறதற்குத் தன் தோளைச் சாய்த்து, பகுதிகட்டுகிறவனானான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2456,51 +2436,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. பென்யமீன் பீறுகிற ஓநாய்; காலையில் தன் இரையைப் பட்சிப்பான், மாலையில் தான் கொள்ளையிட்டதைப் பங்கிடுவான் என்றான்.]]></a:t>
+              <a:t><![CDATA[16. தாண் இஸ்ரவேல் கோத்திரங்களில் ஒரு கோத்திரமாகி, தன் ஜனத்தை நியாயம் விசாரிப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2565,51 +2545,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. பென்யமீன் பீறுகிற ஓநாய்; காலையில் தன் இரையைப் பட்சிப்பான், மாலையில் தான் கொள்ளையிட்டதைப் பங்கிடுவான் என்றான்.]]></a:t>
+              <a:t><![CDATA[17. தாண், குதிரையின்மேல் ஏறியிருக்கிறவன் மல்லாந்து விழும்படியாய் அதின் குதிகாலைக் கடிக்கிறதற்கு வழியில் கிடக்கிற சர்ப்பத்தைப் போலவும், பாதையில் இருக்கிற விரியனைப்போலவும் இருப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2674,51 +2654,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. இவர்கள் எல்லாரும் இஸ்ரவேலின் பன்னிரண்டு கோத்திரத்தார்; அவர்களுடைய தகப்பன் அவர்களை ஆசீர்வதிக்கையில், அவர்களுக்குச் சொன்னது இதுதான்; அவனவனுக்குரிய ஆசீர்வாதம் சொல்லி அவனவனை ஆசீர்வதித்தான்.]]></a:t>
+              <a:t><![CDATA[17. தாண், குதிரையின்மேல் ஏறியிருக்கிறவன் மல்லாந்து விழும்படியாய் அதின் குதிகாலைக் கடிக்கிறதற்கு வழியில் கிடக்கிற சர்ப்பத்தைப் போலவும், பாதையில் இருக்கிற விரியனைப்போலவும் இருப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2892,51 +2872,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. இவர்கள் எல்லாரும் இஸ்ரவேலின் பன்னிரண்டு கோத்திரத்தார்; அவர்களுடைய தகப்பன் அவர்களை ஆசீர்வதிக்கையில், அவர்களுக்குச் சொன்னது இதுதான்; அவனவனுக்குரிய ஆசீர்வாதம் சொல்லி அவனவனை ஆசீர்வதித்தான்.]]></a:t>
+              <a:t><![CDATA[18. கர்த்தாவே, உம்முடைய இரட்சிப்புக்குக் காத்திருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3001,51 +2981,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. பின்னும் அவன் அவர்களை நோக்கி: நான் என் ஜனத்தாரோடே சேர்க்கப்படப்போகிறேன்; ஏத்தியனான எப்பெரோனின் நிலத்திலுள்ள குகையிலே என்னை என் பிதாக்களண்டையிலே அடக்கம்பண்ணுங்கள் என்று கட்டளையிட்டு;]]></a:t>
+              <a:t><![CDATA[19. காத் என்பவன்மேல் ராணுவக்கூட்டம் பாய்ந்துவிழும்; அவனோ முடிவிலே அதின்மேல் பாய்ந்துவிழுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3110,51 +3090,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. பின்னும் அவன் அவர்களை நோக்கி: நான் என் ஜனத்தாரோடே சேர்க்கப்படப்போகிறேன்; ஏத்தியனான எப்பெரோனின் நிலத்திலுள்ள குகையிலே என்னை என் பிதாக்களண்டையிலே அடக்கம்பண்ணுங்கள் என்று கட்டளையிட்டு;]]></a:t>
+              <a:t><![CDATA[20. ஆசேருடைய ஆகாரம் கொழுமையாயிருக்கும்; ராஜாக்களுக்கு வேண்டிய ருசிவர்க்கங்களை அவன் தருவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3219,51 +3199,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அந்தக் குகை கானான் தேசத்திலே மம்ரேக்கு எதிராக மக்பேலா என்னப்பட்ட நிலத்தில் இருக்கிறது; அதை நமக்குச் சொந்தக் கல்லறைப் பூமியாயிருக்கும்படி, ஆபிரகாம் ஏத்தியனாகிய எப்பெரோன் கையில் அதற்குரிய நிலத்துடனே வாங்கினார்.]]></a:t>
+              <a:t><![CDATA[21. நப்தலி விடுதலைபெற்ற பெண்மான்; இன்பமான வசனங்களை வசனிப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3328,51 +3308,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அந்தக் குகை கானான் தேசத்திலே மம்ரேக்கு எதிராக மக்பேலா என்னப்பட்ட நிலத்தில் இருக்கிறது; அதை நமக்குச் சொந்தக் கல்லறைப் பூமியாயிருக்கும்படி, ஆபிரகாம் ஏத்தியனாகிய எப்பெரோன் கையில் அதற்குரிய நிலத்துடனே வாங்கினார்.]]></a:t>
+              <a:t><![CDATA[22. யோசேப்பு கனிதரும் செடி: அவன் நீர் ஊற்றண்டையிலுள்ள கனிதரும் செடி: அதின் கொடிகள் சுவரின்மேல் படரும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3437,51 +3417,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அங்கே ஆபிரகாமையும் அவர் மனைவியாகிய சாராளையும் அடக்கம்பண்ணினார்கள்; அங்கே ஈசாக்கையும் அவர் மனைவியாகிய ரெபெக்காளையும் அடக்கம்பண்ணினார்கள்; அங்கே லேயாளையும் அடக்கம்பண்ணினேன்.]]></a:t>
+              <a:t><![CDATA[23. வில்வீரர் அவனை மனமடிவாக்கி, அவன்மேல் எய்து, அவனைப் பகைத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3546,51 +3526,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அங்கே ஆபிரகாமையும் அவர் மனைவியாகிய சாராளையும் அடக்கம்பண்ணினார்கள்; அங்கே ஈசாக்கையும் அவர் மனைவியாகிய ரெபெக்காளையும் அடக்கம்பண்ணினார்கள்; அங்கே லேயாளையும் அடக்கம்பண்ணினேன்.]]></a:t>
+              <a:t><![CDATA[24. ஆனாலும், அவனுடைய வில் உறுதியாய் நின்றது; அவன் புயங்கள் யாக்கோபுடைய வல்லவரின் கரங்களால் பலத்தன; இதினால் அவன் மேய்ப்பனும் இஸ்ரவேலின் கன்மலையும் ஆனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3655,51 +3635,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. அந்த நிலமும் அதில் இருக்கிற குகையும் ஏத்தின் புத்திரர் கையில் கொள்ளப்பட்டது என்றான்.]]></a:t>
+              <a:t><![CDATA[24. ஆனாலும், அவனுடைய வில் உறுதியாய் நின்றது; அவன் புயங்கள் யாக்கோபுடைய வல்லவரின் கரங்களால் பலத்தன; இதினால் அவன் மேய்ப்பனும் இஸ்ரவேலின் கன்மலையும் ஆனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3764,51 +3744,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. யாக்கோபு தன் குமாரருக்குக் கட்டளையிட்டு முடிந்தபின்பு, அவன் தன் கால்களைக் கட்டிலின்மேல் மடக்கிக்கொண்டு ஜீவித்துப்போய், தன் ஜனத்தாரோடே சேர்க்கப்பட்டான்.]]></a:t>
+              <a:t><![CDATA[25. உன் தகப்பனுடைய தேவனாலே அப்படியாயிற்று, அவர் உனக்குத் துணையாயிருப்பார்: சர்வ வல்லவராலே அப்படியாயிற்று, அவர் உயர வானத்திலிருந்து உண்டாகும் ஆசீர்வாதங்களினாலும், கீழே ஆழத்தில் உண்டாகும் ஆசீர்வாதங்களினாலும், ஸ்தனங்களுக்கும் கர்ப்பங்களுக்கும் உரிய ஆசீர்வாதங்களினாலும் உன்னை ஆசீர்வதிப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3873,51 +3853,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. யாக்கோபு தன் குமாரருக்குக் கட்டளையிட்டு முடிந்தபின்பு, அவன் தன் கால்களைக் கட்டிலின்மேல் மடக்கிக்கொண்டு ஜீவித்துப்போய், தன் ஜனத்தாரோடே சேர்க்கப்பட்டான்.]]></a:t>
+              <a:t><![CDATA[25. உன் தகப்பனுடைய தேவனாலே அப்படியாயிற்று, அவர் உனக்குத் துணையாயிருப்பார்: சர்வ வல்லவராலே அப்படியாயிற்று, அவர் உயர வானத்திலிருந்து உண்டாகும் ஆசீர்வாதங்களினாலும், கீழே ஆழத்தில் உண்டாகும் ஆசீர்வாதங்களினாலும், ஸ்தனங்களுக்கும் கர்ப்பங்களுக்கும் உரிய ஆசீர்வாதங்களினாலும் உன்னை ஆசீர்வதிப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4091,51 +4071,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. செபுலோன் கடல்துறை அருகே குடியிருப்பான்; அவன் கப்பல் துறைமுகமாய் இருப்பான்; அவன் எல்லை சீதோன் வரைக்கும் இருக்கும்.]]></a:t>
+              <a:t><![CDATA[26. உன் தகப்பனுடைய ஆசீர்வாதங்கள் என் பிதாக்களுடைய ஆசீர்வாதங்களுக்கு மேற்பட்டதாயிருந்து, நித்திய பர்வதங்களின் முடிவுமட்டும் எட்டுகின்றன; அவைகள் யோசேப்புடைய சிரசின்மேலும், தன் சகோதரரில் விசேஷித்தவனுடைய உச்சந்தலையின்மேலும் வருவதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4200,51 +4180,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. செபுலோன் கடல்துறை அருகே குடியிருப்பான்; அவன் கப்பல் துறைமுகமாய் இருப்பான்; அவன் எல்லை சீதோன் வரைக்கும் இருக்கும்.]]></a:t>
+              <a:t><![CDATA[26. உன் தகப்பனுடைய ஆசீர்வாதங்கள் என் பிதாக்களுடைய ஆசீர்வாதங்களுக்கு மேற்பட்டதாயிருந்து, நித்திய பர்வதங்களின் முடிவுமட்டும் எட்டுகின்றன; அவைகள் யோசேப்புடைய சிரசின்மேலும், தன் சகோதரரில் விசேஷித்தவனுடைய உச்சந்தலையின்மேலும் வருவதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4309,51 +4289,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இசக்கார் இரண்டு பொதியின் நடுவே படுத்துக்கொண்டிருக்கிற பலத்த கழுதை.]]></a:t>
+              <a:t><![CDATA[27. பென்யமீன் பீறுகிற ஓநாய்; காலையில் தன் இரையைப் பட்சிப்பான், மாலையில் தான் கொள்ளையிட்டதைப் பங்கிடுவான் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4418,51 +4398,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவன், இளைப்பாறுதல் நல்லது என்றும் நாடு வசதியானது என்றும் கண்டு, சுமக்கிறதற்குத் தன் தோளைச் சாய்த்து, பகுதிகட்டுகிறவனானான்.]]></a:t>
+              <a:t><![CDATA[28. இவர்கள் எல்லாரும் இஸ்ரவேலின் பன்னிரண்டு கோத்திரத்தார்; அவர்களுடைய தகப்பன் அவர்களை ஆசீர்வதிக்கையில், அவர்களுக்குச் சொன்னது இதுதான்; அவனவனுக்குரிய ஆசீர்வாதம் சொல்லி அவனவனை ஆசீர்வதித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4527,51 +4507,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவன், இளைப்பாறுதல் நல்லது என்றும் நாடு வசதியானது என்றும் கண்டு, சுமக்கிறதற்குத் தன் தோளைச் சாய்த்து, பகுதிகட்டுகிறவனானான்.]]></a:t>
+              <a:t><![CDATA[28. இவர்கள் எல்லாரும் இஸ்ரவேலின் பன்னிரண்டு கோத்திரத்தார்; அவர்களுடைய தகப்பன் அவர்களை ஆசீர்வதிக்கையில், அவர்களுக்குச் சொன்னது இதுதான்; அவனவனுக்குரிய ஆசீர்வாதம் சொல்லி அவனவனை ஆசீர்வதித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4636,51 +4616,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. தாண் இஸ்ரவேல் கோத்திரங்களில் ஒரு கோத்திரமாகி, தன் ஜனத்தை நியாயம் விசாரிப்பான்.]]></a:t>
+              <a:t><![CDATA[29. பின்னும் அவன் அவர்களை நோக்கி: நான் என் ஜனத்தாரோடே சேர்க்கப்படப்போகிறேன்; ஏத்தியனான எப்பெரோனின் நிலத்திலுள்ள குகையிலே என்னை என் பிதாக்களண்டையிலே அடக்கம்பண்ணுங்கள் என்று கட்டளையிட்டு;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4745,51 +4725,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. தாண், குதிரையின்மேல் ஏறியிருக்கிறவன் மல்லாந்து விழும்படியாய் அதின் குதிகாலைக் கடிக்கிறதற்கு வழியில் கிடக்கிற சர்ப்பத்தைப் போலவும், பாதையில் இருக்கிற விரியனைப்போலவும் இருப்பான்.]]></a:t>
+              <a:t><![CDATA[30. அந்தக் குகை கானான் தேசத்திலே மம்ரேக்கு எதிராக மக்பேலா என்னப்பட்ட நிலத்தில் இருக்கிறது; அதை நமக்குச் சொந்தக் கல்லறைப் பூமியாயிருக்கும்படி, ஆபிரகாம் ஏத்தியனாகிய எப்பெரோன் கையில் அதற்குரிய நிலத்துடனே வாங்கினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4854,51 +4834,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. தாண், குதிரையின்மேல் ஏறியிருக்கிறவன் மல்லாந்து விழும்படியாய் அதின் குதிகாலைக் கடிக்கிறதற்கு வழியில் கிடக்கிற சர்ப்பத்தைப் போலவும், பாதையில் இருக்கிற விரியனைப்போலவும் இருப்பான்.]]></a:t>
+              <a:t><![CDATA[30. அந்தக் குகை கானான் தேசத்திலே மம்ரேக்கு எதிராக மக்பேலா என்னப்பட்ட நிலத்தில் இருக்கிறது; அதை நமக்குச் சொந்தக் கல்லறைப் பூமியாயிருக்கும்படி, ஆபிரகாம் ஏத்தியனாகிய எப்பெரோன் கையில் அதற்குரிய நிலத்துடனே வாங்கினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4963,51 +4943,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. கர்த்தாவே, உம்முடைய இரட்சிப்புக்குக் காத்திருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[30. அந்தக் குகை கானான் தேசத்திலே மம்ரேக்கு எதிராக மக்பேலா என்னப்பட்ட நிலத்தில் இருக்கிறது; அதை நமக்குச் சொந்தக் கல்லறைப் பூமியாயிருக்கும்படி, ஆபிரகாம் ஏத்தியனாகிய எப்பெரோன் கையில் அதற்குரிய நிலத்துடனே வாங்கினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5072,51 +5052,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. காத் என்பவன்மேல் ராணுவக்கூட்டம் பாய்ந்துவிழும்; அவனோ முடிவிலே அதின்மேல் பாய்ந்துவிழுவான்.]]></a:t>
+              <a:t><![CDATA[31. அங்கே ஆபிரகாமையும் அவர் மனைவியாகிய சாராளையும் அடக்கம்பண்ணினார்கள்; அங்கே ஈசாக்கையும் அவர் மனைவியாகிய ரெபெக்காளையும் அடக்கம்பண்ணினார்கள்; அங்கே லேயாளையும் அடக்கம்பண்ணினேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5181,51 +5161,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. யாக்கோபின் குமாரரே, கூடிவந்து கேளுங்கள்; உங்கள் தகப்பனாகிய இஸ்ரவேலுக்குச் செவிகொடுங்கள்.]]></a:t>
+              <a:t><![CDATA[3. ரூபனே, நீ என் சேஷ்டபுத்திரன்; நீ என் சத்துவமும், என் முதற்பெலனுமானவன்; நீ மேன்மையில் பிரதானமும் வல்லமையில் விசேஷமுமானவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5290,51 +5270,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஆசேருடைய ஆகாரம் கொழுமையாயிருக்கும்; ராஜாக்களுக்கு வேண்டிய ருசிவர்க்கங்களை அவன் தருவான்.]]></a:t>
+              <a:t><![CDATA[31. அங்கே ஆபிரகாமையும் அவர் மனைவியாகிய சாராளையும் அடக்கம்பண்ணினார்கள்; அங்கே ஈசாக்கையும் அவர் மனைவியாகிய ரெபெக்காளையும் அடக்கம்பண்ணினார்கள்; அங்கே லேயாளையும் அடக்கம்பண்ணினேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5399,51 +5379,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நப்தலி விடுதலைபெற்ற பெண்மான்; இன்பமான வசனங்களை வசனிப்பான்.]]></a:t>
+              <a:t><![CDATA[32. அந்த நிலமும் அதில் இருக்கிற குகையும் ஏத்தின் புத்திரர் கையில் கொள்ளப்பட்டது என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5508,51 +5488,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. யோசேப்பு கனிதரும் செடி: அவன் நீர் ஊற்றண்டையிலுள்ள கனிதரும் செடி: அதின் கொடிகள் சுவரின்மேல் படரும்.]]></a:t>
+              <a:t><![CDATA[33. யாக்கோபு தன் குமாரருக்குக் கட்டளையிட்டு முடிந்தபின்பு, அவன் தன் கால்களைக் கட்டிலின்மேல் மடக்கிக்கொண்டு ஜீவித்துப்போய், தன் ஜனத்தாரோடே சேர்க்கப்பட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5617,596 +5597,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. வில்வீரர் அவனை மனமடிவாக்கி, அவன்மேல் எய்து, அவனைப் பகைத்தார்கள்.]]></a:t>
-[...544 lines deleted...]
-              <a:t><![CDATA[25. உன் தகப்பனுடைய தேவனாலே அப்படியாயிற்று, அவர் உனக்குத் துணையாயிருப்பார்: சர்வ வல்லவராலே அப்படியாயிற்று, அவர் உயர வானத்திலிருந்து உண்டாகும் ஆசீர்வாதங்களினாலும், கீழே ஆழத்தில் உண்டாகும் ஆசீர்வாதங்களினாலும், ஸ்தனங்களுக்கும் கர்ப்பங்களுக்கும் உரிய ஆசீர்வாதங்களினாலும் உன்னை ஆசீர்வதிப்பார்.]]></a:t>
+              <a:t><![CDATA[33. யாக்கோபு தன் குமாரருக்குக் கட்டளையிட்டு முடிந்தபின்பு, அவன் தன் கால்களைக் கட்டிலின்மேல் மடக்கிக்கொண்டு ஜீவித்துப்போய், தன் ஜனத்தாரோடே சேர்க்கப்பட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6380,51 +5815,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ரூபனே, நீ என் சேஷ்டபுத்திரன்; நீ என் சத்துவமும், என் முதற்பெலனுமானவன்; நீ மேன்மையில் பிரதானமும் வல்லமையில் விசேஷமுமானவன்.]]></a:t>
+              <a:t><![CDATA[4. தண்ணீரைப்போலத் தளம்பினவனே, நீ மேன்மை அடையமாட்டாய்; உன் தகப்பனுடைய மஞ்சத்தின்மேல் ஏறினாய்; நீ அதைத் தீட்டுப்படுத்தினாய்; என் படுக்கையின்மேல் ஏறினானே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6598,51 +6033,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. தண்ணீரைப்போலத் தளம்பினவனே, நீ மேன்மை அடையமாட்டாய்; உன் தகப்பனுடைய மஞ்சத்தின்மேல் ஏறினாய்; நீ அதைத் தீட்டுப்படுத்தினாய்; என் படுக்கையின்மேல் ஏறினானே.]]></a:t>
+              <a:t><![CDATA[5. சிமியோனும், லேவியும் ஏக சகோதரர்; அவர்களுடைய பட்டயங்கள் கொடுமையின் கருவிகள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6677,51 +6112,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469488312" r:id="rId1"/>
+    <p:sldLayoutId id="2474005550" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7105,90 +6540,50 @@
 
 <file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...38 lines deleted...]
-
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -7321,51 +6716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Simeon and Levi are brethren; instruments of cruelty are in their habitations.]]></a:t>
+              <a:t><![CDATA[6. నా ప్రాణమా, వారి ఆలోచనలో చేరవద్దు నా ఘనమా, వారి సంఘముతో కలిసికొనవద్దు వారు, కోపమువచ్చి మనుష్యులను]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7453,51 +6848,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. O my soul, come not you into their secret; unto their assembly, mine honour, be not you united:]]></a:t>
+              <a:t><![CDATA[చంపిరి తమ స్వేచ్ఛచేత ఎద్దుల గుదికాలి నరములను తెగ గొట్టిరి.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7585,51 +6980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[for in their anger they slew a man, and in their self-will they dug down a wall.]]></a:t>
+              <a:t><![CDATA[7. వారికోపము వేండ్రమైనది వారి ఉగ్రతయు కఠినమైనది అవి శపింపబడును యాకోబులో వారిని విభజించెదను]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7717,51 +7112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Cursed be their anger, for it was fierce; and their wrath, for it was cruel: I will divide them]]></a:t>
+              <a:t><![CDATA[ఇశ్రాయేలులో వారిని చెదరగొట్టెదను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7849,51 +7244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[in Jacob, and scatter them in Israel.]]></a:t>
+              <a:t><![CDATA[8. యూదా, నీ సహోదరులు నిన్ను స్తుతించెదరు నీ చెయ్యి నీ శత్రువుల మెడమీద ఉండును నీ తండ్రి కుమారులు నీ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7981,51 +7376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Judah, you are he whom your brethren shall praise: your hand shall be in the neck of yours]]></a:t>
+              <a:t><![CDATA[యెదుట సాగిలపడుదురు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8113,51 +7508,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[enemies; your father's children shall bow down before you.]]></a:t>
+              <a:t><![CDATA[9. యూదా కొదమ సింహము నా కుమారుడా, నీవు పట్టినదాని తిని వచ్చితివి సింహమువలెను గర్జించు ఆడు సింహమువలెను]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8245,51 +7640,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Judah is a lion's offspring: from the prey, my son, you are gone up: he stooped down, he couched]]></a:t>
+              <a:t><![CDATA[అతడు కాళ్లు ముడుచుకొని పండుకొనెను అతని లేపువాడెవడు?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8377,51 +7772,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[as a lion, and as an old lion; who shall rouse him up?]]></a:t>
+              <a:t><![CDATA[10. షిలోహు వచ్చువరకు యూదా యొద్దనుండి దండము తొలగదు అతని కాళ్ల మధ్యనుండి రాజదండము తొలగదు ప్రజలు అతనికి]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8509,51 +7904,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. The sceptre shall not depart from Judah, nor a lawgiver from between his feet, until Shiloh]]></a:t>
+              <a:t><![CDATA[విధేయులై యుందురు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8641,51 +8036,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And Jacob called unto his sons, and said, Gather yourselves together, that I may tell you that]]></a:t>
+              <a:t><![CDATA[1. యాకోబు తన కుమారులను పిలిపించి యిట్లనెను. మీరుకూడి రండి, అంత్య దినములలో మీకు సంభ వింపబోవు సంగతులను]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8773,51 +8168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[come; and unto him shall the gathering of the people be.]]></a:t>
+              <a:t><![CDATA[11. ద్రాక్షావల్లికి తన గాడిదను ఉత్తమ ద్రాక్షావల్లికి తన గాడిదపిల్లను కట్టి ద్రాక్షారసములో తన బట్టలను]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8905,51 +8300,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Binding his foal unto the vine, and his ass's colt unto the choice vine; he washed his garments]]></a:t>
+              <a:t><![CDATA[ద్రాక్షల రక్తములో తన వస్త్రమును ఉదుకును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9037,51 +8432,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[in wine, and his clothes in the blood of grapes:]]></a:t>
+              <a:t><![CDATA[12. అతని కన్నులు ద్రాక్షారసముచేత ఎఱ్ఱగాను అతని పళ్లు పాలచేత తెల్లగాను ఉండును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9169,51 +8564,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. His eyes shall be red with wine, and his teeth white with milk.]]></a:t>
+              <a:t><![CDATA[13. జెబూలూను సముద్రపు రేవున నివసించును అతడు ఓడలకు రేవుగా ఉండును అతని పొలిమేర సీదోనువరకు నుండును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9301,51 +8696,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. The blessings of your father have prevailed above the blessings of my conceivers unto the utmost]]></a:t>
+              <a:t><![CDATA[14. ఇశ్శాఖారు రెండు దొడ్ల మధ్యను పండుకొనియున్న బలమైన గార్దభము.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9433,51 +8828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[bound of the everlasting hills: they shall be on the head of Joseph, and on the crown of the head of]]></a:t>
+              <a:t><![CDATA[15. అతడు విశ్రాంతి మంచిదగుటయు ఆ భూమి రమ్యమైనదగుటయు చూచెను గనుక అతడు మోయుటకు భుజము వంచుకొని]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9565,51 +8960,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[him that was separate from his brethren.]]></a:t>
+              <a:t><![CDATA[వెట్టిచేయు దాసుడగును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9697,51 +9092,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. Benjamin shall ravin as a wolf: in the morning he shall devour the prey, and at night he shall]]></a:t>
+              <a:t><![CDATA[16. దాను ఇశ్రాయేలు గోత్రికులవలె తన ప్రజలకు న్యాయము తీర్చును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9829,51 +9224,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[divide the spoil.]]></a:t>
+              <a:t><![CDATA[17. దాను త్రోవలో సర్పముగాను దారిలో కట్లపాముగాను ఉండును. అది గుఱ్ఱపు మడిమెలు కరచును అందువలన ఎక్కువాడు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9961,51 +9356,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. All these are the twelve tribes of Israel: and this is it that their father spoke unto them, and]]></a:t>
+              <a:t><![CDATA[వెనుకకు పడును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10093,51 +9488,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[which shall befall you in the last days.]]></a:t>
+              <a:t><![CDATA[మీకు తెలియచేసెదను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10225,51 +9620,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[blessed them; every one according to his blessing he blessed them.]]></a:t>
+              <a:t><![CDATA[18. యెహోవా, నీ రక్షణకొరకు కనిపెట్టి యున్నాను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10357,51 +9752,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. And he charged them, and said unto them, I am to be gathered unto my people: bury me with my]]></a:t>
+              <a:t><![CDATA[19. బంటుల గుంపు గాదును కొట్టును అతడు మడిమెను కొట్టును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10489,51 +9884,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[fathers in the cave that is in the field of Ephron the Hittite,]]></a:t>
+              <a:t><![CDATA[20. ఆషేరునొద్ద శ్రేష్ఠమైన ఆహారము కలదు రాజులకు తగిన మధుర పదార్థములను అతడిచ్చును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10621,51 +10016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. In the cave that is in the field of Machpelah, which is before Mamre, in the land of Canaan,]]></a:t>
+              <a:t><![CDATA[21. నఫ్తాలి విడువబడిన లేడి అతడు ఇంపైనమాటలు పలుకును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10753,51 +10148,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[which Abraham bought with the field of Ephron the Hittite for a possession of a buryingplace.]]></a:t>
+              <a:t><![CDATA[22. యోసేపు ఫలించెడి కొమ్మ ఊట యొద్ద ఫలించెడి కొమ్మదాని రెమ్మలు గోడమీదికి ఎక్కి వ్యాపించును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10885,51 +10280,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. There they buried Abraham and Sarah his wife; there they buried Isaac and Rebekah his wife; and]]></a:t>
+              <a:t><![CDATA[23. విలుకాండ్రు అతని వేధించిరి వారు బాణములను వేసి అతని హింసించిరి.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11017,51 +10412,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[there I buried Leah.]]></a:t>
+              <a:t><![CDATA[24. యాకోబు కొలుచు పరాక్రమశాలియైనవాని హస్తబలమువలన అతని విల్లు బలమైనదగును. ఇశ్రాయేలునకు బండయు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11149,51 +10544,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. The purchase of the field and of the cave that is therein was from the children of Heth.]]></a:t>
+              <a:t><![CDATA[మేపెడివాడును ఆయనే. నీకు సహాయము చేయు నీ తండ్రి దేవునివలనను పైనుండి మింటి దీవెనలతోను]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11281,51 +10676,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. And when Jacob had made an end of commanding his sons, he gathered up his feet into the bed, and]]></a:t>
+              <a:t><![CDATA[25. క్రింద దాగియున్న అగాధజలముల దీవెనలతోను స్తనముల దీవెనలతోను గర్భముల దీవెనలతోను నిన్ను దీవించు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11413,51 +10808,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[yielded up the spirit, and was gathered unto his people.]]></a:t>
+              <a:t><![CDATA[సర్వశక్తుని దీవెనవలనను అతని బాహుబలము దిట్టపరచబడును]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11545,51 +10940,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Gather yourselves together, and hear, all of you sons of Jacob; and hearken unto Israel your]]></a:t>
+              <a:t><![CDATA[2. యాకోబు కుమారులారా, కూడివచ్చి ఆలకించుడి మీ తండ్రియైన ఇశ్రాయేలు మాట వినుడి.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11677,51 +11072,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Zebulun shall dwell at the haven of the sea; and he shall be for an haven of ships; and his]]></a:t>
+              <a:t><![CDATA[26. నీ తండ్రి దీవెనలు నా పూర్వికుల దీవెనలపైని చిరకాల పర్వతములకంటె హెచ్చుగ ప్రబలమగును. అవి యోసేపు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11809,51 +11204,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[border shall be unto Zidon.]]></a:t>
+              <a:t><![CDATA[తలమీదను తన సహోదరులనుండి వేరుపరచబడిన వాని నడినెత్తిమీదను ఉండును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11941,51 +11336,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Issachar is a strong ass couching down between two burdens:]]></a:t>
+              <a:t><![CDATA[27. బెన్యామీను చీల్చునట్టి తోడేలు అతడు ఉదయమందు ఎరను తిని అస్తమయమందు దోపుడుసొమ్ము పంచుకొనును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12073,51 +11468,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And he saw that rest was good, and the land that it was pleasant; and bowed his shoulder to]]></a:t>
+              <a:t><![CDATA[28. ఇవి అన్నియు ఇశ్రాయేలు పండ్రెండు గోత్రములు. వారి తండ్రి వారిని దీవించుచు వారితో చెప్పినది యిదే.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12205,51 +11600,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[bear, and became a servant unto tribute.]]></a:t>
+              <a:t><![CDATA[ఎవరి దీవెన చొప్పున వారిని దీవించెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12337,51 +11732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. Dan shall judge his people, as one of the tribes of Israel.]]></a:t>
+              <a:t><![CDATA[29. తరువాత అతడు వారి కాజ్ఞాపించుచు ఇట్లనెనునేను నా స్వజనులయొద్దకు చేర్చబడుచున్నాను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12469,51 +11864,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. Dan shall be a serpent by the way, an adder in the path, that bites the horse heels, so that his]]></a:t>
+              <a:t><![CDATA[30. హిత్తీయుడైన ఎఫ్రోను భూమియం దున్న గుహలో నా తండ్రుల యొద్ద నన్ను పాతిపెట్టుడి. ఆ గుహ కనాను దేశమందలి]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12601,51 +11996,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[rider shall fall backward.]]></a:t>
+              <a:t><![CDATA[మమ్రే యెదుటనున్న మక్పేలా పొలములో ఉన్నది. అబ్రాహాము దానిని ఆ పొలమును హిత్తీయుడగు ఎఫ్రోనుయొద్ద శ్మశాన]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12733,51 +12128,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. I have waited for your salvation, O LORD.]]></a:t>
+              <a:t><![CDATA[భూమి కొరకు స్వాస్థ్యముగా కొనెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12865,51 +12260,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. Gad, a troop shall overcome him: but he shall overcome at the last.]]></a:t>
+              <a:t><![CDATA[31. అక్కడనే వారు అబ్రాహామును అతని భార్యయైన శారాను పాతి పెట్టిరి; అక్కడనే ఇస్సాకును అతని భార్యయైన]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12997,51 +12392,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[father.]]></a:t>
+              <a:t><![CDATA[3. రూబేనూ, నీవు నా పెద్ద కుమారుడవు నా శక్తియు నా బలముయొక్క ప్రథమఫలమును ఔన్నత్యాతిశయమును బలాతిశయమును]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13129,51 +12524,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. Out of Asher his bread shall be fat, and he shall yield royal dainties.]]></a:t>
+              <a:t><![CDATA[రిబ్కాను పాతి పెట్టిరి; అక్కడనే నేను లేయాను పాతిపెట్టితిని.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13261,51 +12656,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. Naphtali is a hind let loose: he gives goodly words.]]></a:t>
+              <a:t><![CDATA[32. ఆ పొలమును అందులోనున్న గుహయు హేతుకుమారుల యొద్ద కొనబడినదనెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13393,51 +12788,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. Joseph is a fruitful bough, even a fruitful bough by a well; whose branches run over the wall:]]></a:t>
+              <a:t><![CDATA[33. యాకోబు తన కుమారుల కాజ్ఞాపించుట చాలించి మంచముమీద తన కాళ్లు ముడుచుకొని ప్రాణమువిడిచి తన]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13525,711 +12920,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. The archers have sorely grieved him, and shot at him, and hated him:]]></a:t>
-[...659 lines deleted...]
-              <a:t><![CDATA[of the womb:]]></a:t>
+              <a:t><![CDATA[స్వజనులయొద్దకు చేర్చ బడెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14317,51 +13052,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Reuben, you are my firstborn, my might, and the beginning of my strength, the excellency of]]></a:t>
+              <a:t><![CDATA[నీవే.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14449,51 +13184,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[dignity, and the excellency of power:]]></a:t>
+              <a:t><![CDATA[4. నీళ్లవలె చంచలుడవై నీవు అతిశయము పొందవు నీ తండ్రి మంచముమీది కెక్కితివి దానిని అపవిత్రము చేసితివి]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14581,51 +13316,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Unstable as water, you shall not excel; because you went up to your father's bed; then defiled]]></a:t>
+              <a:t><![CDATA[అతడు నా మంచముమీది కెక్కెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14713,51 +13448,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you it: he went up to my couch.]]></a:t>
+              <a:t><![CDATA[5. షిమ్యోను లేవి అనువారు సహోదరులు వారి ఖడ్గములు బలాత్కారపు ఆయుధములు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14774,91 +13509,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஆதியாகமம் : 49]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme25">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme40">
   <a:themeElements>
-    <a:clrScheme name="Theme25">
+    <a:clrScheme name="Theme40">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme25">
+    <a:fontScheme name="Theme40">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -14884,51 +13619,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme25">
+    <a:fmtScheme name="Theme40">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -15059,51 +13794,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>58</Slides>
+  <Slides>53</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>