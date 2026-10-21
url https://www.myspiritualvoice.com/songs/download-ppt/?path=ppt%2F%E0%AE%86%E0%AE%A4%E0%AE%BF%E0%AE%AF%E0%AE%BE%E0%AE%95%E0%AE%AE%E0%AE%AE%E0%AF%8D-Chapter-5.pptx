--- v0 (2026-08-02)
+++ v1 (2026-10-21)
@@ -73,50 +73,52 @@
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -138,50 +140,51 @@
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
+    <p:sldId id="297" r:id="rId44"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -320,53 +323,54 @@
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
-  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -426,51 +430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஏனோஸ் கேனானைப் பெற்றபின், எண்ணூற்றுப் பதினைந்து வருஷம் உயிரோடிருந்து, குமாரரையும் குமாரத்திகளையும் பெற்றான்.]]></a:t>
+              <a:t><![CDATA[7. And Seth lived after he brings forth Enos eight hundred and seven years, and brings forth sons and daughters:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -535,51 +539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஏனோசுடைய நாளெல்லாம் தொளாயிரத்து ஐந்து வருஷம்; அவன் மரித்தான்.]]></a:t>
+              <a:t><![CDATA[8. And all the days of Seth were nine hundred and twelve years: and he died.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -644,51 +648,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. கேனான் எழுபது வயதானபோது, மகலாலெயேலைப் பெற்றான்.]]></a:t>
+              <a:t><![CDATA[9. And Enos lived ninety years, and brings forth Cainan:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -753,51 +757,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கேனான் மகலாலெயேலைப் பெற்றபின், எண்ணூற்று நாற்பது வருஷம் உயிரோடிருந்து, குமாரரையும் குமாரத்திகளையும் பெற்றான்.]]></a:t>
+              <a:t><![CDATA[10. And Enos lived after he brings forth Cainan eight hundred and fifteen years, and brings forth sons and daughters:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -862,51 +866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கேனான் மகலாலெயேலைப் பெற்றபின், எண்ணூற்று நாற்பது வருஷம் உயிரோடிருந்து, குமாரரையும் குமாரத்திகளையும் பெற்றான்.]]></a:t>
+              <a:t><![CDATA[10. And Enos lived after he brings forth Cainan eight hundred and fifteen years, and brings forth sons and daughters:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -971,51 +975,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. கேனானுடைய நாளெல்லாம் தொளாயிரத்துப் பத்து வருஷம், அவன் மரித்தான்.]]></a:t>
+              <a:t><![CDATA[11. And all the days of Enos were nine hundred and five years: and he died.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1080,51 +1084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. மகலாலெயேல் அறுபத்தைந்து வயதானபோது, யாரேதைப் பெற்றான்.]]></a:t>
+              <a:t><![CDATA[12. And Cainan lived seventy years and brings forth Mahalaleel:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1189,51 +1193,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. மகலாலெயேல் யாரேதைப் பெற்றபின், எண்ணூற்று முப்பது வருஷம் உயிரோடிருந்து, குமாரரையும் குமாரத்திகளையும் பெற்றான்.]]></a:t>
+              <a:t><![CDATA[13. And Cainan lived after he brings forth Mahalaleel eight hundred and forty years, and brings forth sons and daughters:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1298,51 +1302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. மகலாலெயேல் யாரேதைப் பெற்றபின், எண்ணூற்று முப்பது வருஷம் உயிரோடிருந்து, குமாரரையும் குமாரத்திகளையும் பெற்றான்.]]></a:t>
+              <a:t><![CDATA[13. And Cainan lived after he brings forth Mahalaleel eight hundred and forty years, and brings forth sons and daughters:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1407,51 +1411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. மகலாலெயேலுடைய நாளெல்லாம் எண்ணூற்றுத் தொண்ணூற்று ஐந்து வருஷம்; அவன் மரித்தான்.]]></a:t>
+              <a:t><![CDATA[14. And all the days of Cainan were nine hundred and ten years: and he died.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1516,51 +1520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆதாம் நூற்று முப்பது வயதானபோது, தன் சாயலாகத் தன் ரூபத்தின்படியே ஒரு குமாரனைப் பெற்று, அவனுக்குச் சேத் என்று பேரிட்டான்.]]></a:t>
+              <a:t><![CDATA[1. This is the book of the generations of Adam. In the day that God created man, in the likeness of God made he him;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1625,51 +1629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. யாரேத் நூற்று அறுபத்திரண்டு வயதானபோது, ஏனோக்கைப் பெற்றான்.]]></a:t>
+              <a:t><![CDATA[15. And Mahalaleel lived sixty and five years, and brings forth Jared:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1734,51 +1738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. யாரேத் ஏனோக்கைப் பெற்றபின், எண்ணூறு வருஷம் உயிரோடிருந்து, குமாரரையும் குமாரத்திகளையும் பெற்றான்.]]></a:t>
+              <a:t><![CDATA[16. And Mahalaleel lived after he brings forth Jared eight hundred and thirty years, and brings forth sons and daughters:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1843,51 +1847,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. யாரேதுடைய நாளெல்லாம் தொளாயிரத்து அறுபத்திரண்டு வருஷம்; அவன் மரித்தான்.]]></a:t>
+              <a:t><![CDATA[16. And Mahalaleel lived after he brings forth Jared eight hundred and thirty years, and brings forth sons and daughters:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1952,51 +1956,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ஏனோக்கு அறுபத்தைந்து வயதானபோது, மெத்தூசலாவைப் பெற்றான்.]]></a:t>
+              <a:t><![CDATA[17. And all the days of Mahalaleel were eight hundred ninety and five years: and he died.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2061,51 +2065,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ஏனோக்கு மெத்தூசலாவைப் பெற்றபின், முந்நூறு வருஷம் தேவனோடே சஞ்சரித்துக்கொண்டிருந்து, குமாரரையும் குமாரத்திகளையும் பெற்றான்.]]></a:t>
+              <a:t><![CDATA[18. And Jared lived an hundred sixty and two years, and he brings forth Enoch:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2170,51 +2174,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ஏனோக்கு மெத்தூசலாவைப் பெற்றபின், முந்நூறு வருஷம் தேவனோடே சஞ்சரித்துக்கொண்டிருந்து, குமாரரையும் குமாரத்திகளையும் பெற்றான்.]]></a:t>
+              <a:t><![CDATA[19. And Jared lived after he brings forth Enoch eight hundred years, and brings forth sons and daughters:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2279,51 +2283,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஏனோக்குடைய நாளெல்லாம் முந்நூற்று அறுபத்தைந்து வருஷம்.]]></a:t>
+              <a:t><![CDATA[20. And all the days of Jared were nine hundred sixty and two years: and he died.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2388,51 +2392,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ஏனோக்கு தேவனோடே சஞ்சரித்துக்கொண்டிருக்கையில், காணப்படாமற்போனான்; தேவன் அவனை எடுத்துக்கொண்டார்.]]></a:t>
+              <a:t><![CDATA[21. And Enoch lived sixty and five years, and brings forth Methuselah:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2497,51 +2501,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. மெத்தூசலா நூற்றெண்பத்தேழு வயதானபோது, லாமேக்கைப் பெற்றான்.]]></a:t>
+              <a:t><![CDATA[22. And Enoch walked with God after he brings forth Methuselah three hundred years, and brings forth sons and daughters:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2606,51 +2610,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. மெத்தூசலா லாமேக்கைப் பெற்றபின், எழுநூற்று எண்பத்திரண்டு வருஷம் உயிரோடிருந்து, குமாரரையும் குமாரத்திகளையும் பெற்றான்.]]></a:t>
+              <a:t><![CDATA[22. And Enoch walked with God after he brings forth Methuselah three hundred years, and brings forth sons and daughters:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2715,51 +2719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆதாம் நூற்று முப்பது வயதானபோது, தன் சாயலாகத் தன் ரூபத்தின்படியே ஒரு குமாரனைப் பெற்று, அவனுக்குச் சேத் என்று பேரிட்டான்.]]></a:t>
+              <a:t><![CDATA[2. Male and female created he them; and blessed them, and called their name Adam, in the day when they were created.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2824,51 +2828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. மெத்தூசலா லாமேக்கைப் பெற்றபின், எழுநூற்று எண்பத்திரண்டு வருஷம் உயிரோடிருந்து, குமாரரையும் குமாரத்திகளையும் பெற்றான்.]]></a:t>
+              <a:t><![CDATA[23. And all the days of Enoch were three hundred sixty and five years:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2933,51 +2937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. மெத்தூசலாவுடைய நாளெல்லாம் தொளாயிரத்து அறுபத்தொன்பது வருஷம்; அவன் மரித்தான்.]]></a:t>
+              <a:t><![CDATA[24. And Enoch walked with God: and he was not; for God took him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3042,51 +3046,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. லாமேக்கு நூற்றெண்பத்திரண்டு வயதானபோது, ஒரு குமாரனைப் பெற்று,]]></a:t>
+              <a:t><![CDATA[25. And Methuselah lived an hundred eighty and seven years, and brings forth Lamech.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3151,51 +3155,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. கர்த்தர் சபித்த பூமியிலே நமக்கு உண்டான வேலையிலும், நம்முடைய கைகளின் பிரயாசத்திலும், இவன் நம்மைத் தேற்றுவான் என்று சொல்லி, அவனுக்கு நோவா என்று பேரிட்டான்.]]></a:t>
+              <a:t><![CDATA[26. And Methuselah lived after he brings forth Lamech seven hundred eighty and two years, and brings forth sons and daughters:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3260,51 +3264,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. கர்த்தர் சபித்த பூமியிலே நமக்கு உண்டான வேலையிலும், நம்முடைய கைகளின் பிரயாசத்திலும், இவன் நம்மைத் தேற்றுவான் என்று சொல்லி, அவனுக்கு நோவா என்று பேரிட்டான்.]]></a:t>
+              <a:t><![CDATA[26. And Methuselah lived after he brings forth Lamech seven hundred eighty and two years, and brings forth sons and daughters:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3369,51 +3373,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. லாமேக்கு நோவாவைப் பெற்றபின், ஐந்நூற்றுத் தொண்ணூற்று ஐந்து வருஷம் உயிரோடிருந்து, குமாரரையும் குமாரத்திகளையும் பெற்றான்.]]></a:t>
+              <a:t><![CDATA[27. And all the days of Methuselah were nine hundred sixty and nine years: and he died.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3478,51 +3482,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. லாமேக்கு நோவாவைப் பெற்றபின், ஐந்நூற்றுத் தொண்ணூற்று ஐந்து வருஷம் உயிரோடிருந்து, குமாரரையும் குமாரத்திகளையும் பெற்றான்.]]></a:t>
+              <a:t><![CDATA[28. And Lamech lived an hundred eighty and two years, and brings forth a son:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3587,51 +3591,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. லாமேக்குடைய நாளெல்லாம் எழுநூற்று எழுபத்தேழு வருஷம்; அவன் மரித்தான்.]]></a:t>
+              <a:t><![CDATA[29. And he called his name Noah, saying, This same shall comfort us concerning our work and toil of our hands, because of the ground which the LORD has cursed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3696,51 +3700,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. நோவா ஐந்நூறு வயதானபோது, சேம் காம் யாப்பேத் என்பவர்களைப் பெற்றான்.]]></a:t>
+              <a:t><![CDATA[29. And he called his name Noah, saying, This same shall comfort us concerning our work and toil of our hands, because of the ground which the LORD has cursed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3805,51 +3809,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஆதாமின் வம்சவரலாறு: தேவன் மனுஷனைச் சிருஷ்டித்த நாளிலே அவனைத் தேவசாயலாக உண்டாக்கினார்.]]></a:t>
+              <a:t><![CDATA[30. And Lamech lived after he brings forth Noah five hundred ninety and five years, and brings forth sons and daughters:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3914,51 +3918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஆதாம் சேத்தைப் பெற்றபின், எண்ணூறு வருஷம் உயிரோடிருந்து, குமாரரையும் குமாரத்திகளையும் பெற்றான்.]]></a:t>
+              <a:t><![CDATA[2. Male and female created he them; and blessed them, and called their name Adam, in the day when they were created.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4023,51 +4027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவர்களை ஆணும் பெண்ணுமாகச் சிருஷ்டித்து, அவர்களை ஆசீர்வதித்து, அவர்களைச் சிருஷ்டித்த நாளிலே அவர்களுக்கு மனுஷர் என்று பேரிட்டார்.]]></a:t>
+              <a:t><![CDATA[30. And Lamech lived after he brings forth Noah five hundred ninety and five years, and brings forth sons and daughters:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4132,51 +4136,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவர்களை ஆணும் பெண்ணுமாகச் சிருஷ்டித்து, அவர்களை ஆசீர்வதித்து, அவர்களைச் சிருஷ்டித்த நாளிலே அவர்களுக்கு மனுஷர் என்று பேரிட்டார்.]]></a:t>
+              <a:t><![CDATA[31. And all the days of Lamech were seven hundred seventy and seven years: and he died.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. And Noah was five hundred years old: and Noah brings forth Shem, Ham, and Japheth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4241,51 +4354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆதாம் உயிரோடிருந்த நாளெல்லாம் தொளாயிரத்து முப்பது வருஷம்; அவன் மரித்தான்.]]></a:t>
+              <a:t><![CDATA[3. And Adam lived an hundred and thirty years, and brings forth a son in his own likeness, and after his image; and called his name Seth:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4350,51 +4463,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. சேத் நூற்றைந்து வயதானபோது, ஏனோசைப் பெற்றான்.]]></a:t>
+              <a:t><![CDATA[3. And Adam lived an hundred and thirty years, and brings forth a son in his own likeness, and after his image; and called his name Seth:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4459,51 +4572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. சேத் ஏனோசைப் பெற்றபின், எண்ணூற்றேழு வருஷம் உயிரோடிருந்து, குமாரரையும் குமாரத்திகளையும் பெற்றான்.]]></a:t>
+              <a:t><![CDATA[4. And the days of Adam after he had begotten Seth were eight hundred years: and he brings forth sons and daughters:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4568,51 +4681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. சேத்துடைய நாளெல்லாம் தொளாயிரத்துப் பன்னிரண்டு வருஷம்; அவன் மரித்தான்.]]></a:t>
+              <a:t><![CDATA[5. And all the days that Adam lived were nine hundred and thirty years: and he died.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4677,51 +4790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஏனோஸ் தொண்ணூறு வயதானபோது, கேனானைப் பெற்றான்.]]></a:t>
+              <a:t><![CDATA[6. And Seth lived an hundred and five years, and brings forth Enos:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4756,51 +4869,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474726256" r:id="rId1"/>
+    <p:sldLayoutId id="2481563629" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5080,50 +5193,58 @@
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5264,51 +5385,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. और केनान के जन्म के पश्चात एनोश आठ सौ पन्द्रह वर्ष जीवित रहा, और उसके और भी बेटे बेटियां हुई।]]></a:t>
+              <a:t><![CDATA[7. சேத் ஏனோசைப் பெற்றபின், எண்ணூற்றேழு வருஷம் உயிரோடிருந்து, குமாரரையும் குமாரத்திகளையும் பெற்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5396,51 +5517,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. और एनोश की कुल अवस्था नौ सौ पांच वर्ष की हुई: तत्पश्चात वह मर गया॥]]></a:t>
+              <a:t><![CDATA[8. சேத்துடைய நாளெல்லாம் தொளாயிரத்துப் பன்னிரண்டு வருஷம்; அவன் மரித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5528,51 +5649,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. जब केनान सत्तर वर्ष का हुआ, तब उसने महललेल को जन्म दिया।]]></a:t>
+              <a:t><![CDATA[9. ஏனோஸ் தொண்ணூறு வயதானபோது, கேனானைப் பெற்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5660,51 +5781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. और महललेल के जन्म के पश्चात केनान आठ सौ चालीस वर्ष जीवित रहा, और उसके और भी बेटे बेटियां उत्पन्न]]></a:t>
+              <a:t><![CDATA[10. ஏனோஸ் கேனானைப் பெற்றபின், எண்ணூற்றுப் பதினைந்து வருஷம் உயிரோடிருந்து, குமாரரையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5792,51 +5913,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[हुई।]]></a:t>
+              <a:t><![CDATA[குமாரத்திகளையும் பெற்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5924,51 +6045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. और केनान की कुल अवस्था नौ सौ दस वर्ष की हुई: तत्पश्चात वह मर गया॥]]></a:t>
+              <a:t><![CDATA[11. ஏனோசுடைய நாளெல்லாம் தொளாயிரத்து ஐந்து வருஷம்; அவன் மரித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6056,51 +6177,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. जब महललेल पैंसठ वर्ष का हुआ, तब उसने येरेद को जन्म दिया।]]></a:t>
+              <a:t><![CDATA[12. கேனான் எழுபது வயதானபோது, மகலாலெயேலைப் பெற்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6188,51 +6309,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. और येरेद के जन्म के पश्चात महललेल आठ सौ तीस वर्ष जीवित रहा, और उसके और भी बेटे बेटियां उत्पन्न]]></a:t>
+              <a:t><![CDATA[13. கேனான் மகலாலெயேலைப் பெற்றபின், எண்ணூற்று நாற்பது வருஷம் உயிரோடிருந்து, குமாரரையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6320,51 +6441,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[हुई।]]></a:t>
+              <a:t><![CDATA[குமாரத்திகளையும் பெற்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6452,51 +6573,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. और महललेल की कुल अवस्था आठ सौ पंचानवे वर्ष की हुई: तत्पश्चात वह मर गया॥]]></a:t>
+              <a:t><![CDATA[14. கேனானுடைய நாளெல்லாம் தொளாயிரத்துப் பத்து வருஷம், அவன் மரித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6584,51 +6705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. जब आदम एक सौ तीस वर्ष का हुआ, तब उसके द्वारा उसकी समानता में उस ही के स्वरूप के अनुसार एक पुत्र]]></a:t>
+              <a:t><![CDATA[1. ஆதாமின் வம்சவரலாறு: தேவன் மனுஷனைச் சிருஷ்டித்த நாளிலே அவனைத் தேவசாயலாக உண்டாக்கினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6716,51 +6837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. जब येरेद एक सौ बासठ वर्ष का हुआ, जब उसने हनोक को जन्म दिया।]]></a:t>
+              <a:t><![CDATA[15. மகலாலெயேல் அறுபத்தைந்து வயதானபோது, யாரேதைப் பெற்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6848,51 +6969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. और हनोक के जन्म के पश्चात येरेद आठ सौ वर्ष जीवित रहा, और उसके और भी बेटे बेटियां उत्पन्न हुई।]]></a:t>
+              <a:t><![CDATA[16. மகலாலெயேல் யாரேதைப் பெற்றபின், எண்ணூற்று முப்பது வருஷம் உயிரோடிருந்து, குமாரரையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6980,51 +7101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. और येरेद की कुल अवस्था नौ सौ बासठ वर्ष की हुई: तत्पश्चात वह मर गया।]]></a:t>
+              <a:t><![CDATA[குமாரத்திகளையும் பெற்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7112,51 +7233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. जब हनोक पैंसठ वर्ष का हुआ, तब उसने मतूशेलह को जन्म दिया।]]></a:t>
+              <a:t><![CDATA[17. மகலாலெயேலுடைய நாளெல்லாம் எண்ணூற்றுத் தொண்ணூற்று ஐந்து வருஷம்; அவன் மரித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7244,51 +7365,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. और मतूशेलह के जन्म के पश्चात हनोक तीन सौ वर्ष तक परमेश्वर के साथ साथ चलता रहा, और उसके और भी]]></a:t>
+              <a:t><![CDATA[18. யாரேத் நூற்று அறுபத்திரண்டு வயதானபோது, ஏனோக்கைப் பெற்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7376,51 +7497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[बेटे बेटियां उत्पन्न हुईं।]]></a:t>
+              <a:t><![CDATA[19. யாரேத் ஏனோக்கைப் பெற்றபின், எண்ணூறு வருஷம் உயிரோடிருந்து, குமாரரையும் குமாரத்திகளையும் பெற்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7508,51 +7629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. और हनोक की कुल अवस्था तीन सौ पैंसठ वर्ष की हुई।]]></a:t>
+              <a:t><![CDATA[20. யாரேதுடைய நாளெல்லாம் தொளாயிரத்து அறுபத்திரண்டு வருஷம்; அவன் மரித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7640,51 +7761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. और हनोक परमेश्वर के साथ साथ चलता था; फिर वह लोप हो गया क्योंकि परमेश्वर ने उसे उठा लिया।]]></a:t>
+              <a:t><![CDATA[21. ஏனோக்கு அறுபத்தைந்து வயதானபோது, மெத்தூசலாவைப் பெற்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7772,51 +7893,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. जब मतूशेलह एक सौ सत्तासी वर्ष का हुआ, तब उसने लेमेक को जन्म दिया।]]></a:t>
+              <a:t><![CDATA[22. ஏனோக்கு மெத்தூசலாவைப் பெற்றபின், முந்நூறு வருஷம் தேவனோடே சஞ்சரித்துக்கொண்டிருந்து, குமாரரையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7904,51 +8025,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. और लेमेक के जन्म के पश्चात मतूशेलह सात सौ बयासी वर्ष जीवित रहा, और उसके और भी बेटे बेटियां]]></a:t>
+              <a:t><![CDATA[குமாரத்திகளையும் பெற்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8036,51 +8157,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[उत्पन्न हुआ उसका नाम शेत रखा।]]></a:t>
+              <a:t><![CDATA[2. அவர்களை ஆணும் பெண்ணுமாகச் சிருஷ்டித்து, அவர்களை ஆசீர்வதித்து, அவர்களைச் சிருஷ்டித்த நாளிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8168,51 +8289,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[उत्पन्न हुईं।]]></a:t>
+              <a:t><![CDATA[23. ஏனோக்குடைய நாளெல்லாம் முந்நூற்று அறுபத்தைந்து வருஷம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8300,51 +8421,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. और मतूशेलह की कुल अवस्था नौ सौ उनहत्तर वर्ष की हुई: तत्पश्चात वह मर गया॥]]></a:t>
+              <a:t><![CDATA[24. ஏனோக்கு தேவனோடே சஞ்சரித்துக்கொண்டிருக்கையில், காணப்படாமற்போனான்; தேவன் அவனை எடுத்துக்கொண்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8432,51 +8553,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. जब लेमेक एक सौ बयासी वर्ष का हुआ, तब उसने एक पुत्र जन्म दिया।]]></a:t>
+              <a:t><![CDATA[25. மெத்தூசலா நூற்றெண்பத்தேழு வயதானபோது, லாமேக்கைப் பெற்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8564,51 +8685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. और यह कहकर उसका नाम नूह रखा, कि यहोवा ने जो पृथ्वी को शाप दिया है, उसके विषय यह लड़का हमारे काम]]></a:t>
+              <a:t><![CDATA[26. மெத்தூசலா லாமேக்கைப் பெற்றபின், எழுநூற்று எண்பத்திரண்டு வருஷம் உயிரோடிருந்து, குமாரரையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8696,51 +8817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[में, और उस कठिन परिश्रम में जो हम करते हैं, हम को शान्ति देगा।]]></a:t>
+              <a:t><![CDATA[குமாரத்திகளையும் பெற்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8828,51 +8949,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. और नूह के जन्म के पश्चात लेमेक पांच सौ पंचानवे वर्ष जीवित रहा, और उसके और भी बेटे बेटियां]]></a:t>
+              <a:t><![CDATA[27. மெத்தூசலாவுடைய நாளெல்லாம் தொளாயிரத்து அறுபத்தொன்பது வருஷம்; அவன் மரித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8960,51 +9081,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[उत्पन्न हुईं।]]></a:t>
+              <a:t><![CDATA[28. லாமேக்கு நூற்றெண்பத்திரண்டு வயதானபோது, ஒரு குமாரனைப் பெற்று,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9092,51 +9213,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. और लेमेक की कुल अवस्था सात सौ सतहत्तर वर्ष की हुई: तत्पश्चात वह मर गया॥]]></a:t>
+              <a:t><![CDATA[29. கர்த்தர் சபித்த பூமியிலே நமக்கு உண்டான வேலையிலும், நம்முடைய கைகளின் பிரயாசத்திலும், இவன் நம்மைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9224,51 +9345,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. और नूह पांच सौ वर्ष का हुआ; और नूह ने शेम, और हाम और येपेत को जन्म दिया॥]]></a:t>
+              <a:t><![CDATA[தேற்றுவான் என்று சொல்லி, அவனுக்கு நோவா என்று பேரிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9356,51 +9477,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. आदम की वंशावली यह है। जब परमेश्वर ने मनुष्य की सृष्टि की तब अपने ही स्वरूप में उसको बनाया;]]></a:t>
+              <a:t><![CDATA[30. லாமேக்கு நோவாவைப் பெற்றபின், ஐந்நூற்றுத் தொண்ணூற்று ஐந்து வருஷம் உயிரோடிருந்து, குமாரரையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9488,51 +9609,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. और शेत के जन्म के पश्चात आदम आठ सौ वर्ष जीवित रहा, और उसके और भी बेटे बेटियां उत्पन्न हुईं।]]></a:t>
+              <a:t><![CDATA[அவர்களுக்கு மனுஷர் என்று பேரிட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9620,51 +9741,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. उसने नर और नारी करके मनुष्यों की सृष्टि की और उन्हें आशीष दी, और उनकी सृष्टि के दिन उनका नाम आदम]]></a:t>
+              <a:t><![CDATA[குமாரத்திகளையும் பெற்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9752,51 +9873,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[रखा।]]></a:t>
+              <a:t><![CDATA[31. லாமேக்குடைய நாளெல்லாம் எழுநூற்று எழுபத்தேழு வருஷம்; அவன் மரித்தான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. நோவா ஐந்நூறு வயதானபோது, சேம் காம் யாப்பேத் என்பவர்களைப் பெற்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9884,51 +10137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. और आदम की कुल अवस्था नौ सौ तीस वर्ष की हुई: तत्पश्चात वह मर गया॥]]></a:t>
+              <a:t><![CDATA[3. ஆதாம் நூற்று முப்பது வயதானபோது, தன் சாயலாகத் தன் ரூபத்தின்படியே ஒரு குமாரனைப் பெற்று, அவனுக்குச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10016,51 +10269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. जब शेत एक सौ पांच वर्ष का हुआ, तब उसने एनोश को जन्म दिया।]]></a:t>
+              <a:t><![CDATA[சேத் என்று பேரிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10148,51 +10401,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. और एनोश के जन्म के पश्चात शेत आठ सौ सात वर्ष जीवित रहा, और उसके और भी बेटे बेटियां उत्पन्न हुईं।]]></a:t>
+              <a:t><![CDATA[4. ஆதாம் சேத்தைப் பெற்றபின், எண்ணூறு வருஷம் உயிரோடிருந்து, குமாரரையும் குமாரத்திகளையும் பெற்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10280,51 +10533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. और शेत की कुल अवस्था नौ सौ बारह वर्ष की हुई: तत्पश्चात वह मर गया॥]]></a:t>
+              <a:t><![CDATA[5. ஆதாம் உயிரோடிருந்த நாளெல்லாம் தொளாயிரத்து முப்பது வருஷம்; அவன் மரித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10412,51 +10665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. जब एनोश नब्बे वर्ष का हुआ, तब उसने केनान को जन्म दिया।]]></a:t>
+              <a:t><![CDATA[6. சேத் நூற்றைந்து வயதானபோது, ஏனோசைப் பெற்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10473,91 +10726,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஆதியாகமம் : 5]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme12">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme80">
   <a:themeElements>
-    <a:clrScheme name="Theme12">
+    <a:clrScheme name="Theme80">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme12">
+    <a:fontScheme name="Theme80">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -10583,51 +10836,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme12">
+    <a:fmtScheme name="Theme80">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -10758,51 +11011,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>41</Slides>
+  <Slides>42</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>