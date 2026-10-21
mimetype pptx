--- v0 (2026-06-03)
+++ v1 (2026-10-21)
@@ -93,50 +93,60 @@
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -168,50 +178,55 @@
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
+    <p:sldId id="307" r:id="rId54"/>
+    <p:sldId id="308" r:id="rId55"/>
+    <p:sldId id="309" r:id="rId56"/>
+    <p:sldId id="310" r:id="rId57"/>
+    <p:sldId id="311" r:id="rId58"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -360,53 +375,58 @@
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
-  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -466,51 +486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. என் தகப்பனார் என்னை நோக்கி: இதோ, நான் மரணமடையப் போகிறேன்; கானான் தேசத்திலே நான் எனக்காக வெட்டிவைத்திருக்கிற கல்லறையிலே என்னை அடக்கம்பண்ணுவாயாக என்று என்னிடத்தில் சொல்லி, ஆணையிடுவித்துக்கொண்டார்; நான் அங்கே போய், என் தகப்பனை அடக்கம்பண்ணி வருவதற்கு உத்தரவுகொடுக்க வேண்டிக்கொள்ளுகிறேன் என்று சொல்லுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[5. My father made me swear, saying, Lo, I die: in my grave which I have dug for me in the land of Canaan, there shall you bury me. Now therefore let me go up, I pray you, and bury my father, and I will come again.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -575,51 +595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. என் தகப்பனார் என்னை நோக்கி: இதோ, நான் மரணமடையப் போகிறேன்; கானான் தேசத்திலே நான் எனக்காக வெட்டிவைத்திருக்கிற கல்லறையிலே என்னை அடக்கம்பண்ணுவாயாக என்று என்னிடத்தில் சொல்லி, ஆணையிடுவித்துக்கொண்டார்; நான் அங்கே போய், என் தகப்பனை அடக்கம்பண்ணி வருவதற்கு உத்தரவுகொடுக்க வேண்டிக்கொள்ளுகிறேன் என்று சொல்லுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[5. My father made me swear, saying, Lo, I die: in my grave which I have dug for me in the land of Canaan, there shall you bury me. Now therefore let me go up, I pray you, and bury my father, and I will come again.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -684,51 +704,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அதற்குப் பார்வோன்: உன் தகப்பன் உன்னிடத்தில் ஆணையிடுவித்தபடியே, நீ போய், அவரை அடக்கம்பண்ணிவா என்றான்.]]></a:t>
+              <a:t><![CDATA[5. My father made me swear, saying, Lo, I die: in my grave which I have dug for me in the land of Canaan, there shall you bury me. Now therefore let me go up, I pray you, and bury my father, and I will come again.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -793,51 +813,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்படியே யோசேப்பு தன் தகப்பனை அடக்கம்பண்ணப் போனான். பார்வோனுடைய அரமனையிலிருந்த பெரியவர்களாகிய அவனுடைய சகல உத்தியோகஸ்தரும் எகிப்து தேசத்திலுள்ள சகல பெரியோரும்,]]></a:t>
+              <a:t><![CDATA[6. And Pharaoh said, Go up, and bury your father, according as he made you swear.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -902,51 +922,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்படியே யோசேப்பு தன் தகப்பனை அடக்கம்பண்ணப் போனான். பார்வோனுடைய அரமனையிலிருந்த பெரியவர்களாகிய அவனுடைய சகல உத்தியோகஸ்தரும் எகிப்து தேசத்திலுள்ள சகல பெரியோரும்,]]></a:t>
+              <a:t><![CDATA[6. And Pharaoh said, Go up, and bury your father, according as he made you swear.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1011,51 +1031,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. யோசேப்பின் வீட்டார் யாவரும், அவன் சகோதரரும், அவன் தகப்பன் வீட்டாரும் அவனோடேகூடப் போனார்கள். தங்கள் குழந்தைகளையும், தங்கள் ஆடுமாடுகளையும்மாத்திரம் கோசேன் நாட்டில் விட்டுப் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[7. And Joseph went up to bury his father: and with him went up all the servants of Pharaoh, the elders of his house, and all the elders of the land of Egypt,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1120,51 +1140,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. யோசேப்பின் வீட்டார் யாவரும், அவன் சகோதரரும், அவன் தகப்பன் வீட்டாரும் அவனோடேகூடப் போனார்கள். தங்கள் குழந்தைகளையும், தங்கள் ஆடுமாடுகளையும்மாத்திரம் கோசேன் நாட்டில் விட்டுப் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[7. And Joseph went up to bury his father: and with him went up all the servants of Pharaoh, the elders of his house, and all the elders of the land of Egypt,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1229,51 +1249,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இரதங்களும் குதிரைவீரர்களும் அவனோடே போனதினால், பரிவாரக்கூட்டம் மிகவும் அதிகமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[8. And all the house of Joseph, and his brethren, and his father's house: only their little ones, and their flocks, and their herds, they left in the land of Goshen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1338,51 +1358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர்கள் யோர்தானுக்கு அக்கரையில் இருக்கிற ஆத்தாத்தின் போர்க்களத்தில் வந்தபோது, அவ்விடத்தில் பெரும் புலம்பலாகப் புலம்பினார்கள். அங்கே தன் தகப்பனுக்காக ஏழுநாள் துக்கங்கொண்டாடினான்.]]></a:t>
+              <a:t><![CDATA[8. And all the house of Joseph, and his brethren, and his father's house: only their little ones, and their flocks, and their herds, they left in the land of Goshen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1447,51 +1467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர்கள் யோர்தானுக்கு அக்கரையில் இருக்கிற ஆத்தாத்தின் போர்க்களத்தில் வந்தபோது, அவ்விடத்தில் பெரும் புலம்பலாகப் புலம்பினார்கள். அங்கே தன் தகப்பனுக்காக ஏழுநாள் துக்கங்கொண்டாடினான்.]]></a:t>
+              <a:t><![CDATA[9. And there went up with him both chariots and horsemen: and it was a very great company.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1556,51 +1576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அப்பொழுது யோசேப்பு தன் தகப்பனுடைய முகத்தின்மேல் விழுந்து, அழுது, அவனை முத்தஞ்செய்தான்.]]></a:t>
+              <a:t><![CDATA[1. And Joseph fell upon his father's face, and wept upon him, and kissed him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1665,51 +1685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆத்தாத்தின் களத்திலே துக்கங்கொண்டாடுகிறதை அத்தேசத்தின் குடிகளாகிய கானானியர் கண்டு: இது எகிப்தியருக்குப் பெரிய துக்கங்கொண்டாடல் என்றார்கள். அதினால் யோர்தானுக்கு அப்பாலிருக்கிற அந்த ஸ்தலத்திற்கு ஆபேல்மிஸ்ராயீம் என்னும் பேர் உண்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[10. And they came to the threshing floor of Atad, which is beyond Jordan, and there they mourned with a great and very sore lamentation: and he made a mourning for his father seven days.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1774,51 +1794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆத்தாத்தின் களத்திலே துக்கங்கொண்டாடுகிறதை அத்தேசத்தின் குடிகளாகிய கானானியர் கண்டு: இது எகிப்தியருக்குப் பெரிய துக்கங்கொண்டாடல் என்றார்கள். அதினால் யோர்தானுக்கு அப்பாலிருக்கிற அந்த ஸ்தலத்திற்கு ஆபேல்மிஸ்ராயீம் என்னும் பேர் உண்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[10. And they came to the threshing floor of Atad, which is beyond Jordan, and there they mourned with a great and very sore lamentation: and he made a mourning for his father seven days.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1883,51 +1903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆத்தாத்தின் களத்திலே துக்கங்கொண்டாடுகிறதை அத்தேசத்தின் குடிகளாகிய கானானியர் கண்டு: இது எகிப்தியருக்குப் பெரிய துக்கங்கொண்டாடல் என்றார்கள். அதினால் யோர்தானுக்கு அப்பாலிருக்கிற அந்த ஸ்தலத்திற்கு ஆபேல்மிஸ்ராயீம் என்னும் பேர் உண்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[11. And when the inhabitants of the land, the Canaanites, saw the mourning in the floor of Atad, they said, This is a grievous mourning to the Egyptians: wherefore the name of it was called Abelmizraim, which is beyond Jordan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1992,51 +2012,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. யாக்கோபின் குமாரர், தங்களுக்குக் கட்டளையிட்டிருந்தபடியே,]]></a:t>
+              <a:t><![CDATA[11. And when the inhabitants of the land, the Canaanites, saw the mourning in the floor of Atad, they said, This is a grievous mourning to the Egyptians: wherefore the name of it was called Abelmizraim, which is beyond Jordan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2101,51 +2121,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவனைக் கானான் தேசத்துக்குக் கொண்டுபோய், ஆபிரகாம் மம்ரேக்கு எதிரே இருக்கிற மக்பேலா என்னும் நிலத்திலே தனக்குச் சொந்தக் கல்லறை பூமியாக ஏத்தியனாகிய எப்பெரோனிடத்தில் வாங்கின நிலத்திலுள்ள குகையிலே அவனை அடக்கம்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[11. And when the inhabitants of the land, the Canaanites, saw the mourning in the floor of Atad, they said, This is a grievous mourning to the Egyptians: wherefore the name of it was called Abelmizraim, which is beyond Jordan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2210,51 +2230,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவனைக் கானான் தேசத்துக்குக் கொண்டுபோய், ஆபிரகாம் மம்ரேக்கு எதிரே இருக்கிற மக்பேலா என்னும் நிலத்திலே தனக்குச் சொந்தக் கல்லறை பூமியாக ஏத்தியனாகிய எப்பெரோனிடத்தில் வாங்கின நிலத்திலுள்ள குகையிலே அவனை அடக்கம்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[12. And his sons did unto him according as he commanded them:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2319,51 +2339,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவனைக் கானான் தேசத்துக்குக் கொண்டுபோய், ஆபிரகாம் மம்ரேக்கு எதிரே இருக்கிற மக்பேலா என்னும் நிலத்திலே தனக்குச் சொந்தக் கல்லறை பூமியாக ஏத்தியனாகிய எப்பெரோனிடத்தில் வாங்கின நிலத்திலுள்ள குகையிலே அவனை அடக்கம்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[13. For his sons carried him into the land of Canaan, and buried him in the cave of the field of Machpelah, which Abraham bought with the field for a possession of a buryingplace of Ephron the Hittite, before Mamre.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2428,51 +2448,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. யோசேப்பு தன் தகப்பனை அடக்கம்பண்ணினபின்பு, அவனும் அவன் சகோதரரும், அவனுடைய தகப்பனை அடக்கம்பண்ணுவதற்கு அவனோடேகூடப் போனவர்கள் யாவரும் எகிப்துக்குத் திரும்பினார்கள்.]]></a:t>
+              <a:t><![CDATA[13. For his sons carried him into the land of Canaan, and buried him in the cave of the field of Machpelah, which Abraham bought with the field for a possession of a buryingplace of Ephron the Hittite, before Mamre.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2537,51 +2557,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. யோசேப்பு தன் தகப்பனை அடக்கம்பண்ணினபின்பு, அவனும் அவன் சகோதரரும், அவனுடைய தகப்பனை அடக்கம்பண்ணுவதற்கு அவனோடேகூடப் போனவர்கள் யாவரும் எகிப்துக்குத் திரும்பினார்கள்.]]></a:t>
+              <a:t><![CDATA[13. For his sons carried him into the land of Canaan, and buried him in the cave of the field of Machpelah, which Abraham bought with the field for a possession of a buryingplace of Ephron the Hittite, before Mamre.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2646,51 +2666,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. தங்கள் தகப்பன் மரணமடைந்ததை யோசேப்பின் சகோதரர் கண்டு: ஒருவேளை யோசேப்பு நம்மைப் பகைத்து, நாம் அவனுக்குச் செய்த எல்லாப் பொல்லாங்குக்காகவும் நமக்குச் சரிக்குச் சரிகட்டுவான் என்று சொல்லி, யோசேப்பினிடத்தில் ஆள் அனுப்பி,]]></a:t>
+              <a:t><![CDATA[14. And Joseph returned into Egypt, he, and his brethren, and all that went up with him to bury his father, after he had buried his father.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2755,51 +2775,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. பின்பு, தன் தகப்பனுக்குச் சுகந்தவர்க்கமிடும்படி யோசேப்பு தன் ஊழியக்காரராகிய வைத்தியருக்குக் கட்டளையிட்டான்; அப்படியே வைத்தியர் இஸ்ரவேலுக்குச் சுகந்தவர்க்கமிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[2. And Joseph commanded his servants the physicians to embalm his father: and the physicians embalmed Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2864,51 +2884,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. தங்கள் தகப்பன் மரணமடைந்ததை யோசேப்பின் சகோதரர் கண்டு: ஒருவேளை யோசேப்பு நம்மைப் பகைத்து, நாம் அவனுக்குச் செய்த எல்லாப் பொல்லாங்குக்காகவும் நமக்குச் சரிக்குச் சரிகட்டுவான் என்று சொல்லி, யோசேப்பினிடத்தில் ஆள் அனுப்பி,]]></a:t>
+              <a:t><![CDATA[14. And Joseph returned into Egypt, he, and his brethren, and all that went up with him to bury his father, after he had buried his father.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2973,51 +2993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. உம்முடைய சகோதரர் உமக்குப் பொல்லாங்கு செய்திருந்தாலும், அவர்கள் செய்த துரோகத்தையும் பாதகத்தையும் நீர் தயவுசெய்து மன்னிக்கவேண்டும் என்று உம்முடைய தகப்பனார் மரணமடையுமுன்னே, உமக்குச் சொல்லும்படி கட்டளையிட்டார்.]]></a:t>
+              <a:t><![CDATA[15. And when Joseph's brethren saw that their father was dead, they said, Joseph will possibly hate us, and will certainly requite us all the evil which we did unto him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3082,51 +3102,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஆகையால், உம்முடைய தகப்பனாருடைய தேவனுக்கு ஊழியக்காரராகிய நாங்கள் செய்த துரோகத்தை மன்னிக்கவேண்டும் என்று அவனுக்குச் சொல்லச் சொன்னார்கள். அவர்கள் அதை யோசேப்புக்குச் சொன்னபோது, அவன் அழுதான்.]]></a:t>
+              <a:t><![CDATA[15. And when Joseph's brethren saw that their father was dead, they said, Joseph will possibly hate us, and will certainly requite us all the evil which we did unto him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3191,51 +3211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஆகையால், உம்முடைய தகப்பனாருடைய தேவனுக்கு ஊழியக்காரராகிய நாங்கள் செய்த துரோகத்தை மன்னிக்கவேண்டும் என்று அவனுக்குச் சொல்லச் சொன்னார்கள். அவர்கள் அதை யோசேப்புக்குச் சொன்னபோது, அவன் அழுதான்.]]></a:t>
+              <a:t><![CDATA[15. And when Joseph's brethren saw that their father was dead, they said, Joseph will possibly hate us, and will certainly requite us all the evil which we did unto him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3300,51 +3320,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஆகையால், உம்முடைய தகப்பனாருடைய தேவனுக்கு ஊழியக்காரராகிய நாங்கள் செய்த துரோகத்தை மன்னிக்கவேண்டும் என்று அவனுக்குச் சொல்லச் சொன்னார்கள். அவர்கள் அதை யோசேப்புக்குச் சொன்னபோது, அவன் அழுதான்.]]></a:t>
+              <a:t><![CDATA[16. And they sent a messenger unto Joseph, saying, Your father did command before he died, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3409,51 +3429,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. பின்பு, அவனுடைய சகோதரரும் போய், அவனுக்கு முன்பாகத் தாழ விழுந்து: இதோ, நாங்கள் உமக்கு அடிமைகள் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[16. And they sent a messenger unto Joseph, saying, Your father did command before he died, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3518,51 +3538,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. பின்பு, அவனுடைய சகோதரரும் போய், அவனுக்கு முன்பாகத் தாழ விழுந்து: இதோ, நாங்கள் உமக்கு அடிமைகள் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[16. And they sent a messenger unto Joseph, saying, Your father did command before he died, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3627,51 +3647,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. யோசேப்பு அவர்களை நோக்கி: பயப்படாதிருங்கள்; நான் தேவனா;]]></a:t>
+              <a:t><![CDATA[17. So shall all of you say unto Joseph, Forgive, I pray you now, the trespass of your brethren, and their sin; for they did unto you evil: and now, we pray you, forgive the trespass of the servants of the God of your father. And Joseph wept when they spoke unto him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3736,51 +3756,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நீங்கள் எனக்குத் தீமைசெய்ய நினைத்தீர்கள்; தேவனோ, இப்பொழுது நடந்துவருகிறபடியே, வெகு ஜனங்களை உயிரோடே காக்கும்படிக்கு, அதை நன்மையாக முடியப்பண்ணினார்]]></a:t>
+              <a:t><![CDATA[17. So shall all of you say unto Joseph, Forgive, I pray you now, the trespass of your brethren, and their sin; for they did unto you evil: and now, we pray you, forgive the trespass of the servants of the God of your father. And Joseph wept when they spoke unto him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3845,51 +3865,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நீங்கள் எனக்குத் தீமைசெய்ய நினைத்தீர்கள்; தேவனோ, இப்பொழுது நடந்துவருகிறபடியே, வெகு ஜனங்களை உயிரோடே காக்கும்படிக்கு, அதை நன்மையாக முடியப்பண்ணினார்]]></a:t>
+              <a:t><![CDATA[18. And his brethren also went and fell down before his face; and they said, Behold, we be your servants.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3954,51 +3974,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. பின்பு, தன் தகப்பனுக்குச் சுகந்தவர்க்கமிடும்படி யோசேப்பு தன் ஊழியக்காரராகிய வைத்தியருக்குக் கட்டளையிட்டான்; அப்படியே வைத்தியர் இஸ்ரவேலுக்குச் சுகந்தவர்க்கமிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[2. And Joseph commanded his servants the physicians to embalm his father: and the physicians embalmed Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4063,51 +4083,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ஆதலால், பயப்படாதிருங்கள்; நான் உங்களையும் உங்கள் குழந்தைகளையும் பராமரிப்பேன் என்று, அவர்களுக்கு ஆறுதல் சொல்லி, அவர்களோடே பட்சமாய்ப் பேசினான்.]]></a:t>
+              <a:t><![CDATA[18. And his brethren also went and fell down before his face; and they said, Behold, we be your servants.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4172,51 +4192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ஆதலால், பயப்படாதிருங்கள்; நான் உங்களையும் உங்கள் குழந்தைகளையும் பராமரிப்பேன் என்று, அவர்களுக்கு ஆறுதல் சொல்லி, அவர்களோடே பட்சமாய்ப் பேசினான்.]]></a:t>
+              <a:t><![CDATA[19. And Joseph said unto them, Fear not: for am I in the place of God?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4281,51 +4301,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. யோசேப்பும் அவன் தகப்பன் குடும்பத்தாரும் எகிப்திலே குடியிருந்தார்கள். யோசேப்பு நூற்றுப்பத்து வருஷம் உயிரோடிருந்தான்.]]></a:t>
+              <a:t><![CDATA[20. But as for you, all of you thought evil against me; but God meant it unto good, to bring to pass, as it is this day, to save much people alive.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4390,51 +4410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. யோசேப்பும் அவன் தகப்பன் குடும்பத்தாரும் எகிப்திலே குடியிருந்தார்கள். யோசேப்பு நூற்றுப்பத்து வருஷம் உயிரோடிருந்தான்.]]></a:t>
+              <a:t><![CDATA[20. But as for you, all of you thought evil against me; but God meant it unto good, to bring to pass, as it is this day, to save much people alive.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4499,51 +4519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. யோசேப்பு எப்பிராயீமுக்குப் பிறந்த மூன்றாம் தலைமுறைப் பிள்ளைகளையும் கண்டான்; மனாசேயின் குமாரனாகிய மாகீரின் பிள்ளைகளும் யோசேப்பின் மடியில் வளர்க்கப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[21. Now therefore fear all of you not: I will nourish you, and your little ones. And he comforted them, and spoke kindly unto them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4608,51 +4628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. யோசேப்பு எப்பிராயீமுக்குப் பிறந்த மூன்றாம் தலைமுறைப் பிள்ளைகளையும் கண்டான்; மனாசேயின் குமாரனாகிய மாகீரின் பிள்ளைகளும் யோசேப்பின் மடியில் வளர்க்கப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[21. Now therefore fear all of you not: I will nourish you, and your little ones. And he comforted them, and spoke kindly unto them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4717,51 +4737,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. யோசேப்பு தன் சகோதரரை நோக்கி: நான் மரணமடையப் போகிறேன்; ஆனாலும் தேவன் உங்களை நிச்சயமாய்ச் சந்தித்து, நீங்கள் இந்தத் தேசத்தை விட்டு, தாம் ஆபிரகாமுக்கும் ஈசாக்குக்கும் யாக்கோபுக்கும் ஆணையிட்டுக் கொடுத்திருக்கிற தேசத்துக்குப் போகப் பண்ணுவார் என்று சொன்னதுமன்றி;]]></a:t>
+              <a:t><![CDATA[22. And Joseph dwelt in Egypt, he, and his father's house: and Joseph lived an hundred and ten years.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4826,51 +4846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. யோசேப்பு தன் சகோதரரை நோக்கி: நான் மரணமடையப் போகிறேன்; ஆனாலும் தேவன் உங்களை நிச்சயமாய்ச் சந்தித்து, நீங்கள் இந்தத் தேசத்தை விட்டு, தாம் ஆபிரகாமுக்கும் ஈசாக்குக்கும் யாக்கோபுக்கும் ஆணையிட்டுக் கொடுத்திருக்கிற தேசத்துக்குப் போகப் பண்ணுவார் என்று சொன்னதுமன்றி;]]></a:t>
+              <a:t><![CDATA[22. And Joseph dwelt in Egypt, he, and his father's house: and Joseph lived an hundred and ten years.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4935,51 +4955,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. தேவன் உங்களைச் சந்திக்கும்போது, என் எலும்புகளை இவ்விடத்திலிருந்து கொண்டுபோவீர்களாக என்றும் சொல்லி; யோசேப்பு இஸ்ரவேல் புத்திரரிடத்தில் ஆணையிடுவித்துக்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[23. And Joseph saw Ephraim's children of the third generation: the children also of Machir the son of Manasseh were brought up upon Joseph's knees.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5044,51 +5064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. தேவன் உங்களைச் சந்திக்கும்போது, என் எலும்புகளை இவ்விடத்திலிருந்து கொண்டுபோவீர்களாக என்றும் சொல்லி; யோசேப்பு இஸ்ரவேல் புத்திரரிடத்தில் ஆணையிடுவித்துக்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[23. And Joseph saw Ephraim's children of the third generation: the children also of Machir the son of Manasseh were brought up upon Joseph's knees.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5153,51 +5173,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. சுகந்தவர்க்கமிட நாற்பதுநாள் செல்லும்; அப்படியே அந்த நாட்கள் நிறைவேறின. எகிப்தியர் அவனுக்காக எழுபதுநாள் துக்கங்கொண்டாடினார்கள்.]]></a:t>
+              <a:t><![CDATA[3. And forty days were fulfilled for him; for so are fulfilled the days of those which are embalmed: and the Egyptians mourned for him threescore and ten days.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5262,51 +5282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. யோசேப்பு நூற்றுப்பத்து வயதுள்ளவனாய் மரித்தான். அவனுக்குச் சுகந்தவர்க்கமிட்டு, எகிப்து தேசத்தில் அவனை ஒரு பெட்டியிலே வைத்துவைத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[24. And Joseph said unto his brethren, I die: and God will surely visit you, and bring you out of this land unto the land which he swore to Abraham, to Isaac, and to Jacob.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5371,51 +5391,596 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. யோசேப்பு நூற்றுப்பத்து வயதுள்ளவனாய் மரித்தான். அவனுக்குச் சுகந்தவர்க்கமிட்டு, எகிப்து தேசத்தில் அவனை ஒரு பெட்டியிலே வைத்துவைத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[24. And Joseph said unto his brethren, I die: and God will surely visit you, and bring you out of this land unto the land which he swore to Abraham, to Isaac, and to Jacob.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. And Joseph said unto his brethren, I die: and God will surely visit you, and bring you out of this land unto the land which he swore to Abraham, to Isaac, and to Jacob.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. And Joseph took an oath of the children of Israel, saying, God will surely visit you, and all of you shall carry up my bones from behind.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. And Joseph took an oath of the children of Israel, saying, God will surely visit you, and all of you shall carry up my bones from behind.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. So Joseph died, being an hundred and ten years old: and they embalmed him, and he was put in a coffin in Egypt.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. So Joseph died, being an hundred and ten years old: and they embalmed him, and he was put in a coffin in Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5480,51 +6045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. சுகந்தவர்க்கமிட நாற்பதுநாள் செல்லும்; அப்படியே அந்த நாட்கள் நிறைவேறின. எகிப்தியர் அவனுக்காக எழுபதுநாள் துக்கங்கொண்டாடினார்கள்.]]></a:t>
+              <a:t><![CDATA[3. And forty days were fulfilled for him; for so are fulfilled the days of those which are embalmed: and the Egyptians mourned for him threescore and ten days.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5589,51 +6154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. துக்கங்கொண்டாடும் நாட்கள் முடிந்தபின், யோசேப்பு பார்வோனின் குடும்பத்தாரை நோக்கி: உங்கள் கண்களில் எனக்குத் தயவு கிடைத்ததானால், நீங்கள் பார்வோனின் காது கேட்க அவருக்கு அறிவிக்க வேண்டியது என்னவென்றால்,]]></a:t>
+              <a:t><![CDATA[4. And when the days of his mourning were past, Joseph spoke unto the house of Pharaoh, saying, If now I have found grace in your eyes, speak, I pray you, in the ears of Pharaoh, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5698,51 +6263,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. துக்கங்கொண்டாடும் நாட்கள் முடிந்தபின், யோசேப்பு பார்வோனின் குடும்பத்தாரை நோக்கி: உங்கள் கண்களில் எனக்குத் தயவு கிடைத்ததானால், நீங்கள் பார்வோனின் காது கேட்க அவருக்கு அறிவிக்க வேண்டியது என்னவென்றால்,]]></a:t>
+              <a:t><![CDATA[4. And when the days of his mourning were past, Joseph spoke unto the house of Pharaoh, saying, If now I have found grace in your eyes, speak, I pray you, in the ears of Pharaoh, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5807,51 +6372,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. என் தகப்பனார் என்னை நோக்கி: இதோ, நான் மரணமடையப் போகிறேன்; கானான் தேசத்திலே நான் எனக்காக வெட்டிவைத்திருக்கிற கல்லறையிலே என்னை அடக்கம்பண்ணுவாயாக என்று என்னிடத்தில் சொல்லி, ஆணையிடுவித்துக்கொண்டார்; நான் அங்கே போய், என் தகப்பனை அடக்கம்பண்ணி வருவதற்கு உத்தரவுகொடுக்க வேண்டிக்கொள்ளுகிறேன் என்று சொல்லுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[5. My father made me swear, saying, Lo, I die: in my grave which I have dug for me in the land of Canaan, there shall you bury me. Now therefore let me go up, I pray you, and bury my father, and I will come again.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5886,51 +6451,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469502825" r:id="rId1"/>
+    <p:sldLayoutId id="2481563712" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6298,50 +6863,90 @@
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -6474,51 +7079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Canaan, there shall you bury me. Now therefore let me go up, I pray you, and bury my father, and I]]></a:t>
+              <a:t><![CDATA[வெட்டிவைத்திருக்கிற கல்லறையிலே என்னை அடக்கம்பண்ணுவாயாக என்று என்னிடத்தில் சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6606,51 +7211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[will come again.]]></a:t>
+              <a:t><![CDATA[ஆணையிடுவித்துக்கொண்டார்; நான் அங்கே போய், என் தகப்பனை அடக்கம்பண்ணி வருவதற்கு உத்தரவுகொடுக்க]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6738,51 +7343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And Pharaoh said, Go up, and bury your father, according as he made you swear.]]></a:t>
+              <a:t><![CDATA[வேண்டிக்கொள்ளுகிறேன் என்று சொல்லுங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6870,51 +7475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And Joseph went up to bury his father: and with him went up all the servants of Pharaoh, the]]></a:t>
+              <a:t><![CDATA[6. அதற்குப் பார்வோன்: உன் தகப்பன் உன்னிடத்தில் ஆணையிடுவித்தபடியே, நீ போய், அவரை அடக்கம்பண்ணிவா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7002,51 +7607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[elders of his house, and all the elders of the land of Egypt,]]></a:t>
+              <a:t><![CDATA[என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7134,51 +7739,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And all the house of Joseph, and his brethren, and his father's house: only their little ones,]]></a:t>
+              <a:t><![CDATA[7. அப்படியே யோசேப்பு தன் தகப்பனை அடக்கம்பண்ணப் போனான். பார்வோனுடைய அரமனையிலிருந்த பெரியவர்களாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7266,51 +7871,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and their flocks, and their herds, they left in the land of Goshen.]]></a:t>
+              <a:t><![CDATA[அவனுடைய சகல உத்தியோகஸ்தரும் எகிப்து தேசத்திலுள்ள சகல பெரியோரும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7398,51 +8003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And there went up with him both chariots and horsemen: and it was a very great company.]]></a:t>
+              <a:t><![CDATA[8. யோசேப்பின் வீட்டார் யாவரும், அவன் சகோதரரும், அவன் தகப்பன் வீட்டாரும் அவனோடேகூடப் போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7530,51 +8135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And they came to the threshing floor of Atad, which is beyond Jordan, and there they mourned]]></a:t>
+              <a:t><![CDATA[தங்கள் குழந்தைகளையும், தங்கள் ஆடுமாடுகளையும்மாத்திரம் கோசேன் நாட்டில் விட்டுப் போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7662,51 +8267,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[with a great and very sore lamentation: and he made a mourning for his father seven days.]]></a:t>
+              <a:t><![CDATA[9. இரதங்களும் குதிரைவீரர்களும் அவனோடே போனதினால், பரிவாரக்கூட்டம் மிகவும் அதிகமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7794,51 +8399,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And Joseph fell upon his father's face, and wept upon him, and kissed him.]]></a:t>
+              <a:t><![CDATA[1. அப்பொழுது யோசேப்பு தன் தகப்பனுடைய முகத்தின்மேல் விழுந்து, அழுது, அவனை முத்தஞ்செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7926,51 +8531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And when the inhabitants of the land, the Canaanites, saw the mourning in the floor of Atad,]]></a:t>
+              <a:t><![CDATA[10. அவர்கள் யோர்தானுக்கு அக்கரையில் இருக்கிற ஆத்தாத்தின் போர்க்களத்தில் வந்தபோது, அவ்விடத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8058,51 +8663,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[they said, This is a grievous mourning to the Egyptians: wherefore the name of it was called]]></a:t>
+              <a:t><![CDATA[பெரும் புலம்பலாகப் புலம்பினார்கள். அங்கே தன் தகப்பனுக்காக ஏழுநாள் துக்கங்கொண்டாடினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8190,51 +8795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Abelmizraim, which is beyond Jordan.]]></a:t>
+              <a:t><![CDATA[11. ஆத்தாத்தின் களத்திலே துக்கங்கொண்டாடுகிறதை அத்தேசத்தின் குடிகளாகிய கானானியர் கண்டு: இது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8322,51 +8927,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And his sons did unto him according as he commanded them:]]></a:t>
+              <a:t><![CDATA[எகிப்தியருக்குப் பெரிய துக்கங்கொண்டாடல் என்றார்கள். அதினால் யோர்தானுக்கு அப்பாலிருக்கிற அந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8454,51 +9059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. For his sons carried him into the land of Canaan, and buried him in the cave of the field of]]></a:t>
+              <a:t><![CDATA[ஸ்தலத்திற்கு ஆபேல்மிஸ்ராயீம் என்னும் பேர் உண்டாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8586,51 +9191,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Machpelah, which Abraham bought with the field for a possession of a buryingplace of Ephron the]]></a:t>
+              <a:t><![CDATA[12. யாக்கோபின் குமாரர், தங்களுக்குக் கட்டளையிட்டிருந்தபடியே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8718,51 +9323,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Hittite, before Mamre.]]></a:t>
+              <a:t><![CDATA[13. அவனைக் கானான் தேசத்துக்குக் கொண்டுபோய், ஆபிரகாம் மம்ரேக்கு எதிரே இருக்கிற மக்பேலா என்னும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8850,51 +9455,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And Joseph returned into Egypt, he, and his brethren, and all that went up with him to bury his]]></a:t>
+              <a:t><![CDATA[நிலத்திலே தனக்குச் சொந்தக் கல்லறை பூமியாக ஏத்தியனாகிய எப்பெரோனிடத்தில் வாங்கின நிலத்திலுள்ள குகையிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8982,51 +9587,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[father, after he had buried his father.]]></a:t>
+              <a:t><![CDATA[அவனை அடக்கம்பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9114,51 +9719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And when Joseph's brethren saw that their father was dead, they said, Joseph will possibly hate]]></a:t>
+              <a:t><![CDATA[14. யோசேப்பு தன் தகப்பனை அடக்கம்பண்ணினபின்பு, அவனும் அவன் சகோதரரும், அவனுடைய தகப்பனை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9246,51 +9851,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And Joseph commanded his servants the physicians to embalm his father: and the physicians]]></a:t>
+              <a:t><![CDATA[2. பின்பு, தன் தகப்பனுக்குச் சுகந்தவர்க்கமிடும்படி யோசேப்பு தன் ஊழியக்காரராகிய வைத்தியருக்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9378,51 +9983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[us, and will certainly requite us all the evil which we did unto him.]]></a:t>
+              <a:t><![CDATA[அடக்கம்பண்ணுவதற்கு அவனோடேகூடப் போனவர்கள் யாவரும் எகிப்துக்குத் திரும்பினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9510,51 +10115,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And they sent a messenger unto Joseph, saying, Your father did command before he died, saying,]]></a:t>
+              <a:t><![CDATA[15. தங்கள் தகப்பன் மரணமடைந்ததை யோசேப்பின் சகோதரர் கண்டு: ஒருவேளை யோசேப்பு நம்மைப் பகைத்து, நாம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9642,51 +10247,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. So shall all of you say unto Joseph, Forgive, I pray you now, the trespass of your brethren, and]]></a:t>
+              <a:t><![CDATA[அவனுக்குச் செய்த எல்லாப் பொல்லாங்குக்காகவும் நமக்குச் சரிக்குச் சரிகட்டுவான் என்று சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9774,51 +10379,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[their sin; for they did unto you evil: and now, we pray you, forgive the trespass of the servants of]]></a:t>
+              <a:t><![CDATA[யோசேப்பினிடத்தில் ஆள் அனுப்பி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9906,51 +10511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the God of your father. And Joseph wept when they spoke unto him.]]></a:t>
+              <a:t><![CDATA[16. உம்முடைய சகோதரர் உமக்குப் பொல்லாங்கு செய்திருந்தாலும், அவர்கள் செய்த துரோகத்தையும் பாதகத்தையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10038,51 +10643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And his brethren also went and fell down before his face; and they said, Behold, we be your]]></a:t>
+              <a:t><![CDATA[நீர் தயவுசெய்து மன்னிக்கவேண்டும் என்று உம்முடைய தகப்பனார் மரணமடையுமுன்னே, உமக்குச் சொல்லும்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10170,51 +10775,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[servants.]]></a:t>
+              <a:t><![CDATA[கட்டளையிட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10302,51 +10907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And Joseph said unto them, Fear not: for am I in the place of God?]]></a:t>
+              <a:t><![CDATA[17. ஆகையால், உம்முடைய தகப்பனாருடைய தேவனுக்கு ஊழியக்காரராகிய நாங்கள் செய்த துரோகத்தை மன்னிக்கவேண்டும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10434,51 +11039,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. But as for you, all of you thought evil against me; but God meant it unto good, to bring to]]></a:t>
+              <a:t><![CDATA[என்று அவனுக்குச் சொல்லச் சொன்னார்கள். அவர்கள் அதை யோசேப்புக்குச் சொன்னபோது, அவன் அழுதான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10566,51 +11171,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[pass, as it is this day, to save much people alive.]]></a:t>
+              <a:t><![CDATA[18. பின்பு, அவனுடைய சகோதரரும் போய், அவனுக்கு முன்பாகத் தாழ விழுந்து: இதோ, நாங்கள் உமக்கு அடிமைகள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10698,51 +11303,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[embalmed Israel.]]></a:t>
+              <a:t><![CDATA[கட்டளையிட்டான்; அப்படியே வைத்தியர் இஸ்ரவேலுக்குச் சுகந்தவர்க்கமிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10830,51 +11435,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. Now therefore fear all of you not: I will nourish you, and your little ones. And he comforted]]></a:t>
+              <a:t><![CDATA[என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10962,51 +11567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[them, and spoke kindly unto them.]]></a:t>
+              <a:t><![CDATA[19. யோசேப்பு அவர்களை நோக்கி: பயப்படாதிருங்கள்; நான் தேவனா;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11094,51 +11699,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And Joseph dwelt in Egypt, he, and his father's house: and Joseph lived an hundred and ten]]></a:t>
+              <a:t><![CDATA[20. நீங்கள் எனக்குத் தீமைசெய்ய நினைத்தீர்கள்; தேவனோ, இப்பொழுது நடந்துவருகிறபடியே, வெகு ஜனங்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11226,51 +11831,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[years.]]></a:t>
+              <a:t><![CDATA[உயிரோடே காக்கும்படிக்கு, அதை நன்மையாக முடியப்பண்ணினார்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11358,51 +11963,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. And Joseph saw Ephraim's children of the third generation: the children also of Machir the son]]></a:t>
+              <a:t><![CDATA[21. ஆதலால், பயப்படாதிருங்கள்; நான் உங்களையும் உங்கள் குழந்தைகளையும் பராமரிப்பேன் என்று, அவர்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11490,51 +12095,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of Manasseh were brought up upon Joseph's knees.]]></a:t>
+              <a:t><![CDATA[ஆறுதல் சொல்லி, அவர்களோடே பட்சமாய்ப் பேசினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11622,51 +12227,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And Joseph said unto his brethren, I die: and God will surely visit you, and bring you out of]]></a:t>
+              <a:t><![CDATA[22. யோசேப்பும் அவன் தகப்பன் குடும்பத்தாரும் எகிப்திலே குடியிருந்தார்கள். யோசேப்பு நூற்றுப்பத்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11754,51 +12359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[this land unto the land which he swore to Abraham, to Isaac, and to Jacob.]]></a:t>
+              <a:t><![CDATA[வருஷம் உயிரோடிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11886,51 +12491,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. And Joseph took an oath of the children of Israel, saying, God will surely visit you, and all of]]></a:t>
+              <a:t><![CDATA[23. யோசேப்பு எப்பிராயீமுக்குப் பிறந்த மூன்றாம் தலைமுறைப் பிள்ளைகளையும் கண்டான்; மனாசேயின் குமாரனாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12018,51 +12623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[you shall carry up my bones from behind.]]></a:t>
+              <a:t><![CDATA[மாகீரின் பிள்ளைகளும் யோசேப்பின் மடியில் வளர்க்கப்பட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12150,51 +12755,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And forty days were fulfilled for him; for so are fulfilled the days of those which are embalmed:]]></a:t>
+              <a:t><![CDATA[3. சுகந்தவர்க்கமிட நாற்பதுநாள் செல்லும்; அப்படியே அந்த நாட்கள் நிறைவேறின. எகிப்தியர் அவனுக்காக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12282,51 +12887,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. So Joseph died, being an hundred and ten years old: and they embalmed him, and he was put in a]]></a:t>
+              <a:t><![CDATA[24. யோசேப்பு தன் சகோதரரை நோக்கி: நான் மரணமடையப் போகிறேன்; ஆனாலும் தேவன் உங்களை நிச்சயமாய்ச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12414,51 +13019,711 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[coffin in Egypt.]]></a:t>
+              <a:t><![CDATA[சந்தித்து, நீங்கள் இந்தத் தேசத்தை விட்டு, தாம் ஆபிரகாமுக்கும் ஈசாக்குக்கும் யாக்கோபுக்கும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 50]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆணையிட்டுக் கொடுத்திருக்கிற தேசத்துக்குப் போகப் பண்ணுவார் என்று சொன்னதுமன்றி;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 50]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. தேவன் உங்களைச் சந்திக்கும்போது, என் எலும்புகளை இவ்விடத்திலிருந்து கொண்டுபோவீர்களாக என்றும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 50]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சொல்லி; யோசேப்பு இஸ்ரவேல் புத்திரரிடத்தில் ஆணையிடுவித்துக்கொண்டான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 50]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. யோசேப்பு நூற்றுப்பத்து வயதுள்ளவனாய் மரித்தான். அவனுக்குச் சுகந்தவர்க்கமிட்டு, எகிப்து தேசத்தில்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 50]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அவனை ஒரு பெட்டியிலே வைத்துவைத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12546,51 +13811,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and the Egyptians mourned for him threescore and ten days.]]></a:t>
+              <a:t><![CDATA[எழுபதுநாள் துக்கங்கொண்டாடினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12678,51 +13943,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And when the days of his mourning were past, Joseph spoke unto the house of Pharaoh, saying, If]]></a:t>
+              <a:t><![CDATA[4. துக்கங்கொண்டாடும் நாட்கள் முடிந்தபின், யோசேப்பு பார்வோனின் குடும்பத்தாரை நோக்கி: உங்கள் கண்களில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12810,51 +14075,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[now I have found grace in your eyes, speak, I pray you, in the ears of Pharaoh, saying,]]></a:t>
+              <a:t><![CDATA[எனக்குத் தயவு கிடைத்ததானால், நீங்கள் பார்வோனின் காது கேட்க அவருக்கு அறிவிக்க வேண்டியது என்னவென்றால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12942,51 +14207,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. My father made me swear, saying, Lo, I die: in my grave which I have dug for me in the land of]]></a:t>
+              <a:t><![CDATA[5. என் தகப்பனார் என்னை நோக்கி: இதோ, நான் மரணமடையப் போகிறேன்; கானான் தேசத்திலே நான் எனக்காக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13003,91 +14268,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஆதியாகமம் : 50]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme13">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme96">
   <a:themeElements>
-    <a:clrScheme name="Theme13">
+    <a:clrScheme name="Theme96">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme13">
+    <a:fontScheme name="Theme96">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -13113,51 +14378,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme13">
+    <a:fmtScheme name="Theme96">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -13288,51 +14553,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>51</Slides>
+  <Slides>56</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>