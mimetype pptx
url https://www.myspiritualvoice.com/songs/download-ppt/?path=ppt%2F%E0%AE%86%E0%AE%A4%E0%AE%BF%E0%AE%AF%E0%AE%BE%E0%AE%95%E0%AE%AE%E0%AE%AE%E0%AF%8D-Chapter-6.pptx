--- v0 (2026-06-03)
+++ v1 (2026-07-25)
@@ -71,54 +71,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -139,52 +135,50 @@
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
-    <p:sldId id="296" r:id="rId43"/>
-    <p:sldId id="297" r:id="rId44"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -322,55 +316,53 @@
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
-  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
-[...3 lines deleted...]
-  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -430,51 +422,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது கர்த்தர்: நான் சிருஷ்டித்த மனுஷனைப் பூமியின்மேல் வைக்காமல், மனுஷன் முதற்கொண்டு, மிருகங்கள் ஊரும் பிராணிகள் ஆகாயத்துப் பறவைகள் பரியந்தமும் உண்டாயிருக்கிறவைகளை நிக்கிரகம்பண்ணுவேன்; நான் அவர்களை உண்டாக்கினது எனக்கு மனஸ்தாபமாயிருக்கிறது என்றார்.]]></a:t>
+              <a:t><![CDATA[5. மனுஷனுடைய அக்கிரமம் பூமியிலே பெருகினது என்றும், அவன் இருதயத்து நினைவுகளின் தோற்றமெல்லாம் நித்தமும் பொல்லாததே என்றும், கர்த்தர் கண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -539,51 +531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நோவாவுக்கோ கர்த்தருடைய கண்களில் கிருபை கிடைத்தது.]]></a:t>
+              <a:t><![CDATA[6. தாம் பூமியிலே மனுஷனை உண்டாக்கினதற்காகக் கர்த்தர் மனஸ்தாபப்பட்டார்; அது அவர் இருதயத்துக்கு விசனமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -648,51 +640,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நோவாவின் வம்சவரலாறு: நோவா தன் காலத்தில் இருந்தவர்களுக்குள்ளே நீதிமானும் உத்தமனுமாயிருந்தான்; நோவா தேவனோடே சஞ்சரித்துக் கொண்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[7. அப்பொழுது கர்த்தர்: நான் சிருஷ்டித்த மனுஷனைப் பூமியின்மேல் வைக்காமல், மனுஷன் முதற்கொண்டு, மிருகங்கள் ஊரும் பிராணிகள் ஆகாயத்துப் பறவைகள் பரியந்தமும் உண்டாயிருக்கிறவைகளை நிக்கிரகம்பண்ணுவேன்; நான் அவர்களை உண்டாக்கினது எனக்கு மனஸ்தாபமாயிருக்கிறது என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -757,51 +749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நோவாவின் வம்சவரலாறு: நோவா தன் காலத்தில் இருந்தவர்களுக்குள்ளே நீதிமானும் உத்தமனுமாயிருந்தான்; நோவா தேவனோடே சஞ்சரித்துக் கொண்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[7. அப்பொழுது கர்த்தர்: நான் சிருஷ்டித்த மனுஷனைப் பூமியின்மேல் வைக்காமல், மனுஷன் முதற்கொண்டு, மிருகங்கள் ஊரும் பிராணிகள் ஆகாயத்துப் பறவைகள் பரியந்தமும் உண்டாயிருக்கிறவைகளை நிக்கிரகம்பண்ணுவேன்; நான் அவர்களை உண்டாக்கினது எனக்கு மனஸ்தாபமாயிருக்கிறது என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -866,51 +858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நோவா சேம் காம் யாப்பேத் என்னும் மூன்று குமாரரைப் பெற்றான்.]]></a:t>
+              <a:t><![CDATA[8. நோவாவுக்கோ கர்த்தருடைய கண்களில் கிருபை கிடைத்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -975,51 +967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பூமியானது தேவனுக்கு முன்பாகச் சீர்கெட்டதாயிருந்தது; பூமி கொடுமையினால் நிறைந்திருந்தது.]]></a:t>
+              <a:t><![CDATA[9. நோவாவின் வம்சவரலாறு: நோவா தன் காலத்தில் இருந்தவர்களுக்குள்ளே நீதிமானும் உத்தமனுமாயிருந்தான்; நோவா தேவனோடே சஞ்சரித்துக் கொண்டிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1084,51 +1076,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தேவன் பூமியைப் பார்த்தார்; இதோ அது சீர்கெட்டதாயிருந்தது; மாம்சமான யாவரும் பூமியின்மேல் தங்கள் வழியைக் கெடுத்துக்கொண்டிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[9. நோவாவின் வம்சவரலாறு: நோவா தன் காலத்தில் இருந்தவர்களுக்குள்ளே நீதிமானும் உத்தமனுமாயிருந்தான்; நோவா தேவனோடே சஞ்சரித்துக் கொண்டிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1193,51 +1185,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தேவன் பூமியைப் பார்த்தார்; இதோ அது சீர்கெட்டதாயிருந்தது; மாம்சமான யாவரும் பூமியின்மேல் தங்கள் வழியைக் கெடுத்துக்கொண்டிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[10. நோவா சேம் காம் யாப்பேத் என்னும் மூன்று குமாரரைப் பெற்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1302,51 +1294,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது தேவன் நோவாவை நோக்கி: மாம்சமான யாவரின் முடிவும் எனக்கு முன்பாக வந்தது; அவர்களாலே பூமி கொடுமையினால் நிறைந்தது; நான் அவர்களைப் பூமியோடுங்கூட அழித்துப் போடுவேன்.]]></a:t>
+              <a:t><![CDATA[11. பூமியானது தேவனுக்கு முன்பாகச் சீர்கெட்டதாயிருந்தது; பூமி கொடுமையினால் நிறைந்திருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1411,51 +1403,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது தேவன் நோவாவை நோக்கி: மாம்சமான யாவரின் முடிவும் எனக்கு முன்பாக வந்தது; அவர்களாலே பூமி கொடுமையினால் நிறைந்தது; நான் அவர்களைப் பூமியோடுங்கூட அழித்துப் போடுவேன்.]]></a:t>
+              <a:t><![CDATA[12. தேவன் பூமியைப் பார்த்தார்; இதோ அது சீர்கெட்டதாயிருந்தது; மாம்சமான யாவரும் பூமியின்மேல் தங்கள் வழியைக் கெடுத்துக்கொண்டிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1520,51 +1512,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அந்நாட்களில் இராட்சதர் பூமியிலே இருந்தார்கள்; பின்பு தேவகுமாரர் மனுஷகுமாரத்திகளோடே கூடுகிறதினால், இவர்கள் அவர்களுக்குப் பிள்ளைகளைப் பெற்றபோது, இவர்களும் பூர்வத்தில் பேர் பெற்ற மனுஷராகிய பலவான்களானார்கள்.]]></a:t>
+              <a:t><![CDATA[1. மனுஷர் பூமியின்மேல் பெருகத் துவக்கி, அவர்களுக்கு குமாரத்திகள் பிறந்தபோது:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1629,51 +1621,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நீ கொப்பேர் மரத்தால் உனக்கு ஒரு பேழையை உண்டாக்கு; அந்தப் பேழையிலே அறைகளை உண்டுபண்ணி, அதை உள்ளும் புறம்புமாக கீல்பூசு.]]></a:t>
+              <a:t><![CDATA[12. தேவன் பூமியைப் பார்த்தார்; இதோ அது சீர்கெட்டதாயிருந்தது; மாம்சமான யாவரும் பூமியின்மேல் தங்கள் வழியைக் கெடுத்துக்கொண்டிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1738,51 +1730,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நீ கொப்பேர் மரத்தால் உனக்கு ஒரு பேழையை உண்டாக்கு; அந்தப் பேழையிலே அறைகளை உண்டுபண்ணி, அதை உள்ளும் புறம்புமாக கீல்பூசு.]]></a:t>
+              <a:t><![CDATA[13. அப்பொழுது தேவன் நோவாவை நோக்கி: மாம்சமான யாவரின் முடிவும் எனக்கு முன்பாக வந்தது; அவர்களாலே பூமி கொடுமையினால் நிறைந்தது; நான் அவர்களைப் பூமியோடுங்கூட அழித்துப் போடுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1847,51 +1839,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நீ அதைப் பண்ணவேண்டிய விதம் என்னவென்றால், பேழையின் நீளம் முந்நூறு முழமும் அதின் அகலம் ஐம்பது முழமும், அதின் உயரம் முப்பது முழமுமாய் இருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[13. அப்பொழுது தேவன் நோவாவை நோக்கி: மாம்சமான யாவரின் முடிவும் எனக்கு முன்பாக வந்தது; அவர்களாலே பூமி கொடுமையினால் நிறைந்தது; நான் அவர்களைப் பூமியோடுங்கூட அழித்துப் போடுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1956,51 +1948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நீ அதைப் பண்ணவேண்டிய விதம் என்னவென்றால், பேழையின் நீளம் முந்நூறு முழமும் அதின் அகலம் ஐம்பது முழமும், அதின் உயரம் முப்பது முழமுமாய் இருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[14. நீ கொப்பேர் மரத்தால் உனக்கு ஒரு பேழையை உண்டாக்கு; அந்தப் பேழையிலே அறைகளை உண்டுபண்ணி, அதை உள்ளும் புறம்புமாக கீல்பூசு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2065,51 +2057,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நீ பேழைக்கு ஓர் ஜன்னலை உண்டுபண்ணி, மேல்தட்டுக்கு ஒரு முழத்தாழ்த்தியிலே அதைச் செய்துமுடித்து, பேழையின் கதவை அதின் பக்கத்தில் வைத்து, கீழ் அறைகளையும், இரண்டாம் தட்டின் அறைகளையும், மூன்றாம் தட்டின் அறைகளையும் பண்ணவேண்டும்.]]></a:t>
+              <a:t><![CDATA[14. நீ கொப்பேர் மரத்தால் உனக்கு ஒரு பேழையை உண்டாக்கு; அந்தப் பேழையிலே அறைகளை உண்டுபண்ணி, அதை உள்ளும் புறம்புமாக கீல்பூசு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2174,51 +2166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நீ பேழைக்கு ஓர் ஜன்னலை உண்டுபண்ணி, மேல்தட்டுக்கு ஒரு முழத்தாழ்த்தியிலே அதைச் செய்துமுடித்து, பேழையின் கதவை அதின் பக்கத்தில் வைத்து, கீழ் அறைகளையும், இரண்டாம் தட்டின் அறைகளையும், மூன்றாம் தட்டின் அறைகளையும் பண்ணவேண்டும்.]]></a:t>
+              <a:t><![CDATA[15. நீ அதைப் பண்ணவேண்டிய விதம் என்னவென்றால், பேழையின் நீளம் முந்நூறு முழமும் அதின் அகலம் ஐம்பது முழமும், அதின் உயரம் முப்பது முழமுமாய் இருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2283,51 +2275,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. வானத்தின் கீழே ஜீவசுவாசமுள்ள சகல மாம்ச ஜந்துக்களையும் அழிக்க நான் பூமியின்மேல் ஜலப்பிரளயத்தை வரப்பண்ணுவேன்; பூமியிலுள்ள யாவும் மாண்டுபோம்.]]></a:t>
+              <a:t><![CDATA[15. நீ அதைப் பண்ணவேண்டிய விதம் என்னவென்றால், பேழையின் நீளம் முந்நூறு முழமும் அதின் அகலம் ஐம்பது முழமும், அதின் உயரம் முப்பது முழமுமாய் இருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2392,51 +2384,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. வானத்தின் கீழே ஜீவசுவாசமுள்ள சகல மாம்ச ஜந்துக்களையும் அழிக்க நான் பூமியின்மேல் ஜலப்பிரளயத்தை வரப்பண்ணுவேன்; பூமியிலுள்ள யாவும் மாண்டுபோம்.]]></a:t>
+              <a:t><![CDATA[16. நீ பேழைக்கு ஓர் ஜன்னலை உண்டுபண்ணி, மேல்தட்டுக்கு ஒரு முழத்தாழ்த்தியிலே அதைச் செய்துமுடித்து, பேழையின் கதவை அதின் பக்கத்தில் வைத்து, கீழ் அறைகளையும், இரண்டாம் தட்டின் அறைகளையும், மூன்றாம் தட்டின் அறைகளையும் பண்ணவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2501,51 +2493,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஆனாலும் உன்னுடனே என் உடன்படிக்கையை ஏற்படுத்துவேன்; நீயும் உன்னோடேகூட உன் குமாரரும், உன் மனைவியும், உன் குமாரரின் மனைவிகளும், பேழைக்குள் பிரவேசியுங்கள்.]]></a:t>
+              <a:t><![CDATA[16. நீ பேழைக்கு ஓர் ஜன்னலை உண்டுபண்ணி, மேல்தட்டுக்கு ஒரு முழத்தாழ்த்தியிலே அதைச் செய்துமுடித்து, பேழையின் கதவை அதின் பக்கத்தில் வைத்து, கீழ் அறைகளையும், இரண்டாம் தட்டின் அறைகளையும், மூன்றாம் தட்டின் அறைகளையும் பண்ணவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2610,51 +2602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஆனாலும் உன்னுடனே என் உடன்படிக்கையை ஏற்படுத்துவேன்; நீயும் உன்னோடேகூட உன் குமாரரும், உன் மனைவியும், உன் குமாரரின் மனைவிகளும், பேழைக்குள் பிரவேசியுங்கள்.]]></a:t>
+              <a:t><![CDATA[17. வானத்தின் கீழே ஜீவசுவாசமுள்ள சகல மாம்ச ஜந்துக்களையும் அழிக்க நான் பூமியின்மேல் ஜலப்பிரளயத்தை வரப்பண்ணுவேன்; பூமியிலுள்ள யாவும் மாண்டுபோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2719,51 +2711,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அந்நாட்களில் இராட்சதர் பூமியிலே இருந்தார்கள்; பின்பு தேவகுமாரர் மனுஷகுமாரத்திகளோடே கூடுகிறதினால், இவர்கள் அவர்களுக்குப் பிள்ளைகளைப் பெற்றபோது, இவர்களும் பூர்வத்தில் பேர் பெற்ற மனுஷராகிய பலவான்களானார்கள்.]]></a:t>
+              <a:t><![CDATA[2. தேவகுமாரர் மனுஷகுமாரத்திகளை அதிக செளந்தரியமுள்ளவர்களென்று கண்டு, அவர்களுக்குள்ளே தங்களுக்குப் பெண்களைத் தெரிந்துகொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2828,51 +2820,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. சகலவித மாம்சமான ஜீவன்களிலும் ஆணும் பெண்ணுமாக வகை ஒன்றுக்கு ஒவ்வொரு ஜோடு உன்னுடன் உயிரோடே காக்கப்படுவதற்கு, பேழைக்குள்ளே சேர்த்துக்கொள்.]]></a:t>
+              <a:t><![CDATA[17. வானத்தின் கீழே ஜீவசுவாசமுள்ள சகல மாம்ச ஜந்துக்களையும் அழிக்க நான் பூமியின்மேல் ஜலப்பிரளயத்தை வரப்பண்ணுவேன்; பூமியிலுள்ள யாவும் மாண்டுபோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2937,51 +2929,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. சகலவித மாம்சமான ஜீவன்களிலும் ஆணும் பெண்ணுமாக வகை ஒன்றுக்கு ஒவ்வொரு ஜோடு உன்னுடன் உயிரோடே காக்கப்படுவதற்கு, பேழைக்குள்ளே சேர்த்துக்கொள்.]]></a:t>
+              <a:t><![CDATA[18. ஆனாலும் உன்னுடனே என் உடன்படிக்கையை ஏற்படுத்துவேன்; நீயும் உன்னோடேகூட உன் குமாரரும், உன் மனைவியும், உன் குமாரரின் மனைவிகளும், பேழைக்குள் பிரவேசியுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3046,51 +3038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஜாதிஜாதியான பறவைகளிலும், ஜாதிஜாதியான மிருகங்களிலும், பூமியிலுள்ள சகல ஜாதிஜாதியான ஊரும் பிராணிகளிலும், வகை ஒன்றுக்கு ஒவ்வொரு ஜோடு உயிரோடே காக்கப்படுவதற்கு உன்னிடத்திலே வரக்கடவது.]]></a:t>
+              <a:t><![CDATA[18. ஆனாலும் உன்னுடனே என் உடன்படிக்கையை ஏற்படுத்துவேன்; நீயும் உன்னோடேகூட உன் குமாரரும், உன் மனைவியும், உன் குமாரரின் மனைவிகளும், பேழைக்குள் பிரவேசியுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3155,51 +3147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஜாதிஜாதியான பறவைகளிலும், ஜாதிஜாதியான மிருகங்களிலும், பூமியிலுள்ள சகல ஜாதிஜாதியான ஊரும் பிராணிகளிலும், வகை ஒன்றுக்கு ஒவ்வொரு ஜோடு உயிரோடே காக்கப்படுவதற்கு உன்னிடத்திலே வரக்கடவது.]]></a:t>
+              <a:t><![CDATA[19. சகலவித மாம்சமான ஜீவன்களிலும் ஆணும் பெண்ணுமாக வகை ஒன்றுக்கு ஒவ்வொரு ஜோடு உன்னுடன் உயிரோடே காக்கப்படுவதற்கு, பேழைக்குள்ளே சேர்த்துக்கொள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3264,51 +3256,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. உனக்கும் அவைகளுக்கும் ஆகாரமாகச் சகலவித போஜனபதார்த்தங்களையும் சேர்த்து, உன்னிடத்தில் வைத்துக்கொள் என்றார்.]]></a:t>
+              <a:t><![CDATA[19. சகலவித மாம்சமான ஜீவன்களிலும் ஆணும் பெண்ணுமாக வகை ஒன்றுக்கு ஒவ்வொரு ஜோடு உன்னுடன் உயிரோடே காக்கப்படுவதற்கு, பேழைக்குள்ளே சேர்த்துக்கொள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3373,51 +3365,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. உனக்கும் அவைகளுக்கும் ஆகாரமாகச் சகலவித போஜனபதார்த்தங்களையும் சேர்த்து, உன்னிடத்தில் வைத்துக்கொள் என்றார்.]]></a:t>
+              <a:t><![CDATA[20. ஜாதிஜாதியான பறவைகளிலும், ஜாதிஜாதியான மிருகங்களிலும், பூமியிலுள்ள சகல ஜாதிஜாதியான ஊரும் பிராணிகளிலும், வகை ஒன்றுக்கு ஒவ்வொரு ஜோடு உயிரோடே காக்கப்படுவதற்கு உன்னிடத்திலே வரக்கடவது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3482,51 +3474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. நோவா அப்படியே செய்தான்; தேவன் தனக்குக் கட்டளையிட்டபடியெல்லாம் அவன் செய்து முடித்தான்.]]></a:t>
+              <a:t><![CDATA[20. ஜாதிஜாதியான பறவைகளிலும், ஜாதிஜாதியான மிருகங்களிலும், பூமியிலுள்ள சகல ஜாதிஜாதியான ஊரும் பிராணிகளிலும், வகை ஒன்றுக்கு ஒவ்வொரு ஜோடு உயிரோடே காக்கப்படுவதற்கு உன்னிடத்திலே வரக்கடவது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3591,51 +3583,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. மனுஷர் பூமியின்மேல் பெருகத் துவக்கி, அவர்களுக்கு குமாரத்திகள் பிறந்தபோது:]]></a:t>
+              <a:t><![CDATA[20. ஜாதிஜாதியான பறவைகளிலும், ஜாதிஜாதியான மிருகங்களிலும், பூமியிலுள்ள சகல ஜாதிஜாதியான ஊரும் பிராணிகளிலும், வகை ஒன்றுக்கு ஒவ்வொரு ஜோடு உயிரோடே காக்கப்படுவதற்கு உன்னிடத்திலே வரக்கடவது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3700,51 +3692,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. மனுஷர் பூமியின்மேல் பெருகத் துவக்கி, அவர்களுக்கு குமாரத்திகள் பிறந்தபோது:]]></a:t>
+              <a:t><![CDATA[21. உனக்கும் அவைகளுக்கும் ஆகாரமாகச் சகலவித போஜனபதார்த்தங்களையும் சேர்த்து, உன்னிடத்தில் வைத்துக்கொள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3809,51 +3801,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. தேவகுமாரர் மனுஷகுமாரத்திகளை அதிக செளந்தரியமுள்ளவர்களென்று கண்டு, அவர்களுக்குள்ளே தங்களுக்குப் பெண்களைத் தெரிந்துகொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[21. உனக்கும் அவைகளுக்கும் ஆகாரமாகச் சகலவித போஜனபதார்த்தங்களையும் சேர்த்து, உன்னிடத்தில் வைத்துக்கொள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3918,51 +3910,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அந்நாட்களில் இராட்சதர் பூமியிலே இருந்தார்கள்; பின்பு தேவகுமாரர் மனுஷகுமாரத்திகளோடே கூடுகிறதினால், இவர்கள் அவர்களுக்குப் பிள்ளைகளைப் பெற்றபோது, இவர்களும் பூர்வத்தில் பேர் பெற்ற மனுஷராகிய பலவான்களானார்கள்.]]></a:t>
+              <a:t><![CDATA[2. தேவகுமாரர் மனுஷகுமாரத்திகளை அதிக செளந்தரியமுள்ளவர்களென்று கண்டு, அவர்களுக்குள்ளே தங்களுக்குப் பெண்களைத் தெரிந்துகொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4027,269 +4019,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. தேவகுமாரர் மனுஷகுமாரத்திகளை அதிக செளந்தரியமுள்ளவர்களென்று கண்டு, அவர்களுக்குள்ளே தங்களுக்குப் பெண்களைத் தெரிந்துகொண்டார்கள்.]]></a:t>
-[...217 lines deleted...]
-              <a:t><![CDATA[3. அப்பொழுது கர்த்தர்: என் ஆவி என்றைக்கும் மனுஷனோடே போராடுவதில்லை; அவன் மாம்சம்தானே, அவன் இருக்கப் போகிற நாட்கள் நூற்றிருபது வருஷம் என்றார்.]]></a:t>
+              <a:t><![CDATA[22. நோவா அப்படியே செய்தான்; தேவன் தனக்குக் கட்டளையிட்டபடியெல்லாம் அவன் செய்து முடித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4354,51 +4128,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. மனுஷனுடைய அக்கிரமம் பூமியிலே பெருகினது என்றும், அவன் இருதயத்து நினைவுகளின் தோற்றமெல்லாம் நித்தமும் பொல்லாததே என்றும், கர்த்தர் கண்டு,]]></a:t>
+              <a:t><![CDATA[3. அப்பொழுது கர்த்தர்: என் ஆவி என்றைக்கும் மனுஷனோடே போராடுவதில்லை; அவன் மாம்சம்தானே, அவன் இருக்கப் போகிற நாட்கள் நூற்றிருபது வருஷம் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4463,51 +4237,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. மனுஷனுடைய அக்கிரமம் பூமியிலே பெருகினது என்றும், அவன் இருதயத்து நினைவுகளின் தோற்றமெல்லாம் நித்தமும் பொல்லாததே என்றும், கர்த்தர் கண்டு,]]></a:t>
+              <a:t><![CDATA[3. அப்பொழுது கர்த்தர்: என் ஆவி என்றைக்கும் மனுஷனோடே போராடுவதில்லை; அவன் மாம்சம்தானே, அவன் இருக்கப் போகிற நாட்கள் நூற்றிருபது வருஷம் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4572,51 +4346,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. தாம் பூமியிலே மனுஷனை உண்டாக்கினதற்காகக் கர்த்தர் மனஸ்தாபப்பட்டார்; அது அவர் இருதயத்துக்கு விசனமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[4. அந்நாட்களில் இராட்சதர் பூமியிலே இருந்தார்கள்; பின்பு தேவகுமாரர் மனுஷகுமாரத்திகளோடே கூடுகிறதினால், இவர்கள் அவர்களுக்குப் பிள்ளைகளைப் பெற்றபோது, இவர்களும் பூர்வத்தில் பேர் பெற்ற மனுஷராகிய பலவான்களானார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4681,51 +4455,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது கர்த்தர்: நான் சிருஷ்டித்த மனுஷனைப் பூமியின்மேல் வைக்காமல், மனுஷன் முதற்கொண்டு, மிருகங்கள் ஊரும் பிராணிகள் ஆகாயத்துப் பறவைகள் பரியந்தமும் உண்டாயிருக்கிறவைகளை நிக்கிரகம்பண்ணுவேன்; நான் அவர்களை உண்டாக்கினது எனக்கு மனஸ்தாபமாயிருக்கிறது என்றார்.]]></a:t>
+              <a:t><![CDATA[4. அந்நாட்களில் இராட்சதர் பூமியிலே இருந்தார்கள்; பின்பு தேவகுமாரர் மனுஷகுமாரத்திகளோடே கூடுகிறதினால், இவர்கள் அவர்களுக்குப் பிள்ளைகளைப் பெற்றபோது, இவர்களும் பூர்வத்தில் பேர் பெற்ற மனுஷராகிய பலவான்களானார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4790,51 +4564,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது கர்த்தர்: நான் சிருஷ்டித்த மனுஷனைப் பூமியின்மேல் வைக்காமல், மனுஷன் முதற்கொண்டு, மிருகங்கள் ஊரும் பிராணிகள் ஆகாயத்துப் பறவைகள் பரியந்தமும் உண்டாயிருக்கிறவைகளை நிக்கிரகம்பண்ணுவேன்; நான் அவர்களை உண்டாக்கினது எனக்கு மனஸ்தாபமாயிருக்கிறது என்றார்.]]></a:t>
+              <a:t><![CDATA[5. மனுஷனுடைய அக்கிரமம் பூமியிலே பெருகினது என்றும், அவன் இருதயத்து நினைவுகளின் தோற்றமெல்லாம் நித்தமும் பொல்லாததே என்றும், கர்த்தர் கண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4869,51 +4643,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469488452" r:id="rId1"/>
+    <p:sldLayoutId id="2474005587" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5185,66 +4959,50 @@
 
 <file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5385,51 +5143,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[them.]]></a:t>
+              <a:t><![CDATA[చెడ్డదనియు యెహోవా చూచి]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5517,51 +5275,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. But Noah found grace in the eyes of the LORD.]]></a:t>
+              <a:t><![CDATA[6. తాను భూమిమీద నరులను చేసినందుకు యెహోవా సంతాపము నొంది తన హృద యములో నొచ్చుకొనెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5649,51 +5407,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. These are the generations of Noah: Noah was a just man and perfect in his generations, and Noah]]></a:t>
+              <a:t><![CDATA[7. అప్పుడు యెహోవా నేను సృజించిన నరులును నరులతోకూడ జంతువులును పురుగులును ఆకాశ పక్ష్యాదులును భూమిమీద]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5781,51 +5539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[walked with God.]]></a:t>
+              <a:t><![CDATA[నుండకుండ తుడిచివేయుదును; ఏలయనగా నేను వారిని సృష్టించి]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5913,51 +5671,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And Noah brings forth three sons, Shem, Ham, and Japheth.]]></a:t>
+              <a:t><![CDATA[8. అయితే నోవహు యెహోవా దృష్టియందు కృప పొందినవాడాయెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6045,51 +5803,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. The earth also was corrupt before God, and the earth was filled with violence.]]></a:t>
+              <a:t><![CDATA[9. నోవహు వంశావళి యిదే. నోవహు నీతిపరుడును తన తరములో నిందారహితుడునై యుండెను. నోవహు దేవునితో కూడ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6177,51 +5935,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And God looked upon the earth, and, behold, it was corrupt; for all flesh had corrupted his way]]></a:t>
+              <a:t><![CDATA[నడచినవాడు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6309,51 +6067,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[upon the earth.]]></a:t>
+              <a:t><![CDATA[10. షేము, హాము, యాపెతను ముగ్గురు కుమారులను నోవహు కనెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6441,51 +6199,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And God said unto Noah, The end of all flesh has come before me; for the earth is filled with]]></a:t>
+              <a:t><![CDATA[11. భూలోకము దేవుని సన్నిధిని చెడిపోయియుండెను; భూలోకము బలాత్కారముతో నిండియుండెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6573,51 +6331,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[violence through them; and, behold, I will destroy them with the earth.]]></a:t>
+              <a:t><![CDATA[12. దేవుడు భూలోకమును చూచినప్పుడు అది చెడిపోయి యుండెను; భూమిమీద సమస్త శరీరులు తమ మార్గమును]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6705,51 +6463,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. There were giants in the earth in those days; and also after that, when the sons of God came in]]></a:t>
+              <a:t><![CDATA[1. నరులు భూమిమీద విస్తరింప నారంభించిన తరువాత కుమార్తెలు వారికి పుట్టినప్పుడు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6837,51 +6595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Make you an ark of gopher wood; rooms shall you make in the ark, and shall pitch it within and]]></a:t>
+              <a:t><![CDATA[చెరిపివేసుకొని యుండిరి.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6969,51 +6727,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[without with pitch.]]></a:t>
+              <a:t><![CDATA[13. దేవుడు నోవహుఱోసమస్త శరీరుల మూలముగా భూమి బలాత్కారముతో నిండియున్నది గనుక నా సన్నిధిని వారి అంతము]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7101,51 +6859,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And this is the fashion which you shall make it of: The length of the ark shall be three hundred]]></a:t>
+              <a:t><![CDATA[వచ్చియున్నది; ఇదిగో వారిని భూమితోకూడ నాశనము చేయుదును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7233,51 +6991,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[cubits, the breadth of it fifty cubits, and the height of it thirty cubits.]]></a:t>
+              <a:t><![CDATA[14. చితిసారకపు మ్రానుతో నీకొరకు ఓడను చేసికొనుము. అరలు పెట్టి ఆ ఓడను చేసి లోపటను వెలుపటను దానికి కీలు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7365,51 +7123,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. A window shall you make to the ark, and in a cubit shall you finish it above; and the door of]]></a:t>
+              <a:t><![CDATA[పూయ వలెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7497,51 +7255,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the ark shall you set in the side thereof; with lower, second, and third stories shall you make it.]]></a:t>
+              <a:t><![CDATA[15. నీవు దాని చేయవలసిన విధమిది; ఆ ఓడ మూడువందల మూరల పొడుగును ఏబది మూరల వెడల్పును ముప్పది మూరల]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7629,51 +7387,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And, behold, I, even I, do bring a flood of waters upon the earth, to destroy all flesh, wherein]]></a:t>
+              <a:t><![CDATA[యెత్తును గలదై యుండ వలెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7761,51 +7519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[is the breath of life, from under heaven; and every thing that is in the earth shall die.]]></a:t>
+              <a:t><![CDATA[16. ఆ ఓడకు కిటికీ చేసి పైనుండి మూరెడు క్రిందికి దాని ముగించవలెను; ఓడ తలుపు దాని ప్రక్కను ఉంచవలెను;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7893,51 +7651,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. But with you will I establish my covenant; and you shall come into the ark, you, and your sons,]]></a:t>
+              <a:t><![CDATA[క్రింది అంతస్థు రెండవ అంతస్థు మూడవ అంతస్థు గలదిగా దాని చేయవలెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8025,51 +7783,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and your wife, and your sons' wives with you.]]></a:t>
+              <a:t><![CDATA[17. ఇదిగో నేనే జీవ వాయువుగల సమస్త శరీరులను ఆకాశము క్రింద నుండ కుండ నాశము చేయుటకు భూమిమీదికి]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8157,51 +7915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[unto the daughters of men, and they bare children to them, the same became mighty men which were of]]></a:t>
+              <a:t><![CDATA[2. దేవుని కుమారులు నరుల కుమార్తెలు చక్కనివారని చూచి వారందరిలో తమకు మనస్సువచ్చిన స్త్రీలను వివాహము]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8289,51 +8047,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And of every living thing of all flesh, two of every sort shall you bring into the ark, to keep]]></a:t>
+              <a:t><![CDATA[జలప్రవాహము రప్పించుచున్నాను. లోకమందున్న సమస్తమును చని పోవును;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8421,51 +8179,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[them alive with you; they shall be male and female.]]></a:t>
+              <a:t><![CDATA[18. అయితే నీతో నా నిబంధన స్థిరపరచుదును; నీవును నీతోకూడ నీ కుమారులును నీ భార్యయు నీ కోడండ్రును ఆ ఓడలో]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8553,51 +8311,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. Of fowls after their kind, and of cattle after their kind, of every creeping thing of the earth]]></a:t>
+              <a:t><![CDATA[ప్రవేశింపవలెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8685,51 +8443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[after his kind, two of every sort shall come unto you, to keep them alive.]]></a:t>
+              <a:t><![CDATA[19. మరియు నీతోకూడ వాటిని బ్రదికించి యుంచుకొనుటకు సమస్త జీవులలో, అనగా సమస్త శరీరులయొక్క ప్రతి జాతిలో]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8817,51 +8575,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And take you unto you of all food that is eaten, and you shall gather it to you; and it shall be]]></a:t>
+              <a:t><![CDATA[నివి రెండేసి చొప్పున నీవు ఓడలోనికి తేవలెను; వాటిలో మగదియు ఆడుదియు నుండవలెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8949,51 +8707,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[for food for you, and for them.]]></a:t>
+              <a:t><![CDATA[20. నీవు వాటిని బ్రది కించి యుంచుకొనుటకై వాటి వాటి జాతుల ప్రకారము పక్షులలోను, వాటి వాటి జాతుల]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9081,51 +8839,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. Thus did Noah; according to all that God commanded him, so did he.]]></a:t>
+              <a:t><![CDATA[ప్రకారము జంతువుల లోను, వాటి వాటి జాతుల ప్రకారము నేలను ప్రాకు వాటన్నిటిలోను, ప్రతి జాతిలో రెండేసి]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9213,51 +8971,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And it came to pass, when men began to multiply on the face of the earth, and daughters were born]]></a:t>
+              <a:t><![CDATA[చొప్పున నీ యొద్దకు అవి వచ్చును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9345,51 +9103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[unto them,]]></a:t>
+              <a:t><![CDATA[21. మరియు తినుటకు నానావిధములైన ఆహారపదార్థములను కూర్చుకొని నీదగ్గర ఉంచు కొనుము; అవి నీకును వాటికిని]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9477,51 +9235,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. That the sons of God saw the daughters of men that they were fair; and they took them wives of]]></a:t>
+              <a:t><![CDATA[ఆహారమగునని చెప్పెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9609,51 +9367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[old, men of renown.]]></a:t>
+              <a:t><![CDATA[చేసికొనిరి.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9741,315 +9499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[all which they chose.]]></a:t>
-[...263 lines deleted...]
-              <a:t><![CDATA[days shall be an hundred and twenty years.]]></a:t>
+              <a:t><![CDATA[22. నోవహు అట్లు చేసెను; దేవుడు అతని కాజ్ఞాపించిన ప్రకారము యావత్తు చేసెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10137,51 +9631,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And God saw that the wickedness of man was great in the earth, and that every imagination of the]]></a:t>
+              <a:t><![CDATA[3. అప్పుడు యెహోవానా ఆత్మ నరులతో ఎల్లప్పుడును వాదించదు; వారు తమ అక్రమ విషయములో నరమాత్రులై యున్నారు;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10269,51 +9763,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[thoughts of his heart was only evil continually.]]></a:t>
+              <a:t><![CDATA[అయినను వారి దినములు నూట ఇరువది యేండ్లగుననెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10401,51 +9895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And it repented the LORD that he had made man on the earth, and it grieved him at his heart.]]></a:t>
+              <a:t><![CDATA[4. ఆ దినములలో నెఫీలులను వారు భూమి మీదనుండిరి; తరువాతను ఉండిరి. దేవుని కుమారులు నరుల కుమార్తెలతో]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10533,51 +10027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And the LORD said, I will destroy man whom I have created from the face of the earth; both man,]]></a:t>
+              <a:t><![CDATA[పోయినప్పుడు వారికి పిల్లలను కనిరి. పూర్వ కాలమందు పేరు పొందిన శూరులు వీరే.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10665,51 +10159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and beast, and the creeping thing, and the fowls of the air; for it repents me that I have made]]></a:t>
+              <a:t><![CDATA[5. నరుల చెడు తనము భూమిమీద గొప్పదనియు, వారి హృదయము యొక్క తలంపులలోని ఊహ అంతయు ఎల్లప్పుడు కేవలము]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10726,91 +10220,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஆதியாகமம் : 6]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme61">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme34">
   <a:themeElements>
-    <a:clrScheme name="Theme61">
+    <a:clrScheme name="Theme34">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme61">
+    <a:fontScheme name="Theme34">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -10836,51 +10330,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme61">
+    <a:fmtScheme name="Theme34">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -11011,51 +10505,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>42</Slides>
+  <Slides>40</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>