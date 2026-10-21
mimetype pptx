--- v1 (2026-07-25)
+++ v2 (2026-10-21)
@@ -71,50 +71,56 @@
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -135,50 +141,53 @@
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
+    <p:sldId id="296" r:id="rId43"/>
+    <p:sldId id="297" r:id="rId44"/>
+    <p:sldId id="298" r:id="rId45"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -316,53 +325,56 @@
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
-  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -422,51 +434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. மனுஷனுடைய அக்கிரமம் பூமியிலே பெருகினது என்றும், அவன் இருதயத்து நினைவுகளின் தோற்றமெல்லாம் நித்தமும் பொல்லாததே என்றும், கர்த்தர் கண்டு,]]></a:t>
+              <a:t><![CDATA[5. And God saw that the wickedness of man was great in the earth, and that every imagination of the thoughts of his heart was only evil continually.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -531,51 +543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. தாம் பூமியிலே மனுஷனை உண்டாக்கினதற்காகக் கர்த்தர் மனஸ்தாபப்பட்டார்; அது அவர் இருதயத்துக்கு விசனமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[5. And God saw that the wickedness of man was great in the earth, and that every imagination of the thoughts of his heart was only evil continually.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -640,51 +652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது கர்த்தர்: நான் சிருஷ்டித்த மனுஷனைப் பூமியின்மேல் வைக்காமல், மனுஷன் முதற்கொண்டு, மிருகங்கள் ஊரும் பிராணிகள் ஆகாயத்துப் பறவைகள் பரியந்தமும் உண்டாயிருக்கிறவைகளை நிக்கிரகம்பண்ணுவேன்; நான் அவர்களை உண்டாக்கினது எனக்கு மனஸ்தாபமாயிருக்கிறது என்றார்.]]></a:t>
+              <a:t><![CDATA[6. And it repented the LORD that he had made man on the earth, and it grieved him at his heart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -749,51 +761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது கர்த்தர்: நான் சிருஷ்டித்த மனுஷனைப் பூமியின்மேல் வைக்காமல், மனுஷன் முதற்கொண்டு, மிருகங்கள் ஊரும் பிராணிகள் ஆகாயத்துப் பறவைகள் பரியந்தமும் உண்டாயிருக்கிறவைகளை நிக்கிரகம்பண்ணுவேன்; நான் அவர்களை உண்டாக்கினது எனக்கு மனஸ்தாபமாயிருக்கிறது என்றார்.]]></a:t>
+              <a:t><![CDATA[6. And it repented the LORD that he had made man on the earth, and it grieved him at his heart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -858,51 +870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நோவாவுக்கோ கர்த்தருடைய கண்களில் கிருபை கிடைத்தது.]]></a:t>
+              <a:t><![CDATA[7. And the LORD said, I will destroy man whom I have created from the face of the earth; both man, and beast, and the creeping thing, and the fowls of the air; for it repents me that I have made them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -967,51 +979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நோவாவின் வம்சவரலாறு: நோவா தன் காலத்தில் இருந்தவர்களுக்குள்ளே நீதிமானும் உத்தமனுமாயிருந்தான்; நோவா தேவனோடே சஞ்சரித்துக் கொண்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[7. And the LORD said, I will destroy man whom I have created from the face of the earth; both man, and beast, and the creeping thing, and the fowls of the air; for it repents me that I have made them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1076,51 +1088,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நோவாவின் வம்சவரலாறு: நோவா தன் காலத்தில் இருந்தவர்களுக்குள்ளே நீதிமானும் உத்தமனுமாயிருந்தான்; நோவா தேவனோடே சஞ்சரித்துக் கொண்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[7. And the LORD said, I will destroy man whom I have created from the face of the earth; both man, and beast, and the creeping thing, and the fowls of the air; for it repents me that I have made them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1185,51 +1197,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நோவா சேம் காம் யாப்பேத் என்னும் மூன்று குமாரரைப் பெற்றான்.]]></a:t>
+              <a:t><![CDATA[8. But Noah found grace in the eyes of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1294,51 +1306,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பூமியானது தேவனுக்கு முன்பாகச் சீர்கெட்டதாயிருந்தது; பூமி கொடுமையினால் நிறைந்திருந்தது.]]></a:t>
+              <a:t><![CDATA[9. These are the generations of Noah: Noah was a just man and perfect in his generations, and Noah walked with God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1403,51 +1415,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தேவன் பூமியைப் பார்த்தார்; இதோ அது சீர்கெட்டதாயிருந்தது; மாம்சமான யாவரும் பூமியின்மேல் தங்கள் வழியைக் கெடுத்துக்கொண்டிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[9. These are the generations of Noah: Noah was a just man and perfect in his generations, and Noah walked with God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1512,51 +1524,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. மனுஷர் பூமியின்மேல் பெருகத் துவக்கி, அவர்களுக்கு குமாரத்திகள் பிறந்தபோது:]]></a:t>
+              <a:t><![CDATA[1. And it came to pass, when men began to multiply on the face of the earth, and daughters were born unto them,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1621,51 +1633,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தேவன் பூமியைப் பார்த்தார்; இதோ அது சீர்கெட்டதாயிருந்தது; மாம்சமான யாவரும் பூமியின்மேல் தங்கள் வழியைக் கெடுத்துக்கொண்டிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[10. And Noah brings forth three sons, Shem, Ham, and Japheth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1730,51 +1742,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது தேவன் நோவாவை நோக்கி: மாம்சமான யாவரின் முடிவும் எனக்கு முன்பாக வந்தது; அவர்களாலே பூமி கொடுமையினால் நிறைந்தது; நான் அவர்களைப் பூமியோடுங்கூட அழித்துப் போடுவேன்.]]></a:t>
+              <a:t><![CDATA[11. The earth also was corrupt before God, and the earth was filled with violence.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1839,51 +1851,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது தேவன் நோவாவை நோக்கி: மாம்சமான யாவரின் முடிவும் எனக்கு முன்பாக வந்தது; அவர்களாலே பூமி கொடுமையினால் நிறைந்தது; நான் அவர்களைப் பூமியோடுங்கூட அழித்துப் போடுவேன்.]]></a:t>
+              <a:t><![CDATA[12. And God looked upon the earth, and, behold, it was corrupt; for all flesh had corrupted his way upon the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1948,51 +1960,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நீ கொப்பேர் மரத்தால் உனக்கு ஒரு பேழையை உண்டாக்கு; அந்தப் பேழையிலே அறைகளை உண்டுபண்ணி, அதை உள்ளும் புறம்புமாக கீல்பூசு.]]></a:t>
+              <a:t><![CDATA[12. And God looked upon the earth, and, behold, it was corrupt; for all flesh had corrupted his way upon the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2057,51 +2069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நீ கொப்பேர் மரத்தால் உனக்கு ஒரு பேழையை உண்டாக்கு; அந்தப் பேழையிலே அறைகளை உண்டுபண்ணி, அதை உள்ளும் புறம்புமாக கீல்பூசு.]]></a:t>
+              <a:t><![CDATA[13. And God said unto Noah, The end of all flesh has come before me; for the earth is filled with violence through them; and, behold, I will destroy them with the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2166,51 +2178,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நீ அதைப் பண்ணவேண்டிய விதம் என்னவென்றால், பேழையின் நீளம் முந்நூறு முழமும் அதின் அகலம் ஐம்பது முழமும், அதின் உயரம் முப்பது முழமுமாய் இருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[13. And God said unto Noah, The end of all flesh has come before me; for the earth is filled with violence through them; and, behold, I will destroy them with the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2275,51 +2287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நீ அதைப் பண்ணவேண்டிய விதம் என்னவென்றால், பேழையின் நீளம் முந்நூறு முழமும் அதின் அகலம் ஐம்பது முழமும், அதின் உயரம் முப்பது முழமுமாய் இருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[14. Make you an ark of gopher wood; rooms shall you make in the ark, and shall pitch it within and without with pitch.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2384,51 +2396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நீ பேழைக்கு ஓர் ஜன்னலை உண்டுபண்ணி, மேல்தட்டுக்கு ஒரு முழத்தாழ்த்தியிலே அதைச் செய்துமுடித்து, பேழையின் கதவை அதின் பக்கத்தில் வைத்து, கீழ் அறைகளையும், இரண்டாம் தட்டின் அறைகளையும், மூன்றாம் தட்டின் அறைகளையும் பண்ணவேண்டும்.]]></a:t>
+              <a:t><![CDATA[14. Make you an ark of gopher wood; rooms shall you make in the ark, and shall pitch it within and without with pitch.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2493,51 +2505,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நீ பேழைக்கு ஓர் ஜன்னலை உண்டுபண்ணி, மேல்தட்டுக்கு ஒரு முழத்தாழ்த்தியிலே அதைச் செய்துமுடித்து, பேழையின் கதவை அதின் பக்கத்தில் வைத்து, கீழ் அறைகளையும், இரண்டாம் தட்டின் அறைகளையும், மூன்றாம் தட்டின் அறைகளையும் பண்ணவேண்டும்.]]></a:t>
+              <a:t><![CDATA[15. And this is the fashion which you shall make it of: The length of the ark shall be three hundred cubits, the breadth of it fifty cubits, and the height of it thirty cubits.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2602,51 +2614,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. வானத்தின் கீழே ஜீவசுவாசமுள்ள சகல மாம்ச ஜந்துக்களையும் அழிக்க நான் பூமியின்மேல் ஜலப்பிரளயத்தை வரப்பண்ணுவேன்; பூமியிலுள்ள யாவும் மாண்டுபோம்.]]></a:t>
+              <a:t><![CDATA[15. And this is the fashion which you shall make it of: The length of the ark shall be three hundred cubits, the breadth of it fifty cubits, and the height of it thirty cubits.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2711,51 +2723,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. தேவகுமாரர் மனுஷகுமாரத்திகளை அதிக செளந்தரியமுள்ளவர்களென்று கண்டு, அவர்களுக்குள்ளே தங்களுக்குப் பெண்களைத் தெரிந்துகொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[2. That the sons of God saw the daughters of men that they were fair; and they took them wives of all which they chose.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2820,51 +2832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. வானத்தின் கீழே ஜீவசுவாசமுள்ள சகல மாம்ச ஜந்துக்களையும் அழிக்க நான் பூமியின்மேல் ஜலப்பிரளயத்தை வரப்பண்ணுவேன்; பூமியிலுள்ள யாவும் மாண்டுபோம்.]]></a:t>
+              <a:t><![CDATA[16. A window shall you make to the ark, and in a cubit shall you finish it above; and the door of the ark shall you set in the side thereof; with lower, second, and third stories shall you make it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2929,51 +2941,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஆனாலும் உன்னுடனே என் உடன்படிக்கையை ஏற்படுத்துவேன்; நீயும் உன்னோடேகூட உன் குமாரரும், உன் மனைவியும், உன் குமாரரின் மனைவிகளும், பேழைக்குள் பிரவேசியுங்கள்.]]></a:t>
+              <a:t><![CDATA[16. A window shall you make to the ark, and in a cubit shall you finish it above; and the door of the ark shall you set in the side thereof; with lower, second, and third stories shall you make it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3038,51 +3050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஆனாலும் உன்னுடனே என் உடன்படிக்கையை ஏற்படுத்துவேன்; நீயும் உன்னோடேகூட உன் குமாரரும், உன் மனைவியும், உன் குமாரரின் மனைவிகளும், பேழைக்குள் பிரவேசியுங்கள்.]]></a:t>
+              <a:t><![CDATA[16. A window shall you make to the ark, and in a cubit shall you finish it above; and the door of the ark shall you set in the side thereof; with lower, second, and third stories shall you make it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3147,51 +3159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. சகலவித மாம்சமான ஜீவன்களிலும் ஆணும் பெண்ணுமாக வகை ஒன்றுக்கு ஒவ்வொரு ஜோடு உன்னுடன் உயிரோடே காக்கப்படுவதற்கு, பேழைக்குள்ளே சேர்த்துக்கொள்.]]></a:t>
+              <a:t><![CDATA[17. And, behold, I, even I, do bring a flood of waters upon the earth, to destroy all flesh, wherein is the breath of life, from under heaven; and every thing that is in the earth shall die.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3256,51 +3268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. சகலவித மாம்சமான ஜீவன்களிலும் ஆணும் பெண்ணுமாக வகை ஒன்றுக்கு ஒவ்வொரு ஜோடு உன்னுடன் உயிரோடே காக்கப்படுவதற்கு, பேழைக்குள்ளே சேர்த்துக்கொள்.]]></a:t>
+              <a:t><![CDATA[17. And, behold, I, even I, do bring a flood of waters upon the earth, to destroy all flesh, wherein is the breath of life, from under heaven; and every thing that is in the earth shall die.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3365,51 +3377,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஜாதிஜாதியான பறவைகளிலும், ஜாதிஜாதியான மிருகங்களிலும், பூமியிலுள்ள சகல ஜாதிஜாதியான ஊரும் பிராணிகளிலும், வகை ஒன்றுக்கு ஒவ்வொரு ஜோடு உயிரோடே காக்கப்படுவதற்கு உன்னிடத்திலே வரக்கடவது.]]></a:t>
+              <a:t><![CDATA[18. But with you will I establish my covenant; and you shall come into the ark, you, and your sons, and your wife, and your sons' wives with you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3474,51 +3486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஜாதிஜாதியான பறவைகளிலும், ஜாதிஜாதியான மிருகங்களிலும், பூமியிலுள்ள சகல ஜாதிஜாதியான ஊரும் பிராணிகளிலும், வகை ஒன்றுக்கு ஒவ்வொரு ஜோடு உயிரோடே காக்கப்படுவதற்கு உன்னிடத்திலே வரக்கடவது.]]></a:t>
+              <a:t><![CDATA[18. But with you will I establish my covenant; and you shall come into the ark, you, and your sons, and your wife, and your sons' wives with you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3583,51 +3595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஜாதிஜாதியான பறவைகளிலும், ஜாதிஜாதியான மிருகங்களிலும், பூமியிலுள்ள சகல ஜாதிஜாதியான ஊரும் பிராணிகளிலும், வகை ஒன்றுக்கு ஒவ்வொரு ஜோடு உயிரோடே காக்கப்படுவதற்கு உன்னிடத்திலே வரக்கடவது.]]></a:t>
+              <a:t><![CDATA[19. And of every living thing of all flesh, two of every sort shall you bring into the ark, to keep them alive with you; they shall be male and female.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3692,51 +3704,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. உனக்கும் அவைகளுக்கும் ஆகாரமாகச் சகலவித போஜனபதார்த்தங்களையும் சேர்த்து, உன்னிடத்தில் வைத்துக்கொள் என்றார்.]]></a:t>
+              <a:t><![CDATA[19. And of every living thing of all flesh, two of every sort shall you bring into the ark, to keep them alive with you; they shall be male and female.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3801,51 +3813,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. உனக்கும் அவைகளுக்கும் ஆகாரமாகச் சகலவித போஜனபதார்த்தங்களையும் சேர்த்து, உன்னிடத்தில் வைத்துக்கொள் என்றார்.]]></a:t>
+              <a:t><![CDATA[20. Of fowls after their kind, and of cattle after their kind, of every creeping thing of the earth after his kind, two of every sort shall come unto you, to keep them alive.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3910,51 +3922,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. தேவகுமாரர் மனுஷகுமாரத்திகளை அதிக செளந்தரியமுள்ளவர்களென்று கண்டு, அவர்களுக்குள்ளே தங்களுக்குப் பெண்களைத் தெரிந்துகொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[2. That the sons of God saw the daughters of men that they were fair; and they took them wives of all which they chose.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4019,51 +4031,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. நோவா அப்படியே செய்தான்; தேவன் தனக்குக் கட்டளையிட்டபடியெல்லாம் அவன் செய்து முடித்தான்.]]></a:t>
+              <a:t><![CDATA[20. Of fowls after their kind, and of cattle after their kind, of every creeping thing of the earth after his kind, two of every sort shall come unto you, to keep them alive.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. And take you unto you of all food that is eaten, and you shall gather it to you; and it shall be for food for you, and for them.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. And take you unto you of all food that is eaten, and you shall gather it to you; and it shall be for food for you, and for them.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. Thus did Noah; according to all that God commanded him, so did he.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4128,51 +4467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது கர்த்தர்: என் ஆவி என்றைக்கும் மனுஷனோடே போராடுவதில்லை; அவன் மாம்சம்தானே, அவன் இருக்கப் போகிற நாட்கள் நூற்றிருபது வருஷம் என்றார்.]]></a:t>
+              <a:t><![CDATA[3. And the LORD said, My spirit shall not always strive with man, for that he also is flesh: yet his days shall be an hundred and twenty years.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4237,51 +4576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது கர்த்தர்: என் ஆவி என்றைக்கும் மனுஷனோடே போராடுவதில்லை; அவன் மாம்சம்தானே, அவன் இருக்கப் போகிற நாட்கள் நூற்றிருபது வருஷம் என்றார்.]]></a:t>
+              <a:t><![CDATA[3. And the LORD said, My spirit shall not always strive with man, for that he also is flesh: yet his days shall be an hundred and twenty years.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4346,51 +4685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அந்நாட்களில் இராட்சதர் பூமியிலே இருந்தார்கள்; பின்பு தேவகுமாரர் மனுஷகுமாரத்திகளோடே கூடுகிறதினால், இவர்கள் அவர்களுக்குப் பிள்ளைகளைப் பெற்றபோது, இவர்களும் பூர்வத்தில் பேர் பெற்ற மனுஷராகிய பலவான்களானார்கள்.]]></a:t>
+              <a:t><![CDATA[4. There were giants in the earth in those days; and also after that, when the sons of God came in unto the daughters of men, and they bare children to them, the same became mighty men which were of old, men of renown.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4455,51 +4794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அந்நாட்களில் இராட்சதர் பூமியிலே இருந்தார்கள்; பின்பு தேவகுமாரர் மனுஷகுமாரத்திகளோடே கூடுகிறதினால், இவர்கள் அவர்களுக்குப் பிள்ளைகளைப் பெற்றபோது, இவர்களும் பூர்வத்தில் பேர் பெற்ற மனுஷராகிய பலவான்களானார்கள்.]]></a:t>
+              <a:t><![CDATA[4. There were giants in the earth in those days; and also after that, when the sons of God came in unto the daughters of men, and they bare children to them, the same became mighty men which were of old, men of renown.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4564,51 +4903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. மனுஷனுடைய அக்கிரமம் பூமியிலே பெருகினது என்றும், அவன் இருதயத்து நினைவுகளின் தோற்றமெல்லாம் நித்தமும் பொல்லாததே என்றும், கர்த்தர் கண்டு,]]></a:t>
+              <a:t><![CDATA[4. There were giants in the earth in those days; and also after that, when the sons of God came in unto the daughters of men, and they bare children to them, the same became mighty men which were of old, men of renown.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4643,51 +4982,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474005587" r:id="rId1"/>
+    <p:sldLayoutId id="2481563628" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4959,50 +5298,74 @@
 
 <file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5143,51 +5506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చెడ్డదనియు యెహోవా చూచి]]></a:t>
+              <a:t><![CDATA[5. மனுஷனுடைய அக்கிரமம் பூமியிலே பெருகினது என்றும், அவன் இருதயத்து நினைவுகளின் தோற்றமெல்லாம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5275,51 +5638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. తాను భూమిమీద నరులను చేసినందుకు యెహోవా సంతాపము నొంది తన హృద యములో నొచ్చుకొనెను.]]></a:t>
+              <a:t><![CDATA[நித்தமும் பொல்லாததே என்றும், கர்த்தர் கண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5407,51 +5770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. అప్పుడు యెహోవా నేను సృజించిన నరులును నరులతోకూడ జంతువులును పురుగులును ఆకాశ పక్ష్యాదులును భూమిమీద]]></a:t>
+              <a:t><![CDATA[6. தாம் பூமியிலே மனுஷனை உண்டாக்கினதற்காகக் கர்த்தர் மனஸ்தாபப்பட்டார்; அது அவர் இருதயத்துக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5539,51 +5902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నుండకుండ తుడిచివేయుదును; ఏలయనగా నేను వారిని సృష్టించి]]></a:t>
+              <a:t><![CDATA[விசனமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5671,51 +6034,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. అయితే నోవహు యెహోవా దృష్టియందు కృప పొందినవాడాయెను.]]></a:t>
+              <a:t><![CDATA[7. அப்பொழுது கர்த்தர்: நான் சிருஷ்டித்த மனுஷனைப் பூமியின்மேல் வைக்காமல், மனுஷன் முதற்கொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5803,51 +6166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. నోవహు వంశావళి యిదే. నోవహు నీతిపరుడును తన తరములో నిందారహితుడునై యుండెను. నోవహు దేవునితో కూడ]]></a:t>
+              <a:t><![CDATA[மிருகங்கள் ஊரும் பிராணிகள் ஆகாயத்துப் பறவைகள் பரியந்தமும் உண்டாயிருக்கிறவைகளை நிக்கிரகம்பண்ணுவேன்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5935,51 +6298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నడచినవాడు.]]></a:t>
+              <a:t><![CDATA[நான் அவர்களை உண்டாக்கினது எனக்கு மனஸ்தாபமாயிருக்கிறது என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6067,51 +6430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. షేము, హాము, యాపెతను ముగ్గురు కుమారులను నోవహు కనెను.]]></a:t>
+              <a:t><![CDATA[8. நோவாவுக்கோ கர்த்தருடைய கண்களில் கிருபை கிடைத்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6199,51 +6562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. భూలోకము దేవుని సన్నిధిని చెడిపోయియుండెను; భూలోకము బలాత్కారముతో నిండియుండెను.]]></a:t>
+              <a:t><![CDATA[9. நோவாவின் வம்சவரலாறு: நோவா தன் காலத்தில் இருந்தவர்களுக்குள்ளே நீதிமானும் உத்தமனுமாயிருந்தான்; நோவா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6331,51 +6694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. దేవుడు భూలోకమును చూచినప్పుడు అది చెడిపోయి యుండెను; భూమిమీద సమస్త శరీరులు తమ మార్గమును]]></a:t>
+              <a:t><![CDATA[தேவனோடே சஞ்சரித்துக் கொண்டிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6463,51 +6826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. నరులు భూమిమీద విస్తరింప నారంభించిన తరువాత కుమార్తెలు వారికి పుట్టినప్పుడు]]></a:t>
+              <a:t><![CDATA[1. மனுஷர் பூமியின்மேல் பெருகத் துவக்கி, அவர்களுக்கு குமாரத்திகள் பிறந்தபோது:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6595,51 +6958,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చెరిపివేసుకొని యుండిరి.]]></a:t>
+              <a:t><![CDATA[10. நோவா சேம் காம் யாப்பேத் என்னும் மூன்று குமாரரைப் பெற்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6727,51 +7090,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. దేవుడు నోవహుఱోసమస్త శరీరుల మూలముగా భూమి బలాత్కారముతో నిండియున్నది గనుక నా సన్నిధిని వారి అంతము]]></a:t>
+              <a:t><![CDATA[11. பூமியானது தேவனுக்கு முன்பாகச் சீர்கெட்டதாயிருந்தது; பூமி கொடுமையினால் நிறைந்திருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6859,51 +7222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వచ్చియున్నది; ఇదిగో వారిని భూమితోకూడ నాశనము చేయుదును.]]></a:t>
+              <a:t><![CDATA[12. தேவன் பூமியைப் பார்த்தார்; இதோ அது சீர்கெட்டதாயிருந்தது; மாம்சமான யாவரும் பூமியின்மேல் தங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6991,51 +7354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. చితిసారకపు మ్రానుతో నీకొరకు ఓడను చేసికొనుము. అరలు పెట్టి ఆ ఓడను చేసి లోపటను వెలుపటను దానికి కీలు]]></a:t>
+              <a:t><![CDATA[வழியைக் கெடுத்துக்கொண்டிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7123,51 +7486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పూయ వలెను.]]></a:t>
+              <a:t><![CDATA[13. அப்பொழுது தேவன் நோவாவை நோக்கி: மாம்சமான யாவரின் முடிவும் எனக்கு முன்பாக வந்தது; அவர்களாலே பூமி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7255,51 +7618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. నీవు దాని చేయవలసిన విధమిది; ఆ ఓడ మూడువందల మూరల పొడుగును ఏబది మూరల వెడల్పును ముప్పది మూరల]]></a:t>
+              <a:t><![CDATA[கொடுமையினால் நிறைந்தது; நான் அவர்களைப் பூமியோடுங்கூட அழித்துப் போடுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7387,51 +7750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[యెత్తును గలదై యుండ వలెను.]]></a:t>
+              <a:t><![CDATA[14. நீ கொப்பேர் மரத்தால் உனக்கு ஒரு பேழையை உண்டாக்கு; அந்தப் பேழையிலே அறைகளை உண்டுபண்ணி, அதை உள்ளும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7519,51 +7882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ఆ ఓడకు కిటికీ చేసి పైనుండి మూరెడు క్రిందికి దాని ముగించవలెను; ఓడ తలుపు దాని ప్రక్కను ఉంచవలెను;]]></a:t>
+              <a:t><![CDATA[புறம்புமாக கீல்பூசு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7651,51 +8014,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[క్రింది అంతస్థు రెండవ అంతస్థు మూడవ అంతస్థు గలదిగా దాని చేయవలెను.]]></a:t>
+              <a:t><![CDATA[15. நீ அதைப் பண்ணவேண்டிய விதம் என்னவென்றால், பேழையின் நீளம் முந்நூறு முழமும் அதின் அகலம் ஐம்பது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7783,51 +8146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ఇదిగో నేనే జీవ వాయువుగల సమస్త శరీరులను ఆకాశము క్రింద నుండ కుండ నాశము చేయుటకు భూమిమీదికి]]></a:t>
+              <a:t><![CDATA[முழமும், அதின் உயரம் முப்பது முழமுமாய் இருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7915,51 +8278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. దేవుని కుమారులు నరుల కుమార్తెలు చక్కనివారని చూచి వారందరిలో తమకు మనస్సువచ్చిన స్త్రీలను వివాహము]]></a:t>
+              <a:t><![CDATA[2. தேவகுமாரர் மனுஷகுமாரத்திகளை அதிக செளந்தரியமுள்ளவர்களென்று கண்டு, அவர்களுக்குள்ளே தங்களுக்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8047,51 +8410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[జలప్రవాహము రప్పించుచున్నాను. లోకమందున్న సమస్తమును చని పోవును;]]></a:t>
+              <a:t><![CDATA[16. நீ பேழைக்கு ஓர் ஜன்னலை உண்டுபண்ணி, மேல்தட்டுக்கு ஒரு முழத்தாழ்த்தியிலே அதைச் செய்துமுடித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8179,51 +8542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. అయితే నీతో నా నిబంధన స్థిరపరచుదును; నీవును నీతోకూడ నీ కుమారులును నీ భార్యయు నీ కోడండ్రును ఆ ఓడలో]]></a:t>
+              <a:t><![CDATA[பேழையின் கதவை அதின் பக்கத்தில் வைத்து, கீழ் அறைகளையும், இரண்டாம் தட்டின் அறைகளையும், மூன்றாம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8311,51 +8674,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ప్రవేశింపవలెను.]]></a:t>
+              <a:t><![CDATA[தட்டின் அறைகளையும் பண்ணவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8443,51 +8806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. మరియు నీతోకూడ వాటిని బ్రదికించి యుంచుకొనుటకు సమస్త జీవులలో, అనగా సమస్త శరీరులయొక్క ప్రతి జాతిలో]]></a:t>
+              <a:t><![CDATA[17. வானத்தின் கீழே ஜீவசுவாசமுள்ள சகல மாம்ச ஜந்துக்களையும் அழிக்க நான் பூமியின்மேல் ஜலப்பிரளயத்தை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8575,51 +8938,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నివి రెండేసి చొప్పున నీవు ఓడలోనికి తేవలెను; వాటిలో మగదియు ఆడుదియు నుండవలెను.]]></a:t>
+              <a:t><![CDATA[வரப்பண்ணுவேன்; பூமியிலுள்ள யாவும் மாண்டுபோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8707,51 +9070,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. నీవు వాటిని బ్రది కించి యుంచుకొనుటకై వాటి వాటి జాతుల ప్రకారము పక్షులలోను, వాటి వాటి జాతుల]]></a:t>
+              <a:t><![CDATA[18. ஆனாலும் உன்னுடனே என் உடன்படிக்கையை ஏற்படுத்துவேன்; நீயும் உன்னோடேகூட உன் குமாரரும், உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8839,51 +9202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ప్రకారము జంతువుల లోను, వాటి వాటి జాతుల ప్రకారము నేలను ప్రాకు వాటన్నిటిలోను, ప్రతి జాతిలో రెండేసి]]></a:t>
+              <a:t><![CDATA[மனைவியும், உன் குமாரரின் மனைவிகளும், பேழைக்குள் பிரவேசியுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8971,51 +9334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చొప్పున నీ యొద్దకు అవి వచ్చును.]]></a:t>
+              <a:t><![CDATA[19. சகலவித மாம்சமான ஜீவன்களிலும் ஆணும் பெண்ணுமாக வகை ஒன்றுக்கு ஒவ்வொரு ஜோடு உன்னுடன் உயிரோடே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9103,51 +9466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. మరియు తినుటకు నానావిధములైన ఆహారపదార్థములను కూర్చుకొని నీదగ్గర ఉంచు కొనుము; అవి నీకును వాటికిని]]></a:t>
+              <a:t><![CDATA[காக்கப்படுவதற்கு, பேழைக்குள்ளே சேர்த்துக்கொள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9235,51 +9598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఆహారమగునని చెప్పెను.]]></a:t>
+              <a:t><![CDATA[20. ஜாதிஜாதியான பறவைகளிலும், ஜாதிஜாதியான மிருகங்களிலும், பூமியிலுள்ள சகல ஜாதிஜாதியான ஊரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9367,51 +9730,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చేసికొనిరి.]]></a:t>
+              <a:t><![CDATA[பெண்களைத் தெரிந்துகொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9499,51 +9862,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. నోవహు అట్లు చేసెను; దేవుడు అతని కాజ్ఞాపించిన ప్రకారము యావత్తు చేసెను.]]></a:t>
+              <a:t><![CDATA[பிராணிகளிலும், வகை ஒன்றுக்கு ஒவ்வொரு ஜோடு உயிரோடே காக்கப்படுவதற்கு உன்னிடத்திலே வரக்கடவது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. உனக்கும் அவைகளுக்கும் ஆகாரமாகச் சகலவித போஜனபதார்த்தங்களையும் சேர்த்து, உன்னிடத்தில் வைத்துக்கொள்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[என்றார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. நோவா அப்படியே செய்தான்; தேவன் தனக்குக் கட்டளையிட்டபடியெல்லாம் அவன் செய்து முடித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9631,51 +10390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. అప్పుడు యెహోవానా ఆత్మ నరులతో ఎల్లప్పుడును వాదించదు; వారు తమ అక్రమ విషయములో నరమాత్రులై యున్నారు;]]></a:t>
+              <a:t><![CDATA[3. அப்பொழுது கர்த்தர்: என் ஆவி என்றைக்கும் மனுஷனோடே போராடுவதில்லை; அவன் மாம்சம்தானே, அவன் இருக்கப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9763,51 +10522,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అయినను వారి దినములు నూట ఇరువది యేండ్లగుననెను.]]></a:t>
+              <a:t><![CDATA[போகிற நாட்கள் நூற்றிருபது வருஷம் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9895,51 +10654,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ఆ దినములలో నెఫీలులను వారు భూమి మీదనుండిరి; తరువాతను ఉండిరి. దేవుని కుమారులు నరుల కుమార్తెలతో]]></a:t>
+              <a:t><![CDATA[4. அந்நாட்களில் இராட்சதர் பூமியிலே இருந்தார்கள்; பின்பு தேவகுமாரர் மனுஷகுமாரத்திகளோடே கூடுகிறதினால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10027,51 +10786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పోయినప్పుడు వారికి పిల్లలను కనిరి. పూర్వ కాలమందు పేరు పొందిన శూరులు వీరే.]]></a:t>
+              <a:t><![CDATA[இவர்கள் அவர்களுக்குப் பிள்ளைகளைப் பெற்றபோது, இவர்களும் பூர்வத்தில் பேர் பெற்ற மனுஷராகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10159,51 +10918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. నరుల చెడు తనము భూమిమీద గొప్పదనియు, వారి హృదయము యొక్క తలంపులలోని ఊహ అంతయు ఎల్లప్పుడు కేవలము]]></a:t>
+              <a:t><![CDATA[பலவான்களானார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10220,91 +10979,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஆதியாகமம் : 6]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme34">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme89">
   <a:themeElements>
-    <a:clrScheme name="Theme34">
+    <a:clrScheme name="Theme89">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme34">
+    <a:fontScheme name="Theme89">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -10330,51 +11089,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme34">
+    <a:fmtScheme name="Theme89">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -10505,51 +11264,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>40</Slides>
+  <Slides>43</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>