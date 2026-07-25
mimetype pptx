--- v0 (2026-06-03)
+++ v1 (2026-07-25)
@@ -71,60 +71,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...8 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -145,55 +135,50 @@
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
-    <p:sldId id="296" r:id="rId43"/>
-[...3 lines deleted...]
-    <p:sldId id="300" r:id="rId47"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -331,58 +316,53 @@
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
-  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
-[...6 lines deleted...]
-  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -1205,51 +1185,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆணும் பெண்ணும் ஜோடு ஜோடாக நோவாவிடத்தில் பேழைக்குட்பட்டன.]]></a:t>
+              <a:t><![CDATA[10. ஏழுநாள் சென்றபின்பு பூமியின்மேல் ஜலப்பிரளயம் உண்டாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1314,51 +1294,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஏழுநாள் சென்றபின்பு பூமியின்மேல் ஜலப்பிரளயம் உண்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[11. நோவாவுக்கு அறுநூறாம் வயதாகும் வருஷம் இரண்டாம் மாதம் பதினேழாம் தேதியாகிய அந்நாளிலே, மகா ஆழத்தின் ஊற்றுக்கண்களெல்லாம் பிளந்தன; வானத்தின் மதகுகளும் திறவுண்டன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1641,51 +1621,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நோவாவுக்கு அறுநூறாம் வயதாகும் வருஷம் இரண்டாம் மாதம் பதினேழாம் தேதியாகிய அந்நாளிலே, மகா ஆழத்தின் ஊற்றுக்கண்களெல்லாம் பிளந்தன; வானத்தின் மதகுகளும் திறவுண்டன.]]></a:t>
+              <a:t><![CDATA[12. நாற்பதுநாள் இரவும் பகலும் பூமியின்மேல் பெருமழை பெய்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1750,51 +1730,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நோவாவுக்கு அறுநூறாம் வயதாகும் வருஷம் இரண்டாம் மாதம் பதினேழாம் தேதியாகிய அந்நாளிலே, மகா ஆழத்தின் ஊற்றுக்கண்களெல்லாம் பிளந்தன; வானத்தின் மதகுகளும் திறவுண்டன.]]></a:t>
+              <a:t><![CDATA[13. அன்றைத்தினமே நோவாவும், நோவாவின் குமாரராகிய சேமும் காமும் யாப்பேத்தும், அவர்களுடனேகூட நோவாவின் மனைவியும், அவன் குமாரரின் மூன்று மனைவிகளும், பேழைக்குள் பிரவேசித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1859,51 +1839,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நாற்பதுநாள் இரவும் பகலும் பூமியின்மேல் பெருமழை பெய்தது.]]></a:t>
+              <a:t><![CDATA[13. அன்றைத்தினமே நோவாவும், நோவாவின் குமாரராகிய சேமும் காமும் யாப்பேத்தும், அவர்களுடனேகூட நோவாவின் மனைவியும், அவன் குமாரரின் மூன்று மனைவிகளும், பேழைக்குள் பிரவேசித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1968,51 +1948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அன்றைத்தினமே நோவாவும், நோவாவின் குமாரராகிய சேமும் காமும் யாப்பேத்தும், அவர்களுடனேகூட நோவாவின் மனைவியும், அவன் குமாரரின் மூன்று மனைவிகளும், பேழைக்குள் பிரவேசித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[14. அவர்களோடு ஜாதிஜாதியான சகலவிதக் காட்டு மிருகங்களும், ஜாதிஜாதியான சகலவித நாட்டு மிருகங்களும், பூமியின்மேல் ஊருகிற ஜாதிஜாதியான சகலவித ஊரும் பிராணிகளும், ஜாதிஜாதியான சகலவிதப் பறவைகளும், பலவிதமான சிறகுகளுள்ள சகலவிதப் பட்சிகளும் பிரவேசித்தன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2077,51 +2057,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அன்றைத்தினமே நோவாவும், நோவாவின் குமாரராகிய சேமும் காமும் யாப்பேத்தும், அவர்களுடனேகூட நோவாவின் மனைவியும், அவன் குமாரரின் மூன்று மனைவிகளும், பேழைக்குள் பிரவேசித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[14. அவர்களோடு ஜாதிஜாதியான சகலவிதக் காட்டு மிருகங்களும், ஜாதிஜாதியான சகலவித நாட்டு மிருகங்களும், பூமியின்மேல் ஊருகிற ஜாதிஜாதியான சகலவித ஊரும் பிராணிகளும், ஜாதிஜாதியான சகலவிதப் பறவைகளும், பலவிதமான சிறகுகளுள்ள சகலவிதப் பட்சிகளும் பிரவேசித்தன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2295,51 +2275,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவர்களோடு ஜாதிஜாதியான சகலவிதக் காட்டு மிருகங்களும், ஜாதிஜாதியான சகலவித நாட்டு மிருகங்களும், பூமியின்மேல் ஊருகிற ஜாதிஜாதியான சகலவித ஊரும் பிராணிகளும், ஜாதிஜாதியான சகலவிதப் பறவைகளும், பலவிதமான சிறகுகளுள்ள சகலவிதப் பட்சிகளும் பிரவேசித்தன.]]></a:t>
+              <a:t><![CDATA[15. இப்படியே ஜீவசுவாசமுள்ள மாம்ச ஜந்துக்கள் எல்லாம் ஜோடு ஜோடாக நோவாவிடத்தில் பேழைக்குள் பிரவேசித்தன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2404,51 +2384,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவர்களோடு ஜாதிஜாதியான சகலவிதக் காட்டு மிருகங்களும், ஜாதிஜாதியான சகலவித நாட்டு மிருகங்களும், பூமியின்மேல் ஊருகிற ஜாதிஜாதியான சகலவித ஊரும் பிராணிகளும், ஜாதிஜாதியான சகலவிதப் பறவைகளும், பலவிதமான சிறகுகளுள்ள சகலவிதப் பட்சிகளும் பிரவேசித்தன.]]></a:t>
+              <a:t><![CDATA[16. தேவன் அவனுக்குக் கட்டளையிட்டபடியே, ஆணும் பெண்ணுமாகச் சகலவித மாம்ச ஜந்துக்களும் உள்ளே பிரவேசித்தன; அப்பொழுது கர்த்தர் அவனை உள்ளேவிட்டுக் கதவை அடைத்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2513,51 +2493,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இப்படியே ஜீவசுவாசமுள்ள மாம்ச ஜந்துக்கள் எல்லாம் ஜோடு ஜோடாக நோவாவிடத்தில் பேழைக்குள் பிரவேசித்தன.]]></a:t>
+              <a:t><![CDATA[16. தேவன் அவனுக்குக் கட்டளையிட்டபடியே, ஆணும் பெண்ணுமாகச் சகலவித மாம்ச ஜந்துக்களும் உள்ளே பிரவேசித்தன; அப்பொழுது கர்த்தர் அவனை உள்ளேவிட்டுக் கதவை அடைத்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2622,51 +2602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இப்படியே ஜீவசுவாசமுள்ள மாம்ச ஜந்துக்கள் எல்லாம் ஜோடு ஜோடாக நோவாவிடத்தில் பேழைக்குள் பிரவேசித்தன.]]></a:t>
+              <a:t><![CDATA[17. ஜலப்பிரளயம் நாற்பது நாள் பூமியின்மேல் உண்டானபோது, ஜலம் பெருகி, பேழையைக் கிளம்பப்பண்ணிற்று; அது பூமிக்குமேல் மிதந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2840,51 +2820,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. தேவன் அவனுக்குக் கட்டளையிட்டபடியே, ஆணும் பெண்ணுமாகச் சகலவித மாம்ச ஜந்துக்களும் உள்ளே பிரவேசித்தன; அப்பொழுது கர்த்தர் அவனை உள்ளேவிட்டுக் கதவை அடைத்தார்.]]></a:t>
+              <a:t><![CDATA[17. ஜலப்பிரளயம் நாற்பது நாள் பூமியின்மேல் உண்டானபோது, ஜலம் பெருகி, பேழையைக் கிளம்பப்பண்ணிற்று; அது பூமிக்குமேல் மிதந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2949,51 +2929,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. தேவன் அவனுக்குக் கட்டளையிட்டபடியே, ஆணும் பெண்ணுமாகச் சகலவித மாம்ச ஜந்துக்களும் உள்ளே பிரவேசித்தன; அப்பொழுது கர்த்தர் அவனை உள்ளேவிட்டுக் கதவை அடைத்தார்.]]></a:t>
+              <a:t><![CDATA[18. ஜலம் பெருவெள்ளமாகி, பூமியின்மேல் மிகவும் பெருகிற்று; பேழையானது ஜலத்தின்மேல் மிதந்துகொண்டிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3058,51 +3038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஜலப்பிரளயம் நாற்பது நாள் பூமியின்மேல் உண்டானபோது, ஜலம் பெருகி, பேழையைக் கிளம்பப்பண்ணிற்று; அது பூமிக்குமேல் மிதந்தது.]]></a:t>
+              <a:t><![CDATA[19. ஜலம் பூமியின்மேல் மிகவும் அதிகமாய்ப் பெருகினதினால், வானத்தின்கீழ் எங்குமுள்ள உயர்ந்த மலைகளெல்லாம் மூடப்பட்டன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3167,51 +3147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஜலப்பிரளயம் நாற்பது நாள் பூமியின்மேல் உண்டானபோது, ஜலம் பெருகி, பேழையைக் கிளம்பப்பண்ணிற்று; அது பூமிக்குமேல் மிதந்தது.]]></a:t>
+              <a:t><![CDATA[19. ஜலம் பூமியின்மேல் மிகவும் அதிகமாய்ப் பெருகினதினால், வானத்தின்கீழ் எங்குமுள்ள உயர்ந்த மலைகளெல்லாம் மூடப்பட்டன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3276,51 +3256,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஜலம் பெருவெள்ளமாகி, பூமியின்மேல் மிகவும் பெருகிற்று; பேழையானது ஜலத்தின்மேல் மிதந்துகொண்டிருந்தது.]]></a:t>
+              <a:t><![CDATA[20. மூடப்பட்ட மலைகளுக்கு மேலாய்ப் பதினைந்துமுழ உயரத்திற்கு ஜலம் பெருகிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3385,51 +3365,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஜலம் பெருவெள்ளமாகி, பூமியின்மேல் மிகவும் பெருகிற்று; பேழையானது ஜலத்தின்மேல் மிதந்துகொண்டிருந்தது.]]></a:t>
+              <a:t><![CDATA[21. அப்பொழுது மாம்சஜந்துக்களாகிய பறவைகளும், நாட்டு மிருகங்களும் காட்டு மிருகங்களும் பூமியின்மேல் ஊரும் பிராணிகள் யாவும், எல்லா நரஜீவன்களும், பூமியின்மேல் சஞ்சரிக்கிறவைகள் யாவும் மாண்டன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3494,51 +3474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஜலம் பூமியின்மேல் மிகவும் அதிகமாய்ப் பெருகினதினால், வானத்தின்கீழ் எங்குமுள்ள உயர்ந்த மலைகளெல்லாம் மூடப்பட்டன.]]></a:t>
+              <a:t><![CDATA[21. அப்பொழுது மாம்சஜந்துக்களாகிய பறவைகளும், நாட்டு மிருகங்களும் காட்டு மிருகங்களும் பூமியின்மேல் ஊரும் பிராணிகள் யாவும், எல்லா நரஜீவன்களும், பூமியின்மேல் சஞ்சரிக்கிறவைகள் யாவும் மாண்டன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3603,51 +3583,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஜலம் பூமியின்மேல் மிகவும் அதிகமாய்ப் பெருகினதினால், வானத்தின்கீழ் எங்குமுள்ள உயர்ந்த மலைகளெல்லாம் மூடப்பட்டன.]]></a:t>
+              <a:t><![CDATA[22. வெட்டாந்தரையில் உண்டான எல்லாவற்றிலும் நாசியிலே ஜீவசுவாசமுள்ளவைகள் எல்லாம் மாண்டுபோயின.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3712,51 +3692,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. மூடப்பட்ட மலைகளுக்கு மேலாய்ப் பதினைந்துமுழ உயரத்திற்கு ஜலம் பெருகிற்று.]]></a:t>
+              <a:t><![CDATA[23. மனுஷர் முதல், மிருகங்கள், ஊரும் பிராணிகள், ஆகாயத்துப் பறவைகள் பரியந்தமும், பூமியின்மேல் இருந்த உயிருள்ள வஸ்துக்கள் யாவும் அழிந்து, அவைகள் பூமியில் இராதபடிக்கு நிக்கிரகமாயின; நோவாவும் அவனுடனே பேழையில் இருந்த உயிர்களும் மாத்திரம் காக்கப்பட்டன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3821,51 +3801,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது மாம்சஜந்துக்களாகிய பறவைகளும், நாட்டு மிருகங்களும் காட்டு மிருகங்களும் பூமியின்மேல் ஊரும் பிராணிகள் யாவும், எல்லா நரஜீவன்களும், பூமியின்மேல் சஞ்சரிக்கிறவைகள் யாவும் மாண்டன.]]></a:t>
+              <a:t><![CDATA[23. மனுஷர் முதல், மிருகங்கள், ஊரும் பிராணிகள், ஆகாயத்துப் பறவைகள் பரியந்தமும், பூமியின்மேல் இருந்த உயிருள்ள வஸ்துக்கள் யாவும் அழிந்து, அவைகள் பூமியில் இராதபடிக்கு நிக்கிரகமாயின; நோவாவும் அவனுடனே பேழையில் இருந்த உயிர்களும் மாத்திரம் காக்கப்பட்டன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3941,595 +3921,50 @@
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2. பூமியின்மீதெங்கும் வித்தை உயிரோடே காக்கும் பொருட்டு, நீ சுத்தமான சகல மிருகங்களிலும், ஆணும் பெண்ணுமாக எவ்வேழு ஜோடும், சுத்தமல்லாத மிருகங்களில் ஆணும் பெண்ணுமாக ஒவ்வொரு ஜோடும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-[...543 lines deleted...]
-<file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
@@ -5208,51 +4643,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469491999" r:id="rId1"/>
+    <p:sldLayoutId id="2474005578" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5524,90 +4959,50 @@
 
 <file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...38 lines deleted...]
-
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5748,51 +5143,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And Noah did according unto all that the LORD commanded him.]]></a:t>
+              <a:t><![CDATA[5. తనకు యెహోవా ఆజ్ఞాపించిన ప్రకారము నోవహు యావత్తు చేసెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5880,51 +5275,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And Noah was six hundred years old when the flood of waters was upon the earth.]]></a:t>
+              <a:t><![CDATA[6. ఆ జలప్రవాహము భూమిమీదికి వచ్చినప్పుడు నోవహు ఆరువందల యేండ్లవాడు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6012,51 +5407,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And Noah went in, and his sons, and his wife, and his sons' wives with him, into the ark, because]]></a:t>
+              <a:t><![CDATA[7. అప్పుడు నోవహును అతనితోకూడ అతని కుమారులును అతని భార్యయు అతని కోడండ్రును ఆ ప్రవాహజలములను]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6144,51 +5539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of the waters of the flood.]]></a:t>
+              <a:t><![CDATA[తప్పించుకొనుటకై ఆ ఓడలో ప్రవేశించిరి.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6276,51 +5671,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Of clean beasts, and of beasts that are not clean, and of fowls, and of every thing that creeps]]></a:t>
+              <a:t><![CDATA[8. దేవుడు నోవహు నకు ఆజ్ఞాపించిన ప్రకారము పవిత్ర జంతువులలోను అపవిత్ర జంతువులలోను, పక్షులలోను నేలను]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6408,51 +5803,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[upon the earth,]]></a:t>
+              <a:t><![CDATA[ప్రాకు వాటన్నిటిలోను,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6540,51 +5935,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. There went in two and two unto Noah into the ark, the male and the female, as God had commanded]]></a:t>
+              <a:t><![CDATA[9. మగది ఆడుది జతజతలుగా ఓడలోనున్న నోవహు నొద్దకు చేరెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6672,51 +6067,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Noah.]]></a:t>
+              <a:t><![CDATA[10. ఏడు దినములైన తరువాత ఆ ప్రవాహజలములు భూమిమీదికి వచ్చెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6804,51 +6199,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And it came to pass after seven days, that the waters of the flood were upon the earth.]]></a:t>
+              <a:t><![CDATA[11. నోవహు వయసుయొక్క ఆరువందల సంవత్సరము రెండవ నెల పదియేడవ దినమున మహాగాధజలముల ఊటలన్నియు ఆ దినమందే]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6936,51 +6331,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. In the six hundredth year of Noah's life, in the second month, the seventeenth day of the month,]]></a:t>
+              <a:t><![CDATA[విడబడెను, ఆకాశపు తూములు విప్పబడెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7068,51 +6463,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And the LORD said unto Noah, Come you and all your house into the ark; for you have I seen]]></a:t>
+              <a:t><![CDATA[1. యెహోవాఈ తరమువారిలో నీవే నా యెదుట నీతి మంతుడవై యుండుట చూచితిని గనుక నీవును నీ యింటి వారును ఓడలో]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7200,51 +6595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the same day were all the fountains of the great deep broken up, and the windows of heaven were]]></a:t>
+              <a:t><![CDATA[12. నలుబది పగళ్లును నలుబది రాత్రులును ప్రచండ వర్షము భూమిమీద కురిసెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7332,51 +6727,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[opened.]]></a:t>
+              <a:t><![CDATA[13. ఆ దినమందే నోవహును నోవహు కుమారులగు షేమును హామును యాపెతును నోవహు భార్యయు వారితోకూడ అతని ముగ్గురు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7464,51 +6859,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And the rain was upon the earth forty days and forty nights.]]></a:t>
+              <a:t><![CDATA[కోడండ్రును ఆ ఓడలో ప్రవేశించిరి.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7596,51 +6991,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. In the very same day entered Noah, and Shem, and Ham, and Japheth, the sons of Noah, and Noah's]]></a:t>
+              <a:t><![CDATA[14. వీరే కాదు; ఆ యా జాతుల ప్రకారము ప్రతి మృగమును, ఆ యా జాతుల ప్రకారము ప్రతి పశువును, ఆ యా జాతుల]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7728,51 +7123,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[wife, and the three wives of his sons with them, into the ark;]]></a:t>
+              <a:t><![CDATA[ప్రకారము నేలమీద ప్రాకు ప్రతి పురుగును, ఆ యా జాతుల ప్రకారము ప్రతి పక్షియు, నానావిధములైన రెక్కలుగల]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7860,51 +7255,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. They, and every beast after his kind, and all the cattle after their kind, and every creeping]]></a:t>
+              <a:t><![CDATA[ప్రతి పిట్టయు ప్రవేశించెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7992,51 +7387,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[thing that creeps upon the earth after his kind, and every fowl after his kind, every bird of every]]></a:t>
+              <a:t><![CDATA[15. జీవాత్మగల సమస్త శరీరులలో రెండేసి రెండేసి ఓడలోనున్న నోవహు నొద్ద ప్రవేశించెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8124,51 +7519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[sort.]]></a:t>
+              <a:t><![CDATA[16. ప్రవేశించినవన్నియు దేవుడు అతని కాజ్ఞాపించిన ప్రకారము సమస్త శరీరులలో మగదియు ఆడుదియు ప్రవేశించెను;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8256,51 +7651,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And they went in unto Noah into the ark, two and two of all flesh, wherein is the breath of]]></a:t>
+              <a:t><![CDATA[అప్పుడు యెహోవా ఓడలో అతని మూసివేసెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8388,51 +7783,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[life.]]></a:t>
+              <a:t><![CDATA[17. ఆ జలప్రవాహము నలుబది దినములు భూమిమీద నుండగా, జలములు విస్తరించి ఓడను తేలచేసినందున అది భూమిమీదనుండి]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8520,51 +7915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[righteous before me in this generation.]]></a:t>
+              <a:t><![CDATA[ప్రవేశించుడి.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8652,51 +8047,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And they that went in, went in male and female of all flesh, as God had commanded him: and the]]></a:t>
+              <a:t><![CDATA[పైకి లేచెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8784,51 +8179,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[LORD shut him in.]]></a:t>
+              <a:t><![CDATA[18. జలములు భూమిమీద ప్రచండముగా ప్రబలి మిక్కిలి విస్తరించినప్పుడు ఓడ నీళ్లమీద నడిచెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8916,51 +8311,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And the flood was forty days upon the earth; and the waters increased, and bare up the ark, and]]></a:t>
+              <a:t><![CDATA[19. ఆ ప్రచండ జలములు భూమిమీద అత్యధికముగా ప్రబలినందున ఆకాశమంతటి క్రిందనున్న గొప్ప పర్వతములన్నియు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9048,51 +8443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[it was lift up above the earth.]]></a:t>
+              <a:t><![CDATA[మునిగిపోయెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9180,51 +8575,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And the waters prevailed, and were increased greatly upon the earth; and the ark went upon the]]></a:t>
+              <a:t><![CDATA[20. పదిహేను మూరల యెత్తున నీళ్లు ప్రచండముగా ప్రబలెను గనుక పర్వతములును మునిగి పోయెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9312,51 +8707,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[face of the waters.]]></a:t>
+              <a:t><![CDATA[21. అప్పుడు పక్షులేమి పశువులేమి మృగములేమి భూమిమీద ప్రాకు పురుగులేమి భూమిమీద సంచరించు సమస్త శరీరులేమి]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9444,51 +8839,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And the waters prevailed exceedingly upon the earth; and all the high hills, that were under the]]></a:t>
+              <a:t><![CDATA[సమస్త నరులేమి చచ్చిపోయిరి.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9576,51 +8971,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[whole heaven, were covered.]]></a:t>
+              <a:t><![CDATA[22. పొడి నేలమీదనున్న వాటన్నిటిలోను నాసికారంధ్రములలో జీవాత్మ సంబంధమైన ఊపిరిగలవన్నియు చని పోయెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9708,51 +9103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. Fifteen cubits upward did the waters prevail; and the mountains were covered.]]></a:t>
+              <a:t><![CDATA[23. నరులతో కూడ పశువులును పురుగులును ఆకాశపక్షులును నేలమీదనున్న జీవరాసులన్నియు తుడిచివేయబడెను. అవి]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9840,51 +9235,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And all flesh died that moved upon the earth, both of fowl, and of cattle, and of beast, and of]]></a:t>
+              <a:t><![CDATA[భూమిమీద నుండకుండ తుడిచివేయబడెను. నోవహును అతనితో కూడ ఆ ఓడలో నున్నవియు మాత్రము మిగిలియుండెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9972,51 +9367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Of every clean beast you shall take to you by sevens, the male and his female: and of beasts that]]></a:t>
+              <a:t><![CDATA[2. పవిత్ర జంతువులలో ప్రతి జాతి పోతులు ఏడును పెంటులు ఏడును, పవిత్రములు కాని జంతువులలో ప్రతి జాతి]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10104,711 +9499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[every creeping thing that creeps upon the earth, and every man:]]></a:t>
-[...659 lines deleted...]
-              <a:t><![CDATA[24. And the waters prevailed upon the earth an hundred and fifty days.]]></a:t>
+              <a:t><![CDATA[24. నూట ఏబది దినముల వరకు నీళ్లు భూమిమీద ప్రచండముగా ప్రబలెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10896,51 +9631,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[are not clean by two, the male and his female.]]></a:t>
+              <a:t><![CDATA[పోతును పెంటియు రెండును]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11028,51 +9763,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Of fowls also of the air by sevens, the male and the female; to keep seed alive upon the face of]]></a:t>
+              <a:t><![CDATA[3. ఆకాశ పక్షులలో ప్రతి జాతి మగవి యేడును ఆడువి యేడును, నీవు భూమి అంతటిమీద సంతతిని జీవ ముతో]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11160,51 +9895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[all the earth.]]></a:t>
+              <a:t><![CDATA[కాపాడునట్లు నీయొద్ద ఉంచుకొనుము;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11292,51 +10027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. For yet seven days, and I will cause it to rain upon the earth forty days and forty nights; and]]></a:t>
+              <a:t><![CDATA[4. ఎందుకనగా ఇంకను ఏడు దినములకు నేను నలుబది పగళ్లును నలుబది రాత్రులును భూమిమీద వర్షము కురిపించి, నేను]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11424,51 +10159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[every living substance that I have made will I destroy from off the face of the earth.]]></a:t>
+              <a:t><![CDATA[చేసిన సమస్త జీవరాసులను భూమిమీద ఉండకుండ తుడిచివేయుదునని నోవహుతో చెప్పెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11770,51 +10505,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>45</Slides>
+  <Slides>40</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>