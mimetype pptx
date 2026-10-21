--- v1 (2026-07-25)
+++ v2 (2026-10-21)
@@ -71,50 +71,52 @@
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -135,50 +137,51 @@
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
+    <p:sldId id="296" r:id="rId43"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -316,53 +319,54 @@
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
-  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -422,51 +426,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நோவா தனக்குக் கர்த்தர் கட்டளையிட்டபடியெல்லாம் செய்தான்.]]></a:t>
+              <a:t><![CDATA[6. And Noah was six hundred years old when the flood of waters was upon the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -531,51 +535,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஜலப்பிரளயம் பூமியின்மேல் உண்டானபோது, நோவா அறுநூறு வயதாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[7. And Noah went in, and his sons, and his wife, and his sons' wives with him, into the ark, because of the waters of the flood.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -640,51 +644,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஜலப்பிரளயத்துக்குத் தப்பும்படி நோவாவும் அவனுடனேகூட அவன் குமாரரும், அவன் மனைவியும் அவன் குமாரரின் மனைவிகளும் பேழைக்குள் பிரவேசித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[7. And Noah went in, and his sons, and his wife, and his sons' wives with him, into the ark, because of the waters of the flood.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -749,51 +753,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஜலப்பிரளயத்துக்குத் தப்பும்படி நோவாவும் அவனுடனேகூட அவன் குமாரரும், அவன் மனைவியும் அவன் குமாரரின் மனைவிகளும் பேழைக்குள் பிரவேசித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[8. Of clean beasts, and of beasts that are not clean, and of fowls, and of every thing that creeps upon the earth,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -858,51 +862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. தேவன் நோவாவுக்குக் கட்டளையிட்டபடியே, சுத்தமான மிருகங்களிலும், சுத்தமல்லாத மிருகங்களிலும், பூமியின்மேல் ஊரும் பிராணிகள் எல்லாவற்றிலும்,]]></a:t>
+              <a:t><![CDATA[8. Of clean beasts, and of beasts that are not clean, and of fowls, and of every thing that creeps upon the earth,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -967,51 +971,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. தேவன் நோவாவுக்குக் கட்டளையிட்டபடியே, சுத்தமான மிருகங்களிலும், சுத்தமல்லாத மிருகங்களிலும், பூமியின்மேல் ஊரும் பிராணிகள் எல்லாவற்றிலும்,]]></a:t>
+              <a:t><![CDATA[9. There went in two and two unto Noah into the ark, the male and the female, as God had commanded Noah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1076,51 +1080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆணும் பெண்ணும் ஜோடு ஜோடாக நோவாவிடத்தில் பேழைக்குட்பட்டன.]]></a:t>
+              <a:t><![CDATA[10. And it came to pass after seven days, that the waters of the flood were upon the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1185,51 +1189,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஏழுநாள் சென்றபின்பு பூமியின்மேல் ஜலப்பிரளயம் உண்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[11. In the six hundredth year of Noah's life, in the second month, the seventeenth day of the month, the same day were all the fountains of the great deep broken up, and the windows of heaven were opened.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1294,51 +1298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நோவாவுக்கு அறுநூறாம் வயதாகும் வருஷம் இரண்டாம் மாதம் பதினேழாம் தேதியாகிய அந்நாளிலே, மகா ஆழத்தின் ஊற்றுக்கண்களெல்லாம் பிளந்தன; வானத்தின் மதகுகளும் திறவுண்டன.]]></a:t>
+              <a:t><![CDATA[11. In the six hundredth year of Noah's life, in the second month, the seventeenth day of the month, the same day were all the fountains of the great deep broken up, and the windows of heaven were opened.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1403,51 +1407,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நோவாவுக்கு அறுநூறாம் வயதாகும் வருஷம் இரண்டாம் மாதம் பதினேழாம் தேதியாகிய அந்நாளிலே, மகா ஆழத்தின் ஊற்றுக்கண்களெல்லாம் பிளந்தன; வானத்தின் மதகுகளும் திறவுண்டன.]]></a:t>
+              <a:t><![CDATA[12. And the rain was upon the earth forty days and forty nights.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1512,51 +1516,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தர் நோவாவை நோக்கி: நீயும் உன் வீட்டார் அனைவரும் பேழைக்குள் பிரவேசியுங்கள்; இந்தச் சந்ததியில் உன்னை எனக்கு முன்பாக நீதிமானாகக் கண்டேன்.]]></a:t>
+              <a:t><![CDATA[1. And the LORD said unto Noah, Come you and all your house into the ark; for you have I seen righteous before me in this generation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1621,51 +1625,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நாற்பதுநாள் இரவும் பகலும் பூமியின்மேல் பெருமழை பெய்தது.]]></a:t>
+              <a:t><![CDATA[13. In the very same day entered Noah, and Shem, and Ham, and Japheth, the sons of Noah, and Noah's wife, and the three wives of his sons with them, into the ark;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1730,51 +1734,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அன்றைத்தினமே நோவாவும், நோவாவின் குமாரராகிய சேமும் காமும் யாப்பேத்தும், அவர்களுடனேகூட நோவாவின் மனைவியும், அவன் குமாரரின் மூன்று மனைவிகளும், பேழைக்குள் பிரவேசித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[13. In the very same day entered Noah, and Shem, and Ham, and Japheth, the sons of Noah, and Noah's wife, and the three wives of his sons with them, into the ark;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1839,51 +1843,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அன்றைத்தினமே நோவாவும், நோவாவின் குமாரராகிய சேமும் காமும் யாப்பேத்தும், அவர்களுடனேகூட நோவாவின் மனைவியும், அவன் குமாரரின் மூன்று மனைவிகளும், பேழைக்குள் பிரவேசித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[14. They, and every beast after his kind, and all the cattle after their kind, and every creeping thing that creeps upon the earth after his kind, and every fowl after his kind, every bird of every sort.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1948,51 +1952,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவர்களோடு ஜாதிஜாதியான சகலவிதக் காட்டு மிருகங்களும், ஜாதிஜாதியான சகலவித நாட்டு மிருகங்களும், பூமியின்மேல் ஊருகிற ஜாதிஜாதியான சகலவித ஊரும் பிராணிகளும், ஜாதிஜாதியான சகலவிதப் பறவைகளும், பலவிதமான சிறகுகளுள்ள சகலவிதப் பட்சிகளும் பிரவேசித்தன.]]></a:t>
+              <a:t><![CDATA[14. They, and every beast after his kind, and all the cattle after their kind, and every creeping thing that creeps upon the earth after his kind, and every fowl after his kind, every bird of every sort.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2057,51 +2061,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவர்களோடு ஜாதிஜாதியான சகலவிதக் காட்டு மிருகங்களும், ஜாதிஜாதியான சகலவித நாட்டு மிருகங்களும், பூமியின்மேல் ஊருகிற ஜாதிஜாதியான சகலவித ஊரும் பிராணிகளும், ஜாதிஜாதியான சகலவிதப் பறவைகளும், பலவிதமான சிறகுகளுள்ள சகலவிதப் பட்சிகளும் பிரவேசித்தன.]]></a:t>
+              <a:t><![CDATA[14. They, and every beast after his kind, and all the cattle after their kind, and every creeping thing that creeps upon the earth after his kind, and every fowl after his kind, every bird of every sort.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2166,51 +2170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவர்களோடு ஜாதிஜாதியான சகலவிதக் காட்டு மிருகங்களும், ஜாதிஜாதியான சகலவித நாட்டு மிருகங்களும், பூமியின்மேல் ஊருகிற ஜாதிஜாதியான சகலவித ஊரும் பிராணிகளும், ஜாதிஜாதியான சகலவிதப் பறவைகளும், பலவிதமான சிறகுகளுள்ள சகலவிதப் பட்சிகளும் பிரவேசித்தன.]]></a:t>
+              <a:t><![CDATA[15. And they went in unto Noah into the ark, two and two of all flesh, wherein is the breath of life.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2275,51 +2279,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இப்படியே ஜீவசுவாசமுள்ள மாம்ச ஜந்துக்கள் எல்லாம் ஜோடு ஜோடாக நோவாவிடத்தில் பேழைக்குள் பிரவேசித்தன.]]></a:t>
+              <a:t><![CDATA[16. And they that went in, went in male and female of all flesh, as God had commanded him: and the LORD shut him in.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2384,51 +2388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. தேவன் அவனுக்குக் கட்டளையிட்டபடியே, ஆணும் பெண்ணுமாகச் சகலவித மாம்ச ஜந்துக்களும் உள்ளே பிரவேசித்தன; அப்பொழுது கர்த்தர் அவனை உள்ளேவிட்டுக் கதவை அடைத்தார்.]]></a:t>
+              <a:t><![CDATA[16. And they that went in, went in male and female of all flesh, as God had commanded him: and the LORD shut him in.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2493,51 +2497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. தேவன் அவனுக்குக் கட்டளையிட்டபடியே, ஆணும் பெண்ணுமாகச் சகலவித மாம்ச ஜந்துக்களும் உள்ளே பிரவேசித்தன; அப்பொழுது கர்த்தர் அவனை உள்ளேவிட்டுக் கதவை அடைத்தார்.]]></a:t>
+              <a:t><![CDATA[17. And the flood was forty days upon the earth; and the waters increased, and bare up the ark, and it was lift up above the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2602,51 +2606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஜலப்பிரளயம் நாற்பது நாள் பூமியின்மேல் உண்டானபோது, ஜலம் பெருகி, பேழையைக் கிளம்பப்பண்ணிற்று; அது பூமிக்குமேல் மிதந்தது.]]></a:t>
+              <a:t><![CDATA[17. And the flood was forty days upon the earth; and the waters increased, and bare up the ark, and it was lift up above the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2711,51 +2715,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தர் நோவாவை நோக்கி: நீயும் உன் வீட்டார் அனைவரும் பேழைக்குள் பிரவேசியுங்கள்; இந்தச் சந்ததியில் உன்னை எனக்கு முன்பாக நீதிமானாகக் கண்டேன்.]]></a:t>
+              <a:t><![CDATA[1. And the LORD said unto Noah, Come you and all your house into the ark; for you have I seen righteous before me in this generation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2820,51 +2824,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஜலப்பிரளயம் நாற்பது நாள் பூமியின்மேல் உண்டானபோது, ஜலம் பெருகி, பேழையைக் கிளம்பப்பண்ணிற்று; அது பூமிக்குமேல் மிதந்தது.]]></a:t>
+              <a:t><![CDATA[18. And the waters prevailed, and were increased greatly upon the earth; and the ark went upon the face of the waters.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2929,51 +2933,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஜலம் பெருவெள்ளமாகி, பூமியின்மேல் மிகவும் பெருகிற்று; பேழையானது ஜலத்தின்மேல் மிதந்துகொண்டிருந்தது.]]></a:t>
+              <a:t><![CDATA[18. And the waters prevailed, and were increased greatly upon the earth; and the ark went upon the face of the waters.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3038,51 +3042,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஜலம் பூமியின்மேல் மிகவும் அதிகமாய்ப் பெருகினதினால், வானத்தின்கீழ் எங்குமுள்ள உயர்ந்த மலைகளெல்லாம் மூடப்பட்டன.]]></a:t>
+              <a:t><![CDATA[19. And the waters prevailed exceedingly upon the earth; and all the high hills, that were under the whole heaven, were covered.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3147,51 +3151,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஜலம் பூமியின்மேல் மிகவும் அதிகமாய்ப் பெருகினதினால், வானத்தின்கீழ் எங்குமுள்ள உயர்ந்த மலைகளெல்லாம் மூடப்பட்டன.]]></a:t>
+              <a:t><![CDATA[19. And the waters prevailed exceedingly upon the earth; and all the high hills, that were under the whole heaven, were covered.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3256,51 +3260,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. மூடப்பட்ட மலைகளுக்கு மேலாய்ப் பதினைந்துமுழ உயரத்திற்கு ஜலம் பெருகிற்று.]]></a:t>
+              <a:t><![CDATA[20. Fifteen cubits upward did the waters prevail; and the mountains were covered.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3365,51 +3369,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது மாம்சஜந்துக்களாகிய பறவைகளும், நாட்டு மிருகங்களும் காட்டு மிருகங்களும் பூமியின்மேல் ஊரும் பிராணிகள் யாவும், எல்லா நரஜீவன்களும், பூமியின்மேல் சஞ்சரிக்கிறவைகள் யாவும் மாண்டன.]]></a:t>
+              <a:t><![CDATA[21. And all flesh died that moved upon the earth, both of fowl, and of cattle, and of beast, and of every creeping thing that creeps upon the earth, and every man:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3474,51 +3478,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது மாம்சஜந்துக்களாகிய பறவைகளும், நாட்டு மிருகங்களும் காட்டு மிருகங்களும் பூமியின்மேல் ஊரும் பிராணிகள் யாவும், எல்லா நரஜீவன்களும், பூமியின்மேல் சஞ்சரிக்கிறவைகள் யாவும் மாண்டன.]]></a:t>
+              <a:t><![CDATA[21. And all flesh died that moved upon the earth, both of fowl, and of cattle, and of beast, and of every creeping thing that creeps upon the earth, and every man:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3583,51 +3587,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. வெட்டாந்தரையில் உண்டான எல்லாவற்றிலும் நாசியிலே ஜீவசுவாசமுள்ளவைகள் எல்லாம் மாண்டுபோயின.]]></a:t>
+              <a:t><![CDATA[22. All in whose nostrils was the breath of life, of all that was in the dry land, died.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3692,51 +3696,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. மனுஷர் முதல், மிருகங்கள், ஊரும் பிராணிகள், ஆகாயத்துப் பறவைகள் பரியந்தமும், பூமியின்மேல் இருந்த உயிருள்ள வஸ்துக்கள் யாவும் அழிந்து, அவைகள் பூமியில் இராதபடிக்கு நிக்கிரகமாயின; நோவாவும் அவனுடனே பேழையில் இருந்த உயிர்களும் மாத்திரம் காக்கப்பட்டன.]]></a:t>
+              <a:t><![CDATA[23. And every living substance was destroyed which was upon the face of the ground, both man, and cattle, and the creeping things, and the fowl of the heaven; and they were destroyed from the earth: and Noah only remained alive, and they that were with him in the ark.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3801,51 +3805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. மனுஷர் முதல், மிருகங்கள், ஊரும் பிராணிகள், ஆகாயத்துப் பறவைகள் பரியந்தமும், பூமியின்மேல் இருந்த உயிருள்ள வஸ்துக்கள் யாவும் அழிந்து, அவைகள் பூமியில் இராதபடிக்கு நிக்கிரகமாயின; நோவாவும் அவனுடனே பேழையில் இருந்த உயிர்களும் மாத்திரம் காக்கப்பட்டன.]]></a:t>
+              <a:t><![CDATA[23. And every living substance was destroyed which was upon the face of the ground, both man, and cattle, and the creeping things, and the fowl of the heaven; and they were destroyed from the earth: and Noah only remained alive, and they that were with him in the ark.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3910,51 +3914,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. பூமியின்மீதெங்கும் வித்தை உயிரோடே காக்கும் பொருட்டு, நீ சுத்தமான சகல மிருகங்களிலும், ஆணும் பெண்ணுமாக எவ்வேழு ஜோடும், சுத்தமல்லாத மிருகங்களில் ஆணும் பெண்ணுமாக ஒவ்வொரு ஜோடும்,]]></a:t>
+              <a:t><![CDATA[2. Of every clean beast you shall take to you by sevens, the male and his female: and of beasts that are not clean by two, the male and his female.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4019,51 +4023,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ஜலம் பூமியின்மேல் நூற்றைம்பது நாள் மிகவும் பிரவாகித்துக்கொண்டிருந்தது.]]></a:t>
+              <a:t><![CDATA[23. And every living substance was destroyed which was upon the face of the ground, both man, and cattle, and the creeping things, and the fowl of the heaven; and they were destroyed from the earth: and Noah only remained alive, and they that were with him in the ark.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. And the waters prevailed upon the earth an hundred and fifty days.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4128,51 +4241,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. பூமியின்மீதெங்கும் வித்தை உயிரோடே காக்கும் பொருட்டு, நீ சுத்தமான சகல மிருகங்களிலும், ஆணும் பெண்ணுமாக எவ்வேழு ஜோடும், சுத்தமல்லாத மிருகங்களில் ஆணும் பெண்ணுமாக ஒவ்வொரு ஜோடும்,]]></a:t>
+              <a:t><![CDATA[2. Of every clean beast you shall take to you by sevens, the male and his female: and of beasts that are not clean by two, the male and his female.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4237,51 +4350,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆகாயத்துப் பறவைகளிலும், சேவலும் பேடுமாக எவ்வேழு ஜோடும் உன்னிடத்தில் சேர்த்துக்கொள்.]]></a:t>
+              <a:t><![CDATA[3. Of fowls also of the air by sevens, the male and the female; to keep seed alive upon the face of all the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4346,51 +4459,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆகாயத்துப் பறவைகளிலும், சேவலும் பேடுமாக எவ்வேழு ஜோடும் உன்னிடத்தில் சேர்த்துக்கொள்.]]></a:t>
+              <a:t><![CDATA[4. For yet seven days, and I will cause it to rain upon the earth forty days and forty nights; and every living substance that I have made will I destroy from off the face of the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4455,51 +4568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இன்னும் ஏழுநாள் சென்றபின்பு, நாற்பதுநாள் இரவும் பகலும் பூமியின்மேல் மழையை வருஷிக்கப்பண்ணி, நான் உண்டாக்கின ஜீவஜந்துக்கள் அனைத்தையும் பூமியின்மேல் இராதபடி நிக்கிரகம் பண்ணுவேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[4. For yet seven days, and I will cause it to rain upon the earth forty days and forty nights; and every living substance that I have made will I destroy from off the face of the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4564,51 +4677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இன்னும் ஏழுநாள் சென்றபின்பு, நாற்பதுநாள் இரவும் பகலும் பூமியின்மேல் மழையை வருஷிக்கப்பண்ணி, நான் உண்டாக்கின ஜீவஜந்துக்கள் அனைத்தையும் பூமியின்மேல் இராதபடி நிக்கிரகம் பண்ணுவேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[5. And Noah did according unto all that the LORD commanded him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4643,51 +4756,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474005578" r:id="rId1"/>
+    <p:sldLayoutId id="2481563610" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4959,50 +5072,58 @@
 
 <file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5143,51 +5264,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. తనకు యెహోవా ఆజ్ఞాపించిన ప్రకారము నోవహు యావత్తు చేసెను.]]></a:t>
+              <a:t><![CDATA[6. ஜலப்பிரளயம் பூமியின்மேல் உண்டானபோது, நோவா அறுநூறு வயதாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5275,51 +5396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ఆ జలప్రవాహము భూమిమీదికి వచ్చినప్పుడు నోవహు ఆరువందల యేండ్లవాడు.]]></a:t>
+              <a:t><![CDATA[7. ஜலப்பிரளயத்துக்குத் தப்பும்படி நோவாவும் அவனுடனேகூட அவன் குமாரரும், அவன் மனைவியும் அவன் குமாரரின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5407,51 +5528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. అప్పుడు నోవహును అతనితోకూడ అతని కుమారులును అతని భార్యయు అతని కోడండ్రును ఆ ప్రవాహజలములను]]></a:t>
+              <a:t><![CDATA[மனைவிகளும் பேழைக்குள் பிரவேசித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5539,51 +5660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[తప్పించుకొనుటకై ఆ ఓడలో ప్రవేశించిరి.]]></a:t>
+              <a:t><![CDATA[8. தேவன் நோவாவுக்குக் கட்டளையிட்டபடியே, சுத்தமான மிருகங்களிலும், சுத்தமல்லாத மிருகங்களிலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5671,51 +5792,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. దేవుడు నోవహు నకు ఆజ్ఞాపించిన ప్రకారము పవిత్ర జంతువులలోను అపవిత్ర జంతువులలోను, పక్షులలోను నేలను]]></a:t>
+              <a:t><![CDATA[பூமியின்மேல் ஊரும் பிராணிகள் எல்லாவற்றிலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5803,51 +5924,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ప్రాకు వాటన్నిటిలోను,]]></a:t>
+              <a:t><![CDATA[9. ஆணும் பெண்ணும் ஜோடு ஜோடாக நோவாவிடத்தில் பேழைக்குட்பட்டன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5935,51 +6056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. మగది ఆడుది జతజతలుగా ఓడలోనున్న నోవహు నొద్దకు చేరెను.]]></a:t>
+              <a:t><![CDATA[10. ஏழுநாள் சென்றபின்பு பூமியின்மேல் ஜலப்பிரளயம் உண்டாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6067,51 +6188,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ఏడు దినములైన తరువాత ఆ ప్రవాహజలములు భూమిమీదికి వచ్చెను.]]></a:t>
+              <a:t><![CDATA[11. நோவாவுக்கு அறுநூறாம் வயதாகும் வருஷம் இரண்டாம் மாதம் பதினேழாம் தேதியாகிய அந்நாளிலே, மகா ஆழத்தின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6199,51 +6320,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. నోవహు వయసుయొక్క ఆరువందల సంవత్సరము రెండవ నెల పదియేడవ దినమున మహాగాధజలముల ఊటలన్నియు ఆ దినమందే]]></a:t>
+              <a:t><![CDATA[ஊற்றுக்கண்களெல்லாம் பிளந்தன; வானத்தின் மதகுகளும் திறவுண்டன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6331,51 +6452,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[విడబడెను, ఆకాశపు తూములు విప్పబడెను.]]></a:t>
+              <a:t><![CDATA[12. நாற்பதுநாள் இரவும் பகலும் பூமியின்மேல் பெருமழை பெய்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6463,51 +6584,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. యెహోవాఈ తరమువారిలో నీవే నా యెదుట నీతి మంతుడవై యుండుట చూచితిని గనుక నీవును నీ యింటి వారును ఓడలో]]></a:t>
+              <a:t><![CDATA[1. கர்த்தர் நோவாவை நோக்கி: நீயும் உன் வீட்டார் அனைவரும் பேழைக்குள் பிரவேசியுங்கள்; இந்தச் சந்ததியில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6595,51 +6716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. నలుబది పగళ్లును నలుబది రాత్రులును ప్రచండ వర్షము భూమిమీద కురిసెను.]]></a:t>
+              <a:t><![CDATA[13. அன்றைத்தினமே நோவாவும், நோவாவின் குமாரராகிய சேமும் காமும் யாப்பேத்தும், அவர்களுடனேகூட நோவாவின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6727,51 +6848,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ఆ దినమందే నోవహును నోవహు కుమారులగు షేమును హామును యాపెతును నోవహు భార్యయు వారితోకూడ అతని ముగ్గురు]]></a:t>
+              <a:t><![CDATA[மனைவியும், அவன் குமாரரின் மூன்று மனைவிகளும், பேழைக்குள் பிரவேசித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6859,51 +6980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[కోడండ్రును ఆ ఓడలో ప్రవేశించిరి.]]></a:t>
+              <a:t><![CDATA[14. அவர்களோடு ஜாதிஜாதியான சகலவிதக் காட்டு மிருகங்களும், ஜாதிஜாதியான சகலவித நாட்டு மிருகங்களும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6991,51 +7112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. వీరే కాదు; ఆ యా జాతుల ప్రకారము ప్రతి మృగమును, ఆ యా జాతుల ప్రకారము ప్రతి పశువును, ఆ యా జాతుల]]></a:t>
+              <a:t><![CDATA[பூமியின்மேல் ஊருகிற ஜாதிஜாதியான சகலவித ஊரும் பிராணிகளும், ஜாதிஜாதியான சகலவிதப் பறவைகளும், பலவிதமான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7123,51 +7244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ప్రకారము నేలమీద ప్రాకు ప్రతి పురుగును, ఆ యా జాతుల ప్రకారము ప్రతి పక్షియు, నానావిధములైన రెక్కలుగల]]></a:t>
+              <a:t><![CDATA[சிறகுகளுள்ள சகலவிதப் பட்சிகளும் பிரவேசித்தன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7255,51 +7376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ప్రతి పిట్టయు ప్రవేశించెను.]]></a:t>
+              <a:t><![CDATA[15. இப்படியே ஜீவசுவாசமுள்ள மாம்ச ஜந்துக்கள் எல்லாம் ஜோடு ஜோடாக நோவாவிடத்தில் பேழைக்குள் பிரவேசித்தன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7387,51 +7508,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. జీవాత్మగల సమస్త శరీరులలో రెండేసి రెండేసి ఓడలోనున్న నోవహు నొద్ద ప్రవేశించెను.]]></a:t>
+              <a:t><![CDATA[16. தேவன் அவனுக்குக் கட்டளையிட்டபடியே, ஆணும் பெண்ணுமாகச் சகலவித மாம்ச ஜந்துக்களும் உள்ளே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7519,51 +7640,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ప్రవేశించినవన్నియు దేవుడు అతని కాజ్ఞాపించిన ప్రకారము సమస్త శరీరులలో మగదియు ఆడుదియు ప్రవేశించెను;]]></a:t>
+              <a:t><![CDATA[பிரவேசித்தன; அப்பொழுது கர்த்தர் அவனை உள்ளேவிட்டுக் கதவை அடைத்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7651,51 +7772,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అప్పుడు యెహోవా ఓడలో అతని మూసివేసెను.]]></a:t>
+              <a:t><![CDATA[17. ஜலப்பிரளயம் நாற்பது நாள் பூமியின்மேல் உண்டானபோது, ஜலம் பெருகி, பேழையைக் கிளம்பப்பண்ணிற்று; அது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7783,51 +7904,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ఆ జలప్రవాహము నలుబది దినములు భూమిమీద నుండగా, జలములు విస్తరించి ఓడను తేలచేసినందున అది భూమిమీదనుండి]]></a:t>
+              <a:t><![CDATA[பூமிக்குமேல் மிதந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7915,51 +8036,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ప్రవేశించుడి.]]></a:t>
+              <a:t><![CDATA[உன்னை எனக்கு முன்பாக நீதிமானாகக் கண்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8047,51 +8168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పైకి లేచెను.]]></a:t>
+              <a:t><![CDATA[18. ஜலம் பெருவெள்ளமாகி, பூமியின்மேல் மிகவும் பெருகிற்று; பேழையானது ஜலத்தின்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8179,51 +8300,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. జలములు భూమిమీద ప్రచండముగా ప్రబలి మిక్కిలి విస్తరించినప్పుడు ఓడ నీళ్లమీద నడిచెను.]]></a:t>
+              <a:t><![CDATA[மிதந்துகொண்டிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8311,51 +8432,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ఆ ప్రచండ జలములు భూమిమీద అత్యధికముగా ప్రబలినందున ఆకాశమంతటి క్రిందనున్న గొప్ప పర్వతములన్నియు]]></a:t>
+              <a:t><![CDATA[19. ஜலம் பூமியின்மேல் மிகவும் அதிகமாய்ப் பெருகினதினால், வானத்தின்கீழ் எங்குமுள்ள உயர்ந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8443,51 +8564,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[మునిగిపోయెను.]]></a:t>
+              <a:t><![CDATA[மலைகளெல்லாம் மூடப்பட்டன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8575,51 +8696,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. పదిహేను మూరల యెత్తున నీళ్లు ప్రచండముగా ప్రబలెను గనుక పర్వతములును మునిగి పోయెను.]]></a:t>
+              <a:t><![CDATA[20. மூடப்பட்ட மலைகளுக்கு மேலாய்ப் பதினைந்துமுழ உயரத்திற்கு ஜலம் பெருகிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8707,51 +8828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. అప్పుడు పక్షులేమి పశువులేమి మృగములేమి భూమిమీద ప్రాకు పురుగులేమి భూమిమీద సంచరించు సమస్త శరీరులేమి]]></a:t>
+              <a:t><![CDATA[21. அப்பொழுது மாம்சஜந்துக்களாகிய பறவைகளும், நாட்டு மிருகங்களும் காட்டு மிருகங்களும் பூமியின்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8839,51 +8960,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[సమస్త నరులేమి చచ్చిపోయిరి.]]></a:t>
+              <a:t><![CDATA[ஊரும் பிராணிகள் யாவும், எல்லா நரஜீவன்களும், பூமியின்மேல் சஞ்சரிக்கிறவைகள் யாவும் மாண்டன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8971,51 +9092,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. పొడి నేలమీదనున్న వాటన్నిటిలోను నాసికారంధ్రములలో జీవాత్మ సంబంధమైన ఊపిరిగలవన్నియు చని పోయెను.]]></a:t>
+              <a:t><![CDATA[22. வெட்டாந்தரையில் உண்டான எல்லாவற்றிலும் நாசியிலே ஜீவசுவாசமுள்ளவைகள் எல்லாம் மாண்டுபோயின.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9103,51 +9224,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. నరులతో కూడ పశువులును పురుగులును ఆకాశపక్షులును నేలమీదనున్న జీవరాసులన్నియు తుడిచివేయబడెను. అవి]]></a:t>
+              <a:t><![CDATA[23. மனுஷர் முதல், மிருகங்கள், ஊரும் பிராணிகள், ஆகாயத்துப் பறவைகள் பரியந்தமும், பூமியின்மேல் இருந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9235,51 +9356,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[భూమిమీద నుండకుండ తుడిచివేయబడెను. నోవహును అతనితో కూడ ఆ ఓడలో నున్నవియు మాత్రము మిగిలియుండెను.]]></a:t>
+              <a:t><![CDATA[உயிருள்ள வஸ்துக்கள் யாவும் அழிந்து, அவைகள் பூமியில் இராதபடிக்கு நிக்கிரகமாயின; நோவாவும் அவனுடனே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9367,51 +9488,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. పవిత్ర జంతువులలో ప్రతి జాతి పోతులు ఏడును పెంటులు ఏడును, పవిత్రములు కాని జంతువులలో ప్రతి జాతి]]></a:t>
+              <a:t><![CDATA[2. பூமியின்மீதெங்கும் வித்தை உயிரோடே காக்கும் பொருட்டு, நீ சுத்தமான சகல மிருகங்களிலும், ஆணும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9499,51 +9620,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. నూట ఏబది దినముల వరకు నీళ్లు భూమిమీద ప్రచండముగా ప్రబలెను.]]></a:t>
+              <a:t><![CDATA[பேழையில் இருந்த உயிர்களும் மாத்திரம் காக்கப்பட்டன.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. ஜலம் பூமியின்மேல் நூற்றைம்பது நாள் மிகவும் பிரவாகித்துக்கொண்டிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9631,51 +9884,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పోతును పెంటియు రెండును]]></a:t>
+              <a:t><![CDATA[பெண்ணுமாக எவ்வேழு ஜோடும், சுத்தமல்லாத மிருகங்களில் ஆணும் பெண்ணுமாக ஒவ்வொரு ஜோடும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9763,51 +10016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ఆకాశ పక్షులలో ప్రతి జాతి మగవి యేడును ఆడువి యేడును, నీవు భూమి అంతటిమీద సంతతిని జీవ ముతో]]></a:t>
+              <a:t><![CDATA[3. ஆகாயத்துப் பறவைகளிலும், சேவலும் பேடுமாக எவ்வேழு ஜோடும் உன்னிடத்தில் சேர்த்துக்கொள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9895,51 +10148,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[కాపాడునట్లు నీయొద్ద ఉంచుకొనుము;]]></a:t>
+              <a:t><![CDATA[4. இன்னும் ஏழுநாள் சென்றபின்பு, நாற்பதுநாள் இரவும் பகலும் பூமியின்மேல் மழையை வருஷிக்கப்பண்ணி, நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10027,51 +10280,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ఎందుకనగా ఇంకను ఏడు దినములకు నేను నలుబది పగళ్లును నలుబది రాత్రులును భూమిమీద వర్షము కురిపించి, నేను]]></a:t>
+              <a:t><![CDATA[உண்டாக்கின ஜீவஜந்துக்கள் அனைத்தையும் பூமியின்மேல் இராதபடி நிக்கிரகம் பண்ணுவேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10159,51 +10412,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చేసిన సమస్త జీవరాసులను భూమిమీద ఉండకుండ తుడిచివేయుదునని నోవహుతో చెప్పెను.]]></a:t>
+              <a:t><![CDATA[5. நோவா தனக்குக் கர்த்தர் கட்டளையிட்டபடியெல்லாம் செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10220,91 +10473,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஆதியாகமம் : 7]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme1">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme91">
   <a:themeElements>
-    <a:clrScheme name="Theme1">
+    <a:clrScheme name="Theme91">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme1">
+    <a:fontScheme name="Theme91">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -10330,51 +10583,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme1">
+    <a:fmtScheme name="Theme91">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -10505,51 +10758,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>40</Slides>
+  <Slides>41</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>