--- v1 (2026-07-25)
+++ v2 (2026-10-21)
@@ -65,50 +65,60 @@
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -126,50 +136,55 @@
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
+    <p:sldId id="293" r:id="rId40"/>
+    <p:sldId id="294" r:id="rId41"/>
+    <p:sldId id="295" r:id="rId42"/>
+    <p:sldId id="296" r:id="rId43"/>
+    <p:sldId id="297" r:id="rId44"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -304,53 +319,58 @@
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
-  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -410,51 +430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஒரு காகத்தை வெளியே விட்டான்; அது புறப்பட்டுப் பூமியின்மேல் இருந்த ஜலம் வற்றிப்போகும்வரைக்கும் போகிறதும் வருகிறதுமாய் இருந்தது.]]></a:t>
+              <a:t><![CDATA[6. And it came to pass at the end of forty days, that Noah opened the window of the ark which he had made:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -519,51 +539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஒரு காகத்தை வெளியே விட்டான்; அது புறப்பட்டுப் பூமியின்மேல் இருந்த ஜலம் வற்றிப்போகும்வரைக்கும் போகிறதும் வருகிறதுமாய் இருந்தது.]]></a:t>
+              <a:t><![CDATA[7. And he sent forth a raven, which went forth back and forth, until the waters were dried up from off the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -628,51 +648,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பின்பு பூமியின்மேல் ஜலம் குறைந்து போயிற்றோ என்று அறியும்படி, ஒரு புறாவைத் தன்னிடத்திலிருந்து வெளியே விட்டான்.]]></a:t>
+              <a:t><![CDATA[7. And he sent forth a raven, which went forth back and forth, until the waters were dried up from off the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -737,51 +757,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பின்பு பூமியின்மேல் ஜலம் குறைந்து போயிற்றோ என்று அறியும்படி, ஒரு புறாவைத் தன்னிடத்திலிருந்து வெளியே விட்டான்.]]></a:t>
+              <a:t><![CDATA[8. Also he sent forth a dove from him, to see if the waters were decreased from off the face of the ground;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -846,51 +866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பூமியின்மீதெங்கும் ஜலம் இருந்தபடியால், அந்தப் புறா தன் உள்ளங்கால் வைத்து இளைப்பாற இடங்காணாமல், திரும்பிப் பேழையிலே அவனிடத்தில் வந்தது; அவன் தன் கையை நீட்டி அதைப் பிடித்துத் தன்னிடமாகப் பேழைக்குள் சேர்த்துக்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[8. Also he sent forth a dove from him, to see if the waters were decreased from off the face of the ground;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -955,51 +975,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பூமியின்மீதெங்கும் ஜலம் இருந்தபடியால், அந்தப் புறா தன் உள்ளங்கால் வைத்து இளைப்பாற இடங்காணாமல், திரும்பிப் பேழையிலே அவனிடத்தில் வந்தது; அவன் தன் கையை நீட்டி அதைப் பிடித்துத் தன்னிடமாகப் பேழைக்குள் சேர்த்துக்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[9. But the dove found no rest for the sole of her foot, and she returned unto him into the ark, for the waters were on the face of the whole earth: then he put forth his hand, and took her, and pulled her in unto him into the ark.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1064,51 +1084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பின்னும் ஏழு நாள் பொறுத்து, மறுபடியும் புறாவைப் பேழையிலிருந்து வெளியே விட்டான்.]]></a:t>
+              <a:t><![CDATA[9. But the dove found no rest for the sole of her foot, and she returned unto him into the ark, for the waters were on the face of the whole earth: then he put forth his hand, and took her, and pulled her in unto him into the ark.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1173,51 +1193,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அந்தப் புறா சாயங்காலத்தில் அவனிடத்தில் வந்து சேர்ந்தது; இதோ, அது கொத்திக்கொண்டுவந்த ஒரு ஒலிவ மரத்தின் இலை அதின் வாயில் இருந்தது; அதினாலே நோவா பூமியின்மேல் ஜலம் குறைந்து போயிற்று என்று அறிந்தான்.]]></a:t>
+              <a:t><![CDATA[9. But the dove found no rest for the sole of her foot, and she returned unto him into the ark, for the waters were on the face of the whole earth: then he put forth his hand, and took her, and pulled her in unto him into the ark.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1282,51 +1302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அந்தப் புறா சாயங்காலத்தில் அவனிடத்தில் வந்து சேர்ந்தது; இதோ, அது கொத்திக்கொண்டுவந்த ஒரு ஒலிவ மரத்தின் இலை அதின் வாயில் இருந்தது; அதினாலே நோவா பூமியின்மேல் ஜலம் குறைந்து போயிற்று என்று அறிந்தான்.]]></a:t>
+              <a:t><![CDATA[10. And he stayed yet other seven days; and again he sent forth the dove out of the ark;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1391,51 +1411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. பின்னும் எழு நாள் பொறுத்து, அவன் புறாவை வெளியே விட்டான்; அது அவனிடத்திற்குத் திரும்ப வரவில்லை.]]></a:t>
+              <a:t><![CDATA[11. And the dove came in to him in the evening; and, lo, in her mouth was an olive leaf plucked off: so Noah knew that the waters were decreased from off the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1500,51 +1520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. தேவன் நோவாவையும், அவனுடனே பேழையிலிருந்த சகல காட்டு மிருகங்களையும், சகல நாட்டு மிருகங்களையும் நினைத்தருளினார்; தேவன் பூமியின்மேல் காற்றை வீசப்பண்ணினார், அப்பொழுது ஜலம் அமர்ந்தது.]]></a:t>
+              <a:t><![CDATA[1. And God remembered Noah, and every living thing, and all the cattle that was with him in the ark: and God made a wind to pass over the earth, and the waters subsided;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1609,51 +1629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. பின்னும் எழு நாள் பொறுத்து, அவன் புறாவை வெளியே விட்டான்; அது அவனிடத்திற்குத் திரும்ப வரவில்லை.]]></a:t>
+              <a:t><![CDATA[11. And the dove came in to him in the evening; and, lo, in her mouth was an olive leaf plucked off: so Noah knew that the waters were decreased from off the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1718,51 +1738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவனுக்கு அறுநூற்றொரு வயதாகும் வருஷத்தில், முதல் மாதம் முதல் தேதியிலே பூமியின்மேல் இருந்த ஜலம் வற்றிப்போயிற்று; நோவா பேழையின் மேல் தட்டை எடுத்துப்பார்த்தான்; பூமியின்மேல் ஜலம் இல்லாதிருந்தது.]]></a:t>
+              <a:t><![CDATA[11. And the dove came in to him in the evening; and, lo, in her mouth was an olive leaf plucked off: so Noah knew that the waters were decreased from off the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1827,51 +1847,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவனுக்கு அறுநூற்றொரு வயதாகும் வருஷத்தில், முதல் மாதம் முதல் தேதியிலே பூமியின்மேல் இருந்த ஜலம் வற்றிப்போயிற்று; நோவா பேழையின் மேல் தட்டை எடுத்துப்பார்த்தான்; பூமியின்மேல் ஜலம் இல்லாதிருந்தது.]]></a:t>
+              <a:t><![CDATA[12. And he stayed yet other seven days; and sent forth the dove; which returned not again unto him any more.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1936,51 +1956,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இரண்டாம் மாதம் இருபத்தேழாம் தேதியிலே பூமி காய்ந்திருந்தது.]]></a:t>
+              <a:t><![CDATA[13. And it came to pass in the six hundredth and first year, in the first month, the first day of the month, the waters were dried up from off the earth: and Noah removed the covering of the ark, and looked, and, behold, the face of the ground was dry.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2045,51 +2065,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது தேவன் நோவாவை நோக்கி:]]></a:t>
+              <a:t><![CDATA[13. And it came to pass in the six hundredth and first year, in the first month, the first day of the month, the waters were dried up from off the earth: and Noah removed the covering of the ark, and looked, and, behold, the face of the ground was dry.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2154,51 +2174,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நீயும் உன்னோடேகூட உன் மனைவியும், உன் குமாரரும், உன் குமாரரின் மனைவிகளும் பேழையைவிட்டுப் புறப்படுங்கள்.]]></a:t>
+              <a:t><![CDATA[14. And in the second month, on the seven and twentieth day of the month, was the earth dried.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2263,51 +2283,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. உன்னிடத்தில் இருக்கிற சகலவித மாம்சஜந்துக்களாகிய பறவைகளையும், மிருகங்களையும், பூமியின்மேல் ஊருகிற சகல பிராணிகளையும் உன்னோடே வெளியே வரவிடு; அவைகள் பூமியிலே திரளாய் வர்த்தித்து, பூமியின்மேல் பலுகிப் பெருகக்கடவது என்றார்.]]></a:t>
+              <a:t><![CDATA[15. And God spoke unto Noah, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2372,51 +2392,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. உன்னிடத்தில் இருக்கிற சகலவித மாம்சஜந்துக்களாகிய பறவைகளையும், மிருகங்களையும், பூமியின்மேல் ஊருகிற சகல பிராணிகளையும் உன்னோடே வெளியே வரவிடு; அவைகள் பூமியிலே திரளாய் வர்த்தித்து, பூமியின்மேல் பலுகிப் பெருகக்கடவது என்றார்.]]></a:t>
+              <a:t><![CDATA[16. Go out of the ark, you, and your wife, and your sons, and your sons' wives with you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2481,51 +2501,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. உன்னிடத்தில் இருக்கிற சகலவித மாம்சஜந்துக்களாகிய பறவைகளையும், மிருகங்களையும், பூமியின்மேல் ஊருகிற சகல பிராணிகளையும் உன்னோடே வெளியே வரவிடு; அவைகள் பூமியிலே திரளாய் வர்த்தித்து, பூமியின்மேல் பலுகிப் பெருகக்கடவது என்றார்.]]></a:t>
+              <a:t><![CDATA[16. Go out of the ark, you, and your wife, and your sons, and your sons' wives with you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2590,51 +2610,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது நோவாவும், அவன் குமாரரும், அவன் மனைவியும், அவன் குமாரரின் மனைவிகளும் புறப்பட்டு வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[17. Bring forth with you every living thing that is with you, of all flesh, both of fowl, and of cattle, and of every creeping thing that creeps upon the earth; that they may breed abundantly in the earth, and be fruitful, and multiply upon the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2699,51 +2719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. தேவன் நோவாவையும், அவனுடனே பேழையிலிருந்த சகல காட்டு மிருகங்களையும், சகல நாட்டு மிருகங்களையும் நினைத்தருளினார்; தேவன் பூமியின்மேல் காற்றை வீசப்பண்ணினார், அப்பொழுது ஜலம் அமர்ந்தது.]]></a:t>
+              <a:t><![CDATA[1. And God remembered Noah, and every living thing, and all the cattle that was with him in the ark: and God made a wind to pass over the earth, and the waters subsided;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2808,51 +2828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. பூமியின்மேல் நடமாடுகிற சகல மிருகங்களும், ஊருகிற சகல பிராணிகளும், சகல பறவைகளும் ஜாதிஜாதியாய்ப் பேழையிலிருந்து புறப்பட்டு வந்தன.]]></a:t>
+              <a:t><![CDATA[17. Bring forth with you every living thing that is with you, of all flesh, both of fowl, and of cattle, and of every creeping thing that creeps upon the earth; that they may breed abundantly in the earth, and be fruitful, and multiply upon the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2917,51 +2937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. பூமியின்மேல் நடமாடுகிற சகல மிருகங்களும், ஊருகிற சகல பிராணிகளும், சகல பறவைகளும் ஜாதிஜாதியாய்ப் பேழையிலிருந்து புறப்பட்டு வந்தன.]]></a:t>
+              <a:t><![CDATA[17. Bring forth with you every living thing that is with you, of all flesh, both of fowl, and of cattle, and of every creeping thing that creeps upon the earth; that they may breed abundantly in the earth, and be fruitful, and multiply upon the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3026,51 +3046,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது நோவா கர்த்தருக்கு ஒரு பலிபீடம் கட்டி, சுத்தமான சகல மிருகங்களிலும், சுத்தமான சகல பறவைகளிலும் சிலவற்றைத் தெரிந்துகொண்டு, அவைகளைப் பலிபீடத்தின்மேல் தகனபலிகளாகப் பலியிட்டான்.]]></a:t>
+              <a:t><![CDATA[18. And Noah went forth, and his sons, and his wife, and his sons' wives with him:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3135,51 +3155,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது நோவா கர்த்தருக்கு ஒரு பலிபீடம் கட்டி, சுத்தமான சகல மிருகங்களிலும், சுத்தமான சகல பறவைகளிலும் சிலவற்றைத் தெரிந்துகொண்டு, அவைகளைப் பலிபீடத்தின்மேல் தகனபலிகளாகப் பலியிட்டான்.]]></a:t>
+              <a:t><![CDATA[18. And Noah went forth, and his sons, and his wife, and his sons' wives with him:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3244,51 +3264,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. சுகந்த வாசனையைக் கர்த்தர் முகர்ந்தார். அப்பொழுது கர்த்தர் இனி நான் மனுஷன் நிமித்தம் பூமியைச் சபிப்பதில்லை; மனுஷனுடைய இருதயத்தின் நினைவுகள் அவன் சிறுவயதுதொடங்கிப் பொல்லாததாயிருகிறது; நான் இப்பொழுது செய்ததுபோல, இனி சகல ஜீவன்களையும் சங்கரிப்பதில்லை.]]></a:t>
+              <a:t><![CDATA[19. Every beast, every creeping thing, and every fowl, and whatsoever creeps upon the earth, after their kinds, went forth out of the ark.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3353,51 +3373,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. சுகந்த வாசனையைக் கர்த்தர் முகர்ந்தார். அப்பொழுது கர்த்தர் இனி நான் மனுஷன் நிமித்தம் பூமியைச் சபிப்பதில்லை; மனுஷனுடைய இருதயத்தின் நினைவுகள் அவன் சிறுவயதுதொடங்கிப் பொல்லாததாயிருகிறது; நான் இப்பொழுது செய்ததுபோல, இனி சகல ஜீவன்களையும் சங்கரிப்பதில்லை.]]></a:t>
+              <a:t><![CDATA[19. Every beast, every creeping thing, and every fowl, and whatsoever creeps upon the earth, after their kinds, went forth out of the ark.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3462,51 +3482,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. பூமியுள்ள நாளளவும் விதைப்பும் அறுப்பும், சீதளமும் உஷ்ணமும், கோடைகாலமும் மாரிகாலமும், பகலும் இரவும் ஒழிவதில்லை என்று தம்முடைய உள்ளத்தில் சொன்னார்.]]></a:t>
+              <a:t><![CDATA[20. And Noah built an altar unto the LORD; and took of every clean beast, and of every clean fowl, and offered burnt offerings on the altar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3571,51 +3591,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. பூமியுள்ள நாளளவும் விதைப்பும் அறுப்பும், சீதளமும் உஷ்ணமும், கோடைகாலமும் மாரிகாலமும், பகலும் இரவும் ஒழிவதில்லை என்று தம்முடைய உள்ளத்தில் சொன்னார்.]]></a:t>
+              <a:t><![CDATA[20. And Noah built an altar unto the LORD; and took of every clean beast, and of every clean fowl, and offered burnt offerings on the altar.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. And the LORD smelled a sweet savour; and the LORD said in his heart, I will not again curse the ground any more for man's sake; for the imagination of man's heart is evil from his youth; neither will I again strike any more every thing living, as I have done.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. And the LORD smelled a sweet savour; and the LORD said in his heart, I will not again curse the ground any more for man's sake; for the imagination of man's heart is evil from his youth; neither will I again strike any more every thing living, as I have done.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3680,51 +3918,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஆழத்தின் ஊற்றுக்கண்களும், வானத்தின் மதகுகளும் அடைபட்டன; வானத்து மழையும் நின்று போயிற்று.]]></a:t>
+              <a:t><![CDATA[2. The fountains also of the deep and the windows of heaven were stopped, and the rain from heaven was restrained;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. And the LORD smelled a sweet savour; and the LORD said in his heart, I will not again curse the ground any more for man's sake; for the imagination of man's heart is evil from his youth; neither will I again strike any more every thing living, as I have done.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. While the earth remains, seedtime and harvest, and cold and heat, and summer and winter, and day and night shall not cease.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. While the earth remains, seedtime and harvest, and cold and heat, and summer and winter, and day and night shall not cease.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3789,51 +4354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஜலம் பூமியிலிருந்து நாளுக்குநாள் வற்றிக்கொண்டே வந்தது, நூற்றைம்பது நாளுக்குப் பின்பு ஜலம் வடிந்தது.]]></a:t>
+              <a:t><![CDATA[3. And the waters returned from off the earth continually: and after the end of the hundred and fifty days the waters were decreased.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3898,51 +4463,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஜலம் பூமியிலிருந்து நாளுக்குநாள் வற்றிக்கொண்டே வந்தது, நூற்றைம்பது நாளுக்குப் பின்பு ஜலம் வடிந்தது.]]></a:t>
+              <a:t><![CDATA[3. And the waters returned from off the earth continually: and after the end of the hundred and fifty days the waters were decreased.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4007,51 +4572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஏழாம்மாதம் பதினேழாம் தேதியிலே பேழை அரராத் என்னும் மலைகளின்மேல் தங்கிற்று.]]></a:t>
+              <a:t><![CDATA[4. And the ark rested in the seventh month, on the seventeenth day of the month, upon the mountains of Ararat.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4116,51 +4681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பத்தாம் மாதம் மட்டும் ஜலம் வடிந்துகொண்டே வந்தது; பத்தாம் மாதம் முதல் தேதியிலே மலைச்சிகரங்கள் காணப்பட்டன.]]></a:t>
+              <a:t><![CDATA[5. And the waters decreased continually until the tenth month: in the tenth month, on the first day of the month, were the tops of the mountains seen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4225,51 +4790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நாற்பது நாள் சென்றபின், நோவா தான் பேழையில் செய்திருந்த ஜன்னலைத் திறந்து,]]></a:t>
+              <a:t><![CDATA[5. And the waters decreased continually until the tenth month: in the tenth month, on the first day of the month, were the tops of the mountains seen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4304,51 +4869,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474005577" r:id="rId1"/>
+    <p:sldLayoutId id="2481563611" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4588,54 +5153,94 @@
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
@@ -4780,51 +5385,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ఒక కాకిని వెలుపలికి పోవిడిచెను. అది బయటికి వెళ్లి భూమిమీదనుండి నీళ్లు ఇంకిపోవువరకు ఇటు అటు]]></a:t>
+              <a:t><![CDATA[6. நாற்பது நாள் சென்றபின், நோவா தான் பேழையில் செய்திருந்த ஜன்னலைத் திறந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4912,51 +5517,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[తిరుగుచుండెను.]]></a:t>
+              <a:t><![CDATA[7. ஒரு காகத்தை வெளியே விட்டான்; அது புறப்பட்டுப் பூமியின்மேல் இருந்த ஜலம் வற்றிப்போகும்வரைக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5044,51 +5649,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. మరియు నీళ్లు నేలమీదనుండి తగ్గినవో లేదో చూచుటకు అతడు తన యొద్దనుండి నల్లపావుర మొకటి వెలుపలికి]]></a:t>
+              <a:t><![CDATA[போகிறதும் வருகிறதுமாய் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5176,51 +5781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పోవిడిచెను.]]></a:t>
+              <a:t><![CDATA[8. பின்பு பூமியின்மேல் ஜலம் குறைந்து போயிற்றோ என்று அறியும்படி, ஒரு புறாவைத் தன்னிடத்திலிருந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5308,51 +5913,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. నీళ్లు భూమి అంతటి మీద నున్నందున తన అరకాలు నిలుపుటకు దానికి స్థలము దొరకలేదు గనుక ఓడలోనున్న]]></a:t>
+              <a:t><![CDATA[வெளியே விட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5440,51 +6045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అతనియొద్దకు తిరిగి వచ్చెను. అప్పుడతడు చెయ్యి చాపి దాని పట్టుకొని ఓడలోనికి తీసికొనెను.]]></a:t>
+              <a:t><![CDATA[9. பூமியின்மீதெங்கும் ஜலம் இருந்தபடியால், அந்தப் புறா தன் உள்ளங்கால் வைத்து இளைப்பாற இடங்காணாமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5572,51 +6177,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. అతడు మరి యేడుదినములు తాళి మరల ఆ నల్ల పావురమును ఓడలోనుండి వెలుపలికి విడిచెను.]]></a:t>
+              <a:t><![CDATA[திரும்பிப் பேழையிலே அவனிடத்தில் வந்தது; அவன் தன் கையை நீட்டி அதைப் பிடித்துத் தன்னிடமாகப் பேழைக்குள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5704,51 +6309,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. సాయంకాలమున అది అతనియొద్దకు వచ్చి నప్పుడు త్రుంచబడిన ఓలీవచెట్టు ఆకు దాని నోటనుండెను గనుక నీళ్లు]]></a:t>
+              <a:t><![CDATA[சேர்த்துக்கொண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5836,51 +6441,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[భూమిమీదనుండి తగ్గిపోయెనని నోవహునకు తెలిసెను.]]></a:t>
+              <a:t><![CDATA[10. பின்னும் ஏழு நாள் பொறுத்து, மறுபடியும் புறாவைப் பேழையிலிருந்து வெளியே விட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5968,51 +6573,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. అతడింక మరి యేడు దినములు తాళి ఆ పావురమును వెలుపలికి విడిచెను. ఆ తరువాత అది అతని యొద్దకు తిరిగి]]></a:t>
+              <a:t><![CDATA[11. அந்தப் புறா சாயங்காலத்தில் அவனிடத்தில் வந்து சேர்ந்தது; இதோ, அது கொத்திக்கொண்டுவந்த ஒரு ஒலிவ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6100,51 +6705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. దేవుడు నోవహును అతనితోకూడ ఓడలోనున్న సమస్త జంతువులను సమస్త పశువులను జ్ఞాపకము చేసికొనెను. దేవుడు]]></a:t>
+              <a:t><![CDATA[1. தேவன் நோவாவையும், அவனுடனே பேழையிலிருந்த சகல காட்டு மிருகங்களையும், சகல நாட்டு மிருகங்களையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6232,51 +6837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[రాలేదు.]]></a:t>
+              <a:t><![CDATA[மரத்தின் இலை அதின் வாயில் இருந்தது; அதினாலே நோவா பூமியின்மேல் ஜலம் குறைந்து போயிற்று என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6364,51 +6969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. మరియు ఆరువందల ఒకటవ సంవత్సరము మొదటినెల తొలిదినమున నీళ్లు భూమిమీదనుండి యింకిపోయెను. నోవహు ఓడ కప్పు]]></a:t>
+              <a:t><![CDATA[அறிந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6496,51 +7101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[తీసి చూచినప్పుడు నేల ఆరియుండెను.]]></a:t>
+              <a:t><![CDATA[12. பின்னும் எழு நாள் பொறுத்து, அவன் புறாவை வெளியே விட்டான்; அது அவனிடத்திற்குத் திரும்ப வரவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6628,51 +7233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. రెండవ నెల యిరువది యేడవ దినమున భూమియెండి యుండెను.]]></a:t>
+              <a:t><![CDATA[13. அவனுக்கு அறுநூற்றொரு வயதாகும் வருஷத்தில், முதல் மாதம் முதல் தேதியிலே பூமியின்மேல் இருந்த ஜலம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6760,51 +7365,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. అప్పుడు దేవుడు]]></a:t>
+              <a:t><![CDATA[வற்றிப்போயிற்று; நோவா பேழையின் மேல் தட்டை எடுத்துப்பார்த்தான்; பூமியின்மேல் ஜலம் இல்லாதிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6892,51 +7497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. నీవును నీతోకూడ నీ భార్యయు నీ కుమారులును నీ కోడండ్రును ఓడలోనుండి బయటికి రండి.]]></a:t>
+              <a:t><![CDATA[14. இரண்டாம் மாதம் இருபத்தேழாம் தேதியிலே பூமி காய்ந்திருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7024,51 +7629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. పక్షులు పశువులు భూమిమీద ప్రాకు ప్రతి జాతి పురుగులు మొదలైన సమస్తశరీరులలో నీతోకూడ నున్న]]></a:t>
+              <a:t><![CDATA[15. அப்பொழுது தேவன் நோவாவை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7156,51 +7761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ప్రతిజంతువును వెంటబెట్టుకొని వెలుపలికి రావలెను. అవి భూమిమీద బహుగా విస్తరించి భూమిమీద ఫలించి]]></a:t>
+              <a:t><![CDATA[16. நீயும் உன்னோடேகூட உன் மனைவியும், உன் குமாரரும், உன் குமாரரின் மனைவிகளும் பேழையைவிட்டுப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7288,51 +7893,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అభివృద్ధి పొందవలెనని నోవహుతో చెప్పెను.]]></a:t>
+              <a:t><![CDATA[புறப்படுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7420,51 +8025,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. కాబట్టి నోవహును అతనితో కూడ అతని కుమారులును అతని భార్యయు అతని కోడండ్రును బయటికి వచ్చిరి.]]></a:t>
+              <a:t><![CDATA[17. உன்னிடத்தில் இருக்கிற சகலவித மாம்சஜந்துக்களாகிய பறவைகளையும், மிருகங்களையும், பூமியின்மேல் ஊருகிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7552,51 +8157,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[భూమిమీద వాయువు విసరునట్లు చేయుటవలన నీళ్లు తగ్గిపోయెను.]]></a:t>
+              <a:t><![CDATA[நினைத்தருளினார்; தேவன் பூமியின்மேல் காற்றை வீசப்பண்ணினார், அப்பொழுது ஜலம் அமர்ந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7684,51 +8289,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ప్రతి జంతువును ప్రాకు ప్రతి పురుగును ప్రతి పిట్టయు భూమిమీద సంచరించునవన్నియు వాటి వాటి జాతుల]]></a:t>
+              <a:t><![CDATA[சகல பிராணிகளையும் உன்னோடே வெளியே வரவிடு; அவைகள் பூமியிலே திரளாய் வர்த்தித்து, பூமியின்மேல் பலுகிப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7816,51 +8421,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చొప్పున ఆ ఓడలోనుండి బయటికి వచ్చెను.]]></a:t>
+              <a:t><![CDATA[பெருகக்கடவது என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7948,51 +8553,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. అప్పుడు నోవహు యెహోవాకు బలిపీఠము కట్టి, పవిత్ర పశువు లన్నిటిలోను పవిత్ర పక్షులన్నిటిలోను కొన్ని]]></a:t>
+              <a:t><![CDATA[18. அப்பொழுது நோவாவும், அவன் குமாரரும், அவன் மனைவியும், அவன் குமாரரின் மனைவிகளும் புறப்பட்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8080,51 +8685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[తీసికొని ఆ పీఠముమీద దహనబలి అర్పించెను.]]></a:t>
+              <a:t><![CDATA[வந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8212,51 +8817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. అప్పుడు యెహోవా ఇంపయిన సువాసన నాఘ్రాణించిఇక మీదట నరులనుబట్టి భూమిని మరల శపించను. ఎందు కనగా నరుల]]></a:t>
+              <a:t><![CDATA[19. பூமியின்மேல் நடமாடுகிற சகல மிருகங்களும், ஊருகிற சகல பிராணிகளும், சகல பறவைகளும் ஜாதிஜாதியாய்ப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8344,51 +8949,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[హృదయాలోచన వారి బాల్యమునుండి చెడ్డది. నేనిప్పుడు చేసిన]]></a:t>
+              <a:t><![CDATA[பேழையிலிருந்து புறப்பட்டு வந்தன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8476,51 +9081,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. భూమి నిలిచియున్నంతవరకు వెదకాలమును కోతకాలమును శీతోష్ణములును వేసవి శీత కాలములును రాత్రింబగళ్లును]]></a:t>
+              <a:t><![CDATA[20. அப்பொழுது நோவா கர்த்தருக்கு ஒரு பலிபீடம் கட்டி, சுத்தமான சகல மிருகங்களிலும், சுத்தமான சகல]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8608,51 +9213,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఉండక మానవని తన హృద యములో అనుకొనెను.]]></a:t>
+              <a:t><![CDATA[பறவைகளிலும் சிலவற்றைத் தெரிந்துகொண்டு, அவைகளைப் பலிபீடத்தின்மேல் தகனபலிகளாகப் பலியிட்டான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. சுகந்த வாசனையைக் கர்த்தர் முகர்ந்தார். அப்பொழுது கர்த்தர் இனி நான் மனுஷன் நிமித்தம் பூமியைச்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சபிப்பதில்லை; மனுஷனுடைய இருதயத்தின் நினைவுகள் அவன் சிறுவயதுதொடங்கிப் பொல்லாததாயிருகிறது; நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8740,51 +9609,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. అగాధ జలముల ఊటలును ఆకాశపు తూములును మూయబడెను; ఆకా శమునుండి కురియుచున్న ప్రచండ వర్షము నిలిచి పోయెను.]]></a:t>
+              <a:t><![CDATA[2. ஆழத்தின் ஊற்றுக்கண்களும், வானத்தின் மதகுகளும் அடைபட்டன; வானத்து மழையும் நின்று போயிற்று.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[இப்பொழுது செய்ததுபோல, இனி சகல ஜீவன்களையும் சங்கரிப்பதில்லை.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. பூமியுள்ள நாளளவும் விதைப்பும் அறுப்பும், சீதளமும் உஷ்ணமும், கோடைகாலமும் மாரிகாலமும், பகலும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[இரவும் ஒழிவதில்லை என்று தம்முடைய உள்ளத்தில் சொன்னார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8872,51 +10137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. అప్పుడు నీళ్లు భూమిమీదనుండి క్రమ క్రమ ముగా తీసి పోవుచుండెను; నూట ఏబది దినము లైనతరు వాత నీళ్లు]]></a:t>
+              <a:t><![CDATA[3. ஜலம் பூமியிலிருந்து நாளுக்குநாள் வற்றிக்கொண்டே வந்தது, நூற்றைம்பது நாளுக்குப் பின்பு ஜலம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9004,51 +10269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[తగ్గిపోగా]]></a:t>
+              <a:t><![CDATA[வடிந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9136,51 +10401,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ఏడవ నెల పదియేడవ దినమున ఓడ అరారాతు కొండలమీద నిలిచెను.]]></a:t>
+              <a:t><![CDATA[4. ஏழாம்மாதம் பதினேழாம் தேதியிலே பேழை அரராத் என்னும் மலைகளின்மேல் தங்கிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9268,51 +10533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. నీళ్లు పదియవ నెలవరకు క్రమముగా తగ్గుచువచ్చెను. పదియవ నెల మొదటి దినమున కొండల శిఖరములు కనబడెను.]]></a:t>
+              <a:t><![CDATA[5. பத்தாம் மாதம் மட்டும் ஜலம் வடிந்துகொண்டே வந்தது; பத்தாம் மாதம் முதல் தேதியிலே மலைச்சிகரங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9400,51 +10665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. నలుబది దినములైన తరువాత నోవహు తాను చేసిన ఓడకిటికీ తీసి]]></a:t>
+              <a:t><![CDATA[காணப்பட்டன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9461,91 +10726,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஆதியாகமம் : 8]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme40">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme47">
   <a:themeElements>
-    <a:clrScheme name="Theme40">
+    <a:clrScheme name="Theme47">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme40">
+    <a:fontScheme name="Theme47">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9571,51 +10836,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme40">
+    <a:fmtScheme name="Theme47">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -9746,51 +11011,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>37</Slides>
+  <Slides>42</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>