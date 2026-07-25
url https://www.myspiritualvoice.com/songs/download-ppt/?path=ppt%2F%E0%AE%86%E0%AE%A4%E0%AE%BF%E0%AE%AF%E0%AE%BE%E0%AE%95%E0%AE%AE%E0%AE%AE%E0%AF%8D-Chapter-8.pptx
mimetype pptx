--- v0 (2026-06-03)
+++ v1 (2026-07-25)
@@ -65,64 +65,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...12 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -140,57 +126,50 @@
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
-    <p:sldId id="293" r:id="rId40"/>
-[...5 lines deleted...]
-    <p:sldId id="299" r:id="rId46"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -325,60 +304,53 @@
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
-  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
-[...8 lines deleted...]
-  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -438,51 +410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பத்தாம் மாதம் மட்டும் ஜலம் வடிந்துகொண்டே வந்தது; பத்தாம் மாதம் முதல் தேதியிலே மலைச்சிகரங்கள் காணப்பட்டன.]]></a:t>
+              <a:t><![CDATA[7. ஒரு காகத்தை வெளியே விட்டான்; அது புறப்பட்டுப் பூமியின்மேல் இருந்த ஜலம் வற்றிப்போகும்வரைக்கும் போகிறதும் வருகிறதுமாய் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -547,51 +519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பத்தாம் மாதம் மட்டும் ஜலம் வடிந்துகொண்டே வந்தது; பத்தாம் மாதம் முதல் தேதியிலே மலைச்சிகரங்கள் காணப்பட்டன.]]></a:t>
+              <a:t><![CDATA[7. ஒரு காகத்தை வெளியே விட்டான்; அது புறப்பட்டுப் பூமியின்மேல் இருந்த ஜலம் வற்றிப்போகும்வரைக்கும் போகிறதும் வருகிறதுமாய் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -656,51 +628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நாற்பது நாள் சென்றபின், நோவா தான் பேழையில் செய்திருந்த ஜன்னலைத் திறந்து,]]></a:t>
+              <a:t><![CDATA[8. பின்பு பூமியின்மேல் ஜலம் குறைந்து போயிற்றோ என்று அறியும்படி, ஒரு புறாவைத் தன்னிடத்திலிருந்து வெளியே விட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -765,51 +737,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நாற்பது நாள் சென்றபின், நோவா தான் பேழையில் செய்திருந்த ஜன்னலைத் திறந்து,]]></a:t>
+              <a:t><![CDATA[8. பின்பு பூமியின்மேல் ஜலம் குறைந்து போயிற்றோ என்று அறியும்படி, ஒரு புறாவைத் தன்னிடத்திலிருந்து வெளியே விட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -874,51 +846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஒரு காகத்தை வெளியே விட்டான்; அது புறப்பட்டுப் பூமியின்மேல் இருந்த ஜலம் வற்றிப்போகும்வரைக்கும் போகிறதும் வருகிறதுமாய் இருந்தது.]]></a:t>
+              <a:t><![CDATA[9. பூமியின்மீதெங்கும் ஜலம் இருந்தபடியால், அந்தப் புறா தன் உள்ளங்கால் வைத்து இளைப்பாற இடங்காணாமல், திரும்பிப் பேழையிலே அவனிடத்தில் வந்தது; அவன் தன் கையை நீட்டி அதைப் பிடித்துத் தன்னிடமாகப் பேழைக்குள் சேர்த்துக்கொண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -983,51 +955,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஒரு காகத்தை வெளியே விட்டான்; அது புறப்பட்டுப் பூமியின்மேல் இருந்த ஜலம் வற்றிப்போகும்வரைக்கும் போகிறதும் வருகிறதுமாய் இருந்தது.]]></a:t>
+              <a:t><![CDATA[9. பூமியின்மீதெங்கும் ஜலம் இருந்தபடியால், அந்தப் புறா தன் உள்ளங்கால் வைத்து இளைப்பாற இடங்காணாமல், திரும்பிப் பேழையிலே அவனிடத்தில் வந்தது; அவன் தன் கையை நீட்டி அதைப் பிடித்துத் தன்னிடமாகப் பேழைக்குள் சேர்த்துக்கொண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1092,51 +1064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பின்பு பூமியின்மேல் ஜலம் குறைந்து போயிற்றோ என்று அறியும்படி, ஒரு புறாவைத் தன்னிடத்திலிருந்து வெளியே விட்டான்.]]></a:t>
+              <a:t><![CDATA[10. பின்னும் ஏழு நாள் பொறுத்து, மறுபடியும் புறாவைப் பேழையிலிருந்து வெளியே விட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1201,51 +1173,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பின்பு பூமியின்மேல் ஜலம் குறைந்து போயிற்றோ என்று அறியும்படி, ஒரு புறாவைத் தன்னிடத்திலிருந்து வெளியே விட்டான்.]]></a:t>
+              <a:t><![CDATA[11. அந்தப் புறா சாயங்காலத்தில் அவனிடத்தில் வந்து சேர்ந்தது; இதோ, அது கொத்திக்கொண்டுவந்த ஒரு ஒலிவ மரத்தின் இலை அதின் வாயில் இருந்தது; அதினாலே நோவா பூமியின்மேல் ஜலம் குறைந்து போயிற்று என்று அறிந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1310,51 +1282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பூமியின்மீதெங்கும் ஜலம் இருந்தபடியால், அந்தப் புறா தன் உள்ளங்கால் வைத்து இளைப்பாற இடங்காணாமல், திரும்பிப் பேழையிலே அவனிடத்தில் வந்தது; அவன் தன் கையை நீட்டி அதைப் பிடித்துத் தன்னிடமாகப் பேழைக்குள் சேர்த்துக்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[11. அந்தப் புறா சாயங்காலத்தில் அவனிடத்தில் வந்து சேர்ந்தது; இதோ, அது கொத்திக்கொண்டுவந்த ஒரு ஒலிவ மரத்தின் இலை அதின் வாயில் இருந்தது; அதினாலே நோவா பூமியின்மேல் ஜலம் குறைந்து போயிற்று என்று அறிந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1419,51 +1391,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பூமியின்மீதெங்கும் ஜலம் இருந்தபடியால், அந்தப் புறா தன் உள்ளங்கால் வைத்து இளைப்பாற இடங்காணாமல், திரும்பிப் பேழையிலே அவனிடத்தில் வந்தது; அவன் தன் கையை நீட்டி அதைப் பிடித்துத் தன்னிடமாகப் பேழைக்குள் சேர்த்துக்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[12. பின்னும் எழு நாள் பொறுத்து, அவன் புறாவை வெளியே விட்டான்; அது அவனிடத்திற்குத் திரும்ப வரவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1637,51 +1609,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பூமியின்மீதெங்கும் ஜலம் இருந்தபடியால், அந்தப் புறா தன் உள்ளங்கால் வைத்து இளைப்பாற இடங்காணாமல், திரும்பிப் பேழையிலே அவனிடத்தில் வந்தது; அவன் தன் கையை நீட்டி அதைப் பிடித்துத் தன்னிடமாகப் பேழைக்குள் சேர்த்துக்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[12. பின்னும் எழு நாள் பொறுத்து, அவன் புறாவை வெளியே விட்டான்; அது அவனிடத்திற்குத் திரும்ப வரவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1746,51 +1718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பின்னும் ஏழு நாள் பொறுத்து, மறுபடியும் புறாவைப் பேழையிலிருந்து வெளியே விட்டான்.]]></a:t>
+              <a:t><![CDATA[13. அவனுக்கு அறுநூற்றொரு வயதாகும் வருஷத்தில், முதல் மாதம் முதல் தேதியிலே பூமியின்மேல் இருந்த ஜலம் வற்றிப்போயிற்று; நோவா பேழையின் மேல் தட்டை எடுத்துப்பார்த்தான்; பூமியின்மேல் ஜலம் இல்லாதிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1855,51 +1827,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அந்தப் புறா சாயங்காலத்தில் அவனிடத்தில் வந்து சேர்ந்தது; இதோ, அது கொத்திக்கொண்டுவந்த ஒரு ஒலிவ மரத்தின் இலை அதின் வாயில் இருந்தது; அதினாலே நோவா பூமியின்மேல் ஜலம் குறைந்து போயிற்று என்று அறிந்தான்.]]></a:t>
+              <a:t><![CDATA[13. அவனுக்கு அறுநூற்றொரு வயதாகும் வருஷத்தில், முதல் மாதம் முதல் தேதியிலே பூமியின்மேல் இருந்த ஜலம் வற்றிப்போயிற்று; நோவா பேழையின் மேல் தட்டை எடுத்துப்பார்த்தான்; பூமியின்மேல் ஜலம் இல்லாதிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1964,51 +1936,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அந்தப் புறா சாயங்காலத்தில் அவனிடத்தில் வந்து சேர்ந்தது; இதோ, அது கொத்திக்கொண்டுவந்த ஒரு ஒலிவ மரத்தின் இலை அதின் வாயில் இருந்தது; அதினாலே நோவா பூமியின்மேல் ஜலம் குறைந்து போயிற்று என்று அறிந்தான்.]]></a:t>
+              <a:t><![CDATA[14. இரண்டாம் மாதம் இருபத்தேழாம் தேதியிலே பூமி காய்ந்திருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2073,51 +2045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. பின்னும் எழு நாள் பொறுத்து, அவன் புறாவை வெளியே விட்டான்; அது அவனிடத்திற்குத் திரும்ப வரவில்லை.]]></a:t>
+              <a:t><![CDATA[15. அப்பொழுது தேவன் நோவாவை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2182,51 +2154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. பின்னும் எழு நாள் பொறுத்து, அவன் புறாவை வெளியே விட்டான்; அது அவனிடத்திற்குத் திரும்ப வரவில்லை.]]></a:t>
+              <a:t><![CDATA[16. நீயும் உன்னோடேகூட உன் மனைவியும், உன் குமாரரும், உன் குமாரரின் மனைவிகளும் பேழையைவிட்டுப் புறப்படுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2291,51 +2263,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவனுக்கு அறுநூற்றொரு வயதாகும் வருஷத்தில், முதல் மாதம் முதல் தேதியிலே பூமியின்மேல் இருந்த ஜலம் வற்றிப்போயிற்று; நோவா பேழையின் மேல் தட்டை எடுத்துப்பார்த்தான்; பூமியின்மேல் ஜலம் இல்லாதிருந்தது.]]></a:t>
+              <a:t><![CDATA[17. உன்னிடத்தில் இருக்கிற சகலவித மாம்சஜந்துக்களாகிய பறவைகளையும், மிருகங்களையும், பூமியின்மேல் ஊருகிற சகல பிராணிகளையும் உன்னோடே வெளியே வரவிடு; அவைகள் பூமியிலே திரளாய் வர்த்தித்து, பூமியின்மேல் பலுகிப் பெருகக்கடவது என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2400,51 +2372,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவனுக்கு அறுநூற்றொரு வயதாகும் வருஷத்தில், முதல் மாதம் முதல் தேதியிலே பூமியின்மேல் இருந்த ஜலம் வற்றிப்போயிற்று; நோவா பேழையின் மேல் தட்டை எடுத்துப்பார்த்தான்; பூமியின்மேல் ஜலம் இல்லாதிருந்தது.]]></a:t>
+              <a:t><![CDATA[17. உன்னிடத்தில் இருக்கிற சகலவித மாம்சஜந்துக்களாகிய பறவைகளையும், மிருகங்களையும், பூமியின்மேல் ஊருகிற சகல பிராணிகளையும் உன்னோடே வெளியே வரவிடு; அவைகள் பூமியிலே திரளாய் வர்த்தித்து, பூமியின்மேல் பலுகிப் பெருகக்கடவது என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2509,51 +2481,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவனுக்கு அறுநூற்றொரு வயதாகும் வருஷத்தில், முதல் மாதம் முதல் தேதியிலே பூமியின்மேல் இருந்த ஜலம் வற்றிப்போயிற்று; நோவா பேழையின் மேல் தட்டை எடுத்துப்பார்த்தான்; பூமியின்மேல் ஜலம் இல்லாதிருந்தது.]]></a:t>
+              <a:t><![CDATA[17. உன்னிடத்தில் இருக்கிற சகலவித மாம்சஜந்துக்களாகிய பறவைகளையும், மிருகங்களையும், பூமியின்மேல் ஊருகிற சகல பிராணிகளையும் உன்னோடே வெளியே வரவிடு; அவைகள் பூமியிலே திரளாய் வர்த்தித்து, பூமியின்மேல் பலுகிப் பெருகக்கடவது என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2618,51 +2590,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இரண்டாம் மாதம் இருபத்தேழாம் தேதியிலே பூமி காய்ந்திருந்தது.]]></a:t>
+              <a:t><![CDATA[18. அப்பொழுது நோவாவும், அவன் குமாரரும், அவன் மனைவியும், அவன் குமாரரின் மனைவிகளும் புறப்பட்டு வந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2836,51 +2808,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது தேவன் நோவாவை நோக்கி:]]></a:t>
+              <a:t><![CDATA[19. பூமியின்மேல் நடமாடுகிற சகல மிருகங்களும், ஊருகிற சகல பிராணிகளும், சகல பறவைகளும் ஜாதிஜாதியாய்ப் பேழையிலிருந்து புறப்பட்டு வந்தன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2945,51 +2917,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நீயும் உன்னோடேகூட உன் மனைவியும், உன் குமாரரும், உன் குமாரரின் மனைவிகளும் பேழையைவிட்டுப் புறப்படுங்கள்.]]></a:t>
+              <a:t><![CDATA[19. பூமியின்மேல் நடமாடுகிற சகல மிருகங்களும், ஊருகிற சகல பிராணிகளும், சகல பறவைகளும் ஜாதிஜாதியாய்ப் பேழையிலிருந்து புறப்பட்டு வந்தன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3054,51 +3026,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. உன்னிடத்தில் இருக்கிற சகலவித மாம்சஜந்துக்களாகிய பறவைகளையும், மிருகங்களையும், பூமியின்மேல் ஊருகிற சகல பிராணிகளையும் உன்னோடே வெளியே வரவிடு; அவைகள் பூமியிலே திரளாய் வர்த்தித்து, பூமியின்மேல் பலுகிப் பெருகக்கடவது என்றார்.]]></a:t>
+              <a:t><![CDATA[20. அப்பொழுது நோவா கர்த்தருக்கு ஒரு பலிபீடம் கட்டி, சுத்தமான சகல மிருகங்களிலும், சுத்தமான சகல பறவைகளிலும் சிலவற்றைத் தெரிந்துகொண்டு, அவைகளைப் பலிபீடத்தின்மேல் தகனபலிகளாகப் பலியிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3163,51 +3135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. உன்னிடத்தில் இருக்கிற சகலவித மாம்சஜந்துக்களாகிய பறவைகளையும், மிருகங்களையும், பூமியின்மேல் ஊருகிற சகல பிராணிகளையும் உன்னோடே வெளியே வரவிடு; அவைகள் பூமியிலே திரளாய் வர்த்தித்து, பூமியின்மேல் பலுகிப் பெருகக்கடவது என்றார்.]]></a:t>
+              <a:t><![CDATA[20. அப்பொழுது நோவா கர்த்தருக்கு ஒரு பலிபீடம் கட்டி, சுத்தமான சகல மிருகங்களிலும், சுத்தமான சகல பறவைகளிலும் சிலவற்றைத் தெரிந்துகொண்டு, அவைகளைப் பலிபீடத்தின்மேல் தகனபலிகளாகப் பலியிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3272,51 +3244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. உன்னிடத்தில் இருக்கிற சகலவித மாம்சஜந்துக்களாகிய பறவைகளையும், மிருகங்களையும், பூமியின்மேல் ஊருகிற சகல பிராணிகளையும் உன்னோடே வெளியே வரவிடு; அவைகள் பூமியிலே திரளாய் வர்த்தித்து, பூமியின்மேல் பலுகிப் பெருகக்கடவது என்றார்.]]></a:t>
+              <a:t><![CDATA[21. சுகந்த வாசனையைக் கர்த்தர் முகர்ந்தார். அப்பொழுது கர்த்தர் இனி நான் மனுஷன் நிமித்தம் பூமியைச் சபிப்பதில்லை; மனுஷனுடைய இருதயத்தின் நினைவுகள் அவன் சிறுவயதுதொடங்கிப் பொல்லாததாயிருகிறது; நான் இப்பொழுது செய்ததுபோல, இனி சகல ஜீவன்களையும் சங்கரிப்பதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3381,51 +3353,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது நோவாவும், அவன் குமாரரும், அவன் மனைவியும், அவன் குமாரரின் மனைவிகளும் புறப்பட்டு வந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[21. சுகந்த வாசனையைக் கர்த்தர் முகர்ந்தார். அப்பொழுது கர்த்தர் இனி நான் மனுஷன் நிமித்தம் பூமியைச் சபிப்பதில்லை; மனுஷனுடைய இருதயத்தின் நினைவுகள் அவன் சிறுவயதுதொடங்கிப் பொல்லாததாயிருகிறது; நான் இப்பொழுது செய்ததுபோல, இனி சகல ஜீவன்களையும் சங்கரிப்பதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3490,51 +3462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. பூமியின்மேல் நடமாடுகிற சகல மிருகங்களும், ஊருகிற சகல பிராணிகளும், சகல பறவைகளும் ஜாதிஜாதியாய்ப் பேழையிலிருந்து புறப்பட்டு வந்தன.]]></a:t>
+              <a:t><![CDATA[22. பூமியுள்ள நாளளவும் விதைப்பும் அறுப்பும், சீதளமும் உஷ்ணமும், கோடைகாலமும் மாரிகாலமும், பகலும் இரவும் ஒழிவதில்லை என்று தம்முடைய உள்ளத்தில் சொன்னார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3599,269 +3571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. பூமியின்மேல் நடமாடுகிற சகல மிருகங்களும், ஊருகிற சகல பிராணிகளும், சகல பறவைகளும் ஜாதிஜாதியாய்ப் பேழையிலிருந்து புறப்பட்டு வந்தன.]]></a:t>
-[...217 lines deleted...]
-              <a:t><![CDATA[20. அப்பொழுது நோவா கர்த்தருக்கு ஒரு பலிபீடம் கட்டி, சுத்தமான சகல மிருகங்களிலும், சுத்தமான சகல பறவைகளிலும் சிலவற்றைத் தெரிந்துகொண்டு, அவைகளைப் பலிபீடத்தின்மேல் தகனபலிகளாகப் பலியிட்டான்.]]></a:t>
+              <a:t><![CDATA[22. பூமியுள்ள நாளளவும் விதைப்பும் அறுப்பும், சீதளமும் உஷ்ணமும், கோடைகாலமும் மாரிகாலமும், பகலும் இரவும் ஒழிவதில்லை என்று தம்முடைய உள்ளத்தில் சொன்னார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3936,595 +3690,50 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[2. ஆழத்தின் ஊற்றுக்கண்களும், வானத்தின் மதகுகளும் அடைபட்டன; வானத்து மழையும் நின்று போயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
-[...543 lines deleted...]
-
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
@@ -4580,51 +3789,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஆழத்தின் ஊற்றுக்கண்களும், வானத்தின் மதகுகளும் அடைபட்டன; வானத்து மழையும் நின்று போயிற்று.]]></a:t>
+              <a:t><![CDATA[3. ஜலம் பூமியிலிருந்து நாளுக்குநாள் வற்றிக்கொண்டே வந்தது, நூற்றைம்பது நாளுக்குப் பின்பு ஜலம் வடிந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4798,51 +4007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஜலம் பூமியிலிருந்து நாளுக்குநாள் வற்றிக்கொண்டே வந்தது, நூற்றைம்பது நாளுக்குப் பின்பு ஜலம் வடிந்தது.]]></a:t>
+              <a:t><![CDATA[4. ஏழாம்மாதம் பதினேழாம் தேதியிலே பேழை அரராத் என்னும் மலைகளின்மேல் தங்கிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4907,51 +4116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஏழாம்மாதம் பதினேழாம் தேதியிலே பேழை அரராத் என்னும் மலைகளின்மேல் தங்கிற்று.]]></a:t>
+              <a:t><![CDATA[5. பத்தாம் மாதம் மட்டும் ஜலம் வடிந்துகொண்டே வந்தது; பத்தாம் மாதம் முதல் தேதியிலே மலைச்சிகரங்கள் காணப்பட்டன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5016,51 +4225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஏழாம்மாதம் பதினேழாம் தேதியிலே பேழை அரராத் என்னும் மலைகளின்மேல் தங்கிற்று.]]></a:t>
+              <a:t><![CDATA[6. நாற்பது நாள் சென்றபின், நோவா தான் பேழையில் செய்திருந்த ஜன்னலைத் திறந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5095,51 +4304,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469492032" r:id="rId1"/>
+    <p:sldLayoutId id="2474005577" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5379,110 +4588,54 @@
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
-</Relationships>
-[...38 lines deleted...]
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
@@ -5627,51 +4780,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And the waters decreased continually until the tenth month: in the tenth month, on the first day]]></a:t>
+              <a:t><![CDATA[7. ఒక కాకిని వెలుపలికి పోవిడిచెను. అది బయటికి వెళ్లి భూమిమీదనుండి నీళ్లు ఇంకిపోవువరకు ఇటు అటు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5759,51 +4912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of the month, were the tops of the mountains seen.]]></a:t>
+              <a:t><![CDATA[తిరుగుచుండెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5891,51 +5044,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And it came to pass at the end of forty days, that Noah opened the window of the ark which he had]]></a:t>
+              <a:t><![CDATA[8. మరియు నీళ్లు నేలమీదనుండి తగ్గినవో లేదో చూచుటకు అతడు తన యొద్దనుండి నల్లపావుర మొకటి వెలుపలికి]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6023,51 +5176,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[made:]]></a:t>
+              <a:t><![CDATA[పోవిడిచెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6155,51 +5308,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And he sent forth a raven, which went forth back and forth, until the waters were dried up from]]></a:t>
+              <a:t><![CDATA[9. నీళ్లు భూమి అంతటి మీద నున్నందున తన అరకాలు నిలుపుటకు దానికి స్థలము దొరకలేదు గనుక ఓడలోనున్న]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6287,51 +5440,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[off the earth.]]></a:t>
+              <a:t><![CDATA[అతనియొద్దకు తిరిగి వచ్చెను. అప్పుడతడు చెయ్యి చాపి దాని పట్టుకొని ఓడలోనికి తీసికొనెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6419,51 +5572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Also he sent forth a dove from him, to see if the waters were decreased from off the face of the]]></a:t>
+              <a:t><![CDATA[10. అతడు మరి యేడుదినములు తాళి మరల ఆ నల్ల పావురమును ఓడలోనుండి వెలుపలికి విడిచెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6551,51 +5704,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ground;]]></a:t>
+              <a:t><![CDATA[11. సాయంకాలమున అది అతనియొద్దకు వచ్చి నప్పుడు త్రుంచబడిన ఓలీవచెట్టు ఆకు దాని నోటనుండెను గనుక నీళ్లు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6683,51 +5836,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. But the dove found no rest for the sole of her foot, and she returned unto him into the ark, for]]></a:t>
+              <a:t><![CDATA[భూమిమీదనుండి తగ్గిపోయెనని నోవహునకు తెలిసెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6815,51 +5968,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the waters were on the face of the whole earth: then he put forth his hand, and took her, and pulled]]></a:t>
+              <a:t><![CDATA[12. అతడింక మరి యేడు దినములు తాళి ఆ పావురమును వెలుపలికి విడిచెను. ఆ తరువాత అది అతని యొద్దకు తిరిగి]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6947,51 +6100,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And God remembered Noah, and every living thing, and all the cattle that was with him in the ark:]]></a:t>
+              <a:t><![CDATA[1. దేవుడు నోవహును అతనితోకూడ ఓడలోనున్న సమస్త జంతువులను సమస్త పశువులను జ్ఞాపకము చేసికొనెను. దేవుడు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7079,51 +6232,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[her in unto him into the ark.]]></a:t>
+              <a:t><![CDATA[రాలేదు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7211,51 +6364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And he stayed yet other seven days; and again he sent forth the dove out of the ark;]]></a:t>
+              <a:t><![CDATA[13. మరియు ఆరువందల ఒకటవ సంవత్సరము మొదటినెల తొలిదినమున నీళ్లు భూమిమీదనుండి యింకిపోయెను. నోవహు ఓడ కప్పు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7343,51 +6496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And the dove came in to him in the evening; and, lo, in her mouth was an olive leaf plucked off:]]></a:t>
+              <a:t><![CDATA[తీసి చూచినప్పుడు నేల ఆరియుండెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7475,51 +6628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[so Noah knew that the waters were decreased from off the earth.]]></a:t>
+              <a:t><![CDATA[14. రెండవ నెల యిరువది యేడవ దినమున భూమియెండి యుండెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7607,51 +6760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And he stayed yet other seven days; and sent forth the dove; which returned not again unto him]]></a:t>
+              <a:t><![CDATA[15. అప్పుడు దేవుడు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7739,51 +6892,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[any more.]]></a:t>
+              <a:t><![CDATA[16. నీవును నీతోకూడ నీ భార్యయు నీ కుమారులును నీ కోడండ్రును ఓడలోనుండి బయటికి రండి.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7871,51 +7024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And it came to pass in the six hundredth and first year, in the first month, the first day of]]></a:t>
+              <a:t><![CDATA[17. పక్షులు పశువులు భూమిమీద ప్రాకు ప్రతి జాతి పురుగులు మొదలైన సమస్తశరీరులలో నీతోకూడ నున్న]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8003,51 +7156,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the month, the waters were dried up from off the earth: and Noah removed the covering of the ark,]]></a:t>
+              <a:t><![CDATA[ప్రతిజంతువును వెంటబెట్టుకొని వెలుపలికి రావలెను. అవి భూమిమీద బహుగా విస్తరించి భూమిమీద ఫలించి]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8135,51 +7288,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and looked, and, behold, the face of the ground was dry.]]></a:t>
+              <a:t><![CDATA[అభివృద్ధి పొందవలెనని నోవహుతో చెప్పెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8267,51 +7420,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And in the second month, on the seven and twentieth day of the month, was the earth dried.]]></a:t>
+              <a:t><![CDATA[18. కాబట్టి నోవహును అతనితో కూడ అతని కుమారులును అతని భార్యయు అతని కోడండ్రును బయటికి వచ్చిరి.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8399,51 +7552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and God made a wind to pass over the earth, and the waters subsided;]]></a:t>
+              <a:t><![CDATA[భూమిమీద వాయువు విసరునట్లు చేయుటవలన నీళ్లు తగ్గిపోయెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8531,51 +7684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And God spoke unto Noah, saying,]]></a:t>
+              <a:t><![CDATA[19. ప్రతి జంతువును ప్రాకు ప్రతి పురుగును ప్రతి పిట్టయు భూమిమీద సంచరించునవన్నియు వాటి వాటి జాతుల]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8663,51 +7816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. Go out of the ark, you, and your wife, and your sons, and your sons' wives with you.]]></a:t>
+              <a:t><![CDATA[చొప్పున ఆ ఓడలోనుండి బయటికి వచ్చెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8795,51 +7948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. Bring forth with you every living thing that is with you, of all flesh, both of fowl, and of]]></a:t>
+              <a:t><![CDATA[20. అప్పుడు నోవహు యెహోవాకు బలిపీఠము కట్టి, పవిత్ర పశువు లన్నిటిలోను పవిత్ర పక్షులన్నిటిలోను కొన్ని]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8927,51 +8080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[cattle, and of every creeping thing that creeps upon the earth; that they may breed abundantly in]]></a:t>
+              <a:t><![CDATA[తీసికొని ఆ పీఠముమీద దహనబలి అర్పించెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9059,51 +8212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the earth, and be fruitful, and multiply upon the earth.]]></a:t>
+              <a:t><![CDATA[21. అప్పుడు యెహోవా ఇంపయిన సువాసన నాఘ్రాణించిఇక మీదట నరులనుబట్టి భూమిని మరల శపించను. ఎందు కనగా నరుల]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9191,51 +8344,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And Noah went forth, and his sons, and his wife, and his sons' wives with him:]]></a:t>
+              <a:t><![CDATA[హృదయాలోచన వారి బాల్యమునుండి చెడ్డది. నేనిప్పుడు చేసిన]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9323,51 +8476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. Every beast, every creeping thing, and every fowl, and whatsoever creeps upon the earth, after]]></a:t>
+              <a:t><![CDATA[22. భూమి నిలిచియున్నంతవరకు వెదకాలమును కోతకాలమును శీతోష్ణములును వేసవి శీత కాలములును రాత్రింబగళ్లును]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9455,315 +8608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[their kinds, went forth out of the ark.]]></a:t>
-[...263 lines deleted...]
-              <a:t><![CDATA[and offered burnt offerings on the altar.]]></a:t>
+              <a:t><![CDATA[ఉండక మానవని తన హృద యములో అనుకొనెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9851,711 +8740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. The fountains also of the deep and the windows of heaven were stopped, and the rain from heaven]]></a:t>
-[...659 lines deleted...]
-              <a:t><![CDATA[and night shall not cease.]]></a:t>
+              <a:t><![CDATA[2. అగాధ జలముల ఊటలును ఆకాశపు తూములును మూయబడెను; ఆకా శమునుండి కురియుచున్న ప్రచండ వర్షము నిలిచి పోయెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10643,51 +8872,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[was restrained;]]></a:t>
+              <a:t><![CDATA[3. అప్పుడు నీళ్లు భూమిమీదనుండి క్రమ క్రమ ముగా తీసి పోవుచుండెను; నూట ఏబది దినము లైనతరు వాత నీళ్లు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10775,51 +9004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And the waters returned from off the earth continually: and after the end of the hundred and]]></a:t>
+              <a:t><![CDATA[తగ్గిపోగా]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10907,51 +9136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[fifty days the waters were decreased.]]></a:t>
+              <a:t><![CDATA[4. ఏడవ నెల పదియేడవ దినమున ఓడ అరారాతు కొండలమీద నిలిచెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11039,51 +9268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And the ark rested in the seventh month, on the seventeenth day of the month, upon the mountains]]></a:t>
+              <a:t><![CDATA[5. నీళ్లు పదియవ నెలవరకు క్రమముగా తగ్గుచువచ్చెను. పదియవ నెల మొదటి దినమున కొండల శిఖరములు కనబడెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11171,51 +9400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of Ararat.]]></a:t>
+              <a:t><![CDATA[6. నలుబది దినములైన తరువాత నోవహు తాను చేసిన ఓడకిటికీ తీసి]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11232,91 +9461,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஆதியாகமம் : 8]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme68">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme40">
   <a:themeElements>
-    <a:clrScheme name="Theme68">
+    <a:clrScheme name="Theme40">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme68">
+    <a:fontScheme name="Theme40">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11342,51 +9571,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme68">
+    <a:fmtScheme name="Theme40">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -11517,51 +9746,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>44</Slides>
+  <Slides>37</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>