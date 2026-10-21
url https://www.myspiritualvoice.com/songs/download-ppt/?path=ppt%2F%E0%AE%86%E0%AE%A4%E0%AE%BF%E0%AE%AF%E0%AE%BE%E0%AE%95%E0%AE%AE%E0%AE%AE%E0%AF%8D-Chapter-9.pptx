--- v0 (2026-08-03)
+++ v1 (2026-10-21)
@@ -75,50 +75,64 @@
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -141,50 +155,57 @@
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
+    <p:sldId id="298" r:id="rId45"/>
+    <p:sldId id="299" r:id="rId46"/>
+    <p:sldId id="300" r:id="rId47"/>
+    <p:sldId id="301" r:id="rId48"/>
+    <p:sldId id="302" r:id="rId49"/>
+    <p:sldId id="303" r:id="rId50"/>
+    <p:sldId id="304" r:id="rId51"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -324,53 +345,60 @@
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
-  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -430,51 +458,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இனி மாம்சமானவைகளெல்லாம் ஜலப்பிரளயத்தினால் சங்கரிக்கப்படுவதில்லையென்றும், பூமியை அழிக்க இனி ஜலப்பிரளயம் உண்டாவதில்லையென்றும், உங்களோடே என் உடன்படிக்கையை ஏற்படுத்துகிறேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[5. And surely your blood of your lives will I require; at the hand of every beast will I require it, and at the hand of man; at the hand of every man's brother will I require the life of man.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -539,51 +567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அன்றியும் தேவன்: எனக்கும் உங்களுக்கும், உங்களிடத்தில் இருக்கும் சகல ஜீவஜந்துக்களுக்கும், நித்திய தலைமுறைகளுக்கென்று நான் செய்கிற உடன்படிக்கையின் அடையாளமாக:]]></a:t>
+              <a:t><![CDATA[5. And surely your blood of your lives will I require; at the hand of every beast will I require it, and at the hand of man; at the hand of every man's brother will I require the life of man.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -648,51 +676,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அன்றியும் தேவன்: எனக்கும் உங்களுக்கும், உங்களிடத்தில் இருக்கும் சகல ஜீவஜந்துக்களுக்கும், நித்திய தலைமுறைகளுக்கென்று நான் செய்கிற உடன்படிக்கையின் அடையாளமாக:]]></a:t>
+              <a:t><![CDATA[6. Whoso sheds man's blood, by man shall his blood be shed: for in the image of God made he man.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -757,51 +785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நான் என் வில்லை மேகத்தில் வைத்தேன்; அது எனக்கும் பூமிக்கும் உண்டான உடன்படிக்கைக்கு அடையாளமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[6. Whoso sheds man's blood, by man shall his blood be shed: for in the image of God made he man.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -866,51 +894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நான் பூமிக்கு மேலாய் மேகத்தை வருவிக்கும்போது, அந்த வில் மேகத்தில் தோன்றும்.]]></a:t>
+              <a:t><![CDATA[7. And you, be all of you fruitful, and multiply; bring forth abundantly in the earth, and multiply therein.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -975,51 +1003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது எல்லா மாம்சஜீவன்களையும் அழிக்க இனி ஜலமானது பிரளயமாய்ப் பெருகாதபடிக்கு எனக்கும் உங்களுக்கும் மாம்சமான சகல ஜீவஜந்துக்களுக்கும் உண்டான என் உடன்படிக்கையை நினைவுகூருவேன்.]]></a:t>
+              <a:t><![CDATA[8. And God spoke unto Noah, and to his sons with him, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1084,51 +1112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது எல்லா மாம்சஜீவன்களையும் அழிக்க இனி ஜலமானது பிரளயமாய்ப் பெருகாதபடிக்கு எனக்கும் உங்களுக்கும் மாம்சமான சகல ஜீவஜந்துக்களுக்கும் உண்டான என் உடன்படிக்கையை நினைவுகூருவேன்.]]></a:t>
+              <a:t><![CDATA[9. And I, behold, I establish my covenant with you, and with your seed after you;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1193,51 +1221,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அந்த வில் மேகத்தில் தோன்றும்போது, தேவனுக்கும் பூமியின்மேலுள்ள சகலவித மாம்சஜீவன்களுக்கும் உண்டான நித்திய உடன்படிக்கையை நான் நினைவுகூரும்படிக்கு அதை நோக்கிப்பார்ப்பேன்.]]></a:t>
+              <a:t><![CDATA[10. And with every living creature that is with you, of the fowl, of the cattle, and of every beast of the earth with you; from all that go out of the ark, to every beast of the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1302,51 +1330,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அந்த வில் மேகத்தில் தோன்றும்போது, தேவனுக்கும் பூமியின்மேலுள்ள சகலவித மாம்சஜீவன்களுக்கும் உண்டான நித்திய உடன்படிக்கையை நான் நினைவுகூரும்படிக்கு அதை நோக்கிப்பார்ப்பேன்.]]></a:t>
+              <a:t><![CDATA[10. And with every living creature that is with you, of the fowl, of the cattle, and of every beast of the earth with you; from all that go out of the ark, to every beast of the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1411,51 +1439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இது எனக்கும், பூமியின்மேலுள்ள மாம்சமான யாவுக்கும், நான் ஏற்படுத்தின உடன்படிக்கையின் அடையாளம் என்று நோவாவோடே சொன்னார்.]]></a:t>
+              <a:t><![CDATA[10. And with every living creature that is with you, of the fowl, of the cattle, and of every beast of the earth with you; from all that go out of the ark, to every beast of the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1520,51 +1548,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. மனுஷன் தேவசாயலில் உண்டாக்கப்பட்டபடியால், மனுஷனுடைய இரத்தத்தை எவன் சிந்துகிறானோ, அவனுடைய இரத்தம் மனுஷனாலே சிந்தப்படக்கடவது.]]></a:t>
+              <a:t><![CDATA[1. And God blessed Noah and his sons, and said unto them, Be fruitful, and multiply, and replenish the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1629,51 +1657,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இது எனக்கும், பூமியின்மேலுள்ள மாம்சமான யாவுக்கும், நான் ஏற்படுத்தின உடன்படிக்கையின் அடையாளம் என்று நோவாவோடே சொன்னார்.]]></a:t>
+              <a:t><![CDATA[11. And I will establish my covenant with you, neither shall all flesh be cut off any more by the waters of a flood; neither shall there any more be a flood to destroy the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1738,51 +1766,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. பேழையிலிருந்து புறப்பட்ட நோவாவின் குமாரர், சேம் காம் யாப்பேத் என்பவர்களே. காம் கானானுக்குத் தகப்பன்.]]></a:t>
+              <a:t><![CDATA[11. And I will establish my covenant with you, neither shall all flesh be cut off any more by the waters of a flood; neither shall there any more be a flood to destroy the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1847,51 +1875,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இம்மூவரும் நோவாவின் குமாரர்; இவர்களாலே பூமியெங்கும் ஜனங்கள் பரம்பினார்கள்.]]></a:t>
+              <a:t><![CDATA[12. And God said, This is the token of the covenant which I make between me and you and every living creature that is with you, for perpetual generations:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1956,51 +1984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நோவா பயிரிடுகிறவனாகி, திராட்சத்தோட்டத்தை நாட்டினான்.]]></a:t>
+              <a:t><![CDATA[12. And God said, This is the token of the covenant which I make between me and you and every living creature that is with you, for perpetual generations:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2065,51 +2093,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவன் திராட்சரசத்தைக் குடித்து, வெறிகொண்டு, தன் கூடாரத்தில் வஸ்திரம் விலகிப் படுத்திருந்தான்.]]></a:t>
+              <a:t><![CDATA[13. I do set my bow in the cloud, and it shall be for a token of a covenant between me and the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2174,51 +2202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்பொழுது கானானுக்குத் தகப்பனாகிய காம் தன் தகப்பனுடைய நிர்வாணத்தைக் கண்டு, வெளியில் இருந்த தன் சகோதரர் இருவருக்கும் அறிவித்தான்.]]></a:t>
+              <a:t><![CDATA[13. I do set my bow in the cloud, and it shall be for a token of a covenant between me and the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2283,51 +2311,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அப்பொழுது சேமும் யாப்பேத்தும் ஒரு வஸ்திரத்தை எடுத்துத் தங்கள் இருவருடைய தோள்மேலும் போட்டுக் கொண்டு, பின்னிட்டு வந்து, தங்கள் தகப்பனுடைய நிர்வாணத்தை மூடினார்கள்; அவர்கள் எதிர்முகமாய்ப் போகாதபடியினால், தங்கள் தகப்பனுடைய நிர்வாணத்தைக் காணவில்லை.]]></a:t>
+              <a:t><![CDATA[14. And it shall come to pass, when I bring a cloud over the earth, that the bow shall be seen in the cloud:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2392,51 +2420,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அப்பொழுது சேமும் யாப்பேத்தும் ஒரு வஸ்திரத்தை எடுத்துத் தங்கள் இருவருடைய தோள்மேலும் போட்டுக் கொண்டு, பின்னிட்டு வந்து, தங்கள் தகப்பனுடைய நிர்வாணத்தை மூடினார்கள்; அவர்கள் எதிர்முகமாய்ப் போகாதபடியினால், தங்கள் தகப்பனுடைய நிர்வாணத்தைக் காணவில்லை.]]></a:t>
+              <a:t><![CDATA[15. And I will remember my covenant, which is between me and you and every living creature of all flesh; and the waters shall no more become a flood to destroy all flesh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2501,51 +2529,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. நோவா திராட்சரசத்தின் வெறி தெளிந்து விழித்தபோது, தன் இளைய குமாரன் தனக்குச் செய்ததை அறிந்து:]]></a:t>
+              <a:t><![CDATA[15. And I will remember my covenant, which is between me and you and every living creature of all flesh; and the waters shall no more become a flood to destroy all flesh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2610,51 +2638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. கானான் சபிக்கப்பட்டவன், தன் சகோதரரிடத்தில் அடிமைகளுக்கு அடிமையாயிருப்பான் என்றான்.]]></a:t>
+              <a:t><![CDATA[16. And the bow shall be in the cloud; and I will look upon it, that I may remember the everlasting covenant between God and every living creature of all flesh that is upon the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2719,51 +2747,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. மனுஷன் தேவசாயலில் உண்டாக்கப்பட்டபடியால், மனுஷனுடைய இரத்தத்தை எவன் சிந்துகிறானோ, அவனுடைய இரத்தம் மனுஷனாலே சிந்தப்படக்கடவது.]]></a:t>
+              <a:t><![CDATA[1. And God blessed Noah and his sons, and said unto them, Be fruitful, and multiply, and replenish the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2828,51 +2856,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. சேமுடைய தேவனாகிய கர்த்தருக்கு ஸ்தோத்திரம் உண்டாவதாக; கானான் அவனுக்கு அடிமையாயிருப்பான்.]]></a:t>
+              <a:t><![CDATA[16. And the bow shall be in the cloud; and I will look upon it, that I may remember the everlasting covenant between God and every living creature of all flesh that is upon the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2937,51 +2965,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. யாப்பேத்தை தேவன் விருத்தியாக்குவார்; அவன் சேமுடைய கூடாரங்களில் குடியிருப்பான்; கானான் அவனுக்கு அடிமையாயிருப்பான் என்றான்.]]></a:t>
+              <a:t><![CDATA[17. And God said unto Noah, This is the token of the covenant, which I have established between me and all flesh that is upon the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3046,51 +3074,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ஜலப்பிரளயத்துக்குப்பின்பு நோவா முந்நூற்று ஐம்பது வருஷம் உயிரோடிருந்தான்.]]></a:t>
+              <a:t><![CDATA[17. And God said unto Noah, This is the token of the covenant, which I have established between me and all flesh that is upon the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3155,51 +3183,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. நோவாவின் நாட்களெல்லாம் தொளாயிரத்து ஐம்பது வருஷம்; அவன் மரித்தான்.]]></a:t>
+              <a:t><![CDATA[18. And the sons of Noah, that went out of the ark, were Shem, and Ham, and Japheth: and Ham is the father of Canaan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3264,51 +3292,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பின்பு தேவன் நோவாவையும், அவன் குமாரரையும் ஆசீர்வதித்து: நீங்கள் பலுகிப் பெருகி, பூமியை நிரப்புங்கள்.]]></a:t>
+              <a:t><![CDATA[18. And the sons of Noah, that went out of the ark, were Shem, and Ham, and Japheth: and Ham is the father of Canaan.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3373,51 +3401,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பின்பு தேவன் நோவாவையும், அவன் குமாரரையும் ஆசீர்வதித்து: நீங்கள் பலுகிப் பெருகி, பூமியை நிரப்புங்கள்.]]></a:t>
+              <a:t><![CDATA[19. These are the three sons of Noah: and of them was the whole earth overspread.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3482,51 +3510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. உங்களைப்பற்றிய பயமும் அச்சமும் பூமியிலுள்ள சகல மிருகங்களுக்கும், ஆகாயத்தில் உள்ள சகல பறவைகளுக்கும் உண்டாயிருக்கும்; பூமியிலே நடமாடுகிற யாவும், சமுத்திரத்தின் மச்சங்கள் யாவும், உங்களுக்குக் கையளிக்கப்பட்டன.]]></a:t>
+              <a:t><![CDATA[20. And Noah began to be an farmer, and he planted a vineyard:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3591,51 +3619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. உங்களைப்பற்றிய பயமும் அச்சமும் பூமியிலுள்ள சகல மிருகங்களுக்கும், ஆகாயத்தில் உள்ள சகல பறவைகளுக்கும் உண்டாயிருக்கும்; பூமியிலே நடமாடுகிற யாவும், சமுத்திரத்தின் மச்சங்கள் யாவும், உங்களுக்குக் கையளிக்கப்பட்டன.]]></a:t>
+              <a:t><![CDATA[21. And he drank of the wine, and was drunken; and he was uncovered within his tent.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3700,51 +3728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நடமாடுகிற ஜீவஜந்துக்கள் யாவும், உங்களுக்கு ஆகாரமாய் இருப்பதாக; பசும் பூண்டுகளை உங்களுக்குத் தந்ததுபோல, அவைகள் எல்லாவற்றையும் உங்களுக்குத் தந்தேன்.]]></a:t>
+              <a:t><![CDATA[22. And Ham, the father of Canaan, saw the nakedness of his father, and told his two brethren without.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3809,51 +3837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நடமாடுகிற ஜீவஜந்துக்கள் யாவும், உங்களுக்கு ஆகாரமாய் இருப்பதாக; பசும் பூண்டுகளை உங்களுக்குத் தந்ததுபோல, அவைகள் எல்லாவற்றையும் உங்களுக்குத் தந்தேன்.]]></a:t>
+              <a:t><![CDATA[22. And Ham, the father of Canaan, saw the nakedness of his father, and told his two brethren without.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3918,51 +3946,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நீங்கள் பலுகிப் பெருகி, பூமியிலே திரளாய் வர்த்தித்து விருத்தியாகுங்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[2. And the fear of you and the dread of you shall be upon every beast of the earth, and upon every fowl of the air, upon all that moves upon the earth, and upon all the fishes of the sea; into your hand are they delivered.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4027,51 +4055,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. மாம்சத்தை அதின் உயிராகிய இரத்தத்தோடே புசிக்கவேண்டாம்.]]></a:t>
+              <a:t><![CDATA[23. And Shem and Japheth took a garment, and laid it upon both their shoulders, and went backward, and covered the nakedness of their father; and their faces were backward, and they saw not their father's nakedness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4136,51 +4164,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. உங்களுக்கு உயிராயிருக்கிற உங்கள் இரத்தத்திற்காகப் பழிவாங்குவேன்; சகல ஜீவஜந்துக்களிடத்திலும் மனுஷனிடத்திலும் பழிவாங்குவேன்; மனுஷனுடைய உயிருக்காக அவனவன் சகோதரனிடத்தில் பழிவாங்குவேன்.]]></a:t>
+              <a:t><![CDATA[23. And Shem and Japheth took a garment, and laid it upon both their shoulders, and went backward, and covered the nakedness of their father; and their faces were backward, and they saw not their father's nakedness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4245,51 +4273,814 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. உங்களுக்கு உயிராயிருக்கிற உங்கள் இரத்தத்திற்காகப் பழிவாங்குவேன்; சகல ஜீவஜந்துக்களிடத்திலும் மனுஷனிடத்திலும் பழிவாங்குவேன்; மனுஷனுடைய உயிருக்காக அவனவன் சகோதரனிடத்தில் பழிவாங்குவேன்.]]></a:t>
+              <a:t><![CDATA[23. And Shem and Japheth took a garment, and laid it upon both their shoulders, and went backward, and covered the nakedness of their father; and their faces were backward, and they saw not their father's nakedness.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. And Noah awoke from his wine, and knew what his younger son had done unto him.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. And he said, Cursed be Canaan; a servant of servants shall he be unto his brethren.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. And he said, Blessed be the LORD God of Shem; and Canaan shall be his servant.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. God shall enlarge Japheth, and he shall dwell in the tents of Shem; and Canaan shall be his servant.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. God shall enlarge Japheth, and he shall dwell in the tents of Shem; and Canaan shall be his servant.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. And Noah lived after the flood three hundred and fifty years.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. And all the days of Noah were nine hundred and fifty years: and he died.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4354,51 +5145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பின்னும் தேவன் நோவாவையும் அவன் குமாரரையும் நோக்கி:]]></a:t>
+              <a:t><![CDATA[2. And the fear of you and the dread of you shall be upon every beast of the earth, and upon every fowl of the air, upon all that moves upon the earth, and upon all the fishes of the sea; into your hand are they delivered.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4463,51 +5254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நான் உங்களோடும் உங்களுக்குப் பின்வரும் உங்கள் சந்ததியோடும்,]]></a:t>
+              <a:t><![CDATA[2. And the fear of you and the dread of you shall be upon every beast of the earth, and upon every fowl of the air, upon all that moves upon the earth, and upon all the fishes of the sea; into your hand are they delivered.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4572,51 +5363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. உங்களோடே பேழையிலிருந்து புறப்பட்ட சகல ஜீவஜந்துக்கள்முதல் இனிப் பூமியில் உண்டாகப்போகிற சகல ஜீவஜந்துக்கள்பரியந்தம், பறவைகளோடும், நாட்டு மிருகங்களோடும், உங்களிடத்தில் இருக்கிற பூமியிலுள்ள சகல காட்டு மிருகங்களோடும் என் உடன்படிக்கையை ஏற்படுத்துகிறேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[3. Every moving thing that lives shall be food for you; even as the green herb have I given you all things.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4681,51 +5472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. உங்களோடே பேழையிலிருந்து புறப்பட்ட சகல ஜீவஜந்துக்கள்முதல் இனிப் பூமியில் உண்டாகப்போகிற சகல ஜீவஜந்துக்கள்பரியந்தம், பறவைகளோடும், நாட்டு மிருகங்களோடும், உங்களிடத்தில் இருக்கிற பூமியிலுள்ள சகல காட்டு மிருகங்களோடும் என் உடன்படிக்கையை ஏற்படுத்துகிறேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[3. Every moving thing that lives shall be food for you; even as the green herb have I given you all things.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4790,51 +5581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இனி மாம்சமானவைகளெல்லாம் ஜலப்பிரளயத்தினால் சங்கரிக்கப்படுவதில்லையென்றும், பூமியை அழிக்க இனி ஜலப்பிரளயம் உண்டாவதில்லையென்றும், உங்களோடே என் உடன்படிக்கையை ஏற்படுத்துகிறேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[4. But flesh with the life thereof, which is the blood thereof, shall all of you not eat.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4869,51 +5660,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474726256" r:id="rId1"/>
+    <p:sldLayoutId id="2481563629" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5201,50 +5992,106 @@
 
 <file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5385,51 +6232,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[पृथ्वी के नाश करने के लिये फिर जलप्रलय न होगा।]]></a:t>
+              <a:t><![CDATA[5. உங்களுக்கு உயிராயிருக்கிற உங்கள் இரத்தத்திற்காகப் பழிவாங்குவேன்; சகல ஜீவஜந்துக்களிடத்திலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5517,51 +6364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. फिर परमेश्वर ने कहा, जो वाचा मैं तुम्हारे साथ, और जितने जीवित प्राणी तुम्हारे संग हैं उन सब के]]></a:t>
+              <a:t><![CDATA[மனுஷனிடத்திலும் பழிவாங்குவேன்; மனுஷனுடைய உயிருக்காக அவனவன் சகோதரனிடத்தில் பழிவாங்குவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5649,51 +6496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[साथ भी युग युग की पीढिय़ों के लिये बान्धता हूं; उसका यह चिन्ह है:]]></a:t>
+              <a:t><![CDATA[6. மனுஷன் தேவசாயலில் உண்டாக்கப்பட்டபடியால், மனுஷனுடைய இரத்தத்தை எவன் சிந்துகிறானோ, அவனுடைய இரத்தம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5781,51 +6628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. कि मैं ने बादल में अपना धनुष रखा है वह मेरे और पृथ्वी के बीच में वाचा का चिन्ह होगा।]]></a:t>
+              <a:t><![CDATA[மனுஷனாலே சிந்தப்படக்கடவது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5913,51 +6760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. और जब मैं पृथ्वी पर बादल फैलाऊं जब बादल में धनुष देख पड़ेगा।]]></a:t>
+              <a:t><![CDATA[7. நீங்கள் பலுகிப் பெருகி, பூமியிலே திரளாய் வர்த்தித்து விருத்தியாகுங்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6045,51 +6892,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. तब मेरी जो वाचा तुम्हारे और सब जीवित शरीरधारी प्राणियों के साथ बान्धी है; उसको मैं स्मरण करूंगा,]]></a:t>
+              <a:t><![CDATA[8. பின்னும் தேவன் நோவாவையும் அவன் குமாரரையும் நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6177,51 +7024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[तब ऐसा जलप्रलय फिर न होगा जिस से सब प्राणियों का विनाश हो।]]></a:t>
+              <a:t><![CDATA[9. நான் உங்களோடும் உங்களுக்குப் பின்வரும் உங்கள் சந்ததியோடும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6309,51 +7156,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. बादल में जो धनुष होगा मैं उसे देख के यह सदा की वाचा स्मरण करूंगा जो परमेश्वर के और पृथ्वी पर के]]></a:t>
+              <a:t><![CDATA[10. உங்களோடே பேழையிலிருந்து புறப்பட்ட சகல ஜீவஜந்துக்கள்முதல் இனிப் பூமியில் உண்டாகப்போகிற சகல]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6441,51 +7288,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[सब जीवित शरीरधारी प्राणियों के बीच बन्धी है।]]></a:t>
+              <a:t><![CDATA[ஜீவஜந்துக்கள்பரியந்தம், பறவைகளோடும், நாட்டு மிருகங்களோடும், உங்களிடத்தில் இருக்கிற பூமியிலுள்ள சகல]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6573,51 +7420,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. फिर परमेश्वर ने नूह से कहा जो वाचा मैं ने पृथ्वी भर के सब प्राणियों के साथ बान्धी है, उसका चिन्ह]]></a:t>
+              <a:t><![CDATA[காட்டு மிருகங்களோடும் என் உடன்படிக்கையை ஏற்படுத்துகிறேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6705,51 +7552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. जो कोई मनुष्य का लोहू बहाएगा उसका लोहू मनुष्य ही से बहाया जाएगा क्योंकि परमेश्वर ने मनुष्य को]]></a:t>
+              <a:t><![CDATA[1. பின்பு தேவன் நோவாவையும், அவன் குமாரரையும் ஆசீர்வதித்து: நீங்கள் பலுகிப் பெருகி, பூமியை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6837,51 +7684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[यही है॥]]></a:t>
+              <a:t><![CDATA[11. இனி மாம்சமானவைகளெல்லாம் ஜலப்பிரளயத்தினால் சங்கரிக்கப்படுவதில்லையென்றும், பூமியை அழிக்க இனி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6969,51 +7816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. नूह के जो पुत्र जहाज में से निकले, वे शेम, हाम, और येपेत थे: और हाम तो कनान का पिता हुआ।]]></a:t>
+              <a:t><![CDATA[ஜலப்பிரளயம் உண்டாவதில்லையென்றும், உங்களோடே என் உடன்படிக்கையை ஏற்படுத்துகிறேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7101,51 +7948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. नूह के तीन पुत्र ये ही हैं, और इनका वंश सारी पृथ्वी पर फैल गया।]]></a:t>
+              <a:t><![CDATA[12. அன்றியும் தேவன்: எனக்கும் உங்களுக்கும், உங்களிடத்தில் இருக்கும் சகல ஜீவஜந்துக்களுக்கும், நித்திய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7233,51 +8080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. और नूह किसानी करने लगा, और उसने दाख की बारी लगाई।]]></a:t>
+              <a:t><![CDATA[தலைமுறைகளுக்கென்று நான் செய்கிற உடன்படிக்கையின் அடையாளமாக:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7365,51 +8212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. और वह दाखमधु पीकर मतवाला हुआ; और अपने तम्बू के भीतर नंगा हो गया।]]></a:t>
+              <a:t><![CDATA[13. நான் என் வில்லை மேகத்தில் வைத்தேன்; அது எனக்கும் பூமிக்கும் உண்டான உடன்படிக்கைக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7497,51 +8344,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. तब कनान के पिता हाम ने, अपने पिता को नंगा देखा, और बाहर आकर अपने दोनों भाइयों को बतला दिया।]]></a:t>
+              <a:t><![CDATA[அடையாளமாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7629,51 +8476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. तब शेम और येपेत दोनों ने कपड़ा ले कर अपने कन्धों पर रखा, और पीछे की ओर उलटा चलकर अपने पिता के]]></a:t>
+              <a:t><![CDATA[14. நான் பூமிக்கு மேலாய் மேகத்தை வருவிக்கும்போது, அந்த வில் மேகத்தில் தோன்றும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7761,51 +8608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[नंगे तन को ढांप दिया, और वे अपना मुख पीछे किए हुए थे इसलिये उन्होंने अपने पिता को नंगा न देखा।]]></a:t>
+              <a:t><![CDATA[15. அப்பொழுது எல்லா மாம்சஜீவன்களையும் அழிக்க இனி ஜலமானது பிரளயமாய்ப் பெருகாதபடிக்கு எனக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7893,51 +8740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. जब नूह का नशा उतर गया, तब उसने जान लिया कि उसके छोटे पुत्र ने उससे क्या किया है।]]></a:t>
+              <a:t><![CDATA[உங்களுக்கும் மாம்சமான சகல ஜீவஜந்துக்களுக்கும் உண்டான என் உடன்படிக்கையை நினைவுகூருவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8025,51 +8872,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. इसलिये उसने कहा, कनान शापित हो: वह अपने भाई बन्धुओं के दासों का दास हो।]]></a:t>
+              <a:t><![CDATA[16. அந்த வில் மேகத்தில் தோன்றும்போது, தேவனுக்கும் பூமியின்மேலுள்ள சகலவித மாம்சஜீவன்களுக்கும் உண்டான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8157,51 +9004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[अपने ही स्वरूप के अनुसार बनाया है।]]></a:t>
+              <a:t><![CDATA[நிரப்புங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8289,51 +9136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. फिर उसने कहा, शेम का परमेश्वर यहोवा धन्य है, और कनान शेम का दास होवे।]]></a:t>
+              <a:t><![CDATA[நித்திய உடன்படிக்கையை நான் நினைவுகூரும்படிக்கு அதை நோக்கிப்பார்ப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8421,51 +9268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. परमेश्वर येपेत के वंश को फैलाए; और वह शेम के तम्बुओं में बसे, और कनान उसका दास होवे।]]></a:t>
+              <a:t><![CDATA[17. இது எனக்கும், பூமியின்மேலுள்ள மாம்சமான யாவுக்கும், நான் ஏற்படுத்தின உடன்படிக்கையின் அடையாளம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8553,51 +9400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. जलप्रलय के पश्चात नूह साढ़े तीन सौ वर्ष जीवित रहा।]]></a:t>
+              <a:t><![CDATA[என்று நோவாவோடே சொன்னார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8685,51 +9532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. और नूह की कुल अवस्था साढ़े नौ सौ वर्ष की हुई: तत्पश्चात वह मर गया।]]></a:t>
+              <a:t><![CDATA[18. பேழையிலிருந்து புறப்பட்ட நோவாவின் குமாரர், சேம் காம் யாப்பேத் என்பவர்களே. காம் கானானுக்குத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8817,51 +9664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. फिर परमेश्वर ने नूह और उसके पुत्रों को आशीष दी और उन से कहा कि फूलो-फलो, और बढ़ो, और पृथ्वी में]]></a:t>
+              <a:t><![CDATA[தகப்பன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8949,51 +9796,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[भर जाओ।]]></a:t>
+              <a:t><![CDATA[19. இம்மூவரும் நோவாவின் குமாரர்; இவர்களாலே பூமியெங்கும் ஜனங்கள் பரம்பினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9081,51 +9928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. और तुम्हारा डर और भय पृथ्वी के सब पशुओं, और आकाश के सब पक्षियों, और भूमि पर के सब रेंगने वाले]]></a:t>
+              <a:t><![CDATA[20. நோவா பயிரிடுகிறவனாகி, திராட்சத்தோட்டத்தை நாட்டினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9213,51 +10060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[जन्तुओं, और समुद्र की सब मछलियों पर बना रहेगा: वे सब तुम्हारे वश में कर दिए जाते हैं।]]></a:t>
+              <a:t><![CDATA[21. அவன் திராட்சரசத்தைக் குடித்து, வெறிகொண்டு, தன் கூடாரத்தில் வஸ்திரம் விலகிப் படுத்திருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9345,51 +10192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. सब चलने वाले जन्तु तुम्हारा आहार होंगे; जैसा तुम को हरे हरे छोटे पेड़ दिए थे, वैसा ही अब सब कुछ]]></a:t>
+              <a:t><![CDATA[22. அப்பொழுது கானானுக்குத் தகப்பனாகிய காம் தன் தகப்பனுடைய நிர்வாணத்தைக் கண்டு, வெளியில் இருந்த தன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9477,51 +10324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[देता हूं।]]></a:t>
+              <a:t><![CDATA[சகோதரர் இருவருக்கும் அறிவித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9609,51 +10456,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. और तुम तो फूलो-फलो, और बढ़ो, और पृथ्वी में बहुत बच्चे जन्मा के उस में भर जाओ॥]]></a:t>
+              <a:t><![CDATA[2. உங்களைப்பற்றிய பயமும் அச்சமும் பூமியிலுள்ள சகல மிருகங்களுக்கும், ஆகாயத்தில் உள்ள சகல]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9741,51 +10588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. पर मांस को प्राण समेत अर्थात लोहू समेत तुम न खाना।]]></a:t>
+              <a:t><![CDATA[23. அப்பொழுது சேமும் யாப்பேத்தும் ஒரு வஸ்திரத்தை எடுத்துத் தங்கள் இருவருடைய தோள்மேலும் போட்டுக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9873,51 +10720,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. और निश्चय मैं तुम्हारा लोहू अर्थात प्राण का पलटा लूंगा: सब पशुओं, और मनुष्यों, दोनों से मैं उसे]]></a:t>
+              <a:t><![CDATA[கொண்டு, பின்னிட்டு வந்து, தங்கள் தகப்பனுடைய நிர்வாணத்தை மூடினார்கள்; அவர்கள் எதிர்முகமாய்ப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10005,51 +10852,975 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[लूंगा: मनुष्य के प्राण का पलटा मैं एक एक के भाई बन्धु से लूंगा।]]></a:t>
+              <a:t><![CDATA[போகாதபடியினால், தங்கள் தகப்பனுடைய நிர்வாணத்தைக் காணவில்லை.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. நோவா திராட்சரசத்தின் வெறி தெளிந்து விழித்தபோது, தன் இளைய குமாரன் தனக்குச் செய்ததை அறிந்து:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. கானான் சபிக்கப்பட்டவன், தன் சகோதரரிடத்தில் அடிமைகளுக்கு அடிமையாயிருப்பான் என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. சேமுடைய தேவனாகிய கர்த்தருக்கு ஸ்தோத்திரம் உண்டாவதாக; கானான் அவனுக்கு அடிமையாயிருப்பான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. யாப்பேத்தை தேவன் விருத்தியாக்குவார்; அவன் சேமுடைய கூடாரங்களில் குடியிருப்பான்; கானான் அவனுக்கு]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அடிமையாயிருப்பான் என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. ஜலப்பிரளயத்துக்குப்பின்பு நோவா முந்நூற்று ஐம்பது வருஷம் உயிரோடிருந்தான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆதியாகமம் : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. நோவாவின் நாட்களெல்லாம் தொளாயிரத்து ஐம்பது வருஷம்; அவன் மரித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10137,51 +11908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. फिर परमेश्वर ने नूह और उसके पुत्रों से कहा,]]></a:t>
+              <a:t><![CDATA[பறவைகளுக்கும் உண்டாயிருக்கும்; பூமியிலே நடமாடுகிற யாவும், சமுத்திரத்தின் மச்சங்கள் யாவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10269,51 +12040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. सुनों, मैं तुम्हारे साथ और तुम्हारे पश्चात जो तुम्हारा वंश होगा, उसके साथ भी वाचा बान्धता हूं।]]></a:t>
+              <a:t><![CDATA[உங்களுக்குக் கையளிக்கப்பட்டன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10401,51 +12172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. और सब जीवित प्राणियों से भी जो तुम्हारे संग है क्या पक्षी क्या घरेलू पशु, क्या पृथ्वी के सब]]></a:t>
+              <a:t><![CDATA[3. நடமாடுகிற ஜீவஜந்துக்கள் யாவும், உங்களுக்கு ஆகாரமாய் இருப்பதாக; பசும் பூண்டுகளை உங்களுக்குத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10533,51 +12304,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[बनैले पशु, पृथ्वी के जितने जीवजन्तु जहाज से निकले हैं; सब के साथ भी मेरी यह वाचा बन्धती है:]]></a:t>
+              <a:t><![CDATA[தந்ததுபோல, அவைகள் எல்லாவற்றையும் உங்களுக்குத் தந்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10665,51 +12436,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. और मैं तुम्हारे साथ अपनी इस वाचा को पूरा करूंगा; कि सब प्राणी फिर जलप्रलय से नाश न होंगे: और]]></a:t>
+              <a:t><![CDATA[4. மாம்சத்தை அதின் உயிராகிய இரத்தத்தோடே புசிக்கவேண்டாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10726,91 +12497,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஆதியாகமம் : 9]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme10">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme38">
   <a:themeElements>
-    <a:clrScheme name="Theme10">
+    <a:clrScheme name="Theme38">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme10">
+    <a:fontScheme name="Theme38">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -10836,51 +12607,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme10">
+    <a:fmtScheme name="Theme38">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -11011,51 +12782,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>42</Slides>
+  <Slides>49</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>