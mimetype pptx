--- v1 (2026-07-18)
+++ v2 (2026-09-17)
@@ -61,60 +61,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...8 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -130,55 +120,50 @@
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
-    <p:sldId id="291" r:id="rId38"/>
-[...3 lines deleted...]
-    <p:sldId id="295" r:id="rId42"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -311,58 +296,53 @@
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
-  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
-[...6 lines deleted...]
-  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -422,51 +402,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நீங்கள் புறஜாதிகளை நோக்கிப் பார்த்து, ஆச்சரியப்பட்டுப் பிரமியுங்கள்; விசாரிக்கப்பட்டாலும் நீங்கள் விசுவாசியாத ஒரு கிரியையை உங்கள் நாட்களில் நடப்பிப்பேன்.]]></a:t>
+              <a:t><![CDATA[5. Behold all of you among the heathen, and regard, and wonder marvelously: for I will work a work in your days which all of you will not believe, though it be told you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -531,51 +511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நீங்கள் புறஜாதிகளை நோக்கிப் பார்த்து, ஆச்சரியப்பட்டுப் பிரமியுங்கள்; விசாரிக்கப்பட்டாலும் நீங்கள் விசுவாசியாத ஒரு கிரியையை உங்கள் நாட்களில் நடப்பிப்பேன்.]]></a:t>
+              <a:t><![CDATA[6. For, lo, I raise up the Chaldeans, that bitter and hasty nation, which shall march through the breadth of the land, to possess the dwelling places that are not their's.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -640,51 +620,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இதோ நான் கல்தேயரென்னும் கொடிதும் வேகமுமான ஜாதியாரை எழுப்புவேன்; அவர்கள் தங்களுடையதல்லாத வாசஸ்தலங்களைக் கட்டிக்கொள்ள தேசத்தின் விசாலங்களில் நடந்துவருவார்கள்.]]></a:t>
+              <a:t><![CDATA[6. For, lo, I raise up the Chaldeans, that bitter and hasty nation, which shall march through the breadth of the land, to possess the dwelling places that are not their's.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -749,51 +729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இதோ நான் கல்தேயரென்னும் கொடிதும் வேகமுமான ஜாதியாரை எழுப்புவேன்; அவர்கள் தங்களுடையதல்லாத வாசஸ்தலங்களைக் கட்டிக்கொள்ள தேசத்தின் விசாலங்களில் நடந்துவருவார்கள்.]]></a:t>
+              <a:t><![CDATA[7. They are terrible and dreadful: their judgment and their dignity shall proceed of themselves.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -858,51 +838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இதோ நான் கல்தேயரென்னும் கொடிதும் வேகமுமான ஜாதியாரை எழுப்புவேன்; அவர்கள் தங்களுடையதல்லாத வாசஸ்தலங்களைக் கட்டிக்கொள்ள தேசத்தின் விசாலங்களில் நடந்துவருவார்கள்.]]></a:t>
+              <a:t><![CDATA[7. They are terrible and dreadful: their judgment and their dignity shall proceed of themselves.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -967,51 +947,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவர்கள் கெடியும் பயங்கரமுமானவர்கள்; அவர்களுடைய நியாயமும் அவர்களுடைய மேன்மையும் அவர்களாலேயே உண்டாகும்.]]></a:t>
+              <a:t><![CDATA[8. Their horses also are swifter than the leopards, and are more fierce than the evening wolves: and their horsemen shall spread themselves, and their horsemen shall come from far; they shall fly as the eagle that hastes to eat.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1076,51 +1056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவர்கள் கெடியும் பயங்கரமுமானவர்கள்; அவர்களுடைய நியாயமும் அவர்களுடைய மேன்மையும் அவர்களாலேயே உண்டாகும்.]]></a:t>
+              <a:t><![CDATA[8. Their horses also are swifter than the leopards, and are more fierce than the evening wolves: and their horsemen shall spread themselves, and their horsemen shall come from far; they shall fly as the eagle that hastes to eat.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1185,51 +1165,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர்களுடைய குதிரைகள் சிவிங்கிகளிலும் வேகமும், சாயங்காலத்தில் திரிகிற ஓநாய்களிலும் தீவிரமுமாயிருக்கும்; அவர்களுடைய குதிரைவீரர் பரவுவார்கள்; அவர்களுடைய குதிரைவீரர் தூரத்திலிருந்து வருவார்கள்; இரைக்குத் தீவிரிக்கிற கழுகுகளைப்போல் பறந்துவருவார்கள்.]]></a:t>
+              <a:t><![CDATA[8. Their horses also are swifter than the leopards, and are more fierce than the evening wolves: and their horsemen shall spread themselves, and their horsemen shall come from far; they shall fly as the eagle that hastes to eat.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1294,51 +1274,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர்களுடைய குதிரைகள் சிவிங்கிகளிலும் வேகமும், சாயங்காலத்தில் திரிகிற ஓநாய்களிலும் தீவிரமுமாயிருக்கும்; அவர்களுடைய குதிரைவீரர் பரவுவார்கள்; அவர்களுடைய குதிரைவீரர் தூரத்திலிருந்து வருவார்கள்; இரைக்குத் தீவிரிக்கிற கழுகுகளைப்போல் பறந்துவருவார்கள்.]]></a:t>
+              <a:t><![CDATA[9. They shall come all for violence: their faces shall sup up as the east wind, and they shall gather the captivity as the sand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1403,51 +1383,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர்களுடைய குதிரைகள் சிவிங்கிகளிலும் வேகமும், சாயங்காலத்தில் திரிகிற ஓநாய்களிலும் தீவிரமுமாயிருக்கும்; அவர்களுடைய குதிரைவீரர் பரவுவார்கள்; அவர்களுடைய குதிரைவீரர் தூரத்திலிருந்து வருவார்கள்; இரைக்குத் தீவிரிக்கிற கழுகுகளைப்போல் பறந்துவருவார்கள்.]]></a:t>
+              <a:t><![CDATA[9. They shall come all for violence: their faces shall sup up as the east wind, and they shall gather the captivity as the sand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1512,51 +1492,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஆபகூக் என்னும் தீர்க்கதரிசி தரிசனமாய்க் கண்ட பாரம்.]]></a:t>
+              <a:t><![CDATA[1. The burden which Habakkuk the prophet did see.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1621,51 +1601,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவர்களெல்லாரும் கொடுமை செய்யவருவார்கள்; அவர்களுடைய முகங்கள் சுவறச் செய்யும் கீழ்க்காற்றைப்போலிருக்கும்; அவர்கள் மணலத்தனை ஜனங்களைச் சிறைபிடித்துச் சேர்ப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[10. And they shall scoff at the kings, and the princes shall be a scorn unto them: they shall deride every strong hold; for they shall heap dust, and take it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1730,51 +1710,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவர்களெல்லாரும் கொடுமை செய்யவருவார்கள்; அவர்களுடைய முகங்கள் சுவறச் செய்யும் கீழ்க்காற்றைப்போலிருக்கும்; அவர்கள் மணலத்தனை ஜனங்களைச் சிறைபிடித்துச் சேர்ப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[10. And they shall scoff at the kings, and the princes shall be a scorn unto them: they shall deride every strong hold; for they shall heap dust, and take it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1839,51 +1819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர்கள் ராஜாக்களை ஆகடியம்பண்ணுவார்கள்; அதிபதிகள் அவர்களுக்குப் பரியாசமாயிருப்பார்கள்; அவர்கள் அரண்களையெல்லாம் பார்த்து நகைத்து, மண்மேடுகளைக் குவித்து அவைகளைப் பிடிப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[11. Then shall his mind change, and he shall pass over, and offend, imputing this his power unto his god.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1948,51 +1928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர்கள் ராஜாக்களை ஆகடியம்பண்ணுவார்கள்; அதிபதிகள் அவர்களுக்குப் பரியாசமாயிருப்பார்கள்; அவர்கள் அரண்களையெல்லாம் பார்த்து நகைத்து, மண்மேடுகளைக் குவித்து அவைகளைப் பிடிப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[11. Then shall his mind change, and he shall pass over, and offend, imputing this his power unto his god.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2057,51 +2037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர்கள் ராஜாக்களை ஆகடியம்பண்ணுவார்கள்; அதிபதிகள் அவர்களுக்குப் பரியாசமாயிருப்பார்கள்; அவர்கள் அரண்களையெல்லாம் பார்த்து நகைத்து, மண்மேடுகளைக் குவித்து அவைகளைப் பிடிப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[12. Are you not from everlasting, O LORD my God, mine Holy One? we shall not die. O LORD, you have ordained them for judgment; and, O mighty God, you have established them for correction.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2166,51 +2146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது அவனுடைய மனம்மாற, அவன் தன் பெலன் தன் தேவனாலே உண்டானதென்று சொல்லி மிஞ்சிப்போய்க் குற்றவாளியாவான்.]]></a:t>
+              <a:t><![CDATA[12. Are you not from everlasting, O LORD my God, mine Holy One? we shall not die. O LORD, you have ordained them for judgment; and, O mighty God, you have established them for correction.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2275,51 +2255,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது அவனுடைய மனம்மாற, அவன் தன் பெலன் தன் தேவனாலே உண்டானதென்று சொல்லி மிஞ்சிப்போய்க் குற்றவாளியாவான்.]]></a:t>
+              <a:t><![CDATA[13. You are of purer eyes than to behold evil, and can not look on iniquity: wherefore look you upon them that deal treacherously, and hold your tongue when the wicked devours the man that is more righteous than he?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2384,51 +2364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. கர்த்தாவே, நீர் பூர்வகாலமுதல் என் தேவனும் என் பரிசுத்தருமானவர் அல்லவா? நாங்கள் சாவதில்லை, கர்த்தாவே, நியாயத்தீர்ப்பு செய்ய அவனை வைத்தீர்; கன்மலையே, தண்டனை செய்ய அவனை நியமித்தீர்.]]></a:t>
+              <a:t><![CDATA[13. You are of purer eyes than to behold evil, and can not look on iniquity: wherefore look you upon them that deal treacherously, and hold your tongue when the wicked devours the man that is more righteous than he?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2493,51 +2473,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. கர்த்தாவே, நீர் பூர்வகாலமுதல் என் தேவனும் என் பரிசுத்தருமானவர் அல்லவா? நாங்கள் சாவதில்லை, கர்த்தாவே, நியாயத்தீர்ப்பு செய்ய அவனை வைத்தீர்; கன்மலையே, தண்டனை செய்ய அவனை நியமித்தீர்.]]></a:t>
+              <a:t><![CDATA[13. You are of purer eyes than to behold evil, and can not look on iniquity: wherefore look you upon them that deal treacherously, and hold your tongue when the wicked devours the man that is more righteous than he?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2602,51 +2582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. கர்த்தாவே, நீர் பூர்வகாலமுதல் என் தேவனும் என் பரிசுத்தருமானவர் அல்லவா? நாங்கள் சாவதில்லை, கர்த்தாவே, நியாயத்தீர்ப்பு செய்ய அவனை வைத்தீர்; கன்மலையே, தண்டனை செய்ய அவனை நியமித்தீர்.]]></a:t>
+              <a:t><![CDATA[14. And make men as the fishes of the sea, as the creeping things, that have no ruler over them?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2711,51 +2691,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. கர்த்தாவே, நான் எதுவரைக்கும் உம்மை நோக்கிக் கூப்பிடுவேன். நீர் கேளாமலிருக்கிறீரே! கொடுமையினிமித்தம் நான் எதுவரைக்கும் உம்மை நோக்கிக் கூப்பிடுவேன், நீர் இரட்சியாமலிருக்கிறீரே!]]></a:t>
+              <a:t><![CDATA[2. O LORD, how long shall I cry, and you will not hear! even cry out unto you of violence, and you will not save!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2820,51 +2800,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. தீமையைப் பார்க்கமாட்டாத சுத்தக்கண்ணனே, அநியாயத்தை நோக்கிக்கொண்டிருக்கமாட்டீரே; பின்னை துரோகிகளை நீர் நோக்கிக்கொண்டிருக்கிறதென்ன? துன்மார்க்கன் தன்னைப் பார்க்கிலும் நீதிமானை விழுங்கும்போது நீர் மெளனமாயிருக்கிறதென்ன?]]></a:t>
+              <a:t><![CDATA[15. They take up all of them with the angle, they catch them in their net, and gather them in their drag: therefore they rejoice and are glad.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2929,51 +2909,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. தீமையைப் பார்க்கமாட்டாத சுத்தக்கண்ணனே, அநியாயத்தை நோக்கிக்கொண்டிருக்கமாட்டீரே; பின்னை துரோகிகளை நீர் நோக்கிக்கொண்டிருக்கிறதென்ன? துன்மார்க்கன் தன்னைப் பார்க்கிலும் நீதிமானை விழுங்கும்போது நீர் மெளனமாயிருக்கிறதென்ன?]]></a:t>
+              <a:t><![CDATA[15. They take up all of them with the angle, they catch them in their net, and gather them in their drag: therefore they rejoice and are glad.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3038,51 +3018,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. தீமையைப் பார்க்கமாட்டாத சுத்தக்கண்ணனே, அநியாயத்தை நோக்கிக்கொண்டிருக்கமாட்டீரே; பின்னை துரோகிகளை நீர் நோக்கிக்கொண்டிருக்கிறதென்ன? துன்மார்க்கன் தன்னைப் பார்க்கிலும் நீதிமானை விழுங்கும்போது நீர் மெளனமாயிருக்கிறதென்ன?]]></a:t>
+              <a:t><![CDATA[16. Therefore they sacrifice unto their net, and burn incense unto their drag; because by them their portion is fat, and their food abundant.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3147,51 +3127,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. மனுஷரைச் சமுத்திரத்து மச்சங்களுக்கும், அதிகாரியில்லாத ஊர்வனவற்றிற்கும் சமானமாக்குகிறதென்ன?]]></a:t>
+              <a:t><![CDATA[16. Therefore they sacrifice unto their net, and burn incense unto their drag; because by them their portion is fat, and their food abundant.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3256,51 +3236,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. மனுஷரைச் சமுத்திரத்து மச்சங்களுக்கும், அதிகாரியில்லாத ஊர்வனவற்றிற்கும் சமானமாக்குகிறதென்ன?]]></a:t>
+              <a:t><![CDATA[17. Shall they therefore empty their net, and not spare continually to slay the nations?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3365,487 +3345,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவர்களெல்லாரையும் தூண்டிலினால் இழுத்துக்கொள்ளுகிறான்; அவர்களைத் தன் வலையினால் பிடித்து, தன்பறியிலே சேர்த்துக்கொள்ளுகிறான்; அதினால் சந்தோஷப்பட்டுக் களிகூருகிறான்.]]></a:t>
-[...435 lines deleted...]
-              <a:t><![CDATA[17. இதற்காக அவன் தன் வலையை இழுத்து அதிலுள்ளவைகளைக் கொட்டிக்கொண்டிருந்து, இரக்கமில்லாமல் ஜாதிகளை எப்போதும் கொன்றுபோடவேண்டுமோ?]]></a:t>
+              <a:t><![CDATA[17. Shall they therefore empty their net, and not spare continually to slay the nations?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3910,160 +3454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. கர்த்தாவே, நான் எதுவரைக்கும் உம்மை நோக்கிக் கூப்பிடுவேன். நீர் கேளாமலிருக்கிறீரே! கொடுமையினிமித்தம் நான் எதுவரைக்கும் உம்மை நோக்கிக் கூப்பிடுவேன், நீர் இரட்சியாமலிருக்கிறீரே!]]></a:t>
-[...108 lines deleted...]
-              <a:t><![CDATA[17. இதற்காக அவன் தன் வலையை இழுத்து அதிலுள்ளவைகளைக் கொட்டிக்கொண்டிருந்து, இரக்கமில்லாமல் ஜாதிகளை எப்போதும் கொன்றுபோடவேண்டுமோ?]]></a:t>
+              <a:t><![CDATA[2. O LORD, how long shall I cry, and you will not hear! even cry out unto you of violence, and you will not save!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4128,51 +3563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நீர் எனக்கு அக்கிரமத்தைக் காண்பித்து, என்னைத் தீவினையைப் பார்க்கப்பண்ணுகிறதென்ன? கொள்ளையும் கொடுமையும் எனக்கு எதிரே நிற்கிறது; வழக்கையும் வாதையும் எழுப்புகிறவர்கள் உண்டு.]]></a:t>
+              <a:t><![CDATA[3. Why do you show me iniquity, and cause me to behold grievance? for spoiling and violence are before me: and there are that raise up strife and contention.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4237,51 +3672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நீர் எனக்கு அக்கிரமத்தைக் காண்பித்து, என்னைத் தீவினையைப் பார்க்கப்பண்ணுகிறதென்ன? கொள்ளையும் கொடுமையும் எனக்கு எதிரே நிற்கிறது; வழக்கையும் வாதையும் எழுப்புகிறவர்கள் உண்டு.]]></a:t>
+              <a:t><![CDATA[3. Why do you show me iniquity, and cause me to behold grievance? for spoiling and violence are before me: and there are that raise up strife and contention.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4346,51 +3781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஆகையால் நியாயப்பிரமாணம் பெலனற்றதாகி, நியாயம் ஒருபோதும் செல்லாமற்போகிறது; துன்மார்க்கன் நீதிமானை வளைந்துகொள்கிறான்; ஆதலால் நியாயம் புரட்டப்படுகிறது.]]></a:t>
+              <a:t><![CDATA[4. Therefore the law is slacked, and judgment does never go forth: for the wicked does compass about the righteous; therefore wrong judgment proceeds.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4455,51 +3890,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஆகையால் நியாயப்பிரமாணம் பெலனற்றதாகி, நியாயம் ஒருபோதும் செல்லாமற்போகிறது; துன்மார்க்கன் நீதிமானை வளைந்துகொள்கிறான்; ஆதலால் நியாயம் புரட்டப்படுகிறது.]]></a:t>
+              <a:t><![CDATA[4. Therefore the law is slacked, and judgment does never go forth: for the wicked does compass about the righteous; therefore wrong judgment proceeds.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4564,51 +3999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நீங்கள் புறஜாதிகளை நோக்கிப் பார்த்து, ஆச்சரியப்பட்டுப் பிரமியுங்கள்; விசாரிக்கப்பட்டாலும் நீங்கள் விசுவாசியாத ஒரு கிரியையை உங்கள் நாட்களில் நடப்பிப்பேன்.]]></a:t>
+              <a:t><![CDATA[5. Behold all of you among the heathen, and regard, and wonder marvelously: for I will work a work in your days which all of you will not believe, though it be told you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4643,51 +4078,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473401932" r:id="rId1"/>
+    <p:sldLayoutId id="2478632591" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4911,94 +4346,54 @@
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...30 lines deleted...]
-
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
-</Relationships>
-[...6 lines deleted...]
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
@@ -5143,51 +4538,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তুমি আশ্চর্য়্য় হয়ে যাবে| আমি তোমার জীবনকালে এমন কিছু করব যা তোমাকে বিস্মযাভিভূত করবে| সেটা]]></a:t>
+              <a:t><![CDATA[விசுவாசியாத ஒரு கிரியையை உங்கள் நாட்களில் நடப்பிப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5275,51 +4670,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বিশ্বাস করবার জন্য তোমাকে তা অবশ্যই দেখতে হবে| তোমাকে সে বিষয়ে কেউ বললে তোমার বিশ্বাস হবে না|]]></a:t>
+              <a:t><![CDATA[6. இதோ நான் கல்தேயரென்னும் கொடிதும் வேகமுமான ஜாதியாரை எழுப்புவேன்; அவர்கள் தங்களுடையதல்லாத]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5407,51 +4802,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. আমি বাবিলবাসীদের শক্তিশালী জাতিতে পরিণত করবো| ঐসব মানুষরা খুবই নীচ এবং শক্তিশালী য়োদ্ধা| তারা]]></a:t>
+              <a:t><![CDATA[வாசஸ்தலங்களைக் கட்டிக்கொள்ள தேசத்தின் விசாலங்களில் நடந்துவருவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5539,51 +4934,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পৃথিবীর এক প্রান্ত থেকে অপর প্রান্তে দাপিযে ঘুরে বেড়ায| অপরের ঘরবাড়ি ও শহরগুলি তারা অধিকার করে]]></a:t>
+              <a:t><![CDATA[7. அவர்கள் கெடியும் பயங்கரமுமானவர்கள்; அவர்களுடைய நியாயமும் அவர்களுடைய மேன்மையும் அவர்களாலேயே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5671,51 +5066,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[নেবে|]]></a:t>
+              <a:t><![CDATA[உண்டாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5803,51 +5198,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. বাবিলে লোকরা অন্যান্য লোকদের ভয় দেখাবে| বাবিলবাসীরা যা চায তাই করবে এবং যেখানে য়েতে চাইবে সেই]]></a:t>
+              <a:t><![CDATA[8. அவர்களுடைய குதிரைகள் சிவிங்கிகளிலும் வேகமும், சாயங்காலத்தில் திரிகிற ஓநாய்களிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5935,51 +5330,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[খানেই যাবে|]]></a:t>
+              <a:t><![CDATA[தீவிரமுமாயிருக்கும்; அவர்களுடைய குதிரைவீரர் பரவுவார்கள்; அவர்களுடைய குதிரைவீரர் தூரத்திலிருந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6067,51 +5462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. তাদের ঘোড়াগুলো চিতাবাঘের চেয়ে অনেক দ্রুতগামী হবে; সূর্য়াস্তের সময়ের নেকড়ের চেয়েও তারা বেশী]]></a:t>
+              <a:t><![CDATA[வருவார்கள்; இரைக்குத் தீவிரிக்கிற கழுகுகளைப்போல் பறந்துவருவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6199,51 +5594,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[নিষ্ঠুর হবে| তাদের ঘোড়সওযাররা অনেক দূরের দেশ থেকে আসবে| ক্ষুধার্ত ঈগল য়েমন আচমকা ছোঁ মেরে আকাশ]]></a:t>
+              <a:t><![CDATA[9. அவர்களெல்லாரும் கொடுமை செய்யவருவார்கள்; அவர்களுடைய முகங்கள் சுவறச் செய்யும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6331,51 +5726,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[থেকে নেমে আসে সেই রকম তারা তাদের শত্রুকে দ্রুত আক্রমণ করবে|]]></a:t>
+              <a:t><![CDATA[கீழ்க்காற்றைப்போலிருக்கும்; அவர்கள் மணலத்தனை ஜனங்களைச் சிறைபிடித்துச் சேர்ப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6463,51 +5858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. এই বার্তাটি ভাববাদী হবক্কূককে দেওয়া হয়েছিল|]]></a:t>
+              <a:t><![CDATA[1. ஆபகூக் என்னும் தீர்க்கதரிசி தரிசனமாய்க் கண்ட பாரம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6595,51 +5990,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. তারা সবাই একটি জিনিস চায, সেটা হচ্ছে, হিংসাত্মক কার্য়্য়কলাপ| মরুভূমির তীব্র হাওযার মতো তাদের]]></a:t>
+              <a:t><![CDATA[10. அவர்கள் ராஜாக்களை ஆகடியம்பண்ணுவார்கள்; அதிபதிகள் அவர்களுக்குப் பரியாசமாயிருப்பார்கள்; அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6727,51 +6122,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সৈন্যরা দ্রুত কুচকাওযাজ করে যাবে| বাবিলের সৈন্যরা বালু কণার মত অসংখ্য লোককে বন্দী করে নেবে|]]></a:t>
+              <a:t><![CDATA[அரண்களையெல்லாம் பார்த்து நகைத்து, மண்மேடுகளைக் குவித்து அவைகளைப் பிடிப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6859,51 +6254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. “বাবিল সৈন্যরা অন্য জাতির রাজাদের দেখে হাসবে| বিদেশী শাসকরা তাদের কাছে ঠাট্টার মতো মনে হবে|]]></a:t>
+              <a:t><![CDATA[11. அப்பொழுது அவனுடைய மனம்மாற, அவன் தன் பெலன் தன் தேவனாலே உண்டானதென்று சொல்லி மிஞ்சிப்போய்க்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6991,51 +6386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বাবিল সৈন্যরা শহরের লম্বা এবং শক্ত দেওয়াল দেখে হাসবে| সৈন্যরা উঁচু দেওয়ালের চূড়ো পর্য়ন্ত সহজেই]]></a:t>
+              <a:t><![CDATA[குற்றவாளியாவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7123,51 +6518,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মাটির রাস্তা তৈরী করে সহজেই শহরগুলিকে পরাস্ত করবে|]]></a:t>
+              <a:t><![CDATA[12. கர்த்தாவே, நீர் பூர்வகாலமுதல் என் தேவனும் என் பரிசுத்தருமானவர் அல்லவா? நாங்கள் சாவதில்லை,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7255,51 +6650,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. তারপর তারা অন্যান্য শহরের বিরুদ্ধে যুদ্ধ করবার জন্য বাতাসের মত এগিয়ে যাবে| একটি মাত্র বিষয় বা]]></a:t>
+              <a:t><![CDATA[கர்த்தாவே, நியாயத்தீர்ப்பு செய்ய அவனை வைத்தீர்; கன்மலையே, தண்டனை செய்ய அவனை நியமித்தீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7387,51 +6782,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বাবিলীযরা উপাসনা করবে তা হল তাদের শক্তি|”]]></a:t>
+              <a:t><![CDATA[13. தீமையைப் பார்க்கமாட்டாத சுத்தக்கண்ணனே, அநியாயத்தை நோக்கிக்கொண்டிருக்கமாட்டீரே; பின்னை துரோகிகளை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7519,51 +6914,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. এর পর হবক্কূক বললেন, “প্রভু, আপনিই হচ্ছেন অনন্তকালীন জীবিত প্রভু| আপনিই আমার পবিত্র ঈশ্বর যিনি]]></a:t>
+              <a:t><![CDATA[நீர் நோக்கிக்கொண்டிருக்கிறதென்ன? துன்மார்க்கன் தன்னைப் பார்க்கிலும் நீதிமானை விழுங்கும்போது நீர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7651,51 +7046,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[অমর| প্রভু, যা করা উচিত্‌ তাই করতে আপনিই বাবিলীযদের সৃষ্টি করেছেন| আমাদের শিলা, যিহূদাবাসীদের শাস্তি]]></a:t>
+              <a:t><![CDATA[மெளனமாயிருக்கிறதென்ன?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7783,51 +7178,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দেওয়ার জন্য আপনি তাদের সৃষ্টি করেছেন|]]></a:t>
+              <a:t><![CDATA[14. மனுஷரைச் சமுத்திரத்து மச்சங்களுக்கும், அதிகாரியில்லாத ஊர்வனவற்றிற்கும் சமானமாக்குகிறதென்ன?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7915,51 +7310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. প্রভু, আমি আপনার কাছে চিত্কার করে ক্রন্দন করেই চলেছি| কখন আপনি আমার কথা শুনবেন? আমি অত্যাচারের]]></a:t>
+              <a:t><![CDATA[2. கர்த்தாவே, நான் எதுவரைக்கும் உம்மை நோக்கிக் கூப்பிடுவேன். நீர் கேளாமலிருக்கிறீரே!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8047,51 +7442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. আপনার চোখগুলি খুবই শুদ্ধ! আপনি কি করে মন্দের দিকে তাকাতে পারবেন? লোকরা য়ে পাপ করে তা আপনি সহ্য]]></a:t>
+              <a:t><![CDATA[15. அவர்களெல்லாரையும் தூண்டிலினால் இழுத்துக்கொள்ளுகிறான்; அவர்களைத் தன் வலையினால் பிடித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8179,51 +7574,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করতে পারেন না| তাহলে ঐ অসত্‌ লোকরা য়ে জয়ী হচ্ছে তা আপনি কি করে দেখবেন? আপনি যখন দেখেন য়ে ভালো]]></a:t>
+              <a:t><![CDATA[தன்பறியிலே சேர்த்துக்கொள்ளுகிறான்; அதினால் சந்தோஷப்பட்டுக் களிகூருகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8311,51 +7706,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[লোকরা আমাদের চেয়েও দুষ্ট লোকদের দ্বারা পরাজিত হচ্ছে তখন কেন কোন প্রতিকার করেন না?]]></a:t>
+              <a:t><![CDATA[16. ஆகையால் அவைகளினால் தன்பங்கு கொழுப்புள்ளதும், தன் போஜனம் ருசிகரமுள்ளதுமாயிற்று என்று சொல்லி அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8443,51 +7838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. “আপনি মানুষকে য়েন সমুদ্রের মধ্যে মাছের মত তৈরী করেছেন| তারা য়েন নেতাবিহীন ছোট ছোট সামুদ্রিক]]></a:t>
+              <a:t><![CDATA[தன் வலைக்குப் பலியிட்டுத் தன் பறிக்குத் தூபங்காட்டுகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8575,51 +7970,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[জীব|]]></a:t>
+              <a:t><![CDATA[17. இதற்காக அவன் தன் வலையை இழுத்து அதிலுள்ளவைகளைக் கொட்டிக்கொண்டிருந்து, இரக்கமில்லாமல் ஜாதிகளை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8707,579 +8102,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. শত্রু বঁড়শি এবং জাল দিয়ে তাদের সবাইকে ধরছে| শত্রু তাদের জাল দিয়ে ধরে টেনে নিয়ে যাচ্ছে এবং]]></a:t>
-[...527 lines deleted...]
-              <a:t><![CDATA[17. সে কি জাল দিয়ে সম্পদ সংগ্রহ করার অভিযান চালিযে যাবে? সে কি কোন করুণা না করে লোককে ধ্বংস করে]]></a:t>
+              <a:t><![CDATA[எப்போதும் கொன்றுபோடவேண்டுமோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9367,183 +8234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বিষয় আপনার কাছে কেঁদেছিলাম| কিন্তু আপনি আমাকে সাহায্য করবার জন্য কিছুই করেননি|]]></a:t>
-[...131 lines deleted...]
-              <a:t><![CDATA[যাবে?]]></a:t>
+              <a:t><![CDATA[கொடுமையினிமித்தம் நான் எதுவரைக்கும் உம்மை நோக்கிக் கூப்பிடுவேன், நீர் இரட்சியாமலிருக்கிறீரே!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9631,51 +8366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. লোকে জিনিস চুরি করছে এবং অন্যদের আঘাত করছে| জনসাধারণ তর্ক এবং মারামারি করছে| এই সব ভয়ঙ্কর জিনিস]]></a:t>
+              <a:t><![CDATA[3. நீர் எனக்கு அக்கிரமத்தைக் காண்பித்து, என்னைத் தீவினையைப் பார்க்கப்பண்ணுகிறதென்ன? கொள்ளையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9763,51 +8498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কেন আপনি আমাকে দেখাচ্ছেন?]]></a:t>
+              <a:t><![CDATA[கொடுமையும் எனக்கு எதிரே நிற்கிறது; வழக்கையும் வாதையும் எழுப்புகிறவர்கள் உண்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9895,51 +8630,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. বিধি দুর্বল এবং সেটা জনসাধারণের কাছে ন্যায়বিচার আনে না| অসত্‌ লোকরা ভালো লোকের বিরুদ্ধে যুদ্ধে]]></a:t>
+              <a:t><![CDATA[4. ஆகையால் நியாயப்பிரமாணம் பெலனற்றதாகி, நியாயம் ஒருபோதும் செல்லாமற்போகிறது; துன்மார்க்கன் நீதிமானை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10027,51 +8762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[জয়ী হয়| সেজন্য বিধি পক্ষপাতশূন্য নয়| ন্যায়বিচার আর জয়লাভ করছে না|]]></a:t>
+              <a:t><![CDATA[வளைந்துகொள்கிறான்; ஆதலால் நியாயம் புரட்டப்படுகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10159,51 +8894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. প্রভু উত্তর দিয়েছিলেন, “অন্যান্য জাতিগুলির দিকে তাকিযে দেখো| তাদের ভালোভাবে লক্ষ্য কর, তাহলে]]></a:t>
+              <a:t><![CDATA[5. நீங்கள் புறஜாதிகளை நோக்கிப் பார்த்து, ஆச்சரியப்பட்டுப் பிரமியுங்கள்; விசாரிக்கப்பட்டாலும் நீங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10220,91 +8955,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஆபகூக் : 1]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme24">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme93">
   <a:themeElements>
-    <a:clrScheme name="Theme24">
+    <a:clrScheme name="Theme93">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme24">
+    <a:fontScheme name="Theme93">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -10330,51 +9065,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme24">
+    <a:fmtScheme name="Theme93">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -10505,51 +9240,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>40</Slides>
+  <Slides>35</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>