--- v2 (2026-09-17)
+++ v3 (2026-11-02)
@@ -4078,51 +4078,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478632591" r:id="rId1"/>
+    <p:sldLayoutId id="2482613628" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -8955,91 +8955,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஆபகூக் : 1]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme93">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme34">
   <a:themeElements>
-    <a:clrScheme name="Theme93">
+    <a:clrScheme name="Theme34">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme93">
+    <a:fontScheme name="Theme34">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9065,51 +9065,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme93">
+    <a:fmtScheme name="Theme34">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>