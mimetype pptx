--- v1 (2026-07-18)
+++ v2 (2026-09-17)
@@ -79,64 +79,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...12 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -161,57 +147,50 @@
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
-    <p:sldId id="300" r:id="rId47"/>
-[...5 lines deleted...]
-    <p:sldId id="306" r:id="rId53"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -353,60 +332,53 @@
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
-  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
-[...8 lines deleted...]
-  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -466,51 +438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. குறித்தகாலத்துக்குத் தரிசனம் இன்னும் வைக்கப்பட்டிருக்கிறது; முடிவிலே அது விளங்கும், அது பொய் சொல்லாது; அது தாமதித்தாலும் அதற்குக் காத்திரு; அது நிச்சயமாய் வரும், அது தாமதிப்பதில்லை.]]></a:t>
+              <a:t><![CDATA[5. Yea also, because he trangresses by wine, he is a proud man, neither keeps at home, who enlarges his desire as hell, and is as death, and cannot be satisfied, but gathers unto him all nations, and heaps unto him all people:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -575,51 +547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. குறித்தகாலத்துக்குத் தரிசனம் இன்னும் வைக்கப்பட்டிருக்கிறது; முடிவிலே அது விளங்கும், அது பொய் சொல்லாது; அது தாமதித்தாலும் அதற்குக் காத்திரு; அது நிச்சயமாய் வரும், அது தாமதிப்பதில்லை.]]></a:t>
+              <a:t><![CDATA[5. Yea also, because he trangresses by wine, he is a proud man, neither keeps at home, who enlarges his desire as hell, and is as death, and cannot be satisfied, but gathers unto him all nations, and heaps unto him all people:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -684,51 +656,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. உன்னைக் கடிப்பவர்கள் சடிதியாய் எழும்புவதும், உன்னை அலைக்கழிப்பவர்கள் விழிப்பதுமில்லையோ? நீ அவர்களுக்குச் சூறையாகாயோ?]]></a:t>
+              <a:t><![CDATA[5. Yea also, because he trangresses by wine, he is a proud man, neither keeps at home, who enlarges his desire as hell, and is as death, and cannot be satisfied, but gathers unto him all nations, and heaps unto him all people:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -793,51 +765,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. உன்னைக் கடிப்பவர்கள் சடிதியாய் எழும்புவதும், உன்னை அலைக்கழிப்பவர்கள் விழிப்பதுமில்லையோ? நீ அவர்களுக்குச் சூறையாகாயோ?]]></a:t>
+              <a:t><![CDATA[6. Shall not all these take up a parable against him, and a taunting proverb against him, and say, Woe to him that increases that which is not his! how long? and to him that loads himself with thick clay!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -902,51 +874,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. உன்னைக் கடிப்பவர்கள் சடிதியாய் எழும்புவதும், உன்னை அலைக்கழிப்பவர்கள் விழிப்பதுமில்லையோ? நீ அவர்களுக்குச் சூறையாகாயோ?]]></a:t>
+              <a:t><![CDATA[6. Shall not all these take up a parable against him, and a taunting proverb against him, and say, Woe to him that increases that which is not his! how long? and to him that loads himself with thick clay!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1011,51 +983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இதோ அகங்காரியாயிருக்கிறானே, அவனுடைய ஆத்துமா அவனுக்குள் செம்மையானதல்ல; தன் விசுவாசத்தினாலே நீதிமான் பிழைப்பான்.]]></a:t>
+              <a:t><![CDATA[6. Shall not all these take up a parable against him, and a taunting proverb against him, and say, Woe to him that increases that which is not his! how long? and to him that loads himself with thick clay!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1120,51 +1092,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இதோ அகங்காரியாயிருக்கிறானே, அவனுடைய ஆத்துமா அவனுக்குள் செம்மையானதல்ல; தன் விசுவாசத்தினாலே நீதிமான் பிழைப்பான்.]]></a:t>
+              <a:t><![CDATA[7. Shall they not rise up suddenly that shall bite you, and awake that shall vex you, and you shall be for booties unto them?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1229,51 +1201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நீ அநேகம் ஜாதிகளைக் கொள்ளையிட்டபடியினால் ஜனங்களில் மீதியான யாவரும் நீ சிந்தின மனுஷரத்தத்தினிமித்தமும் நீ செய்த கொடுமையினிமித்தமும் உன்னைக் கொள்ளையிடுவார்கள்.]]></a:t>
+              <a:t><![CDATA[7. Shall they not rise up suddenly that shall bite you, and awake that shall vex you, and you shall be for booties unto them?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1338,51 +1310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நீ அநேகம் ஜாதிகளைக் கொள்ளையிட்டபடியினால் ஜனங்களில் மீதியான யாவரும் நீ சிந்தின மனுஷரத்தத்தினிமித்தமும் நீ செய்த கொடுமையினிமித்தமும் உன்னைக் கொள்ளையிடுவார்கள்.]]></a:t>
+              <a:t><![CDATA[8. Because you have spoiled many nations, all the remnant of the people shall spoil you; because of men's blood, and for the violence of the land, of the city, and of all that dwell therein.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1447,51 +1419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவன் மதுபானத்தினால் அக்கிரமஞ்செய்து அகங்காரியாகி, வீட்டிலே தரியாமல் அவன் தன் ஆத்துமாவைப் பாதாளத்தைப்போல விரிவாக்கித் திருப்தியாகாமல், மரணத்துக்குச் சமானமாய்ச் சகல ஜாதிகளையும் தன் வசமாகச் சேர்த்து, சகல ஜனங்களையும் தன்னிடமாகக் கூட்டிக்கொண்டாலும்,]]></a:t>
+              <a:t><![CDATA[8. Because you have spoiled many nations, all the remnant of the people shall spoil you; because of men's blood, and for the violence of the land, of the city, and of all that dwell therein.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1556,51 +1528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. நான் என் காவலிலே தரித்து, அரணிலே நிலைகொண்டிருந்து, அவர் எனக்கு என்ன சொல்லுவாரென்றும், அவர் என்னைக் கண்டிக்கும்போது நான் என்ன உத்தரவு சொல்லுவேனென்றும் கவனித்துப் பார்ப்பேன் என்றேன்.]]></a:t>
+              <a:t><![CDATA[1. I will stand upon my watch, and set me upon the tower, and will watch to see what he will say unto me, and what I shall answer when I am reproved.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1665,51 +1637,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவன் மதுபானத்தினால் அக்கிரமஞ்செய்து அகங்காரியாகி, வீட்டிலே தரியாமல் அவன் தன் ஆத்துமாவைப் பாதாளத்தைப்போல விரிவாக்கித் திருப்தியாகாமல், மரணத்துக்குச் சமானமாய்ச் சகல ஜாதிகளையும் தன் வசமாகச் சேர்த்து, சகல ஜனங்களையும் தன்னிடமாகக் கூட்டிக்கொண்டாலும்,]]></a:t>
+              <a:t><![CDATA[9. Woe to him that covers an evil covetousness to his house, that he may set his nest on high, that he may be delivered from the power of evil!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1774,51 +1746,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவன் மதுபானத்தினால் அக்கிரமஞ்செய்து அகங்காரியாகி, வீட்டிலே தரியாமல் அவன் தன் ஆத்துமாவைப் பாதாளத்தைப்போல விரிவாக்கித் திருப்தியாகாமல், மரணத்துக்குச் சமானமாய்ச் சகல ஜாதிகளையும் தன் வசமாகச் சேர்த்து, சகல ஜனங்களையும் தன்னிடமாகக் கூட்டிக்கொண்டாலும்,]]></a:t>
+              <a:t><![CDATA[9. Woe to him that covers an evil covetousness to his house, that he may set his nest on high, that he may be delivered from the power of evil!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1883,51 +1855,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. தீமையின் வல்லமைக்குத் தப்பவேண்டுமென்று தன் கூட்டை உயரத்திலே வைக்கும்படிக்கு, தன் வீட்டுக்குப் பொல்லாத ஆதாயத்தைத் தேடுகிறவனுக்கு ஐயோ!]]></a:t>
+              <a:t><![CDATA[10. You have consulted shame to your house by cutting off many people, and have sinned against your soul.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1992,51 +1964,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. தீமையின் வல்லமைக்குத் தப்பவேண்டுமென்று தன் கூட்டை உயரத்திலே வைக்கும்படிக்கு, தன் வீட்டுக்குப் பொல்லாத ஆதாயத்தைத் தேடுகிறவனுக்கு ஐயோ!]]></a:t>
+              <a:t><![CDATA[10. You have consulted shame to your house by cutting off many people, and have sinned against your soul.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2101,51 +2073,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. தீமையின் வல்லமைக்குத் தப்பவேண்டுமென்று தன் கூட்டை உயரத்திலே வைக்கும்படிக்கு, தன் வீட்டுக்குப் பொல்லாத ஆதாயத்தைத் தேடுகிறவனுக்கு ஐயோ!]]></a:t>
+              <a:t><![CDATA[11. For the stone shall cry out of the wall, and the beam out of the timber shall answer it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2210,51 +2182,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அநேக ஜனங்களை வெட்டிப்போட்டதில் உன் வீட்டுக்கு வெட்கமுண்டாக ஆலோசனைபண்ணினாய்; உன் ஆத்துமாவுக்கு விரோதமாய்ப் பாவஞ்செய்தாய்.]]></a:t>
+              <a:t><![CDATA[12. Woe to him that builds a town with blood, and establishes a city by iniquity!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2319,51 +2291,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அநேக ஜனங்களை வெட்டிப்போட்டதில் உன் வீட்டுக்கு வெட்கமுண்டாக ஆலோசனைபண்ணினாய்; உன் ஆத்துமாவுக்கு விரோதமாய்ப் பாவஞ்செய்தாய்.]]></a:t>
+              <a:t><![CDATA[13. Behold, is it not of the LORD of hosts that the people shall labour in the very fire, and the people shall weary themselves for very vanity?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2428,51 +2400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கல்லு சுவரிலிருந்து கூப்பிடும், உத்திரம் மச்சிலிருந்து சாட்சியிடும்.]]></a:t>
+              <a:t><![CDATA[13. Behold, is it not of the LORD of hosts that the people shall labour in the very fire, and the people shall weary themselves for very vanity?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2537,51 +2509,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கல்லு சுவரிலிருந்து கூப்பிடும், உத்திரம் மச்சிலிருந்து சாட்சியிடும்.]]></a:t>
+              <a:t><![CDATA[14. For the earth shall be filled with the knowledge of the glory of the LORD, as the waters cover the sea.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2646,51 +2618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இரத்தப்பழிகளாலே பட்டணத்தைக் கட்டி, அநியாயத்தினாலே நகரத்தைப் பலப்படுத்துகிறவனுக்கு ஐயோ!]]></a:t>
+              <a:t><![CDATA[14. For the earth shall be filled with the knowledge of the glory of the LORD, as the waters cover the sea.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2755,51 +2727,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. நான் என் காவலிலே தரித்து, அரணிலே நிலைகொண்டிருந்து, அவர் எனக்கு என்ன சொல்லுவாரென்றும், அவர் என்னைக் கண்டிக்கும்போது நான் என்ன உத்தரவு சொல்லுவேனென்றும் கவனித்துப் பார்ப்பேன் என்றேன்.]]></a:t>
+              <a:t><![CDATA[1. I will stand upon my watch, and set me upon the tower, and will watch to see what he will say unto me, and what I shall answer when I am reproved.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2864,51 +2836,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இரத்தப்பழிகளாலே பட்டணத்தைக் கட்டி, அநியாயத்தினாலே நகரத்தைப் பலப்படுத்துகிறவனுக்கு ஐயோ!]]></a:t>
+              <a:t><![CDATA[15. Woe unto him that gives his neighbour drink, that put your bottle to him, and make him drunken also, that you may look on their nakedness!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2973,51 +2945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இதோ, ஜனங்கள் அக்கினிக்கு இரையாக உழைத்து, ஜனங்கள் விருதாவாக இளைத்துப்போகிறது கர்த்தருடைய செயல் அல்லவோ?]]></a:t>
+              <a:t><![CDATA[15. Woe unto him that gives his neighbour drink, that put your bottle to him, and make him drunken also, that you may look on their nakedness!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3082,51 +3054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இதோ, ஜனங்கள் அக்கினிக்கு இரையாக உழைத்து, ஜனங்கள் விருதாவாக இளைத்துப்போகிறது கர்த்தருடைய செயல் அல்லவோ?]]></a:t>
+              <a:t><![CDATA[16. You are filled with shame for glory: drink you also, and let your foreskin be uncovered: the cup of the LORD's right hand shall be turned unto you, and shameful spewing shall be on your glory.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3191,51 +3163,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. சமுத்திரம் ஜலத்தினால் நிறைந்திருக்கிறதுபோல், பூமி கர்த்தருடைய மகிமையை அறிகிற அறிவினால் நிறைந்திருக்கும்.]]></a:t>
+              <a:t><![CDATA[16. You are filled with shame for glory: drink you also, and let your foreskin be uncovered: the cup of the LORD's right hand shall be turned unto you, and shameful spewing shall be on your glory.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3300,51 +3272,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. சமுத்திரம் ஜலத்தினால் நிறைந்திருக்கிறதுபோல், பூமி கர்த்தருடைய மகிமையை அறிகிற அறிவினால் நிறைந்திருக்கும்.]]></a:t>
+              <a:t><![CDATA[16. You are filled with shame for glory: drink you also, and let your foreskin be uncovered: the cup of the LORD's right hand shall be turned unto you, and shameful spewing shall be on your glory.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3409,51 +3381,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. தன் தோழருக்குக் குடிக்கக்கொடுத்துத் தன் துருத்தியை அவர்களண்டையிலே வைத்து, அவர்களுடைய நிர்வாணங்களைப் பார்க்கும்படிக்கு, அவர்களை வெறிக்கப்பண்ணுகிறவனுக்கு ஐயோ.]]></a:t>
+              <a:t><![CDATA[17. For the violence of Lebanon shall cover you, and the spoil of beasts, which made them afraid, because of men's blood, and for the violence of the land, of the city, and of all that dwell therein.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3518,51 +3490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. தன் தோழருக்குக் குடிக்கக்கொடுத்துத் தன் துருத்தியை அவர்களண்டையிலே வைத்து, அவர்களுடைய நிர்வாணங்களைப் பார்க்கும்படிக்கு, அவர்களை வெறிக்கப்பண்ணுகிறவனுக்கு ஐயோ.]]></a:t>
+              <a:t><![CDATA[17. For the violence of Lebanon shall cover you, and the spoil of beasts, which made them afraid, because of men's blood, and for the violence of the land, of the city, and of all that dwell therein.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3627,51 +3599,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. தன் தோழருக்குக் குடிக்கக்கொடுத்துத் தன் துருத்தியை அவர்களண்டையிலே வைத்து, அவர்களுடைய நிர்வாணங்களைப் பார்க்கும்படிக்கு, அவர்களை வெறிக்கப்பண்ணுகிறவனுக்கு ஐயோ.]]></a:t>
+              <a:t><![CDATA[17. For the violence of Lebanon shall cover you, and the spoil of beasts, which made them afraid, because of men's blood, and for the violence of the land, of the city, and of all that dwell therein.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3736,51 +3708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நீ மகிமையினால் அல்ல, இலச்சையினால் நிரப்பப்படுவாய்; நீயும் குடித்து விருத்தசேதனமில்லாதவன் என்று விளங்கு; கர்த்தருடைய வலதுகையில் இருக்கிற பாத்திரம் உன்னிடத்திற்குத் திரும்பும்; உன் மகிமையின்மேல் இலச்சையான வாந்திபண்ணுவாய்.]]></a:t>
+              <a:t><![CDATA[18. What profits the graven image that the maker thereof has graven it; the molten image, and a teacher of lies, that the maker of his work trusts therein, to make dumb idols?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3845,51 +3817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நீ மகிமையினால் அல்ல, இலச்சையினால் நிரப்பப்படுவாய்; நீயும் குடித்து விருத்தசேதனமில்லாதவன் என்று விளங்கு; கர்த்தருடைய வலதுகையில் இருக்கிற பாத்திரம் உன்னிடத்திற்குத் திரும்பும்; உன் மகிமையின்மேல் இலச்சையான வாந்திபண்ணுவாய்.]]></a:t>
+              <a:t><![CDATA[18. What profits the graven image that the maker thereof has graven it; the molten image, and a teacher of lies, that the maker of his work trusts therein, to make dumb idols?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3954,51 +3926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இவர்களெல்லாரும் அவன்பேரில் ஒரு பழமொழியையும், அவனுக்கு விரோதமான வசைச்சொல்லையும் வசனித்து, தன்னுடையதல்லாததைத் தனக்காகச் சேர்த்துக்கொள்ளுகிறவனுக்கு ஐயோ என்றும், அது எந்தமட்டும் நிற்கும் என்றும், அவன் தன்மேல் களிமண் சுமையையல்லவா சுமத்திக்கொள்ளுகிறான் என்றும் சொல்லுவார்கள்.]]></a:t>
+              <a:t><![CDATA[2. And the LORD answered me, and said, Write the vision, and make it plain upon tables, that he may run that reads it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4063,51 +4035,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நீ மகிமையினால் அல்ல, இலச்சையினால் நிரப்பப்படுவாய்; நீயும் குடித்து விருத்தசேதனமில்லாதவன் என்று விளங்கு; கர்த்தருடைய வலதுகையில் இருக்கிற பாத்திரம் உன்னிடத்திற்குத் திரும்பும்; உன் மகிமையின்மேல் இலச்சையான வாந்திபண்ணுவாய்.]]></a:t>
+              <a:t><![CDATA[18. What profits the graven image that the maker thereof has graven it; the molten image, and a teacher of lies, that the maker of his work trusts therein, to make dumb idols?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4172,51 +4144,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. லீபனோனுக்குச் செய்த கொடுமை உன்னை மூடும்; சிந்தின மனுஷரத்தத்தினிமித்தமும் தேசத்திற்கும் பட்டணத்திற்கும் அதின் குடிகள் எல்லாருக்கும் செய்த கொடுமையினிமித்தமும் மிருகங்கள் செய்யும் பாழ்க்கடிப்பு உன்னைக் கலங்கப்பண்ணும்.]]></a:t>
+              <a:t><![CDATA[19. Woe unto him that says to the wood, Awake; to the dumb stone, Arise, it shall teach! Behold, it is laid over with gold and silver, and there is no breath at all in the midst of it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4281,51 +4253,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. லீபனோனுக்குச் செய்த கொடுமை உன்னை மூடும்; சிந்தின மனுஷரத்தத்தினிமித்தமும் தேசத்திற்கும் பட்டணத்திற்கும் அதின் குடிகள் எல்லாருக்கும் செய்த கொடுமையினிமித்தமும் மிருகங்கள் செய்யும் பாழ்க்கடிப்பு உன்னைக் கலங்கப்பண்ணும்.]]></a:t>
+              <a:t><![CDATA[19. Woe unto him that says to the wood, Awake; to the dumb stone, Arise, it shall teach! Behold, it is laid over with gold and silver, and there is no breath at all in the midst of it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4390,51 +4362,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. லீபனோனுக்குச் செய்த கொடுமை உன்னை மூடும்; சிந்தின மனுஷரத்தத்தினிமித்தமும் தேசத்திற்கும் பட்டணத்திற்கும் அதின் குடிகள் எல்லாருக்கும் செய்த கொடுமையினிமித்தமும் மிருகங்கள் செய்யும் பாழ்க்கடிப்பு உன்னைக் கலங்கப்பண்ணும்.]]></a:t>
+              <a:t><![CDATA[20. But the LORD is in his holy temple: let all the earth keep silence before him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4499,596 +4471,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. சித்திரக்காரனுக்கு அவன் செய்த சுரூபமும், ஊமையான தெய்வங்களை உண்டுபண்ணித் தான் உருவாக்கின சுரூபத்தை நம்பினவனுக்கு வார்க்கப்பட்டதும் பொய்ப்போதகம் பண்ணுகிறதுமான விக்கிரகமும் என்னத்துக்கு உதவும்?]]></a:t>
-[...544 lines deleted...]
-              <a:t><![CDATA[19. மரத்தைப்பார்த்து விழியென்றும், ஊமையான கல்லைப்பார்த்து எழும்பு என்றும் சொல்லுகிறவனுக்கு ஐயோ! அது போதிக்குமோ? இதோ, அது பொன்னும் வெள்ளியுமான தகட்டால் மூடப்பட்டிருக்கிறது; அதற்குள்ளே சுவாசம் இல்லையே?]]></a:t>
+              <a:t><![CDATA[20. But the LORD is in his holy temple: let all the earth keep silence before him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5153,269 +4580,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இவர்களெல்லாரும் அவன்பேரில் ஒரு பழமொழியையும், அவனுக்கு விரோதமான வசைச்சொல்லையும் வசனித்து, தன்னுடையதல்லாததைத் தனக்காகச் சேர்த்துக்கொள்ளுகிறவனுக்கு ஐயோ என்றும், அது எந்தமட்டும் நிற்கும் என்றும், அவன் தன்மேல் களிமண் சுமையையல்லவா சுமத்திக்கொள்ளுகிறான் என்றும் சொல்லுவார்கள்.]]></a:t>
-[...217 lines deleted...]
-              <a:t><![CDATA[20. கர்த்தரோவென்றால், தமது பரிசுத்த ஆலயத்தில் இருக்கிறார்; பூமியெல்லாம் அவருக்கு முன்பாக மெளனமாயிருக்கக்கடவது.]]></a:t>
+              <a:t><![CDATA[2. And the LORD answered me, and said, Write the vision, and make it plain upon tables, that he may run that reads it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5480,51 +4689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இவர்களெல்லாரும் அவன்பேரில் ஒரு பழமொழியையும், அவனுக்கு விரோதமான வசைச்சொல்லையும் வசனித்து, தன்னுடையதல்லாததைத் தனக்காகச் சேர்த்துக்கொள்ளுகிறவனுக்கு ஐயோ என்றும், அது எந்தமட்டும் நிற்கும் என்றும், அவன் தன்மேல் களிமண் சுமையையல்லவா சுமத்திக்கொள்ளுகிறான் என்றும் சொல்லுவார்கள்.]]></a:t>
+              <a:t><![CDATA[3. For the vision is yet for an appointed time, but at the end it shall speak, and not lie: though it tarry, wait for it; because it will surely come, it will not tarry.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5589,51 +4798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது கர்த்தர் எனக்குப் பிரதியுத்தரமாக: நீ தரிசனத்தை எழுதி, அதைக் கடந்தோடுகிறவன் வாசிக்கும்படிப் பலகைகளிலே தீர்க்கமாக வரை.]]></a:t>
+              <a:t><![CDATA[3. For the vision is yet for an appointed time, but at the end it shall speak, and not lie: though it tarry, wait for it; because it will surely come, it will not tarry.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5698,51 +4907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அப்பொழுது கர்த்தர் எனக்குப் பிரதியுத்தரமாக: நீ தரிசனத்தை எழுதி, அதைக் கடந்தோடுகிறவன் வாசிக்கும்படிப் பலகைகளிலே தீர்க்கமாக வரை.]]></a:t>
+              <a:t><![CDATA[4. Behold, his soul which is lifted up is not upright in him: but the just shall live by his faith.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5807,51 +5016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. குறித்தகாலத்துக்குத் தரிசனம் இன்னும் வைக்கப்பட்டிருக்கிறது; முடிவிலே அது விளங்கும், அது பொய் சொல்லாது; அது தாமதித்தாலும் அதற்குக் காத்திரு; அது நிச்சயமாய் வரும், அது தாமதிப்பதில்லை.]]></a:t>
+              <a:t><![CDATA[4. Behold, his soul which is lifted up is not upright in him: but the just shall live by his faith.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5886,51 +5095,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473401746" r:id="rId1"/>
+    <p:sldLayoutId id="2478632554" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6234,110 +5443,54 @@
 
 <file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...38 lines deleted...]
-
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
-</Relationships>
-[...14 lines deleted...]
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
@@ -6474,51 +5627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বার্তাটি সমাপ্তি সম্পর্কে| এটা সত্যিই ঘটবে| মনে হতে পারে য়ে সময়টা কখনও আসবে না| কিন্তু ধৈর্য়্য়]]></a:t>
+              <a:t><![CDATA[5. அவன் மதுபானத்தினால் அக்கிரமஞ்செய்து அகங்காரியாகி, வீட்டிலே தரியாமல் அவன் தன் ஆத்துமாவைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6606,51 +5759,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ধরো এবং এর জন্য অপেক্ষা করো| সেই সময় আসবে, দেরী হবে না|]]></a:t>
+              <a:t><![CDATA[பாதாளத்தைப்போல விரிவாக்கித் திருப்தியாகாமல், மரணத்துக்குச் சமானமாய்ச் சகல ஜாதிகளையும் தன் வசமாகச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6738,51 +5891,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. “শক্তিশালী পুরুষ, তুমি লোকের কাছ থেকে অর্থ নিয়েছ| এক দিন ওই লোকরা সচেতন হয়ে উঠবে এবং কি ঘটেছে]]></a:t>
+              <a:t><![CDATA[சேர்த்து, சகல ஜனங்களையும் தன்னிடமாகக் கூட்டிக்கொண்டாலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6870,51 +6023,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তা বুঝতে পারবে| তখন তারা তোমার বিরুদ্ধে দাঁড়াবে| তখন তারা তোমার কাছ থেকে জিনিসপত্র নিয়ে নেবে এবং]]></a:t>
+              <a:t><![CDATA[6. இவர்களெல்லாரும் அவன்பேரில் ஒரு பழமொழியையும், அவனுக்கு விரோதமான வசைச்சொல்லையும் வசனித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7002,51 +6155,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তুমি খুবই ভয় পেয়ে যাবে|]]></a:t>
+              <a:t><![CDATA[தன்னுடையதல்லாததைத் தனக்காகச் சேர்த்துக்கொள்ளுகிறவனுக்கு ஐயோ என்றும், அது எந்தமட்டும் நிற்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7134,51 +6287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. যারা শুনতে আগ্রহী নয়, তাদের এই বার্তাটি সাহায্য করবে না: কিন্তু য়ে ব্যক্তি ঠিক কাজ করে সে তার]]></a:t>
+              <a:t><![CDATA[என்றும், அவன் தன்மேல் களிமண் சுமையையல்லவா சுமத்திக்கொள்ளுகிறான் என்றும் சொல்லுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7266,51 +6419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আনুগত্যের জন্য বেঁচে থাকে|”]]></a:t>
+              <a:t><![CDATA[7. உன்னைக் கடிப்பவர்கள் சடிதியாய் எழும்புவதும், உன்னை அலைக்கழிப்பவர்கள் விழிப்பதுமில்லையோ? நீ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7398,51 +6551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. তুমি বহু জাতির কাছ থেকে জিনিস চুরি করেছ সেজন্য ওই লোকরা তোমার কাছ থেকে অনেক কিছু নিয়ে নেবে| তুমি]]></a:t>
+              <a:t><![CDATA[அவர்களுக்குச் சூறையாகாயோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7530,51 +6683,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বহু লোককে হত্যা করেছ| তুমি বহু জায়গা এবং শহর ধ্বংস করেছ| সেখানকার সব লোকদের হত্যা করেছ|]]></a:t>
+              <a:t><![CDATA[8. நீ அநேகம் ஜாதிகளைக் கொள்ளையிட்டபடியினால் ஜனங்களில் மீதியான யாவரும் நீ சிந்தின]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7662,51 +6815,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ঈশ্বর বললেন, “মদ একজন লোককে বোকা বানাতে পারে| একই ভাবে, একজন শক্তিশালী লোকের গর্ব তাকে বোকা]]></a:t>
+              <a:t><![CDATA[மனுஷரத்தத்தினிமித்தமும் நீ செய்த கொடுமையினிமித்தமும் உன்னைக் கொள்ளையிடுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7794,51 +6947,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. “আমি প্রহরীর মতো দাঁড়িয়ে থাকবো এবং লক্ষ্য রাখবো| প্রভু আমাকে কি বলবেন তা দেখার জন্য আমি অপেক্ষা]]></a:t>
+              <a:t><![CDATA[1. நான் என் காவலிலே தரித்து, அரணிலே நிலைகொண்டிருந்து, அவர் எனக்கு என்ன சொல்லுவாரென்றும், அவர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7926,51 +7079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বানাতে পারে; কিন্তু সে শান্তি পাবে না| মৃত্যুর মত, সে কখনও সন্তুষ্ট থাকবে না| সে অন্যান্য জাতিদের]]></a:t>
+              <a:t><![CDATA[9. தீமையின் வல்லமைக்குத் தப்பவேண்டுமென்று தன் கூட்டை உயரத்திலே வைக்கும்படிக்கு, தன் வீட்டுக்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8058,51 +7211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পরাস্ত করার জন্য লড়াই চালিযে যাবে| সে ওই সব লোকদের বন্দী করে নিয়ে যাবার কাজ চালিযে যাবে|]]></a:t>
+              <a:t><![CDATA[பொல்லாத ஆதாயத்தைத் தேடுகிறவனுக்கு ஐயோ!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8190,51 +7343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. হ্যাঁ, অন্যায় কাজ করে য়ে ধনী হচ্ছে তার পক্ষে সেটা খুবই খারাপ হবে| সেই লোকটি নিরাপদ জায়গায়]]></a:t>
+              <a:t><![CDATA[10. அநேக ஜனங்களை வெட்டிப்போட்டதில் உன் வீட்டுக்கு வெட்கமுண்டாக ஆலோசனைபண்ணினாய்; உன் ஆத்துமாவுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8322,51 +7475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বাঁচার জন্য ওই কাজগুলি করছে| সে ভাবছে য়ে তার কাছ থেকে অন্য লোকদের চুরি করা সে বন্ধ করবে; কিন্তু তার]]></a:t>
+              <a:t><![CDATA[விரோதமாய்ப் பாவஞ்செய்தாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8454,51 +7607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ভাগ্যে খারাপ ঘটনাই ঘটবে|]]></a:t>
+              <a:t><![CDATA[11. கல்லு சுவரிலிருந்து கூப்பிடும், உத்திரம் மச்சிலிருந்து சாட்சியிடும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8586,51 +7739,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. “তুমি বহু লোককে ধ্বংস করার পরিকল্পনা করেছ; কিন্তু ঐ সকল পরিকল্পনায তুমিই লজ্জিত হবে| তুমি অনেক]]></a:t>
+              <a:t><![CDATA[12. இரத்தப்பழிகளாலே பட்டணத்தைக் கட்டி, அநியாயத்தினாலே நகரத்தைப் பலப்படுத்துகிறவனுக்கு ஐயோ!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8718,51 +7871,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মন্দ কাজ করেছ এবং তুমি তোমার জীবনটাকেই হারাবে|]]></a:t>
+              <a:t><![CDATA[13. இதோ, ஜனங்கள் அக்கினிக்கு இரையாக உழைத்து, ஜனங்கள் விருதாவாக இளைத்துப்போகிறது கர்த்தருடைய செயல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8850,51 +8003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. পাথরের দেওয়ালগুলি তোমার বিরুদ্ধে চিত্কার করে উঠবে| এমনকি, তোমার নিজের বাড়ীর কাঠের ছাদের]]></a:t>
+              <a:t><![CDATA[அல்லவோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8982,51 +8135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কড়ি-বরগাগুলোও স্বীকার করবে য়ে তুমি অন্যায় করেছ|]]></a:t>
+              <a:t><![CDATA[14. சமுத்திரம் ஜலத்தினால் நிறைந்திருக்கிறதுபோல், பூமி கர்த்தருடைய மகிமையை அறிகிற அறிவினால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9114,51 +8267,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. “য়ে নেতারা অন্যায় কাজ করে এবং নগর নির্মাণ করতে লোকদের হত্যা করে তাদের পক্ষে এটা খুবই খারাপ]]></a:t>
+              <a:t><![CDATA[நிறைந்திருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9246,51 +8399,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করবো| তিনি কি ভাবে আমার প্রশ্নের উত্তর দেন তা জানবার জন্যে আমি অপেক্ষা করবো|”]]></a:t>
+              <a:t><![CDATA[என்னைக் கண்டிக்கும்போது நான் என்ன உத்தரவு சொல்லுவேனென்றும் கவனித்துப் பார்ப்பேன் என்றேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9378,51 +8531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হবে|]]></a:t>
+              <a:t><![CDATA[15. தன் தோழருக்குக் குடிக்கக்கொடுத்துத் தன் துருத்தியை அவர்களண்டையிலே வைத்து, அவர்களுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9510,51 +8663,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. সর্বশক্তিমান প্রভু ঠিক করেছেন য়ে এই লোকরা নির্মাণের জন্য য়ে কাজ করেছে তার সব কিছু আগুনে ধ্বংস]]></a:t>
+              <a:t><![CDATA[நிர்வாணங்களைப் பார்க்கும்படிக்கு, அவர்களை வெறிக்கப்பண்ணுகிறவனுக்கு ஐயோ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9642,51 +8795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করবেষ তাদের সব পরিশ্রম বৃথাই যাবে|]]></a:t>
+              <a:t><![CDATA[16. நீ மகிமையினால் அல்ல, இலச்சையினால் நிரப்பப்படுவாய்; நீயும் குடித்து விருத்தசேதனமில்லாதவன் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9774,51 +8927,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. তখন প্রভুর মহিমার কথা সব জায়গার লোকরা জানতে পারবে| সমুদ্র থেকে জল য়েমন ছড়িয়ে যায় সেই রকম]]></a:t>
+              <a:t><![CDATA[விளங்கு; கர்த்தருடைய வலதுகையில் இருக்கிற பாத்திரம் உன்னிடத்திற்குத் திரும்பும்; உன் மகிமையின்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9906,51 +9059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ভাবে এই খবরটাও চারিদিক ছড়িয়ে যাবে|]]></a:t>
+              <a:t><![CDATA[இலச்சையான வாந்திபண்ணுவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10038,51 +9191,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. তোমরা যারা সুরাপান করিযে তোমাদের প্রতিবেশীদের মাতাল করে দাও তাদের খুব খারাপ পরিণতি হবে| রাগের]]></a:t>
+              <a:t><![CDATA[17. லீபனோனுக்குச் செய்த கொடுமை உன்னை மூடும்; சிந்தின மனுஷரத்தத்தினிமித்தமும் தேசத்திற்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10170,51 +9323,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[চোটে তোমাদের প্রতিবেশীদের মাতাল করতে তোমরা তোমাদের দ্রাক্ষারস ঢেলে দাও যাতে তোমরা তাদের উলঙ্গ]]></a:t>
+              <a:t><![CDATA[பட்டணத்திற்கும் அதின் குடிகள் எல்லாருக்கும் செய்த கொடுமையினிமித்தமும் மிருகங்கள் செய்யும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10302,51 +9455,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[অবস্থায় দেখতে পাও|]]></a:t>
+              <a:t><![CDATA[பாழ்க்கடிப்பு உன்னைக் கலங்கப்பண்ணும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10434,51 +9587,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. “কিন্তু সেই লোকটি প্রভুর ক্রোধ কাকে বলে তা জানতে পারবে| সেই ক্রোধ প্রভুর ডান হাতের এক কাপ বিষের]]></a:t>
+              <a:t><![CDATA[18. சித்திரக்காரனுக்கு அவன் செய்த சுரூபமும், ஊமையான தெய்வங்களை உண்டுபண்ணித் தான் உருவாக்கின]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10566,51 +9719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মতো| সেই লোকটি সেই ক্রোধের স্বাদ নেবে এবং মাতাল লোকের মতোই মাটির ওপর পড়ে যাবে|“অসত্‌ শাসক, তুমি সেই]]></a:t>
+              <a:t><![CDATA[சுரூபத்தை நம்பினவனுக்கு வார்க்கப்பட்டதும் பொய்ப்போதகம் பண்ணுகிறதுமான விக்கிரகமும் என்னத்துக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10698,51 +9851,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. কিন্তু খুব শীঘ্রই ওই সব লোকরা তাকে দেখে হাসবে| তারা তার পরাজিত হবার ব্যাপারটা গল্প করে বলবে| তারা]]></a:t>
+              <a:t><![CDATA[2. அப்பொழுது கர்த்தர் எனக்குப் பிரதியுத்தரமாக: நீ தரிசனத்தை எழுதி, அதைக் கடந்தோடுகிறவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10830,51 +9983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কাপ থেকে বিষ পান করবে| তুমি লজ্জা পাবে, সম্মান নয়|]]></a:t>
+              <a:t><![CDATA[உதவும்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10962,51 +10115,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. তুমি লিবানোনে বহু লোককে আঘাত করেছো| তুমি সেখান থেকে বহু জীবজন্তু চুরি করেছো| তাই তুমি, যারা মারা]]></a:t>
+              <a:t><![CDATA[19. மரத்தைப்பார்த்து விழியென்றும், ஊமையான கல்லைப்பார்த்து எழும்பு என்றும் சொல்லுகிறவனுக்கு ஐயோ! அது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11094,51 +10247,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[গেছে সেই লোকদের কারণে এবং ঐ দেশে তুমি য়ে খারাপ কাজ করেছিলে তার জন্য ভয় পাবে| ওই শহরের প্রতি এবং]]></a:t>
+              <a:t><![CDATA[போதிக்குமோ? இதோ, அது பொன்னும் வெள்ளியுமான தகட்டால் மூடப்பட்டிருக்கிறது; அதற்குள்ளே சுவாசம் இல்லையே?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11226,51 +10379,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সেখানে বসবাসকারী জনগণের প্রতি তুমি য়ে সব মন্দ কাজ করেছিলে তার জন্য তুমি ভীত হবে|”]]></a:t>
+              <a:t><![CDATA[20. கர்த்தரோவென்றால், தமது பரிசுத்த ஆலயத்தில் இருக்கிறார்; பூமியெல்லாம் அவருக்கு முன்பாக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11358,711 +10511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. সেই লোকটির ভ্রান্ত দেবতা তাকে সাহায্য করবে না| কারণ সেটা কেবল মূর্ত্তিই যা ধাতু দিয়ে মোড়া| এটা]]></a:t>
-[...659 lines deleted...]
-              <a:t><![CDATA[সেই মূর্ত্তিটি হয়তো সোনা এবং রূপোর দ্বারা আবৃত হতে পারে কিন্তু সেই মূর্ত্তিতে কোন প্রাণ নেই|]]></a:t>
+              <a:t><![CDATA[மெளனமாயிருக்கக்கடவது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12150,315 +10643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হাসবে আর বলবে, হায়রে! মানুষটা এত কিছু জিনিস নিয়েও সেগুলি তার কাছে রাখতে পারবে না| সে ঋণ সংগ্রহ করে]]></a:t>
-[...263 lines deleted...]
-              <a:t><![CDATA[এবং প্রভুর সামনে সম্মান প্রদর্শন করবে|]]></a:t>
+              <a:t><![CDATA[வாசிக்கும்படிப் பலகைகளிலே தீர்க்கமாக வரை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12546,51 +10775,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[নিজেকে ধনী করে তুলেছিল|]]></a:t>
+              <a:t><![CDATA[3. குறித்தகாலத்துக்குத் தரிசனம் இன்னும் வைக்கப்பட்டிருக்கிறது; முடிவிலே அது விளங்கும், அது பொய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12678,51 +10907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. প্রভু আমাকে উত্তর দিলেন, “আমি তোমাকে যা দেখাই তা লেখো| যাতে লোকরা সহজভাবে পড়তে পারে তার জন্য]]></a:t>
+              <a:t><![CDATA[சொல்லாது; அது தாமதித்தாலும் அதற்குக் காத்திரு; அது நிச்சயமாய் வரும், அது தாமதிப்பதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12810,51 +11039,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পরিষ্কার অক্ষরে লিখবে|]]></a:t>
+              <a:t><![CDATA[4. இதோ அகங்காரியாயிருக்கிறானே, அவனுடைய ஆத்துமா அவனுக்குள் செம்மையானதல்ல; தன் விசுவாசத்தினாலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12942,51 +11171,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. এই বার্তাটি ভবিষ্যতের এক বিশেষ সময়ের জন্য| এই বার্তাটি ভবিষ্যতের এক বিশেষ সময়ের জন্য| এই]]></a:t>
+              <a:t><![CDATA[நீதிமான் பிழைப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13003,91 +11232,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஆபகூக் : 2]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme4">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme33">
   <a:themeElements>
-    <a:clrScheme name="Theme4">
+    <a:clrScheme name="Theme33">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme4">
+    <a:fontScheme name="Theme33">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -13113,51 +11342,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme4">
+    <a:fmtScheme name="Theme33">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -13288,51 +11517,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>51</Slides>
+  <Slides>44</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>