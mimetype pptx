--- v2 (2026-09-17)
+++ v3 (2026-11-02)
@@ -5095,51 +5095,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478632554" r:id="rId1"/>
+    <p:sldLayoutId id="2482567472" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -11232,91 +11232,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஆபகூக் : 2]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme33">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme82">
   <a:themeElements>
-    <a:clrScheme name="Theme33">
+    <a:clrScheme name="Theme82">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme33">
+    <a:fontScheme name="Theme82">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11342,51 +11342,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme33">
+    <a:fmtScheme name="Theme82">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>