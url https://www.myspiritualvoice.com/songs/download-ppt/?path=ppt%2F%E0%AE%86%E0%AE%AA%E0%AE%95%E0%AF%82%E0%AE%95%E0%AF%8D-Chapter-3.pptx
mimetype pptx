--- v1 (2026-07-18)
+++ v2 (2026-09-17)
@@ -71,54 +71,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -139,52 +135,50 @@
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
-    <p:sldId id="296" r:id="rId43"/>
-    <p:sldId id="297" r:id="rId44"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -322,55 +316,53 @@
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
-  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
-[...3 lines deleted...]
-  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -430,51 +422,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஆண்டவராகிய கர்த்தர் என்பெலன்; அவர் என் கால்களை மான்கால்களைப்போலாக்கி, உயரமான ஸ்தலங்களில் என்னை நடக்கப்பண்ணுவார். இது நெகிநோத் என்னும் வாத்தியத்தில் வாசிக்க இராகத்தலைவனுக்கு ஒப்புவிக்கப்பட்ட சங்கீதம்.]]></a:t>
+              <a:t><![CDATA[5. Before him went the pestilence, and burning coals went forth at his feet.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -539,51 +531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஆபகூக் தீர்க்கதரிசி சிகாயோனில் பாடின விண்ணப்பம்]]></a:t>
+              <a:t><![CDATA[6. He stood, and measured the earth: he beheld, and drove asunder the nations; and the everlasting mountains were scattered, the perpetual hills did bow: his ways are everlasting.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -648,51 +640,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. கர்த்தாவே, நீர் வெளிப்படுத்தினதை நான் கேட்டேன், எனக்குப் பயமுண்டாயிற்று; கர்த்தாவே, வருஷங்களின் நடுவிலே உம்முடைய கிரியையை உயிர்ப்பியும், வருஷங்களின் நடுவிலே அதை விளங்கப்பண்ணும், கோபித்தாலும் இரக்கத்தை நினைத்தருளும்.]]></a:t>
+              <a:t><![CDATA[6. He stood, and measured the earth: he beheld, and drove asunder the nations; and the everlasting mountains were scattered, the perpetual hills did bow: his ways are everlasting.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -757,51 +749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. கர்த்தாவே, நீர் வெளிப்படுத்தினதை நான் கேட்டேன், எனக்குப் பயமுண்டாயிற்று; கர்த்தாவே, வருஷங்களின் நடுவிலே உம்முடைய கிரியையை உயிர்ப்பியும், வருஷங்களின் நடுவிலே அதை விளங்கப்பண்ணும், கோபித்தாலும் இரக்கத்தை நினைத்தருளும்.]]></a:t>
+              <a:t><![CDATA[7. I saw the tents of Cushan in affliction: and the curtains of the land of Midian did tremble.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -866,51 +858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. கர்த்தாவே, நீர் வெளிப்படுத்தினதை நான் கேட்டேன், எனக்குப் பயமுண்டாயிற்று; கர்த்தாவே, வருஷங்களின் நடுவிலே உம்முடைய கிரியையை உயிர்ப்பியும், வருஷங்களின் நடுவிலே அதை விளங்கப்பண்ணும், கோபித்தாலும் இரக்கத்தை நினைத்தருளும்.]]></a:t>
+              <a:t><![CDATA[8. Was the LORD displeased against the rivers? was yours anger against the rivers? was your wrath against the sea, that you did ride upon yours horses and your chariots of salvation?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -975,51 +967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. கர்த்தாவே, நீர் வெளிப்படுத்தினதை நான் கேட்டேன், எனக்குப் பயமுண்டாயிற்று; கர்த்தாவே, வருஷங்களின் நடுவிலே உம்முடைய கிரியையை உயிர்ப்பியும், வருஷங்களின் நடுவிலே அதை விளங்கப்பண்ணும், கோபித்தாலும் இரக்கத்தை நினைத்தருளும்.]]></a:t>
+              <a:t><![CDATA[8. Was the LORD displeased against the rivers? was yours anger against the rivers? was your wrath against the sea, that you did ride upon yours horses and your chariots of salvation?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1084,51 +1076,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. தேவன் தேமானிலிருந்தும், பரிசுத்தர் பாரான் பர்வதத்திலிருந்தும் வந்தார்; சேலா. அவருடைய மகிமை வானங்களை மூடிக்கொண்டது; அவர் துதியினால் பூமி நிறைந்தது.]]></a:t>
+              <a:t><![CDATA[8. Was the LORD displeased against the rivers? was yours anger against the rivers? was your wrath against the sea, that you did ride upon yours horses and your chariots of salvation?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1193,51 +1185,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. தேவன் தேமானிலிருந்தும், பரிசுத்தர் பாரான் பர்வதத்திலிருந்தும் வந்தார்; சேலா. அவருடைய மகிமை வானங்களை மூடிக்கொண்டது; அவர் துதியினால் பூமி நிறைந்தது.]]></a:t>
+              <a:t><![CDATA[9. Your bow was made quite naked, according to the oaths of the tribes, even your word. Selah. You did cleave the earth with rivers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1302,51 +1294,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவருடைய பிரகாசம் சூரியனைப்போலிருந்தது; அவருடைய கரத்திலிருந்து கிரணங்கள் வீசின; அங்கே அவருடைய பராக்கிரமம் மறைந்திருந்தது.]]></a:t>
+              <a:t><![CDATA[9. Your bow was made quite naked, according to the oaths of the tribes, even your word. Selah. You did cleave the earth with rivers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1411,51 +1403,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவருடைய பிரகாசம் சூரியனைப்போலிருந்தது; அவருடைய கரத்திலிருந்து கிரணங்கள் வீசின; அங்கே அவருடைய பராக்கிரமம் மறைந்திருந்தது.]]></a:t>
+              <a:t><![CDATA[10. The mountains saw you, and they trembled: the overflowing of the water passed by: the deep uttered his voice, and lifted up his hands on high.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1520,51 +1512,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நான் கேட்டபொழுது என் குடல் குழம்பிற்று; அந்தச் சத்தத்துக்கு என் உதடுகள் துடித்தது; என் எலும்புகளில் உக்கல் உண்டாயிற்று; என் நிலையிலே நடுங்கினேன்; ஆனாலும் எங்களோடே எதிர்க்கும் ஜனங்கள் வரும்போது, இக்கட்டுநாளிலே நான் இளைப்பாறுதல் அடைவேன்.]]></a:t>
+              <a:t><![CDATA[1. A prayer of Habakkuk the prophet upon Shigionoth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1629,51 +1621,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவருக்கு முன்பாகக் கொள்ளைநோய் சென்றது; அவர் செடிகளிலிருந்து எரிபந்தமான காய்ச்சல் புறப்பட்டது.]]></a:t>
+              <a:t><![CDATA[10. The mountains saw you, and they trembled: the overflowing of the water passed by: the deep uttered his voice, and lifted up his hands on high.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1738,51 +1730,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவர் நின்று பூமியை அளந்தார்; அவர் பார்த்துப் புறஜாதிகளைக் கரையப்பண்ணினார்; பூர்வ பர்வதங்கள் சிதறடிக்கப்பட்டது, என்றுமுள்ள மலைகள் தாழ்ந்தது; அவருடைய நடைகள் நித்திய நடைகளாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[11. The sun and moon stood still in their habitation: at the light of yours arrows they went, and at the shining of your glittering spear.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1847,51 +1839,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவர் நின்று பூமியை அளந்தார்; அவர் பார்த்துப் புறஜாதிகளைக் கரையப்பண்ணினார்; பூர்வ பர்வதங்கள் சிதறடிக்கப்பட்டது, என்றுமுள்ள மலைகள் தாழ்ந்தது; அவருடைய நடைகள் நித்திய நடைகளாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[11. The sun and moon stood still in their habitation: at the light of yours arrows they went, and at the shining of your glittering spear.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1956,51 +1948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவர் நின்று பூமியை அளந்தார்; அவர் பார்த்துப் புறஜாதிகளைக் கரையப்பண்ணினார்; பூர்வ பர்வதங்கள் சிதறடிக்கப்பட்டது, என்றுமுள்ள மலைகள் தாழ்ந்தது; அவருடைய நடைகள் நித்திய நடைகளாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[12. You did march through the land in indignation, you did thresh the heathen in anger.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2065,51 +2057,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. கூஷானின் கூடாரங்கள் வருத்தத்தில் அகப்பட்டிருக்கக்கண்டேன்; மீதியான் தேசத்தின் திரைகள் நடுங்கின.]]></a:t>
+              <a:t><![CDATA[13. You went forth for the salvation of your people, even for salvation with yours anointed; you wounded the head out of the house of the wicked, by discovering the foundation unto the neck. Selah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2174,51 +2166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. கர்த்தர் நதிகளின்மேல் கோபமாயிருந்தாரோ? தேவரீர் உம்முடைய குதிரைகளின்மேலும் இரட்சிப்புண்டாக்குகிற உம்முடைய இரதங்களின்மேலும் ஏறிவருகிறபோது, உமது கோபம் நதிகளுக்கும் உமது சினம் சமுத்திரத்திற்கும் விரோதமாயிருந்ததோ?]]></a:t>
+              <a:t><![CDATA[13. You went forth for the salvation of your people, even for salvation with yours anointed; you wounded the head out of the house of the wicked, by discovering the foundation unto the neck. Selah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2283,51 +2275,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. கர்த்தர் நதிகளின்மேல் கோபமாயிருந்தாரோ? தேவரீர் உம்முடைய குதிரைகளின்மேலும் இரட்சிப்புண்டாக்குகிற உம்முடைய இரதங்களின்மேலும் ஏறிவருகிறபோது, உமது கோபம் நதிகளுக்கும் உமது சினம் சமுத்திரத்திற்கும் விரோதமாயிருந்ததோ?]]></a:t>
+              <a:t><![CDATA[13. You went forth for the salvation of your people, even for salvation with yours anointed; you wounded the head out of the house of the wicked, by discovering the foundation unto the neck. Selah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2392,51 +2384,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. கர்த்தர் நதிகளின்மேல் கோபமாயிருந்தாரோ? தேவரீர் உம்முடைய குதிரைகளின்மேலும் இரட்சிப்புண்டாக்குகிற உம்முடைய இரதங்களின்மேலும் ஏறிவருகிறபோது, உமது கோபம் நதிகளுக்கும் உமது சினம் சமுத்திரத்திற்கும் விரோதமாயிருந்ததோ?]]></a:t>
+              <a:t><![CDATA[14. You did strike through with his staves the head of his villages: they came out as a whirlwind to scatter me: their rejoicing was as to devour the poor secretly.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2501,51 +2493,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. கோத்திரங்களுக்கு ஆணையிட்டுக்கொடுத்த வாக்கின்படியே உம்முடைய வில் நாணேற்றப்பட்டதாக விளங்கினது; சேலா. நீர் பூமியைப் பிளந்து ஆறுகளை உண்டாக்கினீர்.]]></a:t>
+              <a:t><![CDATA[14. You did strike through with his staves the head of his villages: they came out as a whirlwind to scatter me: their rejoicing was as to devour the poor secretly.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2610,51 +2602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. கோத்திரங்களுக்கு ஆணையிட்டுக்கொடுத்த வாக்கின்படியே உம்முடைய வில் நாணேற்றப்பட்டதாக விளங்கினது; சேலா. நீர் பூமியைப் பிளந்து ஆறுகளை உண்டாக்கினீர்.]]></a:t>
+              <a:t><![CDATA[14. You did strike through with his staves the head of his villages: they came out as a whirlwind to scatter me: their rejoicing was as to devour the poor secretly.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2719,51 +2711,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நான் கேட்டபொழுது என் குடல் குழம்பிற்று; அந்தச் சத்தத்துக்கு என் உதடுகள் துடித்தது; என் எலும்புகளில் உக்கல் உண்டாயிற்று; என் நிலையிலே நடுங்கினேன்; ஆனாலும் எங்களோடே எதிர்க்கும் ஜனங்கள் வரும்போது, இக்கட்டுநாளிலே நான் இளைப்பாறுதல் அடைவேன்.]]></a:t>
+              <a:t><![CDATA[2. O LORD, I have heard your speech, and was afraid: O LORD, revive your work in the midst of the years, in the midst of the years make known; in wrath remember mercy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2828,51 +2820,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பர்வதங்கள் உம்மைக் கண்டு நடுங்கின; ஜலம் பிரவாகித்துக் கடந்துபோயிற்று, ஆழி இரைந்தது, அதின் கைகளை உயர எடுத்தது.]]></a:t>
+              <a:t><![CDATA[15. You did walk through the sea with yours horses, through the heap of great waters.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2937,51 +2929,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பர்வதங்கள் உம்மைக் கண்டு நடுங்கின; ஜலம் பிரவாகித்துக் கடந்துபோயிற்று, ஆழி இரைந்தது, அதின் கைகளை உயர எடுத்தது.]]></a:t>
+              <a:t><![CDATA[16. When I heard, my belly trembled; my lips quivered at the voice: rottenness entered into my bones, and I trembled in myself, that I might rest in the day of trouble: when he comes up unto the people, he will invade them with his troops.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3046,51 +3038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. சந்திரனும் சூரியனும் தன்தன் மண்டலத்தில் நின்றன; உமது அம்புகளின் ஜோதியிலும், உமது ஈட்டியினுடைய மின்னல் பிரகாசத்திலும் நடந்தன.]]></a:t>
+              <a:t><![CDATA[16. When I heard, my belly trembled; my lips quivered at the voice: rottenness entered into my bones, and I trembled in myself, that I might rest in the day of trouble: when he comes up unto the people, he will invade them with his troops.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3155,51 +3147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. சந்திரனும் சூரியனும் தன்தன் மண்டலத்தில் நின்றன; உமது அம்புகளின் ஜோதியிலும், உமது ஈட்டியினுடைய மின்னல் பிரகாசத்திலும் நடந்தன.]]></a:t>
+              <a:t><![CDATA[16. When I heard, my belly trembled; my lips quivered at the voice: rottenness entered into my bones, and I trembled in myself, that I might rest in the day of trouble: when he comes up unto the people, he will invade them with his troops.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3264,51 +3256,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. சந்திரனும் சூரியனும் தன்தன் மண்டலத்தில் நின்றன; உமது அம்புகளின் ஜோதியிலும், உமது ஈட்டியினுடைய மின்னல் பிரகாசத்திலும் நடந்தன.]]></a:t>
+              <a:t><![CDATA[17. Although the fig tree shall not blossom, neither shall fruit be in the vines; the labour of the olive shall fail, and the fields shall yield no food; the flock shall be cut off from the fold, and there shall be no herd in the stalls:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3373,51 +3365,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நீர் கோபத்தோடே பூமியில் நடந்தீர், உக்கிரத்தோடே ஜாதிகளைப் போரடித்தீர்.]]></a:t>
+              <a:t><![CDATA[17. Although the fig tree shall not blossom, neither shall fruit be in the vines; the labour of the olive shall fail, and the fields shall yield no food; the flock shall be cut off from the fold, and there shall be no herd in the stalls:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3482,51 +3474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. உமது ஜனத்தின் இரட்சிப்புக்காகவும் நீர் அபிஷேகம் பண்ணுவித்தவனின் இரட்சிப்புக்காவுமே நீர் புறப்பட்டீர். கழுத்தளவாக அஸ்திபாரத்தைத் திறப்பாக்கி, துஷ்டனுடைய வீட்டிலிருந்த தலைவனை வெட்டினீர்; சேலா.]]></a:t>
+              <a:t><![CDATA[17. Although the fig tree shall not blossom, neither shall fruit be in the vines; the labour of the olive shall fail, and the fields shall yield no food; the flock shall be cut off from the fold, and there shall be no herd in the stalls:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3591,51 +3583,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. உமது ஜனத்தின் இரட்சிப்புக்காகவும் நீர் அபிஷேகம் பண்ணுவித்தவனின் இரட்சிப்புக்காவுமே நீர் புறப்பட்டீர். கழுத்தளவாக அஸ்திபாரத்தைத் திறப்பாக்கி, துஷ்டனுடைய வீட்டிலிருந்த தலைவனை வெட்டினீர்; சேலா.]]></a:t>
+              <a:t><![CDATA[18. Yet I will rejoice in the LORD, I will joy in the God of my salvation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3700,51 +3692,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. உமது ஜனத்தின் இரட்சிப்புக்காகவும் நீர் அபிஷேகம் பண்ணுவித்தவனின் இரட்சிப்புக்காவுமே நீர் புறப்பட்டீர். கழுத்தளவாக அஸ்திபாரத்தைத் திறப்பாக்கி, துஷ்டனுடைய வீட்டிலிருந்த தலைவனை வெட்டினீர்; சேலா.]]></a:t>
+              <a:t><![CDATA[19. The LORD God is my strength, and he will make my feet like hinds' feet, and he will make me to walk upon mine high places. To the chief singer on my stringed instruments.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3809,51 +3801,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. என்னைச் சிதறடிப்பதற்குப் பெருங்காற்றைப்போல் வந்தார்கள்; சிறுமையானவனை மறைவிடத்திலே பட்சிப்பது அவர்களுக்குச் சந்தோஷமாயிருந்தது, நீர் அவனுடைய ஈட்டிகளினாலேயே அவனுடைய கிராமத்து அதிபதிகளை உருவக் குத்தினீர்.]]></a:t>
+              <a:t><![CDATA[19. The LORD God is my strength, and he will make my feet like hinds' feet, and he will make me to walk upon mine high places. To the chief singer on my stringed instruments.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3918,51 +3910,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நான் கேட்டபொழுது என் குடல் குழம்பிற்று; அந்தச் சத்தத்துக்கு என் உதடுகள் துடித்தது; என் எலும்புகளில் உக்கல் உண்டாயிற்று; என் நிலையிலே நடுங்கினேன்; ஆனாலும் எங்களோடே எதிர்க்கும் ஜனங்கள் வரும்போது, இக்கட்டுநாளிலே நான் இளைப்பாறுதல் அடைவேன்.]]></a:t>
+              <a:t><![CDATA[2. O LORD, I have heard your speech, and was afraid: O LORD, revive your work in the midst of the years, in the midst of the years make known; in wrath remember mercy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4027,269 +4019,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. என்னைச் சிதறடிப்பதற்குப் பெருங்காற்றைப்போல் வந்தார்கள்; சிறுமையானவனை மறைவிடத்திலே பட்சிப்பது அவர்களுக்குச் சந்தோஷமாயிருந்தது, நீர் அவனுடைய ஈட்டிகளினாலேயே அவனுடைய கிராமத்து அதிபதிகளை உருவக் குத்தினீர்.]]></a:t>
-[...217 lines deleted...]
-              <a:t><![CDATA[15. திரளான தண்ணீர் குவியலாகிய சமுத்திரத்துக்குள் உமது குதிரைகளோடே நடந்துபோனீர்.]]></a:t>
+              <a:t><![CDATA[19. The LORD God is my strength, and he will make my feet like hinds' feet, and he will make me to walk upon mine high places. To the chief singer on my stringed instruments.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4354,51 +4128,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அத்திமரம் துளிர்விடாமற்போனாலும், திராட்சச்செடிகளில் பழம் உண்டாகாமற்போனாலும், ஒலிவமரத்தின்பலன் அற்றுப்போனாலும், வயல்கள் தானியத்தை விளைவியாமற்போனாலும், கிடையில் ஆட்டுமந்தைகள் முதலற்றுப்போனாலும், தொழுவத்திலே மாடு இல்லாமற்போனாலும்,]]></a:t>
+              <a:t><![CDATA[2. O LORD, I have heard your speech, and was afraid: O LORD, revive your work in the midst of the years, in the midst of the years make known; in wrath remember mercy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4463,51 +4237,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அத்திமரம் துளிர்விடாமற்போனாலும், திராட்சச்செடிகளில் பழம் உண்டாகாமற்போனாலும், ஒலிவமரத்தின்பலன் அற்றுப்போனாலும், வயல்கள் தானியத்தை விளைவியாமற்போனாலும், கிடையில் ஆட்டுமந்தைகள் முதலற்றுப்போனாலும், தொழுவத்திலே மாடு இல்லாமற்போனாலும்,]]></a:t>
+              <a:t><![CDATA[3. God came from Teman, and the Holy One from mount Paran. Selah. His glory covered the heavens, and the earth was full of his praise.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4572,51 +4346,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அத்திமரம் துளிர்விடாமற்போனாலும், திராட்சச்செடிகளில் பழம் உண்டாகாமற்போனாலும், ஒலிவமரத்தின்பலன் அற்றுப்போனாலும், வயல்கள் தானியத்தை விளைவியாமற்போனாலும், கிடையில் ஆட்டுமந்தைகள் முதலற்றுப்போனாலும், தொழுவத்திலே மாடு இல்லாமற்போனாலும்,]]></a:t>
+              <a:t><![CDATA[3. God came from Teman, and the Holy One from mount Paran. Selah. His glory covered the heavens, and the earth was full of his praise.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4681,51 +4455,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நான் கர்த்தருக்குள் மகிழ்ச்சியாயிருப்பேன், என் இரட்சிப்பின் தேவனுக்குள் களிகூருவேன்.]]></a:t>
+              <a:t><![CDATA[4. And his brightness was as the light; he had horns coming out of his hand: and there was the hiding of his power.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4790,51 +4564,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஆண்டவராகிய கர்த்தர் என்பெலன்; அவர் என் கால்களை மான்கால்களைப்போலாக்கி, உயரமான ஸ்தலங்களில் என்னை நடக்கப்பண்ணுவார். இது நெகிநோத் என்னும் வாத்தியத்தில் வாசிக்க இராகத்தலைவனுக்கு ஒப்புவிக்கப்பட்ட சங்கீதம்.]]></a:t>
+              <a:t><![CDATA[4. And his brightness was as the light; he had horns coming out of his hand: and there was the hiding of his power.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4869,51 +4643,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473401863" r:id="rId1"/>
+    <p:sldLayoutId id="2478632584" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5185,66 +4959,50 @@
 
 <file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5385,51 +5143,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তিনি আমাকে পাহাড়ের ওপরে নিরাপদে চালনা করেন|সঙ্গীত পরিচালকের প্রতি, আমার তারবাদ্যে|]]></a:t>
+              <a:t><![CDATA[5. அவருக்கு முன்பாகக் கொள்ளைநோய் சென்றது; அவர் செடிகளிலிருந்து எரிபந்தமான காய்ச்சல் புறப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5517,51 +5275,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. শিগিযোনোতের ওপর ভাববাদী হবক্কূকের একটি প্রার্থনা.]]></a:t>
+              <a:t><![CDATA[6. அவர் நின்று பூமியை அளந்தார்; அவர் பார்த்துப் புறஜாதிகளைக் கரையப்பண்ணினார்; பூர்வ பர்வதங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5649,51 +5407,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. প্রভু, আমি আপনার সম্বন্ধে শুনেছি| প্রভু, অতীতে আপনি য়ে শক্তিশালী কাজগুলো করেছেন তার সম্বন্ধে আমি]]></a:t>
+              <a:t><![CDATA[சிதறடிக்கப்பட்டது, என்றுமுள்ள மலைகள் தாழ்ந்தது; அவருடைய நடைகள் நித்திய நடைகளாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5781,51 +5539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[অভিভূত হয়ে গেছি| এখন আমার প্রার্থনা এই য়ে, আপনি আমাদের এই সময়ও মহত্‌ কাজ করুন| অনুগ্রহ করে আমাদের]]></a:t>
+              <a:t><![CDATA[7. கூஷானின் கூடாரங்கள் வருத்தத்தில் அகப்பட்டிருக்கக்கண்டேன்; மீதியான் தேசத்தின் திரைகள் நடுங்கின.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5913,51 +5671,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[এই বর্তমান কালেও আপনি ঐ কাজগুলো করুন| কিন্তু আপনার কাজের উত্তেজনার মধ্যে আমাদের কৃপা করবার কথাও মনে]]></a:t>
+              <a:t><![CDATA[8. கர்த்தர் நதிகளின்மேல் கோபமாயிருந்தாரோ? தேவரீர் உம்முடைய குதிரைகளின்மேலும் இரட்சிப்புண்டாக்குகிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6045,51 +5803,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[রাখবেন|]]></a:t>
+              <a:t><![CDATA[உம்முடைய இரதங்களின்மேலும் ஏறிவருகிறபோது, உமது கோபம் நதிகளுக்கும் உமது சினம் சமுத்திரத்திற்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6177,51 +5935,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ঈশ্বর তৈমন পর্বত থেকে আসছেন| সেই পবিত্র জন পারণ পর্বত থেকে আসছেন|প্রভুর মহিমা স্বর্গকে আচ্ছাদন]]></a:t>
+              <a:t><![CDATA[விரோதமாயிருந்ததோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6309,51 +6067,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করে| তাঁর প্রশংসায় পৃথিবী পূর্ণ হয়|]]></a:t>
+              <a:t><![CDATA[9. கோத்திரங்களுக்கு ஆணையிட்டுக்கொடுத்த வாக்கின்படியே உம்முடைய வில் நாணேற்றப்பட்டதாக விளங்கினது;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6441,51 +6199,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. তাঁর হাত থেকে তীব্র, উজ্জ্বল আলোর রশ্মির ছটা বেরিয়ে আসছে| সেই হাতের মধ্যে এক রকম ক্ষমতাও লুকিয়ে]]></a:t>
+              <a:t><![CDATA[சேலா. நீர் பூமியைப் பிளந்து ஆறுகளை உண்டாக்கினீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6573,51 +6331,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[রয়েছে|]]></a:t>
+              <a:t><![CDATA[10. பர்வதங்கள் உம்மைக் கண்டு நடுங்கின; ஜலம் பிரவாகித்துக் கடந்துபோயிற்று, ஆழி இரைந்தது, அதின் கைகளை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6705,51 +6463,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. আমি এই গল্প শুনে খুব উত্তেজিত হয়েছিলাম| আমি জোরে শিস্ দিয়েছিলাম! আমি আমার হাড়ের মধ্যে]]></a:t>
+              <a:t><![CDATA[1. ஆபகூக் தீர்க்கதரிசி சிகாயோனில் பாடின விண்ணப்பம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6837,51 +6595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. মহামারী তাঁর আগে আগে চলেছে এবং ধ্বংসকারীরা তাঁর পিছনে অনুসরণ করছে|]]></a:t>
+              <a:t><![CDATA[உயர எடுத்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6969,51 +6727,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. প্রভু দাঁড়িয়ে পৃথিবীর বিচার করলেন| তিনি সমস্ত জাতির লোকদের দিকে দৃষ্টিপাত করলেন এবং তাদের ভয়ে]]></a:t>
+              <a:t><![CDATA[11. சந்திரனும் சூரியனும் தன்தன் மண்டலத்தில் நின்றன; உமது அம்புகளின் ஜோதியிலும், உமது ஈட்டியினுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7101,51 +6859,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[শিহরিত করলেন| বহু বছর ধরে য়ে পর্বতগুলো দৃঢ়ভাবে দাঁড়িয়েছিল; তারা টুকরো টুকরো হয়ে ভেঙ্গে পড়েছে|]]></a:t>
+              <a:t><![CDATA[மின்னல் பிரகாசத்திலும் நடந்தன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7233,51 +6991,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বহু পুরানো পুরানো পাহাড়গুলো পড়ে গেল| ঈশ্বর সব সময় এই রকমই|]]></a:t>
+              <a:t><![CDATA[12. நீர் கோபத்தோடே பூமியில் நடந்தீர், உக்கிரத்தோடே ஜாதிகளைப் போரடித்தீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7365,51 +7123,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. আমি কুশন শহরগুলিকে বিপত্তির মধ্যে দেখেছিলাম| মিদিয়নের দেশটি ভয়ে কাঁপছিল|]]></a:t>
+              <a:t><![CDATA[13. உமது ஜனத்தின் இரட்சிப்புக்காகவும் நீர் அபிஷேகம் பண்ணுவித்தவனின் இரட்சிப்புக்காவுமே நீர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7497,51 +7255,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. প্রভু, আপনি কি নদীগুলির উপর ক্রুদ্ধ হয়েছিলেন? জলস্রোতের ওপর আপনি কি ক্রুদ্ধ হয়েছিলেন? সমুদ্রের]]></a:t>
+              <a:t><![CDATA[புறப்பட்டீர். கழுத்தளவாக அஸ்திபாரத்தைத் திறப்பாக்கி, துஷ்டனுடைய வீட்டிலிருந்த தலைவனை வெட்டினீர்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7629,51 +7387,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রতি আপনি কি ক্রুদ্ধ হয়েছিলেন? আপনি যখন ঘোড়া এবং রথের ওপর চড়ে জয়ী হয়েছিলেন তখন আপনি কি ক্রুদ্ধ]]></a:t>
+              <a:t><![CDATA[சேலா.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7761,51 +7519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হয়েছিলেন?]]></a:t>
+              <a:t><![CDATA[14. என்னைச் சிதறடிப்பதற்குப் பெருங்காற்றைப்போல் வந்தார்கள்; சிறுமையானவனை மறைவிடத்திலே பட்சிப்பது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7893,51 +7651,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. আপনি আপনার কোষ থেকে ধনুক বের করেন| সন্তুষ্ট না হওয়া পর্য়ন্ত আপনি আপনার তীর ব্যবহার করেন| নদী]]></a:t>
+              <a:t><![CDATA[அவர்களுக்குச் சந்தோஷமாயிருந்தது, நீர் அவனுடைய ஈட்டிகளினாலேயே அவனுடைய கிராமத்து அதிபதிகளை உருவக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8025,51 +7783,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দ্বারা আপনি পৃথিবী বিভক্ত করেন|]]></a:t>
+              <a:t><![CDATA[குத்தினீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8157,51 +7915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দুর্বলতা অনুভব করেছিলাম| আমি সেখানে কাঁপতে কাঁপতে দাঁড়িয়েছিলাম| তাই ধ্বংসের দিনের জন্য আমি]]></a:t>
+              <a:t><![CDATA[2. கர்த்தாவே, நீர் வெளிப்படுத்தினதை நான் கேட்டேன், எனக்குப் பயமுண்டாயிற்று; கர்த்தாவே, வருஷங்களின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8289,51 +8047,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. পাহাড়গুলো আপনাকে দেখেছিল এবং কেঁপে উঠেছিল| জল জমির ওপর দিয়ে বয়ে গিয়েছিল| সমুদ্রের জল গর্জন]]></a:t>
+              <a:t><![CDATA[15. திரளான தண்ணீர் குவியலாகிய சமுத்திரத்துக்குள் உமது குதிரைகளோடே நடந்துபோனீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8421,51 +8179,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করেছিল য়েন সে জমির ওপর তার ক্ষমতা হারিয়ে ফেলেছিল|]]></a:t>
+              <a:t><![CDATA[16. நான் கேட்டபொழுது என் குடல் குழம்பிற்று; அந்தச் சத்தத்துக்கு என் உதடுகள் துடித்தது; என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8553,51 +8311,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. সূর্য় এবং চন্দ্র তাদের উজ্জ্বলতা হারিয়েছিল| তারা যখন বিদ্য়ুতের উজ্জ্বল ঝলক দেখেছিল, তখন তারা]]></a:t>
+              <a:t><![CDATA[எலும்புகளில் உக்கல் உண்டாயிற்று; என் நிலையிலே நடுங்கினேன்; ஆனாலும் எங்களோடே எதிர்க்கும் ஜனங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8685,51 +8443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাদের ঔজ্জ্বল্য হারিয়ে ফেলেছিল| সেই বিদ্য়ুতের ছটা বাতাসের মধ্যে ছুঁড়ে দেওয়া বল্লম এবং তীরের মতো]]></a:t>
+              <a:t><![CDATA[வரும்போது, இக்கட்டுநாளிலே நான் இளைப்பாறுதல் அடைவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8817,51 +8575,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দেখাচ্ছিল|]]></a:t>
+              <a:t><![CDATA[17. அத்திமரம் துளிர்விடாமற்போனாலும், திராட்சச்செடிகளில் பழம் உண்டாகாமற்போனாலும், ஒலிவமரத்தின்பலன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8949,51 +8707,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ক্রুদ্ধ হয়ে আপনি পৃথিবীর ওপর দুর্বার ভাবে হেঁটেছিলেন এবং জাতিগণকে শাস্তি দিয়েছিলেন|]]></a:t>
+              <a:t><![CDATA[அற்றுப்போனாலும், வயல்கள் தானியத்தை விளைவியாமற்போனாலும், கிடையில் ஆட்டுமந்தைகள் முதலற்றுப்போனாலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9081,51 +8839,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. আপনি আপনার লোকদের রক্ষা করার জন্য এসেছেন| আপনি আপনার মনোনীত রাজাকে জয়ের জন্য নেতৃত্ব দিতে]]></a:t>
+              <a:t><![CDATA[தொழுவத்திலே மாடு இல்லாமற்போனாலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9213,51 +8971,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[এসেছেন| আপনি দেশের নগণ্যতম ব্যক্তি থেকে সব চেয়ে গন্যমান্য ব্যক্তি পর্য়ন্ত প্রত্যেক দুষ্ট পরিবারের]]></a:t>
+              <a:t><![CDATA[18. நான் கர்த்தருக்குள் மகிழ்ச்சியாயிருப்பேன், என் இரட்சிப்பின் தேவனுக்குள் களிகூருவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9345,51 +9103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[নেতাকে হত্যা করেছেন|]]></a:t>
+              <a:t><![CDATA[19. ஆண்டவராகிய கர்த்தர் என்பெலன்; அவர் என் கால்களை மான்கால்களைப்போலாக்கி, உயரமான ஸ்தலங்களில் என்னை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9477,51 +9235,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. আপনি সৈন্যদের মস্তক তাদের নিজেদের তীর দ্বারা বিদ্ধ করেছিলেন, যারা ঘূর্ণিঝড়ের মত উড়ে এসেছিল]]></a:t>
+              <a:t><![CDATA[நடக்கப்பண்ணுவார். இது நெகிநோத் என்னும் வாத்தியத்தில் வாசிக்க இராகத்தலைவனுக்கு ஒப்புவிக்கப்பட்ட]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9609,51 +9367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ধৈর্য়্য় ধরে অপেক্ষা করব, যখন তারা লোকদের আক্রমণ করবে|]]></a:t>
+              <a:t><![CDATA[நடுவிலே உம்முடைய கிரியையை உயிர்ப்பியும், வருஷங்களின் நடுவிலே அதை விளங்கப்பண்ணும், கோபித்தாலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9741,315 +9499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আমাদের ছিন্নভিন্ন করার জন্য| কেউ য়েমন একটি দরিদ্র ব্যক্তিকে গোপনে খেয়ে ফেলে, ঠিক য়েমন একটি বন্য]]></a:t>
-[...263 lines deleted...]
-              <a:t><![CDATA[15. কিন্তু আপনার ঘোড়াগুলো গভীর জলের মধ্যে আলোড়িত করে ছুটে গিয়েছিল|]]></a:t>
+              <a:t><![CDATA[சங்கீதம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10137,51 +9631,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. হয়তো ডুমুর গাছে ডুমুর বৃদ্ধি পাবে না| দ্রাক্ষাগাচে দ্রাক্ষা হবে না| জলপাইগাছে জলপাই জন্মাবে না|]]></a:t>
+              <a:t><![CDATA[இரக்கத்தை நினைத்தருளும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10269,51 +9763,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মাঠে শস্য হবে না| খোঁযাড়গুলোতে হয়তো কোন মেষ থাকবে না| কোন গবাদি পশু হয়তো গোলাবাড়ীগুলোতে থাকবে]]></a:t>
+              <a:t><![CDATA[3. தேவன் தேமானிலிருந்தும், பரிசுத்தர் பாரான் பர்வதத்திலிருந்தும் வந்தார்; சேலா. அவருடைய மகிமை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10401,51 +9895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[না|]]></a:t>
+              <a:t><![CDATA[வானங்களை மூடிக்கொண்டது; அவர் துதியினால் பூமி நிறைந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10533,51 +10027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. কিন্তু আমি তবু প্রভুতে আনন্দ করব| য়ে ঈশ্বর আমার পরিত্রাতা, আমি তাতে আনন্দ করবো|]]></a:t>
+              <a:t><![CDATA[4. அவருடைய பிரகாசம் சூரியனைப்போலிருந்தது; அவருடைய கரத்திலிருந்து கிரணங்கள் வீசின; அங்கே அவருடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10665,51 +10159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. প্রভু, আমার সদাপ্রভু, আমাকে শক্তি দেন| হরিণের মতো দ্রুত দৌড়বার জন্য তিনি আমাকে সাহায্য করেন|]]></a:t>
+              <a:t><![CDATA[பராக்கிரமம் மறைந்திருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10726,91 +10220,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஆபகூக் : 3]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme19">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme17">
   <a:themeElements>
-    <a:clrScheme name="Theme19">
+    <a:clrScheme name="Theme17">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme19">
+    <a:fontScheme name="Theme17">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -10836,51 +10330,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme19">
+    <a:fmtScheme name="Theme17">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -11011,51 +10505,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>42</Slides>
+  <Slides>40</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>