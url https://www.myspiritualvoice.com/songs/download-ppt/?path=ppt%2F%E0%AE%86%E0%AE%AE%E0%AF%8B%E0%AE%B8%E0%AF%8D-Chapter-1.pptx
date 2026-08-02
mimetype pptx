--- v0 (2026-06-10)
+++ v1 (2026-08-02)
@@ -604,51 +604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. கர்த்தர் சொல்லுகிறது என்னவென்றால்: காத்சாவினுடைய மூன்று பாதங்களினிமித்தமும், நாலு பாதகங்களினிமித்தமும், நான் அதின் ஆக்கினையைத் திருப்பமாட்டேன்; அவர்கள் சிறைப்பட்டவர்களை ஏதோமியரிடத்தில் ஒப்புவிக்கும்படி முழுதும் சிறையாக்கினார்களே.]]></a:t>
+              <a:t><![CDATA[5. நான் தமஸ்குவின் தாழப்பாளை உடைத்து, குடிகளை ஆவேன் என்னும் பள்ளத்தாக்கிலும், செங்கோல் செலுத்துகிறவனைப் பெத்எதேனிலும் இராதபடிக்குச் சங்காரம்பண்ணுவேன்; அப்பொழுது சீரியாவின் ஜனங்கள் கீருக்குச் சிறைப்பட்டுப்போவார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -822,51 +822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. காத்சாவின் மதிலுக்குள் தீக்கொளுத்துவேன்; அது அதினுடைய அரமனைகளைப் பட்சிக்கும.]]></a:t>
+              <a:t><![CDATA[6. கர்த்தர் சொல்லுகிறது என்னவென்றால்: காத்சாவினுடைய மூன்று பாதங்களினிமித்தமும், நாலு பாதகங்களினிமித்தமும், நான் அதின் ஆக்கினையைத் திருப்பமாட்டேன்; அவர்கள் சிறைப்பட்டவர்களை ஏதோமியரிடத்தில் ஒப்புவிக்கும்படி முழுதும் சிறையாக்கினார்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -931,51 +931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நான் குடிகளை அஸ்தோத்திலும், செங்கோல் செலுத்துகிறவனை அஸ்கலோனிலும் இராதபடிக்குச் சங்காரம்பண்ணி, பெலிஸ்தரில் மீதியானவர்கள் அழியும்படிக்கு என் கையை எனக்கு விரோதமாகத திருப்புவேனென்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[7. காத்சாவின் மதிலுக்குள் தீக்கொளுத்துவேன்; அது அதினுடைய அரமனைகளைப் பட்சிக்கும.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1149,51 +1149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. மேலும்: தீருவினுடைய மூன்று பாதகங்களினிமித்தமும், நாலு பாதகங்களினிமித்தமும், நான் அதின் ஆக்கினையைத் திருப்பமாட்டேன்; அவர்கள் சகோதரன் உடன்படிக்கையை நினையாமல், சிறைப்பட்டவர்களை முழுதும் ஏதோமியர் கையில் ஒப்பித்தார்களே.]]></a:t>
+              <a:t><![CDATA[8. நான் குடிகளை அஸ்தோத்திலும், செங்கோல் செலுத்துகிறவனை அஸ்கலோனிலும் இராதபடிக்குச் சங்காரம்பண்ணி, பெலிஸ்தரில் மீதியானவர்கள் அழியும்படிக்கு என் கையை எனக்கு விரோதமாகத திருப்புவேனென்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1258,51 +1258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. மேலும்: தீருவினுடைய மூன்று பாதகங்களினிமித்தமும், நாலு பாதகங்களினிமித்தமும், நான் அதின் ஆக்கினையைத் திருப்பமாட்டேன்; அவர்கள் சகோதரன் உடன்படிக்கையை நினையாமல், சிறைப்பட்டவர்களை முழுதும் ஏதோமியர் கையில் ஒப்பித்தார்களே.]]></a:t>
+              <a:t><![CDATA[8. நான் குடிகளை அஸ்தோத்திலும், செங்கோல் செலுத்துகிறவனை அஸ்கலோனிலும் இராதபடிக்குச் சங்காரம்பண்ணி, பெலிஸ்தரில் மீதியானவர்கள் அழியும்படிக்கு என் கையை எனக்கு விரோதமாகத திருப்புவேனென்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1585,51 +1585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. தீருவின் மதிலுக்குள் தீக்கொளுத்துவேன்; அது அதின் அரமனைகளைப் பட்சிக்கும் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[9. மேலும்: தீருவினுடைய மூன்று பாதகங்களினிமித்தமும், நாலு பாதகங்களினிமித்தமும், நான் அதின் ஆக்கினையைத் திருப்பமாட்டேன்; அவர்கள் சகோதரன் உடன்படிக்கையை நினையாமல், சிறைப்பட்டவர்களை முழுதும் ஏதோமியர் கையில் ஒப்பித்தார்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2239,51 +2239,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தேமானிலே: தீக்கொளுத்துவேன்; அது போஸ்றாவின் அரமனைகளைப் பட்சிக்கும் என் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[13. கர்த்தர் சொல்லுகிறது என்னவன்றால்: அம்மோன் புத்திரரின் மூன்று பாதகங்களினிமித்தமும் நாலு பாதகங்களினிமித்தமும் நான் அவர்கள் ஆக்கினையைத் திருப்பமாட்டேன்; அவர்கள் தங்கள் எல்லைகளை விஸ்தாரமாக்கும்படிக்குக் கீலேயாத் தேசத்தின் கர்ப்பஸ்திரீகளைக் கீறிப்போட்டார்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2457,51 +2457,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கர்த்தர் சொல்லுகிறது என்னவன்றால்: அம்மோன் புத்திரரின் மூன்று பாதகங்களினிமித்தமும் நாலு பாதகங்களினிமித்தமும் நான் அவர்கள் ஆக்கினையைத் திருப்பமாட்டேன்; அவர்கள் தங்கள் எல்லைகளை விஸ்தாரமாக்கும்படிக்குக் கீலேயாத் தேசத்தின் கர்ப்பஸ்திரீகளைக் கீறிப்போட்டார்களே.]]></a:t>
+              <a:t><![CDATA[14. ரப்பாவின் மதிலுக்குள் தீக்கொளுத்துவேன்; அது யுத்தநாளின் முழக்கமாகவும், பெருங்காற்றின் புசலாகவும் அதின் அரமனைகளைப் பட்சிக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2784,51 +2784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ரப்பாவின் மதிலுக்குள் தீக்கொளுத்துவேன்; அது யுத்தநாளின் முழக்கமாகவும், பெருங்காற்றின் புசலாகவும் அதின் அரமனைகளைப் பட்சிக்கும்.]]></a:t>
+              <a:t><![CDATA[15. அவர்களுடைய ராஜாவும், அவனுடைய அதிபதிகளும் சிறைப்பட்டுப்போவார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3002,51 +3002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. கர்த்தர் சீயோனிலிருந்து கெர்ச்சித்து, எருசலேமிலிருந்து சத்தமிடுவார்; அதினால் மேய்ப்பரின் தாபரங்கள் துக்கங்கொண்டாடும்; கர்மேலின் கொடுமுடியும் காய்ந்துபோகும்.]]></a:t>
+              <a:t><![CDATA[1. தெக்கோவா ஊர் மேய்ப்பருக்குள் இருந்த ஆமோஸ், யூதாவின் ராஜாவாகிய உசியாவின் நாட்களிலும், இஸ்ரவேலின் ராஜாவாகிய யோவாசுடைய குமாரனாகிய எரொபெயாமின் நாட்களிலும், பூமி அதிர்ச்சி உண்டாக இரண்டு வருஷத்துக்கு முன்னே, இஸ்ரவேலைக்குறித்துத் தரிசனங்கண்டு சொன்ன வார்த்தைகள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3220,51 +3220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கர்த்தர் சொல்லுகிறது என்னவென்றால்: தமஸ்குவினுடைய மூன்று பாதகங்களினிமித்தமும், நாலு பாதகங்களினிமித்தமும், நான் அதின் ஆக்கினையைத் திருப்பமாட்டேன்; அவர்கள் கீலேயாத்தை இருப்புக் கருவிகளினால் அடித்தார்களே.]]></a:t>
+              <a:t><![CDATA[2. கர்த்தர் சீயோனிலிருந்து கெர்ச்சித்து, எருசலேமிலிருந்து சத்தமிடுவார்; அதினால் மேய்ப்பரின் தாபரங்கள் துக்கங்கொண்டாடும்; கர்மேலின் கொடுமுடியும் காய்ந்துபோகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3626,51 +3626,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470102402" r:id="rId1"/>
+    <p:sldLayoutId id="2474699460" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4054,51 +4054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. “વળી હું દમસ્કના દરવાજાઓ તોડી નાખીશ, અને આવેનની ખીણમાંના લોકોનોે નાશ કરીશ. બેથ-એદેનના નેતાઓને]]></a:t>
+              <a:t><![CDATA[5. ഞാൻ ദമ്മേശെക്കിന്റെ ഓടാമ്പൽ തകർത്തു, ആവെൻ താഴ്വരയിൽനിന്നു നിവാസിയെയും ഏദെൻ ഗൃഹത്തിൽനിന്നു ചെങ്കോൽ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4186,51 +4186,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[શિક્ષા કરીશ. અરામના લોકો દેશ નિકાલ થયેલની જેમ કીર પાછા ફરશે.” આ યહોવાના શબ્દો છે.]]></a:t>
+              <a:t><![CDATA[പിടിക്കുന്നവനെയും ഛേദിച്ചുകളയും; അരാമ്യർ ബദ്ധന്മാരായി കീറിലേക്കു പോകേണ്ടിവരും എന്നു യഹോവ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4318,51 +4318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. યહોવા કહે છે: “ગાઝાના લોકોએ વારંવાર પાપ કર્યા છે. તેઓએ ધીમે ધીમે ઘસડીને આખા સમાજને અદોમના લોકોને]]></a:t>
+              <a:t><![CDATA[അരുളിച്ചെയ്യുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4450,51 +4450,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ગુલામ તરીકે સોપી દીધેલ છે. આ માટે હું તેઓને જરૂર શિક્ષા કરીશ,]]></a:t>
+              <a:t><![CDATA[6. യഹോവ ഇപ്രകാരം അരുളിച്ചെയ്യുന്നു: ഗസ്സയുടെ മൂന്നോ നാലോ അതിക്രമംനിമിത്തം, അവർ എദോമിന്നു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4582,51 +4582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. હું ગાઝાની દીવાલોને આગ લગાડીશ અને આગ નગરના સર્વ કિલ્લેબંધી કરેલા ઘરોને નષ્ટ કરી નાંખશે.]]></a:t>
+              <a:t><![CDATA[ഏല്പിക്കേണ്ടതിന്നും ബദ്ധന്മാരെ ആസകലം കൊണ്ടുപോയിരിക്കയാൽ, ഞാൻ ശിക്ഷ മടക്കിക്കളകയില്ല.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4714,51 +4714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. હું આશ્દોદના બધા લોકોને મારી નાખીશ. એક્રોન અને આશ્કલોનના રાજાનો પણ નાશ કરીશ. બાકી રહેલા પલિસ્તીઓ]]></a:t>
+              <a:t><![CDATA[7. ഞാൻ ഗസ്സയുടെ മതിലിന്നകത്തു ഒരു തീ അയക്കും; അതു അതിന്റെ അരമനകളെ ദഹിപ്പിച്ചുകളയും.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4846,51 +4846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[નાશ પામશે, તેમ દેવ યહોવા કહે છે.”]]></a:t>
+              <a:t><![CDATA[8. ഞാൻ അസ്തോദിൽനിന്നു നിവാസിയെയും അസ്കെലോനിൽനിന്നു ചെങ്കോൽ പിടിക്കുന്നവനെയും ഛേദിച്ചുകളയും; എന്റെ കൈ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4978,51 +4978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. યહોવા કહે છે: “તૂરના લોકોએ વારંવાર પાપ કર્યા છે. અને હું તે ભૂલીશ નહિ, હું તેને શિક્ષા કર્યા વિના]]></a:t>
+              <a:t><![CDATA[എക്രോന്റെ നേരെ തിരിക്കും; ഫെലിസ്ത്യരിൽ ശേഷിപ്പുള്ളവർ നശിച്ചുപോകും എന്നു യഹോവയായ കർത്താവു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5110,51 +5110,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[છોડીશ નહિ, તેઓએ ઇસ્રાએલ સાથેની મિત્રતાના કરારનો ભંગ કર્યો છે. અને ઇસ્રાએલ પર હુમલો કરીને સમગ્ર]]></a:t>
+              <a:t><![CDATA[അരുളിച്ചെയ്യുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5242,51 +5242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પ્રજાને દેશનિકાલ થયેલાની જેમ અદોમ લઇ આવ્યા.]]></a:t>
+              <a:t><![CDATA[9. യഹോവ ഇപ്രകാരം അരുളിച്ചെയ്യുന്നു: സോരിന്റെ മൂന്നോ നാലോ അതിക്രമംനിമിത്തം, അവർ സഹോദരസഖ്യത ഓർക്കാതെ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5374,51 +5374,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. યહૂદિયાના રાજા ઉઝિઝયા અને ઇસ્રાએલના યોઆશના પુત્ર રાજા યરોબઆમના સમયમાં, આમોસ તકોઆ જાતિના]]></a:t>
+              <a:t><![CDATA[1. തെക്കോവയിലെ ഇടയന്മാരിൽ ഒരുത്തനായ ആമോസ് യെഹൂദാരാജാവായ ഉസ്സീയാവിന്റെ കാലത്തും യിസ്രായേൽരാജാവായ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5506,51 +5506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. તેને માટે હું તેઓને જરૂર શિક્ષા કરીશ, હું તૂરની દીવાલોને આગ લગાડીશ અને આગ શહેરના સર્વ કિલ્લેબંધી]]></a:t>
+              <a:t><![CDATA[ബദ്ധന്മാരെ ആസകലം എദോമിന്നു ഏല്പിച്ചുകളഞ്ഞിരിക്കയാൽ, ഞാൻ ശിക്ഷ മടക്കിക്കളകയില്ല.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5638,51 +5638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કરેલા ઘરોને નષ્ટ કરી નાખશે.”]]></a:t>
+              <a:t><![CDATA[10. ഞാൻ സോരിന്റെ മതിലിന്നകത്തു ഒരു തീ അയക്കും; അതു അതിന്റെ അരമനകളെ ദഹിപ്പിച്ചുകളയും.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5770,51 +5770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. યહોવા કહે છે: “અદોમના લોકોએ વારંવાર પાપ કર્યા છે અને હું તેમને ભૂલી જઇશ નહિ. હું તેને શિક્ષા]]></a:t>
+              <a:t><![CDATA[11. യഹോവ ഇപ്രകാരം അരുളിച്ചെയ്യുന്നു: എദോമിന്റെ മൂന്നോ നാലോ അതിക്രമംനിമിത്തം, അവൻ തന്റെ സഹോദരനെ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5902,51 +5902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કર્યા વિના છોડીશ નહિ. તેણે દયાને નેવે મૂકીને હાથમાં તરવાર લઇને પોતાના જાતભાઇઓ યાકૂબના વંશજોનો પીછો]]></a:t>
+              <a:t><![CDATA[വാളോടുകൂടെ പിന്തുടർന്നു, തന്റെ കോപം സദാകാലം കടിച്ചുകീറുവാൻ തക്കവണ്ണം സഹതാപം വിട്ടുകളകയും ദ്വേഷ്യം]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6034,51 +6034,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કર્યો હતો. તેનો ક્રોધ સદા ભભૂકતો જ રહ્યો. તેનો રોષ કદી શમ્યો જ નહિ,]]></a:t>
+              <a:t><![CDATA[സദാകാലം വെച്ചുകൊൾകയും ചെയ്തിരിക്കയാൽ, ഞാൻ ശിക്ഷ മടക്കിക്കളകയില്ല.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6166,51 +6166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. તે માટે હું જરૂર તેને સજા કરીશ. હું ‘તેમાનને’ આગ લગાડીશ અને આગ ‘બોસ્રાહના’ કિલ્લાને નષ્ટ કરી]]></a:t>
+              <a:t><![CDATA[12. ഞാൻ തേമാനിൽ ഒരു തീ അയക്കും; അതു ബൊസ്രയിലെ അരമനകളെ ദഹിപ്പിച്ചുകളയും.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6298,51 +6298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[નાખશે.”]]></a:t>
+              <a:t><![CDATA[13. യഹോവ ഇപ്രകാരം അരുളിച്ചെയ്യുന്നു: അമ്മോന്യരുടെ മൂന്നോ നാലോ അതിക്രമം നിമിത്തം, അവർ തങ്ങളുടെ അതിർ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6430,51 +6430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. યહોવા કહે છે: “આમ્મોનના લોકોએ વારંવાર પાપ કર્યા છે, તેમણે પોતાની સરહદ વિસ્તારવા માટે ગિલયાદમાં]]></a:t>
+              <a:t><![CDATA[വിസ്താരമാക്കേണ്ടതിന്നു ഗിലെയാദിലെ ഗർഭിണികളെ പിളർന്നുകളഞ്ഞിരിക്കയാൽ, ഞാൻ ശിക്ഷ മടക്കിക്കളകയില്ല.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6562,51 +6562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ગર્ભવતી સ્ત્રીઓનાં પેટ પણ ચીરી નાખ્યાં છે; આથી હું તેમને જરૂર સજા કરીશ.]]></a:t>
+              <a:t><![CDATA[14. ഞാൻ രബ്ബയുടെ മതിലിന്നകത്തു ഒരു തീ കത്തിക്കും; അതു യുദ്ധദിവസത്തിലെ ആർപ്പോടും പിശറുള്ള നാളിലെ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6694,51 +6694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. હું રાબ્બાહની દીવાલોને આગ લગાડીશ અને આગ નગરના સર્વ કિલ્લેબંધી મહેલો, ઘરોને નષ્ટ કરી નાખશે.]]></a:t>
+              <a:t><![CDATA[കൊടുങ്കാറ്റോടുംകൂടെ അതിലെ അരമനകളെ ദഹിപ്പിച്ചുകളയും.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6826,51 +6826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ભરવાડોમાંનો એક હતો આ ઇસ્રાએલ વિષેના સંદેશાઓ છે જે તેને ધરતીકંપ થયાના બે વર્ષ પહેલા]]></a:t>
+              <a:t><![CDATA[യോവാശിന്റെ മകനായ യൊരോബെയാമിന്റെ കാലത്തും ഭൂകമ്പത്തിന്നു രണ്ടു സംവത്സരം മുമ്പെ യിസ്രായേലിനെക്കുറിച്ചു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6958,51 +6958,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ચારેતરફ યુદ્ધનાદ થશે, અને જાણે પ્રચંડ વાવાઝોડાનો પ્રકોપ થઇ રહ્યો હોય એમ લાગશે.]]></a:t>
+              <a:t><![CDATA[15. അവരുടെ രാജാവു പ്രവാസത്തിലേക്കു പോകേണ്ടിവരും; അവനും അവന്റെ പ്രഭുക്കന്മാരും ഒരുപോലെ തന്നേ എന്നു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7090,51 +7090,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. તેઓના રાજાઓ અને તેઓના અમલદારો સાથે દેશવટો લેશે.” આ યહોવાના શબ્દો છે.]]></a:t>
+              <a:t><![CDATA[യഹോവ അരുളിച്ചെയ്യുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7222,51 +7222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. તેણે કહ્યું, “યહોવા સિયોનમાંથી ગર્જના કરશે, યરૂશાલેમ મોટેથી કહેશે; ભરવાડો આક્રંદ કરશે, અને]]></a:t>
+              <a:t><![CDATA[ദർശിച്ച വചനങ്ങൾ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7354,51 +7354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કામેર્લની ટોચ સૂકાઇ જશે.”]]></a:t>
+              <a:t><![CDATA[2. അവൻ പറഞ്ഞതോ യഹോവ സീയോനിൽനിന്നു ഗർജ്ജിച്ചു, യെരൂശലേമിൽനിന്നു തന്റെ നാദം കേൾപ്പിക്കും. അപ്പോൾ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7486,51 +7486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. યહોવા આ પ્રમાણે કહે છે: “દમસ્કના લોકોએ વારંવાર પાપ કર્યા છે, અને હું તે ભૂલીશ નહિ. હું તેઓને]]></a:t>
+              <a:t><![CDATA[ഇടയന്മാരുടെ മേച്ചല്പുറങ്ങൾ ദുഃഖിക്കും; കർമ്മേലിന്റെ കൊടുമുടി വാടിപ്പോകും.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7618,51 +7618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[શિક્ષા કર્યા વગર રહીશ નહિ. જેમ અનાજ ધોકાવાની લોખંડની ગાડીથી ધોકાવાય છે, તેમ ગિલયાદમાં મારા લોકોને]]></a:t>
+              <a:t><![CDATA[3. യഹോവ ഇപ്രകാരം അരുളിച്ചെയ്യുന്നു: ദമ്മേശെക്കിന്റെ മൂന്നോ നാലോ അതിക്രമംനിമിത്തം, അവർ ഗിലെയാദിനെ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7750,51 +7750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તેઓએ માર્યા છે.]]></a:t>
+              <a:t><![CDATA[ഇരിമ്പുമെതിവണ്ടികൊണ്ടു മെതിച്ചിരിക്കയാൽ തന്നേ, ഞാൻ ശിക്ഷ മടക്കിക്കളകയില്ല.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7882,51 +7882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. પરંતુ હું હઝાએલના મહેલને આગ ચાંપીશ, ને તે બેન-હદાદના મહેલોને ભસ્મીભૂત કરી દેશે.]]></a:t>
+              <a:t><![CDATA[4. ഞാൻ ഹസായേൽഗൃഹത്തിൽ ഒരു തീ അയക്കും; അതു ബെൻ ഹദദിന്റെ അരമനകളെ ദഹിപ്പിച്ചുകളയും.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7943,91 +7943,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஆமோஸ் : 1]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme84">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme28">
   <a:themeElements>
-    <a:clrScheme name="Theme84">
+    <a:clrScheme name="Theme28">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme84">
+    <a:fontScheme name="Theme28">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -8053,51 +8053,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme84">
+    <a:fmtScheme name="Theme28">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>