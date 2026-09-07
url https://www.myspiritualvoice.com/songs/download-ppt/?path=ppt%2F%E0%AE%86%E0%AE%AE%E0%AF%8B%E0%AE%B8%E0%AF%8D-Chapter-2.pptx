--- v0 (2026-07-18)
+++ v1 (2026-09-07)
@@ -55,50 +55,58 @@
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -111,50 +119,54 @@
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
+    <p:sldId id="288" r:id="rId35"/>
+    <p:sldId id="289" r:id="rId36"/>
+    <p:sldId id="290" r:id="rId37"/>
+    <p:sldId id="291" r:id="rId38"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -284,53 +296,57 @@
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
-  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
+  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
+  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
+  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
+  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -390,51 +406,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தர் சொல்லுகிறது என்னவென்றால்: மோவாபின் மூன்று பாதகங்களினிமித்தமும், நாலு பாதகங்களினிமித்தமும், நான் அவன் ஆக்கினையைத் திருப்பமாட்டேன்; அவன் ஏதோமுடைய ராஜாவின் எலும்புகளை நீறாகச் சுட்டுப்போட்டானே.]]></a:t>
+              <a:t><![CDATA[4. Thus says the LORD; For three transgressions of Judah, and for four, I will not turn away the punishment thereof; because they have despised the law of the LORD, and have not kept his commandments, and their lies caused them to go astray, after the which their fathers have walked:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -499,51 +515,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. உங்கள் குமாரரில் சிலரைத் தீர்க்கதரிசிகளாகவும் உங்கள் வாலிபரில் சிலரை நசரேயராகவும் எழும்பப்பண்ணினேன்; இஸ்ரவேல் புத்திரரே, இப்படி நான் செய்யவில்லையா என்று கர்த்தர் கேட்கிறார்.]]></a:t>
+              <a:t><![CDATA[4. Thus says the LORD; For three transgressions of Judah, and for four, I will not turn away the punishment thereof; because they have despised the law of the LORD, and have not kept his commandments, and their lies caused them to go astray, after the which their fathers have walked:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -608,51 +624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. உங்கள் குமாரரில் சிலரைத் தீர்க்கதரிசிகளாகவும் உங்கள் வாலிபரில் சிலரை நசரேயராகவும் எழும்பப்பண்ணினேன்; இஸ்ரவேல் புத்திரரே, இப்படி நான் செய்யவில்லையா என்று கர்த்தர் கேட்கிறார்.]]></a:t>
+              <a:t><![CDATA[5. But I will send a fire upon Judah, and it shall devour the palaces of Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -717,51 +733,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மோவாப்தேசத்தில் தீக்கொளுத்துவேன்; அது கீரியாத்தின் அரமனைகளைப் பட்சிக்கும்; மோவாபியர் அமளியோடும் ஆர்ப்பரிப்போடும் எக்காள சத்தத்தோடும் சாவார்கள்.]]></a:t>
+              <a:t><![CDATA[5. But I will send a fire upon Judah, and it shall devour the palaces of Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -826,51 +842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மோவாப்தேசத்தில் தீக்கொளுத்துவேன்; அது கீரியாத்தின் அரமனைகளைப் பட்சிக்கும்; மோவாபியர் அமளியோடும் ஆர்ப்பரிப்போடும் எக்காள சத்தத்தோடும் சாவார்கள்.]]></a:t>
+              <a:t><![CDATA[6. Thus says the LORD; For three transgressions of Israel, and for four, I will not turn away the punishment thereof; because they sold the righteous for silver, and the poor for a pair of shoes;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -935,51 +951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நியாயாதிபதியை அவர்கள் நடுவில் இராதபடிக்கு நான் சங்காரம்பண்ணி, அவனோடே அவர்களுடைய பிரபுக்களையெல்லாம் கொன்றுபோடுவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[6. Thus says the LORD; For three transgressions of Israel, and for four, I will not turn away the punishment thereof; because they sold the righteous for silver, and the poor for a pair of shoes;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1044,51 +1060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நியாயாதிபதியை அவர்கள் நடுவில் இராதபடிக்கு நான் சங்காரம்பண்ணி, அவனோடே அவர்களுடைய பிரபுக்களையெல்லாம் கொன்றுபோடுவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[6. Thus says the LORD; For three transgressions of Israel, and for four, I will not turn away the punishment thereof; because they sold the righteous for silver, and the poor for a pair of shoes;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1153,51 +1169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நீங்களோ நசரேயருக்குத் திராட்சரசம் குடிக்கக் கொடுத்து, தீர்க்கதரிசிகளை நோக்கி: நீங்கள் தீர்க்கதரிசனஞ்சொல்லவேண்டாம் என்று கற்பித்தீர்கள்.]]></a:t>
+              <a:t><![CDATA[7. That pant after the dust of the earth on the head of the poor, and turn aside the way of the meek: and a man and his father will go in unto the same maid, to profane my holy name:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1262,51 +1278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நீங்களோ நசரேயருக்குத் திராட்சரசம் குடிக்கக் கொடுத்து, தீர்க்கதரிசிகளை நோக்கி: நீங்கள் தீர்க்கதரிசனஞ்சொல்லவேண்டாம் என்று கற்பித்தீர்கள்.]]></a:t>
+              <a:t><![CDATA[7. That pant after the dust of the earth on the head of the poor, and turn aside the way of the meek: and a man and his father will go in unto the same maid, to profane my holy name:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1371,51 +1387,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. மேலும்: யூதாவின் மூன்று பாதகங்களினிமித்தமும் நாலு பாதகங்களினிமித்தமும் நான் அவர்கள் ஆக்கினையைத் திருப்பமாட்டேன்; அவர்கள் கர்த்தருடைய வேதத்தை வெறுத்து, அவருடைய கட்டளைகளைக் கைக்கொள்ளாமல், தங்கள் பிதாக்கள் பின்பற்றின பொய்களினால் மோசம்போனார்களே.]]></a:t>
+              <a:t><![CDATA[8. And they lay themselves down upon clothes laid to pledge by every altar, and they drink the wine of the condemned in the house of their god.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1480,51 +1496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர்கள் சகல பீடங்களருகிலும் அடைமானமாய் வாங்கின வஸ்திரங்களின்மேல் படுத்துக்கொண்டு, தெண்டம் பிடிக்கப்பட்டவர்களுடைய மதுபானத்தைத் தங்கள் தேவர்களின் கோவிலிலே குடிக்கிறார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[1. Thus says the LORD; For three transgressions of Moab, and for four, I will not turn away the punishment thereof; because he burned the bones of the king of Edom into lime:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1589,51 +1605,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. மேலும்: யூதாவின் மூன்று பாதகங்களினிமித்தமும் நாலு பாதகங்களினிமித்தமும் நான் அவர்கள் ஆக்கினையைத் திருப்பமாட்டேன்; அவர்கள் கர்த்தருடைய வேதத்தை வெறுத்து, அவருடைய கட்டளைகளைக் கைக்கொள்ளாமல், தங்கள் பிதாக்கள் பின்பற்றின பொய்களினால் மோசம்போனார்களே.]]></a:t>
+              <a:t><![CDATA[8. And they lay themselves down upon clothes laid to pledge by every altar, and they drink the wine of the condemned in the house of their god.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1698,51 +1714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. மேலும்: யூதாவின் மூன்று பாதகங்களினிமித்தமும் நாலு பாதகங்களினிமித்தமும் நான் அவர்கள் ஆக்கினையைத் திருப்பமாட்டேன்; அவர்கள் கர்த்தருடைய வேதத்தை வெறுத்து, அவருடைய கட்டளைகளைக் கைக்கொள்ளாமல், தங்கள் பிதாக்கள் பின்பற்றின பொய்களினால் மோசம்போனார்களே.]]></a:t>
+              <a:t><![CDATA[8. And they lay themselves down upon clothes laid to pledge by every altar, and they drink the wine of the condemned in the house of their god.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1807,51 +1823,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இதோ, கோதுமைக்கட்டுகள் நிறைபாரமாக ஏற்றப்பட்ட வண்டியில் இருத்துகிறதுபோல, நான் உங்களை நீங்கள் இருக்கிற ஸ்தலத்தில் இருத்துவேன்.]]></a:t>
+              <a:t><![CDATA[9. Yet destroyed I the Amorite before them, whose height was like the height of the cedars, and he was strong as the oaks; yet I destroyed his fruit from above, and his roots from beneath.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1916,51 +1932,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. யூதாவிலே நான் தீக்கொளுத்துவேன்; அது எருசலேமின் அரமனைகளைப் பட்சிக்கும் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[9. Yet destroyed I the Amorite before them, whose height was like the height of the cedars, and he was strong as the oaks; yet I destroyed his fruit from above, and his roots from beneath.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2025,51 +2041,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. மேலும்: இஸ்ரவேலின் மூன்று பாதகங்களினிமித்தமும், நாலு பாதகங்களினிமித்தமும், நான் அவர்களுடைய ஆக்கினையைத் திருப்பமாட்டேன், அவர்கள் நீதிமானைப் பணத்துக்கும், எளியவனை ஒரு ஜோடு பாதரட்சைக்கும் விற்றுப்போட்டார்களே.]]></a:t>
+              <a:t><![CDATA[10. Also I brought you up from the land of Egypt, and led you forty years through the wilderness, to possess the land of the Amorite.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2134,51 +2150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. மேலும்: இஸ்ரவேலின் மூன்று பாதகங்களினிமித்தமும், நாலு பாதகங்களினிமித்தமும், நான் அவர்களுடைய ஆக்கினையைத் திருப்பமாட்டேன், அவர்கள் நீதிமானைப் பணத்துக்கும், எளியவனை ஒரு ஜோடு பாதரட்சைக்கும் விற்றுப்போட்டார்களே.]]></a:t>
+              <a:t><![CDATA[10. Also I brought you up from the land of Egypt, and led you forty years through the wilderness, to possess the land of the Amorite.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2243,51 +2259,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது வேகமானவன் ஓடியும் புகலிடமில்லை; பலவான் தன் பலத்தினால் பலப்படுவதுமில்லை; பராக்கிரமசாலி தன் பிராணனைத் தப்புவிப்பதுமில்லை.]]></a:t>
+              <a:t><![CDATA[11. And I raised up of your sons for prophets, and of your young men for Nazarites. Is it not even thus, O all of you children of Israel? says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2352,51 +2368,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது வேகமானவன் ஓடியும் புகலிடமில்லை; பலவான் தன் பலத்தினால் பலப்படுவதுமில்லை; பராக்கிரமசாலி தன் பிராணனைத் தப்புவிப்பதுமில்லை.]]></a:t>
+              <a:t><![CDATA[11. And I raised up of your sons for prophets, and of your young men for Nazarites. Is it not even thus, O all of you children of Israel? says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2461,51 +2477,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவர்கள் தரித்திரருடைய தலையின்மேல் மண்ணைவாரி இறைத்து, சிறுமையானவர்களின் வழியைப் புரட்டுகிறார்கள்; என் பரிசுத்த நாமத்தைக் குலைச்சலாக்கும்படிக்கு மகனும் தகப்பனும் ஒரு பெண்ணிடத்தில் பிரவேசிக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[12. But all of you gave the Nazarites wine to drink; and commanded the prophets, saying, Prophesy not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2570,51 +2586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவர்கள் தரித்திரருடைய தலையின்மேல் மண்ணைவாரி இறைத்து, சிறுமையானவர்களின் வழியைப் புரட்டுகிறார்கள்; என் பரிசுத்த நாமத்தைக் குலைச்சலாக்கும்படிக்கு மகனும் தகப்பனும் ஒரு பெண்ணிடத்தில் பிரவேசிக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[12. But all of you gave the Nazarites wine to drink; and commanded the prophets, saying, Prophesy not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2679,51 +2695,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர்கள் சகல பீடங்களருகிலும் அடைமானமாய் வாங்கின வஸ்திரங்களின்மேல் படுத்துக்கொண்டு, தெண்டம் பிடிக்கப்பட்டவர்களுடைய மதுபானத்தைத் தங்கள் தேவர்களின் கோவிலிலே குடிக்கிறார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[1. Thus says the LORD; For three transgressions of Moab, and for four, I will not turn away the punishment thereof; because he burned the bones of the king of Edom into lime:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2788,51 +2804,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. வில்லைப் பிடிக்கிறவன் நிற்பதுமில்லை; வேகமானன் தன் கால்களால் தப்பிப்போவதுமில்லை; குதிரையின் மேல் ஏறுகிறவன் தன் பிராணனை இரட்சிப்பதுமில்லை.]]></a:t>
+              <a:t><![CDATA[13. Behold, I am pressed under you, as a cart is pressed that is full of sheaves.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2897,51 +2913,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. வில்லைப் பிடிக்கிறவன் நிற்பதுமில்லை; வேகமானன் தன் கால்களால் தப்பிப்போவதுமில்லை; குதிரையின் மேல் ஏறுகிறவன் தன் பிராணனை இரட்சிப்பதுமில்லை.]]></a:t>
+              <a:t><![CDATA[13. Behold, I am pressed under you, as a cart is pressed that is full of sheaves.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3006,51 +3022,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. பலசாலிகளுக்குள்ளே தைரியவான் அந்நாளிலே நிர்வாணியாய் ஓடிப்போவான் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[14. Therefore the flight shall perish from the swift, and the strong shall not strengthen his force, neither shall the mighty deliver himself:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[14. Therefore the flight shall perish from the swift, and the strong shall not strengthen his force, neither shall the mighty deliver himself:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. Neither shall he stand that handles the bow; and he that is swift of foot shall not deliver himself: neither shall he that rides the horse deliver himself.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. Neither shall he stand that handles the bow; and he that is swift of foot shall not deliver himself: neither shall he that rides the horse deliver himself.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[16. And he that is courageous among the mighty shall flee away naked in that day, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3115,51 +3567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர்கள் சகல பீடங்களருகிலும் அடைமானமாய் வாங்கின வஸ்திரங்களின்மேல் படுத்துக்கொண்டு, தெண்டம் பிடிக்கப்பட்டவர்களுடைய மதுபானத்தைத் தங்கள் தேவர்களின் கோவிலிலே குடிக்கிறார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[1. Thus says the LORD; For three transgressions of Moab, and for four, I will not turn away the punishment thereof; because he burned the bones of the king of Edom into lime:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3224,51 +3676,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நானோ: கேதுருமரங்களைப்போல் உயரமும், கர்வாலி மரங்களைப்போல் வைரமுமாயிருந்த எமோரியனை அவர்களுக்கு முன்பாக அழித்தேன்; உயர இருந்த அவனுடைய கனியையும், தாழ இருந்த அவனுடைய வேர்களையும் அழித்துப்போட்டு,]]></a:t>
+              <a:t><![CDATA[2. But I will send a fire upon Moab, and it shall devour the palaces of Kirioth: and Moab shall die with tumult, with shouting, and with the sound of the trumpet:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3333,51 +3785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நானோ: கேதுருமரங்களைப்போல் உயரமும், கர்வாலி மரங்களைப்போல் வைரமுமாயிருந்த எமோரியனை அவர்களுக்கு முன்பாக அழித்தேன்; உயர இருந்த அவனுடைய கனியையும், தாழ இருந்த அவனுடைய வேர்களையும் அழித்துப்போட்டு,]]></a:t>
+              <a:t><![CDATA[2. But I will send a fire upon Moab, and it shall devour the palaces of Kirioth: and Moab shall die with tumult, with shouting, and with the sound of the trumpet:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3442,51 +3894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நீங்கள் எமோரியனுடைய தேசத்தைக் கட்டிக்கொள்ளும்படிக்கு உங்களை நான் எகிப்துதேசத்திலிருந்து வரப்பண்ணி, உங்களை நாற்பது வருஷமாக வனாந்தரத்திலே வழிநடத்தி,]]></a:t>
+              <a:t><![CDATA[3. And I will cut off the judge from the midst thereof, and will slay all the princes thereof with him, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3551,51 +4003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நீங்கள் எமோரியனுடைய தேசத்தைக் கட்டிக்கொள்ளும்படிக்கு உங்களை நான் எகிப்துதேசத்திலிருந்து வரப்பண்ணி, உங்களை நாற்பது வருஷமாக வனாந்தரத்திலே வழிநடத்தி,]]></a:t>
+              <a:t><![CDATA[3. And I will cut off the judge from the midst thereof, and will slay all the princes thereof with him, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3660,51 +4112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தர் சொல்லுகிறது என்னவென்றால்: மோவாபின் மூன்று பாதகங்களினிமித்தமும், நாலு பாதகங்களினிமித்தமும், நான் அவன் ஆக்கினையைத் திருப்பமாட்டேன்; அவன் ஏதோமுடைய ராஜாவின் எலும்புகளை நீறாகச் சுட்டுப்போட்டானே.]]></a:t>
+              <a:t><![CDATA[4. Thus says the LORD; For three transgressions of Judah, and for four, I will not turn away the punishment thereof; because they have despised the law of the LORD, and have not kept his commandments, and their lies caused them to go astray, after the which their fathers have walked:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3739,51 +4191,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473378286" r:id="rId1"/>
+    <p:sldLayoutId id="2477755729" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3983,50 +4435,82 @@
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4175,51 +4659,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತಪ್ಪಿಸುವದಿಲ್ಲ; ಅವನು ಎದೋಮಿನ ಅರಸನ ಎಲುಬುಗಳನ್ನು ಸುಟ್ಟು ಸುಣ್ಣ ಮಾಡಿದ್ದಾನೆ.]]></a:t>
+              <a:t><![CDATA[திருப்பமாட்டேன்; அவர்கள் கர்த்தருடைய வேதத்தை வெறுத்து, அவருடைய கட்டளைகளைக் கைக்கொள்ளாமல், தங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4307,51 +4791,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ನಾನು ನಿಮ್ಮ ಕುಮಾರ ರಲ್ಲಿ ಪ್ರವಾದಿಗಳನ್ನು ನಿಮ್ಮ ಯೌವನಸ್ಥರಲ್ಲಿ ನಾಜೀರರನ್ನು ಎಬ್ಬಿಸಿದೆನು. ಓ ಇಸ್ರಾಯೇಲಿನ]]></a:t>
+              <a:t><![CDATA[பிதாக்கள் பின்பற்றின பொய்களினால் மோசம்போனார்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4439,51 +4923,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮಕ್ಕಳೇ, ಇದು ಹೀಗಲ್ಲವೋ ಎಂದು ಕರ್ತನು ಹೇಳುತ್ತಾನೆ.]]></a:t>
+              <a:t><![CDATA[5. யூதாவிலே நான் தீக்கொளுத்துவேன்; அது எருசலேமின் அரமனைகளைப் பட்சிக்கும் என்று கர்த்தர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4571,51 +5055,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ನಾನು ಮೋವಾಬಿನ ಮೇಲೆ ಬೆಂಕಿಯನ್ನು ಕಳುಹಿಸುತ್ತೇನೆ. ಅದು ಕೆರೀಯೋತಿನ ಅರಮನೆಗಳನ್ನು ನುಂಗಿಬಿಡು ವದು. ಮೋವಾಬು]]></a:t>
+              <a:t><![CDATA[சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4703,51 +5187,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಆರ್ಭಟದ ಸಂಗಡವೂ ತುತೂ ರಿಯ ಧ್ವನಿಯ ಸಂಗಡವೂ ಗಲಿಬಿಲಿಯಲ್ಲಿ ಸಾಯು ವದು.]]></a:t>
+              <a:t><![CDATA[6. மேலும்: இஸ்ரவேலின் மூன்று பாதகங்களினிமித்தமும், நாலு பாதகங்களினிமித்தமும், நான் அவர்களுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4835,51 +5319,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ನಾನು ಅದರ ಮಧ್ಯದಿಂದ ನ್ಯಾಯಾಧಿಪತಿ ಯನ್ನು ಕಡಿದುಹಾಕುವೆನು. ಎಲ್ಲಾ ಪ್ರಧಾನರುಗಳನ್ನು ಅಲ್ಲಿ ಅವನೊಂದಿಗೆ]]></a:t>
+              <a:t><![CDATA[ஆக்கினையைத் திருப்பமாட்டேன், அவர்கள் நீதிமானைப் பணத்துக்கும், எளியவனை ஒரு ஜோடு பாதரட்சைக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4967,51 +5451,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕೊಲ್ಲುವೆನೆಂದು ಕರ್ತನು ಹೇಳುತ್ತಾನೆ.]]></a:t>
+              <a:t><![CDATA[விற்றுப்போட்டார்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5099,51 +5583,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ಆದರೆ ನೀವು ನಾಜೀರರಿಗೆ ಕುಡಿ ಯಲು ದ್ರಾಕ್ಷಾರಸವನ್ನು ಕೊಟ್ಟಿರಿ; ಪ್ರವಾದಿಗಳಿಗೆಪ್ರವಾದಿಸಬೇಡಿರೆಂದು]]></a:t>
+              <a:t><![CDATA[7. அவர்கள் தரித்திரருடைய தலையின்மேல் மண்ணைவாரி இறைத்து, சிறுமையானவர்களின் வழியைப் புரட்டுகிறார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5231,51 +5715,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಆಜ್ಞಾಪಿಸಿದಿರಿ.]]></a:t>
+              <a:t><![CDATA[என் பரிசுத்த நாமத்தைக் குலைச்சலாக்கும்படிக்கு மகனும் தகப்பனும் ஒரு பெண்ணிடத்தில் பிரவேசிக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5363,51 +5847,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ಕರ್ತನು ಹೀಗೆ ಹೇಳುತ್ತಾನೆ--ಯೆಹೂದದ ಮೂರು ಮತ್ತು ನಾಲ್ಕರ ಅಪರಾಧಗಳ ನಿಮಿತ್ತವಾಗಿ ಅದಕ್ಕಾಗುವ ದಂಡನೆಯನ್ನು]]></a:t>
+              <a:t><![CDATA[8. அவர்கள் சகல பீடங்களருகிலும் அடைமானமாய் வாங்கின வஸ்திரங்களின்மேல் படுத்துக்கொண்டு, தெண்டம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5495,51 +5979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ಅವರು ಅಡ ಇಟ್ಟ ವಸ್ತ್ರಗಳ ಮೇಲೆ ಪ್ರತಿಯೊಂದು ಬಲಿಪೀಠಗಳ ಬಳಿಯಲ್ಲೂ ಮಲಗುತ್ತಾರೆ ಮತ್ತು ನಿಷೇಧಿಸಿದ]]></a:t>
+              <a:t><![CDATA[1. கர்த்தர் சொல்லுகிறது என்னவென்றால்: மோவாபின் மூன்று பாதகங்களினிமித்தமும், நாலு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5627,51 +6111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತಪ್ಪಿಸುವದಿಲ್ಲ; ಅವರು ಕರ್ತನ ನ್ಯಾಯ ಪ್ರಮಾಣವನ್ನು ನಿರಾಕರಿಸಿದರು. ಆತನ ಆಜ್ಞೆಗಳನ್ನು ಕೈಗೊಳ್ಳಲಿಲ್ಲ. ಅವರ ಪಿತೃಗಳು]]></a:t>
+              <a:t><![CDATA[பிடிக்கப்பட்டவர்களுடைய மதுபானத்தைத் தங்கள் தேவர்களின் கோவிலிலே குடிக்கிறார்கள் என்று கர்த்தர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5759,51 +6243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅನುಸರಿಸಿದ ಸುಳ್ಳುಗಳೇ ಇವರನ್ನು ತಪ್ಪಿಗಸ್ತರನ್ನಾಗಿ ಮಾಡಿವೆ.]]></a:t>
+              <a:t><![CDATA[சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5891,51 +6375,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ಇಗೋ, ಸಿವುಡು ತುಂಬಿದ ಬಂಡಿ ಒತ್ತುವ ಪ್ರಕಾರ ನಾನು ನಿಮ್ಮನ್ನು ಕೆಳಗೆ ಹಾಕಿ ಒತ್ತುವೆನು.]]></a:t>
+              <a:t><![CDATA[9. நானோ: கேதுருமரங்களைப்போல் உயரமும், கர்வாலி மரங்களைப்போல் வைரமுமாயிருந்த எமோரியனை அவர்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6023,51 +6507,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ನಾನು ಯೆಹೂದದ ಮೇಲೆ ಬೆಂಕಿಯನ್ನು ಕಳುಹಿಸುವೆನು; ಅದು ಯೆರೂಸಲೇಮಿನ ಅರಮನೆ ಗಳನ್ನು ನುಂಗಿ ಬಿಡುವದು.]]></a:t>
+              <a:t><![CDATA[முன்பாக அழித்தேன்; உயர இருந்த அவனுடைய கனியையும், தாழ இருந்த அவனுடைய வேர்களையும் அழித்துப்போட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6155,51 +6639,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ಕರ್ತನು ಹೀಗೆ ಹೇಳುತ್ತಾನೆ--ಇಸ್ರಾಯೇಲಿನ ಮೂರು ಮತ್ತು ನಾಲ್ಕರ ಅಪರಾಧಗಳ ನಿಮಿತ್ತವಾಗಿ ನಾನು ಅವರನ್ನು ದಂಡನೆಯಿಂದ]]></a:t>
+              <a:t><![CDATA[10. நீங்கள் எமோரியனுடைய தேசத்தைக் கட்டிக்கொள்ளும்படிக்கு உங்களை நான் எகிப்துதேசத்திலிருந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6287,51 +6771,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತಪ್ಪಿಸುವದಿಲ್ಲ. ಅವರು ನೀತಿವಂತರನ್ನು ಬೆಳ್ಳಿಗೆ ಬಡವರನ್ನು ಕೆರಗಳ ಜೋಡಿಗೆ ಮಾರಿದರು.]]></a:t>
+              <a:t><![CDATA[வரப்பண்ணி, உங்களை நாற்பது வருஷமாக வனாந்தரத்திலே வழிநடத்தி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6419,51 +6903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ಆದ ದರಿಂದ ತ್ವರೆಯಾಗಿ ಓಡುವವನು ನಾಶವಾಗುವನು. ಬಲಿಷ್ಠನು ತನ್ನ ತ್ರಾಣವನ್ನು ಬಲಪಡಿಸಿಕೊಳ್ಳಲಾರನು; ಪರಾಕ್ರಮಿಯು]]></a:t>
+              <a:t><![CDATA[11. உங்கள் குமாரரில் சிலரைத் தீர்க்கதரிசிகளாகவும் உங்கள் வாலிபரில் சிலரை நசரேயராகவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6551,51 +7035,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತನ್ನ ಪ್ರಾಣವನ್ನು ಉಳಿಸಿಕೊಳ್ಳನು.]]></a:t>
+              <a:t><![CDATA[எழும்பப்பண்ணினேன்; இஸ்ரவேல் புத்திரரே, இப்படி நான் செய்யவில்லையா என்று கர்த்தர் கேட்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6683,51 +7167,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ಅವರು ಬಡವರ ತಲೆಯ ಮೇಲಿರುವ ಭೂಮಿಯ ಧೂಳನ್ನು ಆಶಿಸಿ ದೀನರ ಮಾರ್ಗವನ್ನು ತಪ್ಪಿಸುತ್ತಾರೆ; ನನ್ನ ಪರಿಶುದ್ಧ ಹೆಸರನ್ನು]]></a:t>
+              <a:t><![CDATA[12. நீங்களோ நசரேயருக்குத் திராட்சரசம் குடிக்கக் கொடுத்து, தீர்க்கதரிசிகளை நோக்கி: நீங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6815,51 +7299,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅಪವಿತ್ರಗೊಳಿಸುವದಕ್ಕೆ ತಂದೆ ಮಗ ಇಬ್ಬರೂ ಒಬ್ಬ ಯೌವನಸ್ಥಳ ಬಳಿಗೆ ಹೋಗುತ್ತಾರೆ.]]></a:t>
+              <a:t><![CDATA[தீர்க்கதரிசனஞ்சொல்லவேண்டாம் என்று கற்பித்தீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6947,51 +7431,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದ್ರಾಕ್ಷಾರಸವನ್ನು ತಮ್ಮ ದೇವರ ಆಲಯದಲ್ಲಿ ಕುಡಿ ಯುತ್ತಾರೆ. ಬಳಿಯಲ್ಲೂ ಮಲಗುತ್ತಾರೆ ಮತ್ತು ನಿಷೇಧಿಸಿದ]]></a:t>
+              <a:t><![CDATA[பாதகங்களினிமித்தமும், நான் அவன் ஆக்கினையைத் திருப்பமாட்டேன்; அவன் ஏதோமுடைய ராஜாவின் எலும்புகளை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7079,51 +7563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ಬಿಲ್ಲು ಹಿಡಿಯುವವನು ನಿಲ್ಲನು; ಪಾದ ತ್ವರಿತನು ತಪ್ಪಿಸಿಕೊಳ್ಳನು, ಅಶ್ವಾರೂಢನು ತನ್ನ ಪ್ರಾಣವನ್ನು]]></a:t>
+              <a:t><![CDATA[13. இதோ, கோதுமைக்கட்டுகள் நிறைபாரமாக ஏற்றப்பட்ட வண்டியில் இருத்துகிறதுபோல, நான் உங்களை நீங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7211,51 +7695,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತಪ್ಪಿಸಿಕೊಳ್ಳನು.]]></a:t>
+              <a:t><![CDATA[இருக்கிற ஸ்தலத்தில் இருத்துவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7343,51 +7827,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ಶೂರರಲ್ಲಿ ಧೈರ್ಯ ಹೃದಯ ವುಳ್ಳವನು ಆ ದಿನದಲ್ಲಿ ಬೆತ್ತಲೆಯಾಗಿ ಓಡಿ ಹೋಗುವನು ಎಂದು ಕರ್ತನು ಹೇಳುತ್ತಾನೆ.]]></a:t>
+              <a:t><![CDATA[14. அப்பொழுது வேகமானவன் ஓடியும் புகலிடமில்லை; பலவான் தன் பலத்தினால் பலப்படுவதுமில்லை; பராக்கிரமசாலி]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆமோஸ் : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[தன் பிராணனைத் தப்புவிப்பதுமில்லை.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆமோஸ் : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. வில்லைப் பிடிக்கிறவன் நிற்பதுமில்லை; வேகமானன் தன் கால்களால் தப்பிப்போவதுமில்லை; குதிரையின் மேல்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆமோஸ் : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஏறுகிறவன் தன் பிராணனை இரட்சிப்பதுமில்லை.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆமோஸ் : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[16. பலசாலிகளுக்குள்ளே தைரியவான் அந்நாளிலே நிர்வாணியாய் ஓடிப்போவான் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7475,51 +8487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದ್ರಾಕ್ಷಾರಸವನ್ನು ತಮ್ಮ ದೇವರ ಆಲಯದಲ್ಲಿ ಕುಡಿ ಯುತ್ತಾರೆ.]]></a:t>
+              <a:t><![CDATA[நீறாகச் சுட்டுப்போட்டானே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7607,51 +8619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ಆದಾಗ್ಯೂ ನಾನು ಅಮೋರಿಯನನ್ನು ಅವರ ಮುಂದೆ ನಾಶಮಾಡಿದೆನು; ಅವನ ಎತ್ತರವು ದೇವದಾರುಗಳ ಎತ್ತರದಷ್ಟಿತ್ತು. ಅವನು ಓಕ್‌]]></a:t>
+              <a:t><![CDATA[2. மோவாப்தேசத்தில் தீக்கொளுத்துவேன்; அது கீரியாத்தின் அரமனைகளைப் பட்சிக்கும்; மோவாபியர் அமளியோடும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7739,51 +8751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮರದ ಹಾಗೆ ಬಲವಾಗಿದ್ದನು. ಆದರೂ ನಾನು ಅವನ ಮೇಲೆ ಫಲವನ್ನೂ ಕೆಳಗಿನ ಬೇರುಗಳನ್ನೂ ನಾಶ ಮಾಡಿದೆನು.]]></a:t>
+              <a:t><![CDATA[ஆர்ப்பரிப்போடும் எக்காள சத்தத்தோடும் சாவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7871,51 +8883,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ನಾನೇ ಐಗುಪ್ತದೇಶದಿಂದ ಕರೆ ತಂದೆನು. ನೀವು ಅಮೋರಿಯರ ದೇಶವನ್ನು ಸ್ವಾಧೀನಪಡಿಸಿಕೊಳ್ಳಲು ನಿಮ್ಮನ್ನು ನಾಲ್ವತ್ತು]]></a:t>
+              <a:t><![CDATA[3. நியாயாதிபதியை அவர்கள் நடுவில் இராதபடிக்கு நான் சங்காரம்பண்ணி, அவனோடே அவர்களுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8003,51 +9015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ವರುಷ ಅರಣ್ಯದಲ್ಲಿ ನಡಿಸಿನು.]]></a:t>
+              <a:t><![CDATA[பிரபுக்களையெல்லாம் கொன்றுபோடுவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8135,51 +9147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ಕರ್ತನು ಹೀಗೆ ಹೇಳುತ್ತಾನೆ--ಮೋವಾಬಿನ ಮೂರು ಮತ್ತು ನಾಲ್ಕರ ಅಪರಾಧ ಗಳ ನಿಮಿತ್ತವಾಗಿ ನಾನು ಅದಕ್ಕಾಗುವ ದಂಡನೆಯಿಂದ]]></a:t>
+              <a:t><![CDATA[4. மேலும்: யூதாவின் மூன்று பாதகங்களினிமித்தமும் நாலு பாதகங்களினிமித்தமும் நான் அவர்கள் ஆக்கினையைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8196,91 +9208,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஆமோஸ் : 2]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme91">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme73">
   <a:themeElements>
-    <a:clrScheme name="Theme91">
+    <a:clrScheme name="Theme73">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme91">
+    <a:fontScheme name="Theme73">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -8306,51 +9318,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme91">
+    <a:fmtScheme name="Theme73">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -8481,51 +9493,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>32</Slides>
+  <Slides>36</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>