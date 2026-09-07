--- v0 (2026-06-21)
+++ v1 (2026-09-07)
@@ -49,50 +49,54 @@
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -102,50 +106,52 @@
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
+    <p:sldId id="285" r:id="rId32"/>
+    <p:sldId id="286" r:id="rId33"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -272,53 +278,55 @@
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
-  <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
+  <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
+  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -378,51 +386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. தம்புரை வாசித்துப் பாடி, தாவீதைப்போல் கீதவாத்தியங்களைத் தங்களுக்கு உண்டுபண்ணி,]]></a:t>
+              <a:t><![CDATA[5. That chant to the sound of the viol, and invent to themselves instruments of music, like David;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -487,51 +495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. பெரிய பாத்திரங்களில் மதுபானத்தைக் குடித்து, சிறந்த பரிமளதைலங்களைப் பூசிக்கொள்ளுகிறார்கள்; ஆனாலும் யோசேப்புக்கு நேரிட்ட ஆபத்துக்குக் கவலைப்படாமற்போகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[6. That drink wine in bowls, and anoint themselves with the chief ointments: but they are not grieved for the affliction of Joseph.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -596,51 +604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. பெரிய பாத்திரங்களில் மதுபானத்தைக் குடித்து, சிறந்த பரிமளதைலங்களைப் பூசிக்கொள்ளுகிறார்கள்; ஆனாலும் யோசேப்புக்கு நேரிட்ட ஆபத்துக்குக் கவலைப்படாமற்போகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[6. That drink wine in bowls, and anoint themselves with the chief ointments: but they are not grieved for the affliction of Joseph.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -705,51 +713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆகையால் அவர்கள் சிறையிருப்புக்குப் போகிறவர்களின் முன்னணியிலே போவார்கள்; இப்படியே செல்வமாய்ச் சயனித்தவர்களின் விருந்துகொண்டாடல் நின்றுபோகும்.]]></a:t>
+              <a:t><![CDATA[7. Therefore now shall they go captive with the first that go captive, and the banquet of them that stretched themselves shall be removed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -814,51 +822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆகையால் அவர்கள் சிறையிருப்புக்குப் போகிறவர்களின் முன்னணியிலே போவார்கள்; இப்படியே செல்வமாய்ச் சயனித்தவர்களின் விருந்துகொண்டாடல் நின்றுபோகும்.]]></a:t>
+              <a:t><![CDATA[7. Therefore now shall they go captive with the first that go captive, and the banquet of them that stretched themselves shall be removed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -923,51 +931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நான் யாக்கோபுடைய மேன்மையை வெறுத்து, அவனுடைய அரமனைகளைப் பகைக்கிறேன்; நான் நகரத்தையும் அதின் நிறைவையும் ஒப்புக்கொடுத்துவிடுவேன் என்று கர்த்தராகிய ஆண்டவர் தம்முடைய ஜீவனைக் கொண்டு ஆணையிட்டார் என்பதைச் சேனைகளின் தேவனாகிய கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[8. The Lord GOD has sworn by himself, says the LORD the God of hosts, I detest the excellency of Jacob, and hate his palaces: therefore will I deliver up the city with all that is therein.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1032,51 +1040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நான் யாக்கோபுடைய மேன்மையை வெறுத்து, அவனுடைய அரமனைகளைப் பகைக்கிறேன்; நான் நகரத்தையும் அதின் நிறைவையும் ஒப்புக்கொடுத்துவிடுவேன் என்று கர்த்தராகிய ஆண்டவர் தம்முடைய ஜீவனைக் கொண்டு ஆணையிட்டார் என்பதைச் சேனைகளின் தேவனாகிய கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[8. The Lord GOD has sworn by himself, says the LORD the God of hosts, I detest the excellency of Jacob, and hate his palaces: therefore will I deliver up the city with all that is therein.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1141,51 +1149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஒரு வீட்டிலே பத்துப்பேர் மீதியாயிருந்தாலும் அவர்கள் செத்துப்போவார்கள்.]]></a:t>
+              <a:t><![CDATA[8. The Lord GOD has sworn by himself, says the LORD the God of hosts, I detest the excellency of Jacob, and hate his palaces: therefore will I deliver up the city with all that is therein.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1250,51 +1258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர்களுடைய இனத்தானாவது, பிரேதத்தைத் தகிக்கிறவனாவது எலும்புகளை வீட்டிலிருந்துவெளியேகொண்டுபோகும்படிக்கு, அவைகளை எடுத்து வீட்டின் உட்புறத்திலே இருக்கிறவனை நோக்கி: உன்னிடத்தில் இன்னும் யாராயினும் உண்டோ என்று கேட்பான், அவன் இல்லையென்பான்; அப்பொழுது இவன்: நீ மெளனமாயிரு; கர்த்தருடைய நாமத்தைச் சொல்லலாகாது என்பான்.]]></a:t>
+              <a:t><![CDATA[9. And it shall come to pass, if there remain ten men in one house, that they shall die.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1359,51 +1367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர்களுடைய இனத்தானாவது, பிரேதத்தைத் தகிக்கிறவனாவது எலும்புகளை வீட்டிலிருந்துவெளியேகொண்டுபோகும்படிக்கு, அவைகளை எடுத்து வீட்டின் உட்புறத்திலே இருக்கிறவனை நோக்கி: உன்னிடத்தில் இன்னும் யாராயினும் உண்டோ என்று கேட்பான், அவன் இல்லையென்பான்; அப்பொழுது இவன்: நீ மெளனமாயிரு; கர்த்தருடைய நாமத்தைச் சொல்லலாகாது என்பான்.]]></a:t>
+              <a:t><![CDATA[10. And a man's uncle shall take him up, and he that burns him, to bring out the bones out of the house, and shall say unto him that is by the sides of the house, Is there yet any with you? and he shall say, No. Then shall he say, Hold your tongue: for we may not make mention of the name of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1468,51 +1476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. சீயோனிலே நிர்விசாரமாயிருக்கிறவர்களும் சமாரியாவின் பர்வதத்தை நம்பிக்கொண்டிருக்கிறவர்களும் ஜாதிகளின் தலைமையென்னப்பட்டு, இஸ்ரவேல் வம்சத்தார் தேடிவருகிறவர்களுமாகிய உங்களுக்கு ஐயோ!]]></a:t>
+              <a:t><![CDATA[1. Woe to them that are at ease in Zion, and trust in the mountain of Samaria, which are named chief of the nations, to whom the house of Israel came!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1577,51 +1585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர்களுடைய இனத்தானாவது, பிரேதத்தைத் தகிக்கிறவனாவது எலும்புகளை வீட்டிலிருந்துவெளியேகொண்டுபோகும்படிக்கு, அவைகளை எடுத்து வீட்டின் உட்புறத்திலே இருக்கிறவனை நோக்கி: உன்னிடத்தில் இன்னும் யாராயினும் உண்டோ என்று கேட்பான், அவன் இல்லையென்பான்; அப்பொழுது இவன்: நீ மெளனமாயிரு; கர்த்தருடைய நாமத்தைச் சொல்லலாகாது என்பான்.]]></a:t>
+              <a:t><![CDATA[10. And a man's uncle shall take him up, and he that burns him, to bring out the bones out of the house, and shall say unto him that is by the sides of the house, Is there yet any with you? and he shall say, No. Then shall he say, Hold your tongue: for we may not make mention of the name of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1686,51 +1694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர்களுடைய இனத்தானாவது, பிரேதத்தைத் தகிக்கிறவனாவது எலும்புகளை வீட்டிலிருந்துவெளியேகொண்டுபோகும்படிக்கு, அவைகளை எடுத்து வீட்டின் உட்புறத்திலே இருக்கிறவனை நோக்கி: உன்னிடத்தில் இன்னும் யாராயினும் உண்டோ என்று கேட்பான், அவன் இல்லையென்பான்; அப்பொழுது இவன்: நீ மெளனமாயிரு; கர்த்தருடைய நாமத்தைச் சொல்லலாகாது என்பான்.]]></a:t>
+              <a:t><![CDATA[10. And a man's uncle shall take him up, and he that burns him, to bring out the bones out of the house, and shall say unto him that is by the sides of the house, Is there yet any with you? and he shall say, No. Then shall he say, Hold your tongue: for we may not make mention of the name of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1795,51 +1803,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இதோ கர்த்தர் கட்டளையிட்டிருக்கிறார்; பெரிய வீட்டைத் திறப்புகள் உண்டாகவும், சிறிய வீடுகள் உண்டாகவும் அடிப்பார்.]]></a:t>
+              <a:t><![CDATA[10. And a man's uncle shall take him up, and he that burns him, to bring out the bones out of the house, and shall say unto him that is by the sides of the house, Is there yet any with you? and he shall say, No. Then shall he say, Hold your tongue: for we may not make mention of the name of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1904,51 +1912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இதோ கர்த்தர் கட்டளையிட்டிருக்கிறார்; பெரிய வீட்டைத் திறப்புகள் உண்டாகவும், சிறிய வீடுகள் உண்டாகவும் அடிப்பார்.]]></a:t>
+              <a:t><![CDATA[11. For, behold, the LORD commands, and he will strike the great house with breaches, and the little house with clefts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2013,51 +2021,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஒரு கன்மலையின்மேல் குதிரைகள் ஓடுமோ? அங்கே ஒருவன் மாடுகளால் உழுவானோ? நியாயத்தை நஞ்சாகவும், நீதியின் கனியை எட்டியாகவும் மாற்றினீர்கள்.]]></a:t>
+              <a:t><![CDATA[11. For, behold, the LORD commands, and he will strike the great house with breaches, and the little house with clefts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2122,51 +2130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஒரு கன்மலையின்மேல் குதிரைகள் ஓடுமோ? அங்கே ஒருவன் மாடுகளால் உழுவானோ? நியாயத்தை நஞ்சாகவும், நீதியின் கனியை எட்டியாகவும் மாற்றினீர்கள்.]]></a:t>
+              <a:t><![CDATA[12. Shall horses run upon the rock? will one plow there with oxen? for all of you have turned judgment into gall, and the fruit of righteousness into hemlock:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2231,51 +2239,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நாங்கள் எங்கள் பலத்தினாலே எங்களுக்குக் கொம்புகளை உண்டாக்கிக்கொள்ளவில்லையோ என்று சொல்லி வீண்காரியத்தில் மகிழுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[12. Shall horses run upon the rock? will one plow there with oxen? for all of you have turned judgment into gall, and the fruit of righteousness into hemlock:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2340,51 +2348,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நாங்கள் எங்கள் பலத்தினாலே எங்களுக்குக் கொம்புகளை உண்டாக்கிக்கொள்ளவில்லையோ என்று சொல்லி வீண்காரியத்தில் மகிழுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[13. All of you which rejoice in a thing of nothing, which say, Have we not taken to us horns by our own strength?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2449,51 +2457,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இஸ்ரவேல் வம்சத்தாரே, இதோ நான் ஒரு ஜாதியை உங்களுக்கு விரோதமாக எழுப்புவேன்; அவர்கள் ஆமாத்துக்குள் பிரவேசிக்கிற வழிதொடங்கிச் சமனான நாட்டின் ஆறுமட்டாக உங்களை ஒடுக்குவார்கள் என்று சேனைகளின் தேவனாகிய கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[13. All of you which rejoice in a thing of nothing, which say, Have we not taken to us horns by our own strength?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2558,51 +2566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இஸ்ரவேல் வம்சத்தாரே, இதோ நான் ஒரு ஜாதியை உங்களுக்கு விரோதமாக எழுப்புவேன்; அவர்கள் ஆமாத்துக்குள் பிரவேசிக்கிற வழிதொடங்கிச் சமனான நாட்டின் ஆறுமட்டாக உங்களை ஒடுக்குவார்கள் என்று சேனைகளின் தேவனாகிய கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[14. But, behold, I will raise up against you a nation, O house of Israel, says the LORD the God of hosts; and they shall afflict you from the entering in of Hemath unto the river of the wilderness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2667,51 +2675,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. சீயோனிலே நிர்விசாரமாயிருக்கிறவர்களும் சமாரியாவின் பர்வதத்தை நம்பிக்கொண்டிருக்கிறவர்களும் ஜாதிகளின் தலைமையென்னப்பட்டு, இஸ்ரவேல் வம்சத்தார் தேடிவருகிறவர்களுமாகிய உங்களுக்கு ஐயோ!]]></a:t>
+              <a:t><![CDATA[1. Woe to them that are at ease in Zion, and trust in the mountain of Samaria, which are named chief of the nations, to whom the house of Israel came!]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[14. But, behold, I will raise up against you a nation, O house of Israel, says the LORD the God of hosts; and they shall afflict you from the entering in of Hemath unto the river of the wilderness.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[14. But, behold, I will raise up against you a nation, O house of Israel, says the LORD the God of hosts; and they shall afflict you from the entering in of Hemath unto the river of the wilderness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2776,51 +3002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீங்கள் கல்னேமட்டும் சென்று, அவ்விடத்திலிருந்து ஆமாத் என்னும் பெரிய பட்டணத்துக்குப் போய், பெலிஸ்தருடைய காத் பட்டணத்துக்கு இறங்கி, அவைகள் இந்த ராஜ்யங்களைப்பார்க்கிலும் நல்லவைகளோ என்றும், அவைகளின் எல்லைகள் உங்கள் எல்லைகளைப்பார்க்கிலும் விஸ்தாரமானவைகளோ என்றும் பாருங்கள்.]]></a:t>
+              <a:t><![CDATA[2. Pass all of you unto Calneh, and see; and from thence go all of you to Hamath the great: then go down to Gath of the Philistines: be they better than these kingdoms? or their border greater than your border?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2885,51 +3111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீங்கள் கல்னேமட்டும் சென்று, அவ்விடத்திலிருந்து ஆமாத் என்னும் பெரிய பட்டணத்துக்குப் போய், பெலிஸ்தருடைய காத் பட்டணத்துக்கு இறங்கி, அவைகள் இந்த ராஜ்யங்களைப்பார்க்கிலும் நல்லவைகளோ என்றும், அவைகளின் எல்லைகள் உங்கள் எல்லைகளைப்பார்க்கிலும் விஸ்தாரமானவைகளோ என்றும் பாருங்கள்.]]></a:t>
+              <a:t><![CDATA[2. Pass all of you unto Calneh, and see; and from thence go all of you to Hamath the great: then go down to Gath of the Philistines: be they better than these kingdoms? or their border greater than your border?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2994,51 +3220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீங்கள் கல்னேமட்டும் சென்று, அவ்விடத்திலிருந்து ஆமாத் என்னும் பெரிய பட்டணத்துக்குப் போய், பெலிஸ்தருடைய காத் பட்டணத்துக்கு இறங்கி, அவைகள் இந்த ராஜ்யங்களைப்பார்க்கிலும் நல்லவைகளோ என்றும், அவைகளின் எல்லைகள் உங்கள் எல்லைகளைப்பார்க்கிலும் விஸ்தாரமானவைகளோ என்றும் பாருங்கள்.]]></a:t>
+              <a:t><![CDATA[2. Pass all of you unto Calneh, and see; and from thence go all of you to Hamath the great: then go down to Gath of the Philistines: be they better than these kingdoms? or their border greater than your border?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3103,51 +3329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. தீங்குநாள் தூரமென்றெண்ணிக் கொடுமையின் ஆசனம் கிட்டிவரும்படி செய்து,]]></a:t>
+              <a:t><![CDATA[3. All of you that put far away the evil day, and cause the seat of violence to come near;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3212,51 +3438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. தந்தக் கட்டில்களில் படுத்துக்கொண்டு, தங்கள் மஞ்சங்களின்மேல் சவுக்கியமாய்ச் சயனித்து, மந்தையிலுள்ள ஆட்டுக்குட்டிகளையும், மாட்டுத்தொழுவத்திலுள்ள கன்றுக்குட்டிகளையும் தின்று,]]></a:t>
+              <a:t><![CDATA[4. That lie upon beds of ivory, and stretch themselves upon their couches, and eat the lambs out of the flock, and the calves out of the midst of the stall;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3321,51 +3547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. தந்தக் கட்டில்களில் படுத்துக்கொண்டு, தங்கள் மஞ்சங்களின்மேல் சவுக்கியமாய்ச் சயனித்து, மந்தையிலுள்ள ஆட்டுக்குட்டிகளையும், மாட்டுத்தொழுவத்திலுள்ள கன்றுக்குட்டிகளையும் தின்று,]]></a:t>
+              <a:t><![CDATA[4. That lie upon beds of ivory, and stretch themselves upon their couches, and eat the lambs out of the flock, and the calves out of the midst of the stall;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3400,51 +3626,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470944809" r:id="rId1"/>
+    <p:sldLayoutId id="2477759546" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3620,50 +3846,66 @@
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -3812,51 +4054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. That chant to the sound of the viol, and invent to themselves instruments of music, like David;]]></a:t>
+              <a:t><![CDATA[5. தம்புரை வாசித்துப் பாடி, தாவீதைப்போல் கீதவாத்தியங்களைத் தங்களுக்கு உண்டுபண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3944,51 +4186,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. That drink wine in bowls, and anoint themselves with the chief ointments: but they are not]]></a:t>
+              <a:t><![CDATA[6. பெரிய பாத்திரங்களில் மதுபானத்தைக் குடித்து, சிறந்த பரிமளதைலங்களைப் பூசிக்கொள்ளுகிறார்கள்; ஆனாலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4076,51 +4318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[grieved for the affliction of Joseph.]]></a:t>
+              <a:t><![CDATA[யோசேப்புக்கு நேரிட்ட ஆபத்துக்குக் கவலைப்படாமற்போகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4208,51 +4450,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Therefore now shall they go captive with the first that go captive, and the banquet of them that]]></a:t>
+              <a:t><![CDATA[7. ஆகையால் அவர்கள் சிறையிருப்புக்குப் போகிறவர்களின் முன்னணியிலே போவார்கள்; இப்படியே செல்வமாய்ச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4340,51 +4582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[stretched themselves shall be removed.]]></a:t>
+              <a:t><![CDATA[சயனித்தவர்களின் விருந்துகொண்டாடல் நின்றுபோகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4472,51 +4714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. The Lord GOD has sworn by himself, says the LORD the God of hosts, I detest the excellency of]]></a:t>
+              <a:t><![CDATA[8. நான் யாக்கோபுடைய மேன்மையை வெறுத்து, அவனுடைய அரமனைகளைப் பகைக்கிறேன்; நான் நகரத்தையும் அதின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4604,51 +4846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Jacob, and hate his palaces: therefore will I deliver up the city with all that is therein.]]></a:t>
+              <a:t><![CDATA[நிறைவையும் ஒப்புக்கொடுத்துவிடுவேன் என்று கர்த்தராகிய ஆண்டவர் தம்முடைய ஜீவனைக் கொண்டு ஆணையிட்டார்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4736,51 +4978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And it shall come to pass, if there remain ten men in one house, that they shall die.]]></a:t>
+              <a:t><![CDATA[என்பதைச் சேனைகளின் தேவனாகிய கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4868,51 +5110,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And a man's uncle shall take him up, and he that burns him, to bring out the bones out of the]]></a:t>
+              <a:t><![CDATA[9. ஒரு வீட்டிலே பத்துப்பேர் மீதியாயிருந்தாலும் அவர்கள் செத்துப்போவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5000,51 +5242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[house, and shall say unto him that is by the sides of the house, Is there yet any with you? and he]]></a:t>
+              <a:t><![CDATA[10. அவர்களுடைய இனத்தானாவது, பிரேதத்தைத் தகிக்கிறவனாவது எலும்புகளை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5132,51 +5374,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Woe to them that are at ease in Zion, and trust in the mountain of Samaria, which are named chief]]></a:t>
+              <a:t><![CDATA[1. சீயோனிலே நிர்விசாரமாயிருக்கிறவர்களும் சமாரியாவின் பர்வதத்தை நம்பிக்கொண்டிருக்கிறவர்களும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5264,51 +5506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall say, No. Then shall he say, Hold your tongue: for we may not make mention of the name of the]]></a:t>
+              <a:t><![CDATA[வீட்டிலிருந்துவெளியேகொண்டுபோகும்படிக்கு, அவைகளை எடுத்து வீட்டின் உட்புறத்திலே இருக்கிறவனை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5396,51 +5638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[LORD.]]></a:t>
+              <a:t><![CDATA[உன்னிடத்தில் இன்னும் யாராயினும் உண்டோ என்று கேட்பான், அவன் இல்லையென்பான்; அப்பொழுது இவன்: நீ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5528,51 +5770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. For, behold, the LORD commands, and he will strike the great house with breaches, and the little]]></a:t>
+              <a:t><![CDATA[மெளனமாயிரு; கர்த்தருடைய நாமத்தைச் சொல்லலாகாது என்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5660,51 +5902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[house with clefts.]]></a:t>
+              <a:t><![CDATA[11. இதோ கர்த்தர் கட்டளையிட்டிருக்கிறார்; பெரிய வீட்டைத் திறப்புகள் உண்டாகவும், சிறிய வீடுகள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5792,51 +6034,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Shall horses run upon the rock? will one plow there with oxen? for all of you have turned]]></a:t>
+              <a:t><![CDATA[உண்டாகவும் அடிப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5924,51 +6166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[judgment into gall, and the fruit of righteousness into hemlock:]]></a:t>
+              <a:t><![CDATA[12. ஒரு கன்மலையின்மேல் குதிரைகள் ஓடுமோ? அங்கே ஒருவன் மாடுகளால் உழுவானோ? நியாயத்தை நஞ்சாகவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6056,51 +6298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. All of you which rejoice in a thing of nothing, which say, Have we not taken to us horns by our]]></a:t>
+              <a:t><![CDATA[நீதியின் கனியை எட்டியாகவும் மாற்றினீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6188,51 +6430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[own strength?]]></a:t>
+              <a:t><![CDATA[13. நாங்கள் எங்கள் பலத்தினாலே எங்களுக்குக் கொம்புகளை உண்டாக்கிக்கொள்ளவில்லையோ என்று சொல்லி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6320,51 +6562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. But, behold, I will raise up against you a nation, O house of Israel, says the LORD the God of]]></a:t>
+              <a:t><![CDATA[வீண்காரியத்தில் மகிழுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6452,51 +6694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[hosts; and they shall afflict you from the entering in of Hemath unto the river of the wilderness.]]></a:t>
+              <a:t><![CDATA[14. இஸ்ரவேல் வம்சத்தாரே, இதோ நான் ஒரு ஜாதியை உங்களுக்கு விரோதமாக எழுப்புவேன்; அவர்கள் ஆமாத்துக்குள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6584,51 +6826,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of the nations, to whom the house of Israel came!]]></a:t>
+              <a:t><![CDATA[ஜாதிகளின் தலைமையென்னப்பட்டு, இஸ்ரவேல் வம்சத்தார் தேடிவருகிறவர்களுமாகிய உங்களுக்கு ஐயோ!]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆமோஸ் : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பிரவேசிக்கிற வழிதொடங்கிச் சமனான நாட்டின் ஆறுமட்டாக உங்களை ஒடுக்குவார்கள் என்று சேனைகளின் தேவனாகிய]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆமோஸ் : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6716,51 +7222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Pass all of you unto Calneh, and see; and from thence go all of you to Hamath the great: then go]]></a:t>
+              <a:t><![CDATA[2. நீங்கள் கல்னேமட்டும் சென்று, அவ்விடத்திலிருந்து ஆமாத் என்னும் பெரிய பட்டணத்துக்குப் போய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6848,51 +7354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[down to Gath of the Philistines: be they better than these kingdoms? or their border greater than]]></a:t>
+              <a:t><![CDATA[பெலிஸ்தருடைய காத் பட்டணத்துக்கு இறங்கி, அவைகள் இந்த ராஜ்யங்களைப்பார்க்கிலும் நல்லவைகளோ என்றும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6980,51 +7486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[your border?]]></a:t>
+              <a:t><![CDATA[அவைகளின் எல்லைகள் உங்கள் எல்லைகளைப்பார்க்கிலும் விஸ்தாரமானவைகளோ என்றும் பாருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7112,51 +7618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. All of you that put far away the evil day, and cause the seat of violence to come near;]]></a:t>
+              <a:t><![CDATA[3. தீங்குநாள் தூரமென்றெண்ணிக் கொடுமையின் ஆசனம் கிட்டிவரும்படி செய்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7244,51 +7750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. That lie upon beds of ivory, and stretch themselves upon their couches, and eat the lambs out of]]></a:t>
+              <a:t><![CDATA[4. தந்தக் கட்டில்களில் படுத்துக்கொண்டு, தங்கள் மஞ்சங்களின்மேல் சவுக்கியமாய்ச் சயனித்து, மந்தையிலுள்ள]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7376,51 +7882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the flock, and the calves out of the midst of the stall;]]></a:t>
+              <a:t><![CDATA[ஆட்டுக்குட்டிகளையும், மாட்டுத்தொழுவத்திலுள்ள கன்றுக்குட்டிகளையும் தின்று,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7437,91 +7943,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[ஆமோஸ் : 6]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme33">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme55">
   <a:themeElements>
-    <a:clrScheme name="Theme33">
+    <a:clrScheme name="Theme55">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme33">
+    <a:fontScheme name="Theme55">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -7547,51 +8053,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme33">
+    <a:fmtScheme name="Theme55">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -7722,51 +8228,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>29</Slides>
+  <Slides>31</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>