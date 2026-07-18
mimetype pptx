--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -39,101 +39,98 @@
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
     <p:sldId id="257" r:id="rId4"/>
     <p:sldId id="258" r:id="rId5"/>
     <p:sldId id="259" r:id="rId6"/>
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
-    <p:sldId id="280" r:id="rId27"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -255,54 +252,53 @@
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
-  <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
-[...2 lines deleted...]
-  <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -362,51 +358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. எருசலேமின் குமாரத்திகளே! கேதாரின் கூடாரங்களைப்போலவும் சாலொமோனின் திரைகளைப்போலவும், நான் கறுப்பாயிருந்தாலும் அழகாயிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[6. நான் கறுப்பாயிருக்கிறேன் என்று பாராதேயுங்கள்; வெய்யில் என்மேற்பட்டது; என் தாயின் பிள்ளைகள் என்மேல் கோபமாயிருந்து என்னைத் திராட்சத்தோட்டங்களுக்குக் காவற்காரியாக வைத்தார்கள்; என் சொந்தத் திராட்சத்தோட்டத்தையோ நான் காக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -580,51 +576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நான் கறுப்பாயிருக்கிறேன் என்று பாராதேயுங்கள்; வெய்யில் என்மேற்பட்டது; என் தாயின் பிள்ளைகள் என்மேல் கோபமாயிருந்து என்னைத் திராட்சத்தோட்டங்களுக்குக் காவற்காரியாக வைத்தார்கள்; என் சொந்தத் திராட்சத்தோட்டத்தையோ நான் காக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[7. என் ஆத்தும நேசரே! உமது மந்தையை எங்கே மேய்த்து, அதை மத்தியானத்தில் எங்கே மடக்குகிறீர்? எனக்குச் சொல்லும்; உமது தோழரின் மந்தைகள் அருகே அலைந்துதிரிகிறவளைப்போல நான் இருக்கவேண்டியதென்ன?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -798,51 +794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. என் ஆத்தும நேசரே! உமது மந்தையை எங்கே மேய்த்து, அதை மத்தியானத்தில் எங்கே மடக்குகிறீர்? எனக்குச் சொல்லும்; உமது தோழரின் மந்தைகள் அருகே அலைந்துதிரிகிறவளைப்போல நான் இருக்கவேண்டியதென்ன?]]></a:t>
+              <a:t><![CDATA[8. ஸ்திரீகளில் ரூபவதியே! அதை நீ அறியாயாகில், மந்தையின் காலடிகளைத் தொடர்ந்துபோய், மேய்ப்பர்களுடைய கூடாரங்களண்டையில் உன் ஆட்டுக்குட்டிகளை மேயவிடு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1016,51 +1012,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஸ்திரீகளில் ரூபவதியே! அதை நீ அறியாயாகில், மந்தையின் காலடிகளைத் தொடர்ந்துபோய், மேய்ப்பர்களுடைய கூடாரங்களண்டையில் உன் ஆட்டுக்குட்டிகளை மேயவிடு.]]></a:t>
+              <a:t><![CDATA[9. என் பிரியமே! பார்வோனுடைய இரதங்களில் பூண்டிருக்கிற பரிகள் பவுஞ்சுக்கு உன்னை ஒப்பிடுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1125,51 +1121,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. என் பிரியமே! பார்வோனுடைய இரதங்களில் பூண்டிருக்கிற பரிகள் பவுஞ்சுக்கு உன்னை ஒப்பிடுகிறேன்.]]></a:t>
+              <a:t><![CDATA[10. ஆபரணாதிகள் பூண்ட உன் கன்னங்களும், ஆரங்கள் பூண்ட உன் கழுத்தும் அழகாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1234,51 +1230,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆபரணாதிகள் பூண்ட உன் கன்னங்களும், ஆரங்கள் பூண்ட உன் கழுத்தும் அழகாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[11. வெள்ளிப் பொட்டுகளுள்ள பொன் ஆபரணங்களை உனக்குப் பண்ணுவோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1343,51 +1339,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. வெள்ளிப் பொட்டுகளுள்ள பொன் ஆபரணங்களை உனக்குப் பண்ணுவோம்.]]></a:t>
+              <a:t><![CDATA[12. ராஜா தமது பந்தியிலிருக்குந்தனையும் என்னுடைய நளததைலம் தன் வாசனையை வீசும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1561,51 +1557,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ராஜா தமது பந்தியிலிருக்குந்தனையும் என்னுடைய நளததைலம் தன் வாசனையை வீசும்.]]></a:t>
+              <a:t><![CDATA[13. என் நேசர் எனக்கு என் ஸ்தனங்களின் நடுவில் தங்கும் வெள்ளைப்போளச் செண்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1670,51 +1666,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. என் நேசர் எனக்கு என் ஸ்தனங்களின் நடுவில் தங்கும் வெள்ளைப்போளச் செண்டு.]]></a:t>
+              <a:t><![CDATA[14. என் நேசர் எனக்கு எங்கேதி ஊர் திராட்சத்தோட்டங்களில் முளைக்கும் மருதோன்றிப் பூங்கொத்து.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1779,51 +1775,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. என் நேசர் எனக்கு எங்கேதி ஊர் திராட்சத்தோட்டங்களில் முளைக்கும் மருதோன்றிப் பூங்கொத்து.]]></a:t>
+              <a:t><![CDATA[15. என் பிரியமே! நீ ரூபவதி; நீ ரூபவதி; உன் கண்கள் புறாக்கண்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1888,51 +1884,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. என் பிரியமே! நீ ரூபவதி; நீ ரூபவதி; உன் கண்கள் புறாக்கண்கள்.]]></a:t>
+              <a:t><![CDATA[16. நீர் ரூபமுள்ளவர்; என் நேசரே! நீர் இன்பமானவர்; நம்முடைய மஞ்சம் பசுமையானது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1997,159 +1993,50 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நீர் ரூபமுள்ளவர்; என் நேசரே! நீர் இன்பமானவர்; நம்முடைய மஞ்சம் பசுமையானது.]]></a:t>
-[...107 lines deleted...]
-              </a:rPr>
               <a:t><![CDATA[17. நம்முடைய வீட்டின் உத்திரங்கள் கேதுருமரம், நம்முடைய மச்சு தேவதாருமரம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
@@ -2760,51 +2647,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. என்னை இழுத்துக்கொள்ளும் உமக்குப் பின்னே ஓடி வருவோம்; ராஜா என்னைத் தமது அறைகளில் அழைத்துக்கொண்டுவந்தார்; நாங்கள் உமக்குள் களிகூர்ந்து மகிழுவோம்; திராட்சரசத்தைப் பார்க்கிலும் உமது நேசத்தை நினைப்போம்; உத்தமர்கள் உம்மை நேசிக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[5. எருசலேமின் குமாரத்திகளே! கேதாரின் கூடாரங்களைப்போலவும் சாலொமோனின் திரைகளைப்போலவும், நான் கறுப்பாயிருந்தாலும் அழகாயிருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2948,51 +2835,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469493889" r:id="rId1"/>
+    <p:sldLayoutId id="2473418088" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3120,58 +3007,50 @@
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -3328,51 +3207,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸುಂದರಿಯಾಗಿದ್ದೇನೆ.]]></a:t>
+              <a:t><![CDATA[6. Look not upon me, because I am black, because the sun has looked upon me: my mother's children]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3460,51 +3339,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ನನ್ನನ್ನು ನೋಡಬೇಡಿರಿ; ನಾನು ಸೂರ್ಯನ ದೃಷ್ಟಿಗೆ ಬಿದ್ದು ಕಪ್ಪಾಗಿದ್ದೇನೆ; ನನ್ನ ತಾಯಿಯ ಮಕ್ಕಳು ನನ್ನ ಮೇಲೆ]]></a:t>
+              <a:t><![CDATA[were angry with me; they made me the keeper of the vineyards; but mine own vineyard have I not kept.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3592,51 +3471,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕೋಪಗೊಂಡು ದ್ರಾಕ್ಷೇ ತೋಟಗಳನ್ನು ಕಾಯಲು ನನ್ನನ್ನು ನೇಮಿಸಿದರು. ನನ್ನ ಸ್ವಂತ ದ್ರಾಕ್ಷೇ ತೋಟವನ್ನು ನಾನು ಕಾಯಲಿಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[7. Tell me, O you whom my soul loves, where you feed, where you make your flock to rest at noon: for]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3724,51 +3603,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ನನ್ನ ಪ್ರಾಣ ಪ್ರಿಯನೇ, ನೀನು ನಿನ್ನ ಮಂದೆಯನ್ನು ಮೇಯಿಸಿ ಮಧ್ಯಾಹ್ನದಲ್ಲಿ ವಿಶ್ರಮಿಸಿಕೊಳ್ಳುವ ಸ್ಥಳ ಎಲ್ಲಿ ಎಂದು]]></a:t>
+              <a:t><![CDATA[why should I be as one that turns aside by the flocks of your companions?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3856,51 +3735,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನನಗೆ ತಿಳಿಸು. ನಾನು ನಿನ್ನ ಜೊತೆಗಾ ರರ ಮಂದೆಗಳ ಬಳಿಯಲ್ಲಿ ಪರಕೀಯಳ ಹಾಗೆ ಇರುವದೇಕೆ?]]></a:t>
+              <a:t><![CDATA[8. If you know not, O you fairest among women, go your way forth by the footsteps of the flock, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3988,51 +3867,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ಓ ಸ್ತ್ರೀಯರಲ್ಲಿ ಸೌಂದರ್ಯವಂತಳೇ, ನೀನು ತಿಳಿಯದೆ ಇದ್ದರೆ ನೀನು ಮಂದೆಯ ಜಾಡೆಯನ್ನು ಹಿಡಿದು ಹೊರಟುಹೋಗಿ ಕುರುಬರ]]></a:t>
+              <a:t><![CDATA[feed your kids beside the shepherds' tents.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4120,51 +3999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಗುಡಾರಗಳ ಬಳಿಯಲ್ಲಿ ನಿನ್ನ ಮೇಕೆಯ ಮರಿಗಳನ್ನು ಮೇಯಿಸು.]]></a:t>
+              <a:t><![CDATA[9. I have compared you, O my love, to a company of horses in Pharaoh's chariots.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4252,51 +4131,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ಓ ನನ್ನ ಪ್ರಿಯಳೇ, ಫರೋಹನ ರಥಗಳಲ್ಲಿರುವ ಕುದುರೆಗಳ ಗುಂಪಿಗೆ ನಿನ್ನನ್ನು ಹೋಲಿಸಿದ್ದೇನೆ.]]></a:t>
+              <a:t><![CDATA[10. Your cheeks are comely with rows of jewels, your neck with chains of gold.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4384,51 +4263,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ನಿನ್ನ ಕೆನ್ನೆಗಳು ಆಭರಣಗಳ ಸಾಲಿನಿಂದಲೂ ಕೊರಳು ಕಂಠಮಾಲೆಗಳಿಂದಲೂ ರಮ್ಯವಾಗಿವೆ.]]></a:t>
+              <a:t><![CDATA[11. We will make you borders of gold with studs of silver.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4516,51 +4395,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ನಾವು ನಿನ ಗೋಸ್ಕರ ಬಂಗಾರದ ಅಂಚುಗಳನ್ನು ಬೆಳ್ಳಿಯ ಕುಚ್ಚುಗಳೊಂದಿಗೆ ಮಾಡುವೆವು.]]></a:t>
+              <a:t><![CDATA[12. While the king sits at his table, my spikenard sends forth the smell thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4648,51 +4527,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ಸೊಲೊಮೋನನ ಗೀತಗಳ ಗೀತ.]]></a:t>
+              <a:t><![CDATA[1. The song of songs, which is Solomon's.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4780,51 +4659,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ಅರಸನು ಮೇಜಿನ ಬಳಿಯಲ್ಲಿ ಕೂತಿದ್ದಾಗ ನನ್ನ ಜಟಾಮಾಂಸಿಯು ಅದರ ವಾಸನೆಯನ್ನು ಬಿಡುತ್ತದೆ.]]></a:t>
+              <a:t><![CDATA[13. A bundle of myrrh is my well-beloved unto me; he shall lie all night between my breasts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4912,51 +4791,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ನನ್ನ ಅತಿಪ್ರಿಯನು ನನಗೆ ಬೋಳದ ಗಡ್ಡೆಯ ಹಾಗೆ ಇರುವನು; ರಾತ್ರಿಯೆಲ್ಲಾ ನನ್ನ ಸ್ತನಗಳ ಮಧ್ಯದಲ್ಲಿ ಮಲಗುವನು.]]></a:t>
+              <a:t><![CDATA[14. My beloved is unto me as a cluster of camphire in the vineyards of Engedi.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5044,51 +4923,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ಏನ್ಗೆದಿಯ ದ್ರಾಕ್ಷೇ ತೋಟ ಗಳಲ್ಲಿರುವ ಗೋರಂಟೆಯ ಪೂಗೊಂಚಲಿನಂತೆ ನನ್ನ ಪ್ರಿಯನು ನನಗೆ ಇರುವನು.]]></a:t>
+              <a:t><![CDATA[15. Behold, you are fair, my love; behold, you are fair; you have doves' eyes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5176,51 +5055,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ಇಗೋ, ನನ್ನ ಪ್ರಿಯಳೇ, ನೀನು ಸೌಂದರ್ಯ ವಂತೆಯು, ಇಗೋ, ನೀನು ಸೌಂದರ್ಯವಂತೆಯು ನಿನಗೆ ಪಾರಿವಾಳದ ಕಣ್ಣುಗಳಿವೆ.]]></a:t>
+              <a:t><![CDATA[16. Behold, you are fair, my beloved, yea, pleasant: also our bed is green.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5308,183 +5187,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ನನ್ನ ಪ್ರಿಯನೇ, ಇಗೋ, ನೀನು ಸೌಂದರ್ಯ ವಂತನು; ಹೌದು, ರಮ್ಯವಾದವನು; ನಮ್ಮ ಹಾಸಿಗೆ ಹಸುರಾಗಿದೆ.]]></a:t>
-[...131 lines deleted...]
-              <a:t><![CDATA[17. ನಮ್ಮ ಮನೆಯ ತೊಲೆಗಳು ದೇವದಾರು ಮರಗಳು, ನಮ್ಮ ಜಂತೆಗಳು ತುರಾಯಿ ಗಿಡಗಳು.]]></a:t>
+              <a:t><![CDATA[17. The beams of our house are cedar, and our rafters of fir.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5572,51 +5319,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ತನ್ನ ಬಾಯಿಯ ಮುದ್ದುಗಳಿಂದ ನನಗೆ ಮುದ್ದಿ ಡಲಿ; ನಿನ್ನ ಪ್ರೀತಿಯು ದ್ರಾಕ್ಷಾರಸಕ್ಕಿಂತ ಉತ್ತಮ.]]></a:t>
+              <a:t><![CDATA[2. Let him kiss me with the kisses of his mouth: for your love is better than wine.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5704,51 +5451,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ನಿನ್ನ ಒಳ್ಳೇ ತೈಲಗಳ ಪರಿಮಳದಂತೆ ನಿನ್ನ ಹೆಸರು ಹೊಯ್ಯಲ್ಪಟ್ಟ ತೈಲವಾಗಿದೆ; ಆದದರಿಂದ ಕನ್ನಿಕೆಯರು ನಿನ್ನನ್ನು]]></a:t>
+              <a:t><![CDATA[3. Because of the savour of your good ointments your name is as ointment poured forth, therefore do]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5836,51 +5583,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪ್ರೀತಿಮಾಡುತ್ತಾರೆ.]]></a:t>
+              <a:t><![CDATA[the virgins love you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5968,51 +5715,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ನನ್ನನ್ನು ಎಳಕೋ, ನಾವು ನಿನ್ನ ಹಿಂದೆ ಓಡುವೆವು; ಅರಸನು ನನ್ನನ್ನು ತನ್ನ ಕೊಠಡಿಗಳಿಗೆ ಕರಕೊಂಡು ಬಂದಿದ್ದಾನೆ. ನಾವು]]></a:t>
+              <a:t><![CDATA[4. Draw me, we will run after you: the king has brought me into his chambers: we will be glad and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6100,51 +5847,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಿನ್ನಲ್ಲಿ ಉಲ್ಲಾಸಪಟ್ಟು ಸಂತೋಷಪಡುತ್ತೇವೆ; ದ್ರಾಕ್ಷಾರಸ ಕ್ಕಿಂತ ನಿನ್ನ ಪ್ರೀತಿಯನ್ನು ಜ್ಞಾಪಕಮಾಡುತ್ತೇವೆ; ಯಥಾ]]></a:t>
+              <a:t><![CDATA[rejoice in you, we will remember your love more than wine: the upright love you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6232,51 +5979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ರ್ಥರು ನಿನ್ನನ್ನು ಪ್ರೀತಿಮಾಡುತ್ತಾರೆ.]]></a:t>
+              <a:t><![CDATA[5. I am black, but comely, O all of you daughters of Jerusalem, as the tents of Kedar, as the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6364,51 +6111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ನಾನು ಕಪ್ಪಾದವಳು; ಆದರೂ ಓ ಯೆರೂಸ ಲೇಮಿನ ಕುಮಾರ್ತೆಯರೇ, ಕೆದಾರಿನ ಗುಡಾರಗಳ ಹಾಗೆಯೂ ಸೊಲೊಮೋನನ ತೆರೆಗಳ ಹಾಗೆಯೂ]]></a:t>
+              <a:t><![CDATA[curtains of Solomon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6425,91 +6172,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[உன்னதப்பாட்டு : 1]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme75">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme5">
   <a:themeElements>
-    <a:clrScheme name="Theme75">
+    <a:clrScheme name="Theme5">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme75">
+    <a:fontScheme name="Theme5">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -6535,51 +6282,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme75">
+    <a:fmtScheme name="Theme5">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -6710,51 +6457,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>25</Slides>
+  <Slides>24</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>