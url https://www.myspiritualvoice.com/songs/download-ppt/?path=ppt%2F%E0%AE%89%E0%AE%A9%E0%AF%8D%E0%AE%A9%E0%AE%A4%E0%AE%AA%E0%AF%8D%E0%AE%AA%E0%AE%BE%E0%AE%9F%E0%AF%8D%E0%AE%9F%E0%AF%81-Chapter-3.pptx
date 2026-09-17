--- v1 (2026-07-18)
+++ v2 (2026-09-17)
@@ -350,51 +350,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. எருசலேமின் குமாரத்திகளே! எனக்குப் பிரியமானவளுக்கு மனதாகுமட்டும் நீங்கள் அவளை விழிக்கப்பண்ணாமலும் எழுப்பாமலுமிருக்கும்படி வெளிமான்கள்மேலும் வெளியின் மரைகள்மேலும் உங்களை ஆணையிடுகிறேன்.]]></a:t>
+              <a:t><![CDATA[5. I charge you, O all of you daughters of Jerusalem, by the roes, and by the hinds of the field, that all of you stir not up, nor awake my love, till he please.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -459,51 +459,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. எருசலேமின் குமாரத்திகளே! எனக்குப் பிரியமானவளுக்கு மனதாகுமட்டும் நீங்கள் அவளை விழிக்கப்பண்ணாமலும் எழுப்பாமலுமிருக்கும்படி வெளிமான்கள்மேலும் வெளியின் மரைகள்மேலும் உங்களை ஆணையிடுகிறேன்.]]></a:t>
+              <a:t><![CDATA[6. Who is this that comes out of the wilderness like pillars of smoke, perfumed with myrrh and frankincense, with all powders of the merchant?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -568,51 +568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. வெள்ளைப்போளத்தினாலும் சாம்பிராணியினாலும் வர்த்தகருடைய சகலவித கந்தப்பொடியினாலும் உண்டாகிய வாசனையை வீசி, தூபஸ்தம்பங்களைப்போல் வனாந்தரத்திலிருந்து வருகிற இவர் யார்?]]></a:t>
+              <a:t><![CDATA[6. Who is this that comes out of the wilderness like pillars of smoke, perfumed with myrrh and frankincense, with all powders of the merchant?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -677,51 +677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. வெள்ளைப்போளத்தினாலும் சாம்பிராணியினாலும் வர்த்தகருடைய சகலவித கந்தப்பொடியினாலும் உண்டாகிய வாசனையை வீசி, தூபஸ்தம்பங்களைப்போல் வனாந்தரத்திலிருந்து வருகிற இவர் யார்?]]></a:t>
+              <a:t><![CDATA[7. Behold his bed, which is Solomon's; threescore valiant men are about it, of the valiant of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -786,51 +786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இதோ, சாலொமோனுடைய மஞ்சம்; இஸ்ரவேலின் சவுரியவான்களில் அறுபது சவுரியவான்கள் அதைச் சுற்றி நிற்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[7. Behold his bed, which is Solomon's; threescore valiant men are about it, of the valiant of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -895,51 +895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இதோ, சாலொமோனுடைய மஞ்சம்; இஸ்ரவேலின் சவுரியவான்களில் அறுபது சவுரியவான்கள் அதைச் சுற்றி நிற்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[8. They all hold swords, being expert in war: every man has his sword upon his thigh because of fear in the night.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1004,51 +1004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இவர்களெல்லாரும் பட்டயம் பிடித்து, யுத்தத்துக்குப் பழகினவர்களாயிருக்கிறார்கள்; இராக்கால பயத்தினிமித்தம் அவனவனுடைய பட்டயம் அவனவன் அரையிலிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[8. They all hold swords, being expert in war: every man has his sword upon his thigh because of fear in the night.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1113,51 +1113,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இவர்களெல்லாரும் பட்டயம் பிடித்து, யுத்தத்துக்குப் பழகினவர்களாயிருக்கிறார்கள்; இராக்கால பயத்தினிமித்தம் அவனவனுடைய பட்டயம் அவனவன் அரையிலிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[9. King Solomon made himself a chariot of the wood of Lebanon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1222,51 +1222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. சாலொமோன் ராஜா தனக்கு லீபனோனின் மரத்தினால் ஒரு இரதத்தைப் பண்ணுவித்தார்.]]></a:t>
+              <a:t><![CDATA[10. He made the pillars thereof of silver, the bottom thereof of gold, the covering of it of purple, the midst thereof being paved with love, for the daughters of Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1331,51 +1331,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அதின் தூண்களை வெள்ளியினாலும், அதின் தட்டைப் பொன்னினாலும், அதின் ஆசனத்தை இரத்தாம்பரத்தினாலும் பண்ணுவித்தார்; அதின் உட்புறத்திலே எருசலேமின் குமாரத்திகளினிமித்தம் நேசம் என்னும் சமுக்காளம் விரித்திருந்தது.]]></a:t>
+              <a:t><![CDATA[10. He made the pillars thereof of silver, the bottom thereof of gold, the covering of it of purple, the midst thereof being paved with love, for the daughters of Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1440,51 +1440,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இராக்காலங்களில் என் படுக்கையிலே என் ஆத்தும நேசரைத் தேடினேன்; தேடியும் நான் அவரைக் காணவில்லை.]]></a:t>
+              <a:t><![CDATA[1. By night on my bed I sought him whom my soul loves: I sought him, but I found him not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1549,51 +1549,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அதின் தூண்களை வெள்ளியினாலும், அதின் தட்டைப் பொன்னினாலும், அதின் ஆசனத்தை இரத்தாம்பரத்தினாலும் பண்ணுவித்தார்; அதின் உட்புறத்திலே எருசலேமின் குமாரத்திகளினிமித்தம் நேசம் என்னும் சமுக்காளம் விரித்திருந்தது.]]></a:t>
+              <a:t><![CDATA[10. He made the pillars thereof of silver, the bottom thereof of gold, the covering of it of purple, the midst thereof being paved with love, for the daughters of Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1658,51 +1658,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. சீயோன் குமாரத்திகளே! நீங்கள் புறப்பட்டுப்போய், ராஜாவாகிய சாலொமோனின் கலியாண நாளிலும், மனமகிழ்ச்சியின் நாளிலும் அவருடைய தாயார் அவருக்குச் சூட்டின முடியோடிருக்கிற அவரைப் பாருங்கள்.]]></a:t>
+              <a:t><![CDATA[11. Go forth, O all of you daughters of Zion, and behold king Solomon with the crown wherewith his mother crowned him in the day of his espousals, and in the day of the gladness of his heart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1767,51 +1767,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. சீயோன் குமாரத்திகளே! நீங்கள் புறப்பட்டுப்போய், ராஜாவாகிய சாலொமோனின் கலியாண நாளிலும், மனமகிழ்ச்சியின் நாளிலும் அவருடைய தாயார் அவருக்குச் சூட்டின முடியோடிருக்கிற அவரைப் பாருங்கள்.]]></a:t>
+              <a:t><![CDATA[11. Go forth, O all of you daughters of Zion, and behold king Solomon with the crown wherewith his mother crowned him in the day of his espousals, and in the day of the gladness of his heart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1876,51 +1876,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நான் எழுந்து நகரத்தின் வீதிகளிலும் தெருக்களிலும் திரிந்து, என் ஆத்தும நேசரைத் தேடுவேன் என்றேன்; தேடியும் நான் அவரைக் காணவில்லை.]]></a:t>
+              <a:t><![CDATA[2. I will rise now, and go about the city in the streets, and in the broad ways I will seek him whom my soul loves: I sought him, but I found him not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1985,51 +1985,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நான் எழுந்து நகரத்தின் வீதிகளிலும் தெருக்களிலும் திரிந்து, என் ஆத்தும நேசரைத் தேடுவேன் என்றேன்; தேடியும் நான் அவரைக் காணவில்லை.]]></a:t>
+              <a:t><![CDATA[2. I will rise now, and go about the city in the streets, and in the broad ways I will seek him whom my soul loves: I sought him, but I found him not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2094,51 +2094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நகரத்திலே திரிகிற காவலாளர் என்னைக் கண்டார்கள் என் ஆத்துமநேசரைக் கண்டீர்களா என்று அவர்களைக் கேட்டேன்.]]></a:t>
+              <a:t><![CDATA[3. The watchmen that go about the city found me: to whom I said, Saw all of you him whom my soul loves?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2203,51 +2203,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நகரத்திலே திரிகிற காவலாளர் என்னைக் கண்டார்கள் என் ஆத்துமநேசரைக் கண்டீர்களா என்று அவர்களைக் கேட்டேன்.]]></a:t>
+              <a:t><![CDATA[3. The watchmen that go about the city found me: to whom I said, Saw all of you him whom my soul loves?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2312,51 +2312,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நான் அவர்களை விட்டுக் கொஞ்சதூரம் கடந்துபோனவுடனே, என் ஆத்தும நேசரைக் கண்டேன்; அவரை நான் என் தாயின் வீட்டிலும் என்னைப் பெற்றவளின் அறையிலும் கொண்டுவந்து விடுமட்டும் விடாமல் பற்றிக்கொண்டேன்.]]></a:t>
+              <a:t><![CDATA[4. It was but a little that I passed from them, but I found him whom my soul loves: I held him, and would not let him go, until I had brought him into my mother's house, and into the chamber of her that conceived me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2421,51 +2421,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நான் அவர்களை விட்டுக் கொஞ்சதூரம் கடந்துபோனவுடனே, என் ஆத்தும நேசரைக் கண்டேன்; அவரை நான் என் தாயின் வீட்டிலும் என்னைப் பெற்றவளின் அறையிலும் கொண்டுவந்து விடுமட்டும் விடாமல் பற்றிக்கொண்டேன்.]]></a:t>
+              <a:t><![CDATA[4. It was but a little that I passed from them, but I found him whom my soul loves: I held him, and would not let him go, until I had brought him into my mother's house, and into the chamber of her that conceived me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2530,51 +2530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நான் அவர்களை விட்டுக் கொஞ்சதூரம் கடந்துபோனவுடனே, என் ஆத்தும நேசரைக் கண்டேன்; அவரை நான் என் தாயின் வீட்டிலும் என்னைப் பெற்றவளின் அறையிலும் கொண்டுவந்து விடுமட்டும் விடாமல் பற்றிக்கொண்டேன்.]]></a:t>
+              <a:t><![CDATA[5. I charge you, O all of you daughters of Jerusalem, by the roes, and by the hinds of the field, that all of you stir not up, nor awake my love, till he please.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -2609,51 +2609,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473418019" r:id="rId1"/>
+    <p:sldLayoutId id="2478621498" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -2965,51 +2965,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. I charge you, O all of you daughters of Jerusalem, by the roes, and by the hinds of the field,]]></a:t>
+              <a:t><![CDATA[எழுப்பாமலுமிருக்கும்படி வெளிமான்கள்மேலும் வெளியின் மரைகள்மேலும் உங்களை ஆணையிடுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3097,51 +3097,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that all of you stir not up, nor awake my love, till he please.]]></a:t>
+              <a:t><![CDATA[6. வெள்ளைப்போளத்தினாலும் சாம்பிராணியினாலும் வர்த்தகருடைய சகலவித கந்தப்பொடியினாலும் உண்டாகிய வாசனையை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3229,51 +3229,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. Who is this that comes out of the wilderness like pillars of smoke, perfumed with myrrh and]]></a:t>
+              <a:t><![CDATA[வீசி, தூபஸ்தம்பங்களைப்போல் வனாந்தரத்திலிருந்து வருகிற இவர் யார்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3361,51 +3361,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[frankincense, with all powders of the merchant?]]></a:t>
+              <a:t><![CDATA[7. இதோ, சாலொமோனுடைய மஞ்சம்; இஸ்ரவேலின் சவுரியவான்களில் அறுபது சவுரியவான்கள் அதைச் சுற்றி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3493,51 +3493,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Behold his bed, which is Solomon's; threescore valiant men are about it, of the valiant of]]></a:t>
+              <a:t><![CDATA[நிற்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3625,51 +3625,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Israel.]]></a:t>
+              <a:t><![CDATA[8. இவர்களெல்லாரும் பட்டயம் பிடித்து, யுத்தத்துக்குப் பழகினவர்களாயிருக்கிறார்கள்; இராக்கால]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3757,51 +3757,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. They all hold swords, being expert in war: every man has his sword upon his thigh because of fear]]></a:t>
+              <a:t><![CDATA[பயத்தினிமித்தம் அவனவனுடைய பட்டயம் அவனவன் அரையிலிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3889,51 +3889,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[in the night.]]></a:t>
+              <a:t><![CDATA[9. சாலொமோன் ராஜா தனக்கு லீபனோனின் மரத்தினால் ஒரு இரதத்தைப் பண்ணுவித்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4021,51 +4021,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. King Solomon made himself a chariot of the wood of Lebanon.]]></a:t>
+              <a:t><![CDATA[10. அதின் தூண்களை வெள்ளியினாலும், அதின் தட்டைப் பொன்னினாலும், அதின் ஆசனத்தை இரத்தாம்பரத்தினாலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4153,51 +4153,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. He made the pillars thereof of silver, the bottom thereof of gold, the covering of it of purple,]]></a:t>
+              <a:t><![CDATA[பண்ணுவித்தார்; அதின் உட்புறத்திலே எருசலேமின் குமாரத்திகளினிமித்தம் நேசம் என்னும் சமுக்காளம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4285,51 +4285,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. By night on my bed I sought him whom my soul loves: I sought him, but I found him not.]]></a:t>
+              <a:t><![CDATA[1. இராக்காலங்களில் என் படுக்கையிலே என் ஆத்தும நேசரைத் தேடினேன்; தேடியும் நான் அவரைக் காணவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4417,51 +4417,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the midst thereof being paved with love, for the daughters of Jerusalem.]]></a:t>
+              <a:t><![CDATA[விரித்திருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4549,51 +4549,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Go forth, O all of you daughters of Zion, and behold king Solomon with the crown wherewith his]]></a:t>
+              <a:t><![CDATA[11. சீயோன் குமாரத்திகளே! நீங்கள் புறப்பட்டுப்போய், ராஜாவாகிய சாலொமோனின் கலியாண நாளிலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4681,51 +4681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[mother crowned him in the day of his espousals, and in the day of the gladness of his heart.]]></a:t>
+              <a:t><![CDATA[மனமகிழ்ச்சியின் நாளிலும் அவருடைய தாயார் அவருக்குச் சூட்டின முடியோடிருக்கிற அவரைப் பாருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4813,51 +4813,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. I will rise now, and go about the city in the streets, and in the broad ways I will seek him whom]]></a:t>
+              <a:t><![CDATA[2. நான் எழுந்து நகரத்தின் வீதிகளிலும் தெருக்களிலும் திரிந்து, என் ஆத்தும நேசரைத் தேடுவேன் என்றேன்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4945,51 +4945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[my soul loves: I sought him, but I found him not.]]></a:t>
+              <a:t><![CDATA[தேடியும் நான் அவரைக் காணவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5077,51 +5077,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. The watchmen that go about the city found me: to whom I said, Saw all of you him whom my soul]]></a:t>
+              <a:t><![CDATA[3. நகரத்திலே திரிகிற காவலாளர் என்னைக் கண்டார்கள் என் ஆத்துமநேசரைக் கண்டீர்களா என்று அவர்களைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5209,51 +5209,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[loves?]]></a:t>
+              <a:t><![CDATA[கேட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5341,51 +5341,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. It was but a little that I passed from them, but I found him whom my soul loves: I held him, and]]></a:t>
+              <a:t><![CDATA[4. நான் அவர்களை விட்டுக் கொஞ்சதூரம் கடந்துபோனவுடனே, என் ஆத்தும நேசரைக் கண்டேன்; அவரை நான் என் தாயின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5473,51 +5473,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[would not let him go, until I had brought him into my mother's house, and into the chamber of her]]></a:t>
+              <a:t><![CDATA[வீட்டிலும் என்னைப் பெற்றவளின் அறையிலும் கொண்டுவந்து விடுமட்டும் விடாமல் பற்றிக்கொண்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5605,51 +5605,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that conceived me.]]></a:t>
+              <a:t><![CDATA[5. எருசலேமின் குமாரத்திகளே! எனக்குப் பிரியமானவளுக்கு மனதாகுமட்டும் நீங்கள் அவளை விழிக்கப்பண்ணாமலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5666,91 +5666,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[உன்னதப்பாட்டு : 3]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme40">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme98">
   <a:themeElements>
-    <a:clrScheme name="Theme40">
+    <a:clrScheme name="Theme98">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme40">
+    <a:fontScheme name="Theme98">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -5776,51 +5776,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme40">
+    <a:fmtScheme name="Theme98">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>