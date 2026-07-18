--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -47,58 +47,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -107,54 +99,50 @@
     <p:sldId id="259" r:id="rId6"/>
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
-    <p:sldId id="284" r:id="rId31"/>
-[...2 lines deleted...]
-    <p:sldId id="287" r:id="rId34"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -280,57 +268,53 @@
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
-  <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
-[...5 lines deleted...]
-  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -390,51 +374,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Your two breasts are like two young roes that are twins, which feed among the lilies.]]></a:t>
+              <a:t><![CDATA[5. உன் இரண்டு ஸ்தனங்களும் லீலிபுஷ்பங்களில் மேயும் இரட்டைக்குட்டிகளுக்குச் சமானம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -499,51 +483,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. Until the day break, and the shadows flee away, I will get me to the mountain of myrrh, and to the hill of frankincense.]]></a:t>
+              <a:t><![CDATA[6. பகல் குளிர்ச்சியாகி நிழல் சாய்ந்துபோகும்வரைக்கும், நான் வெள்ளைப்போளமலையிலும் சாம்பிராணிமலையிலும் போயிருப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -608,51 +592,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. Until the day break, and the shadows flee away, I will get me to the mountain of myrrh, and to the hill of frankincense.]]></a:t>
+              <a:t><![CDATA[6. பகல் குளிர்ச்சியாகி நிழல் சாய்ந்துபோகும்வரைக்கும், நான் வெள்ளைப்போளமலையிலும் சாம்பிராணிமலையிலும் போயிருப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -717,51 +701,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. You are all fair, my love; there is no spot in you.]]></a:t>
+              <a:t><![CDATA[7. என் பிரியமே! நீ பூரண ரூபவதி; உன்னில் பழுதொன்றுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -826,51 +810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Come with me from Lebanon, my spouse, with me from Lebanon: look from the top of Amana, from the top of Shenir and Hermon, from the lions' dens, from the mountains of the leopards.]]></a:t>
+              <a:t><![CDATA[8. லீபனோனிலிருந்து என்னோடே வா. என் மணவாளியே! லீபனோனிலிருந்து என்னோடே வா. அமனாவின் கொடுமுடியிலிருந்தும், சேனீர் எர்மோனின் கொடுமுடியிலிருந்தும், சிங்கங்களின் தாபரங்களிலிருந்தும், சிவிங்கிகளின் மலைகளிலிருந்தும் கீழே பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -935,51 +919,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Come with me from Lebanon, my spouse, with me from Lebanon: look from the top of Amana, from the top of Shenir and Hermon, from the lions' dens, from the mountains of the leopards.]]></a:t>
+              <a:t><![CDATA[8. லீபனோனிலிருந்து என்னோடே வா. என் மணவாளியே! லீபனோனிலிருந்து என்னோடே வா. அமனாவின் கொடுமுடியிலிருந்தும், சேனீர் எர்மோனின் கொடுமுடியிலிருந்தும், சிங்கங்களின் தாபரங்களிலிருந்தும், சிவிங்கிகளின் மலைகளிலிருந்தும் கீழே பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1044,51 +1028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Come with me from Lebanon, my spouse, with me from Lebanon: look from the top of Amana, from the top of Shenir and Hermon, from the lions' dens, from the mountains of the leopards.]]></a:t>
+              <a:t><![CDATA[9. என் இருதயத்தைக் கவர்ந்துகொண்டாய்; என் சகோதரியே! என் மணவாளியே! உன் கண்களிலொன்றினாலும் உன் கழுத்திலுள்ள ஒரு சரப்பணியினாலும் என் இருதயத்தைக் கவர்ந்துகொண்டாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1153,51 +1137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. You have ravished my heart, my sister, my spouse; you have ravished my heart with one of yours eyes, with one chain of your neck.]]></a:t>
+              <a:t><![CDATA[9. என் இருதயத்தைக் கவர்ந்துகொண்டாய்; என் சகோதரியே! என் மணவாளியே! உன் கண்களிலொன்றினாலும் உன் கழுத்திலுள்ள ஒரு சரப்பணியினாலும் என் இருதயத்தைக் கவர்ந்துகொண்டாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1262,51 +1246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. You have ravished my heart, my sister, my spouse; you have ravished my heart with one of yours eyes, with one chain of your neck.]]></a:t>
+              <a:t><![CDATA[10. உன் நேசம் எவ்வளவு இன்பமாயிருக்கிறது; என் சகோதரியே! என் மணவாளியே! திராட்சரசத்தைப்பார்க்கிலும் உன் நேசம் எவ்வளவு மதுரமாயிருக்கிறது! சகல கந்தவர்க்கங்களைப்பார்க்கிலும் உன் பரிமளதைலங்கள் எவ்வளவு வாசனையாயிருக்கிறது!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1371,51 +1355,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. How fair is your love, my sister, my spouse! how much better is your love than wine! and the smell of yours ointments than all spices!]]></a:t>
+              <a:t><![CDATA[10. உன் நேசம் எவ்வளவு இன்பமாயிருக்கிறது; என் சகோதரியே! என் மணவாளியே! திராட்சரசத்தைப்பார்க்கிலும் உன் நேசம் எவ்வளவு மதுரமாயிருக்கிறது! சகல கந்தவர்க்கங்களைப்பார்க்கிலும் உன் பரிமளதைலங்கள் எவ்வளவு வாசனையாயிருக்கிறது!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1480,51 +1464,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Behold, you are fair, my love; behold, you are fair; you have doves' eyes within your locks: your hair is as a flock of goats, that appear from mount Gilead.]]></a:t>
+              <a:t><![CDATA[1. நீ ருபவதி, என் பிரியமே! நீ ருபவதி; உன் முக்காட்டின் நடுவே உன் கண்கள் புறாக்கண்களாயிருக்கிறது; உன் கூந்தல் கீலேயாத் மலையில் தழைமேயும் வெள்ளாட்டு மந்தையைப்போலிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1589,51 +1573,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. How fair is your love, my sister, my spouse! how much better is your love than wine! and the smell of yours ointments than all spices!]]></a:t>
+              <a:t><![CDATA[11. என் மணவாளியே! உன் உதடுகளிலிருந்து தேன் ஒழுகுகிறது, உன் நாவின் கீழ் தேனும் பாலும் இருக்கிறது, உன் வஸ்திரங்களின் வாசனை லீபனோனின் வாசனைக்கொப்பாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1698,51 +1682,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. How fair is your love, my sister, my spouse! how much better is your love than wine! and the smell of yours ointments than all spices!]]></a:t>
+              <a:t><![CDATA[11. என் மணவாளியே! உன் உதடுகளிலிருந்து தேன் ஒழுகுகிறது, உன் நாவின் கீழ் தேனும் பாலும் இருக்கிறது, உன் வஸ்திரங்களின் வாசனை லீபனோனின் வாசனைக்கொப்பாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1807,51 +1791,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Your lips, O my spouse, drop as the honeycomb: honey and milk are under your tongue; and the smell of your garments is like the smell of Lebanon.]]></a:t>
+              <a:t><![CDATA[12. என் சகோதரியே! என் மணவாளியே! நீ அடைக்கப்பட்ட தோட்டமும், மறைவு கட்டப்பட்ட நீரூற்றும், முத்திரிக்கப்பட்ட கிணறுமாயிருக்கிறாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1916,51 +1900,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Your lips, O my spouse, drop as the honeycomb: honey and milk are under your tongue; and the smell of your garments is like the smell of Lebanon.]]></a:t>
+              <a:t><![CDATA[13. உன் தோட்டம் மாதளஞ்செடிகளும், அருமையான கனிமரங்களும் மருதோன்றிச் செடிகளும், நளதச்செடிகளும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2025,51 +2009,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. A garden enclosed is my sister, my spouse; a spring shut up, a fountain sealed.]]></a:t>
+              <a:t><![CDATA[14. நளதமும், குங்குமமும், வசம்பும், லவங்கமும், சகலவித தூபவர்க்க மரங்களும், வெள்ளைப்போளச்செடிகளும், சந்தன விருட்சங்களும், சகலவித கந்தவர்க்கச்செடிகளுமுள்ள சிங்காரவனமாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2134,51 +2118,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. A garden enclosed is my sister, my spouse; a spring shut up, a fountain sealed.]]></a:t>
+              <a:t><![CDATA[14. நளதமும், குங்குமமும், வசம்பும், லவங்கமும், சகலவித தூபவர்க்க மரங்களும், வெள்ளைப்போளச்செடிகளும், சந்தன விருட்சங்களும், சகலவித கந்தவர்க்கச்செடிகளுமுள்ள சிங்காரவனமாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2243,51 +2227,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Your plants are an orchard of pomegranates, with pleasant fruits; camphire, with spikenard,]]></a:t>
+              <a:t><![CDATA[15. தோட்டங்களுக்கு நீரூற்றும், ஜீவத்தண்ணீரின் துரவும், லீபனோனிலிருந்து ஓடிவரும் வாய்க்கால்களும் உண்டாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2352,51 +2336,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Spikenard and saffron; calamus and cinnamon, with all trees of frankincense; myrrh and aloes, with all the chief spices:]]></a:t>
+              <a:t><![CDATA[16. வாடையே! எழும்பு; தென்றலே! வா; கந்தப்பிசின்கள் வடிய என் தோட்டத்தில் வீசு; என் நேசர் தம்முடைய தோட்டத்துக்கு வந்து, தமது அருமையான கனிகளைப் புசிப்பாராக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2461,160 +2445,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Spikenard and saffron; calamus and cinnamon, with all trees of frankincense; myrrh and aloes, with all the chief spices:]]></a:t>
-[...108 lines deleted...]
-              <a:t><![CDATA[15. A fountain of gardens, a well of living waters, and streams from Lebanon.]]></a:t>
+              <a:t><![CDATA[16. வாடையே! எழும்பு; தென்றலே! வா; கந்தப்பிசின்கள் வடிய என் தோட்டத்தில் வீசு; என் நேசர் தம்முடைய தோட்டத்துக்கு வந்து, தமது அருமையான கனிகளைப் புசிப்பாராக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2679,378 +2554,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Behold, you are fair, my love; behold, you are fair; you have doves' eyes within your locks: your hair is as a flock of goats, that appear from mount Gilead.]]></a:t>
-[...326 lines deleted...]
-              <a:t><![CDATA[16. Awake, O north wind; and come, you south; blow upon my garden, that the spices thereof may flow out. Let my beloved come into his garden, and eat his pleasant fruits.]]></a:t>
+              <a:t><![CDATA[1. நீ ருபவதி, என் பிரியமே! நீ ருபவதி; உன் முக்காட்டின் நடுவே உன் கண்கள் புறாக்கண்களாயிருக்கிறது; உன் கூந்தல் கீலேயாத் மலையில் தழைமேயும் வெள்ளாட்டு மந்தையைப்போலிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3115,51 +2663,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Your teeth are like a flock of sheep that are even shorn, which came up from the washing; whereof every one bear twins, and none is barren among them.]]></a:t>
+              <a:t><![CDATA[2. உன் பற்கள், மயிர் கத்தரிக்கப்பட்டபின் குளிப்பாட்டப்பட்டுக் கரையேறுகிறவைகளும், ஒன்றாகிலும் மலடாயிராமல் எல்லாம் இரட்டைக்குட்டியீன்றவைகளுமான ஆட்டுமந்தையைப்போலிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3224,51 +2772,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Your teeth are like a flock of sheep that are even shorn, which came up from the washing; whereof every one bear twins, and none is barren among them.]]></a:t>
+              <a:t><![CDATA[2. உன் பற்கள், மயிர் கத்தரிக்கப்பட்டபின் குளிப்பாட்டப்பட்டுக் கரையேறுகிறவைகளும், ஒன்றாகிலும் மலடாயிராமல் எல்லாம் இரட்டைக்குட்டியீன்றவைகளுமான ஆட்டுமந்தையைப்போலிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3333,51 +2881,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Your lips are like a thread of scarlet, and your speech is comely: your temples are like a piece of a pomegranate within your locks.]]></a:t>
+              <a:t><![CDATA[3. உன் உதடுகள் சிவப்புநூலுக்குச் சமானமும், உன் வாக்கு இன்பமுமாயிருக்கிறது; உன் முக்காட்டின் நடுவே உன் கன்னங்கள் வெடித்த மாதளம் பழம்போலிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3442,51 +2990,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Your lips are like a thread of scarlet, and your speech is comely: your temples are like a piece of a pomegranate within your locks.]]></a:t>
+              <a:t><![CDATA[3. உன் உதடுகள் சிவப்புநூலுக்குச் சமானமும், உன் வாக்கு இன்பமுமாயிருக்கிறது; உன் முக்காட்டின் நடுவே உன் கன்னங்கள் வெடித்த மாதளம் பழம்போலிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3551,51 +3099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Your neck is like the tower of David built for an armoury, whereon there hang a thousand bucklers, all shields of mighty men.]]></a:t>
+              <a:t><![CDATA[4. உன் கழுத்து, பராக்கிரமசாலிகளின் கேடகங்களாகிய ஆயிரம் பரிசைகள் தூக்கியிருக்கிற ஆயுதசாலையாக்கப்பட்ட தாவீதின் கோபுரம்போலிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3660,51 +3208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Your neck is like the tower of David built for an armoury, whereon there hang a thousand bucklers, all shields of mighty men.]]></a:t>
+              <a:t><![CDATA[4. உன் கழுத்து, பராக்கிரமசாலிகளின் கேடகங்களாகிய ஆயிரம் பரிசைகள் தூக்கியிருக்கிற ஆயுதசாலையாக்கப்பட்ட தாவீதின் கோபுரம்போலிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3739,51 +3287,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469492870" r:id="rId1"/>
+    <p:sldLayoutId id="2473418023" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3943,86 +3491,54 @@
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
-</Relationships>
-[...22 lines deleted...]
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
@@ -4175,51 +3691,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. உன் இரண்டு ஸ்தனங்களும் லீலிபுஷ்பங்களில் மேயும் இரட்டைக்குட்டிகளுக்குச் சமானம்.]]></a:t>
+              <a:t><![CDATA[5. Your two breasts are like two young roes that are twins, which feed among the lilies.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4307,51 +3823,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. பகல் குளிர்ச்சியாகி நிழல் சாய்ந்துபோகும்வரைக்கும், நான் வெள்ளைப்போளமலையிலும் சாம்பிராணிமலையிலும்]]></a:t>
+              <a:t><![CDATA[6. Until the day break, and the shadows flee away, I will get me to the mountain of myrrh, and to]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4439,51 +3955,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[போயிருப்பேன்.]]></a:t>
+              <a:t><![CDATA[the hill of frankincense.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4571,51 +4087,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. என் பிரியமே! நீ பூரண ரூபவதி; உன்னில் பழுதொன்றுமில்லை.]]></a:t>
+              <a:t><![CDATA[7. You are all fair, my love; there is no spot in you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4703,51 +4219,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. லீபனோனிலிருந்து என்னோடே வா. என் மணவாளியே! லீபனோனிலிருந்து என்னோடே வா. அமனாவின்]]></a:t>
+              <a:t><![CDATA[8. Come with me from Lebanon, my spouse, with me from Lebanon: look from the top of Amana, from the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4835,51 +4351,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கொடுமுடியிலிருந்தும், சேனீர் எர்மோனின் கொடுமுடியிலிருந்தும், சிங்கங்களின் தாபரங்களிலிருந்தும்,]]></a:t>
+              <a:t><![CDATA[top of Shenir and Hermon, from the lions' dens, from the mountains of the leopards.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4967,51 +4483,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[சிவிங்கிகளின் மலைகளிலிருந்தும் கீழே பார்.]]></a:t>
+              <a:t><![CDATA[9. You have ravished my heart, my sister, my spouse; you have ravished my heart with one of yours]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5099,51 +4615,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. என் இருதயத்தைக் கவர்ந்துகொண்டாய்; என் சகோதரியே! என் மணவாளியே! உன் கண்களிலொன்றினாலும் உன்]]></a:t>
+              <a:t><![CDATA[eyes, with one chain of your neck.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5231,51 +4747,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கழுத்திலுள்ள ஒரு சரப்பணியினாலும் என் இருதயத்தைக் கவர்ந்துகொண்டாய்.]]></a:t>
+              <a:t><![CDATA[10. How fair is your love, my sister, my spouse! how much better is your love than wine! and the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5363,51 +4879,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. உன் நேசம் எவ்வளவு இன்பமாயிருக்கிறது; என் சகோதரியே! என் மணவாளியே! திராட்சரசத்தைப்பார்க்கிலும் உன்]]></a:t>
+              <a:t><![CDATA[smell of yours ointments than all spices!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5495,51 +5011,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. நீ ருபவதி, என் பிரியமே! நீ ருபவதி; உன் முக்காட்டின் நடுவே உன் கண்கள் புறாக்கண்களாயிருக்கிறது; உன்]]></a:t>
+              <a:t><![CDATA[1. Behold, you are fair, my love; behold, you are fair; you have doves' eyes within your locks: your]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5627,51 +5143,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[நேசம் எவ்வளவு மதுரமாயிருக்கிறது! சகல கந்தவர்க்கங்களைப்பார்க்கிலும் உன் பரிமளதைலங்கள் எவ்வளவு]]></a:t>
+              <a:t><![CDATA[11. Your lips, O my spouse, drop as the honeycomb: honey and milk are under your tongue; and the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5759,51 +5275,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[வாசனையாயிருக்கிறது!]]></a:t>
+              <a:t><![CDATA[smell of your garments is like the smell of Lebanon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5891,51 +5407,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. என் மணவாளியே! உன் உதடுகளிலிருந்து தேன் ஒழுகுகிறது, உன் நாவின் கீழ் தேனும் பாலும் இருக்கிறது, உன்]]></a:t>
+              <a:t><![CDATA[12. A garden enclosed is my sister, my spouse; a spring shut up, a fountain sealed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6023,51 +5539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[வஸ்திரங்களின் வாசனை லீபனோனின் வாசனைக்கொப்பாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[13. Your plants are an orchard of pomegranates, with pleasant fruits; camphire, with spikenard,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6155,51 +5671,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. என் சகோதரியே! என் மணவாளியே! நீ அடைக்கப்பட்ட தோட்டமும், மறைவு கட்டப்பட்ட நீரூற்றும்,]]></a:t>
+              <a:t><![CDATA[14. Spikenard and saffron; calamus and cinnamon, with all trees of frankincense; myrrh and aloes,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6287,51 +5803,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[முத்திரிக்கப்பட்ட கிணறுமாயிருக்கிறாய்.]]></a:t>
+              <a:t><![CDATA[with all the chief spices:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6419,51 +5935,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. உன் தோட்டம் மாதளஞ்செடிகளும், அருமையான கனிமரங்களும் மருதோன்றிச் செடிகளும், நளதச்செடிகளும்,]]></a:t>
+              <a:t><![CDATA[15. A fountain of gardens, a well of living waters, and streams from Lebanon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6551,51 +6067,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நளதமும், குங்குமமும், வசம்பும், லவங்கமும், சகலவித தூபவர்க்க மரங்களும், வெள்ளைப்போளச்செடிகளும்,]]></a:t>
+              <a:t><![CDATA[16. Awake, O north wind; and come, you south; blow upon my garden, that the spices thereof may flow]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6683,183 +6199,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[சந்தன விருட்சங்களும், சகலவித கந்தவர்க்கச்செடிகளுமுள்ள சிங்காரவனமாயிருக்கிறது.]]></a:t>
-[...131 lines deleted...]
-              <a:t><![CDATA[15. தோட்டங்களுக்கு நீரூற்றும், ஜீவத்தண்ணீரின் துரவும், லீபனோனிலிருந்து ஓடிவரும் வாய்க்கால்களும்]]></a:t>
+              <a:t><![CDATA[out. Let my beloved come into his garden, and eat his pleasant fruits.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6947,447 +6331,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கூந்தல் கீலேயாத் மலையில் தழைமேயும் வெள்ளாட்டு மந்தையைப்போலிருக்கிறது.]]></a:t>
-[...395 lines deleted...]
-              <a:t><![CDATA[தோட்டத்துக்கு வந்து, தமது அருமையான கனிகளைப் புசிப்பாராக.]]></a:t>
+              <a:t><![CDATA[hair is as a flock of goats, that appear from mount Gilead.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7475,51 +6463,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. உன் பற்கள், மயிர் கத்தரிக்கப்பட்டபின் குளிப்பாட்டப்பட்டுக் கரையேறுகிறவைகளும், ஒன்றாகிலும்]]></a:t>
+              <a:t><![CDATA[2. Your teeth are like a flock of sheep that are even shorn, which came up from the washing; whereof]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7607,51 +6595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[மலடாயிராமல் எல்லாம் இரட்டைக்குட்டியீன்றவைகளுமான ஆட்டுமந்தையைப்போலிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[every one bear twins, and none is barren among them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7739,51 +6727,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. உன் உதடுகள் சிவப்புநூலுக்குச் சமானமும், உன் வாக்கு இன்பமுமாயிருக்கிறது; உன் முக்காட்டின் நடுவே]]></a:t>
+              <a:t><![CDATA[3. Your lips are like a thread of scarlet, and your speech is comely: your temples are like a piece]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7871,51 +6859,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[உன் கன்னங்கள் வெடித்த மாதளம் பழம்போலிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[of a pomegranate within your locks.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8003,51 +6991,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. உன் கழுத்து, பராக்கிரமசாலிகளின் கேடகங்களாகிய ஆயிரம் பரிசைகள் தூக்கியிருக்கிற ஆயுதசாலையாக்கப்பட்ட]]></a:t>
+              <a:t><![CDATA[4. Your neck is like the tower of David built for an armoury, whereon there hang a thousand]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8135,51 +7123,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[தாவீதின் கோபுரம்போலிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[bucklers, all shields of mighty men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8196,91 +7184,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[உன்னதப்பாட்டு : 4]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme45">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme13">
   <a:themeElements>
-    <a:clrScheme name="Theme45">
+    <a:clrScheme name="Theme13">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme45">
+    <a:fontScheme name="Theme13">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -8306,51 +7294,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme45">
+    <a:fmtScheme name="Theme13">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -8481,51 +7469,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>32</Slides>
+  <Slides>28</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>