--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -51,60 +51,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...8 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -115,55 +105,50 @@
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
-    <p:sldId id="286" r:id="rId33"/>
-[...3 lines deleted...]
-    <p:sldId id="290" r:id="rId37"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -291,58 +276,53 @@
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
-  <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
-[...6 lines deleted...]
-  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -402,51 +382,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. My beloved put in his hand by the hole of the door, and my bowels were moved for him.]]></a:t>
+              <a:t><![CDATA[5. என் நேசருக்குக் கதவைத்திறக்க நான் எழுந்தேன்; பூட்டின கைப்பிடிகளில்மேல் என் கைகளிலிருந்து வெள்ளைப்போளமும், என் விரல்களிலிருந்து வாசனையுள்ள வெள்ளைப்போளமும் வடிந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -511,51 +491,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. My beloved put in his hand by the hole of the door, and my bowels were moved for him.]]></a:t>
+              <a:t><![CDATA[5. என் நேசருக்குக் கதவைத்திறக்க நான் எழுந்தேன்; பூட்டின கைப்பிடிகளில்மேல் என் கைகளிலிருந்து வெள்ளைப்போளமும், என் விரல்களிலிருந்து வாசனையுள்ள வெள்ளைப்போளமும் வடிந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -620,51 +600,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. I rose up to open to my beloved; and my hands dropped with myrrh, and my fingers with sweet smelling myrrh, upon the handles of the lock.]]></a:t>
+              <a:t><![CDATA[6. என் நேசருக்குக் கதவைத் திறந்தேன்; என் நேசரோ இல்லை, போய்விட்டார்; அவர் சொன்ன வார்த்தையால் என் ஆத்துமா சோர்ந்துபோயிற்று. அவரைத் தேடினேன், அவரைக் காணவில்லை; அவரைக் கூப்பிட்டேன், அவர் எனக்கு மறுஉத்தரவு கொடுக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -729,51 +709,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. I rose up to open to my beloved; and my hands dropped with myrrh, and my fingers with sweet smelling myrrh, upon the handles of the lock.]]></a:t>
+              <a:t><![CDATA[6. என் நேசருக்குக் கதவைத் திறந்தேன்; என் நேசரோ இல்லை, போய்விட்டார்; அவர் சொன்ன வார்த்தையால் என் ஆத்துமா சோர்ந்துபோயிற்று. அவரைத் தேடினேன், அவரைக் காணவில்லை; அவரைக் கூப்பிட்டேன், அவர் எனக்கு மறுஉத்தரவு கொடுக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -838,51 +818,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. I opened to my beloved; but my beloved had withdrawn himself, and was gone: my soul failed when he spoke: I sought him, but I could not find him; I called him, but he gave me no answer.]]></a:t>
+              <a:t><![CDATA[7. நகரத்தில் திரிகிற காவலாளர் என்னைக் கண்டு, என்னை அடித்து என்னைக் காயப்படுத்தினார்கள்; அலங்கத்தின் காவற்காரரோ என்மேலிருந்த என் போர்வையை எடுத்துக்கொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -947,51 +927,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. I opened to my beloved; but my beloved had withdrawn himself, and was gone: my soul failed when he spoke: I sought him, but I could not find him; I called him, but he gave me no answer.]]></a:t>
+              <a:t><![CDATA[7. நகரத்தில் திரிகிற காவலாளர் என்னைக் கண்டு, என்னை அடித்து என்னைக் காயப்படுத்தினார்கள்; அலங்கத்தின் காவற்காரரோ என்மேலிருந்த என் போர்வையை எடுத்துக்கொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1056,51 +1036,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. I opened to my beloved; but my beloved had withdrawn himself, and was gone: my soul failed when he spoke: I sought him, but I could not find him; I called him, but he gave me no answer.]]></a:t>
+              <a:t><![CDATA[8. எருசலேமின் குமாரத்திகளே! என்நேசரைக் கண்டீர்களானால், நான் நேசத்தால் சோகமடைந்திருக்கிறேன் என்று அவருக்குச் சொல்லும்படி உங்களை ஆணையிடுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1165,51 +1145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. The watchmen that went about the city found me, they stroke me, they wounded me; the keepers of the walls took away my veil from me.]]></a:t>
+              <a:t><![CDATA[8. எருசலேமின் குமாரத்திகளே! என்நேசரைக் கண்டீர்களானால், நான் நேசத்தால் சோகமடைந்திருக்கிறேன் என்று அவருக்குச் சொல்லும்படி உங்களை ஆணையிடுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1274,51 +1254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. The watchmen that went about the city found me, they stroke me, they wounded me; the keepers of the walls took away my veil from me.]]></a:t>
+              <a:t><![CDATA[9. ஸ்திரீகளுக்குள் ரூபவதியே! மற்ற நேசரைப்பார்க்கிலும் உன் நேசர் எதில் விசேஷித்தவர்? நீ இப்படி எங்களை ஆணையிட மற்ற நேசரைப்பார்க்கிலும் உன் நேசர் எதினால் விசேஷித்தவர்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1383,51 +1363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. I charge you, O daughters of Jerusalem, if all of you find my beloved, that all of you tell him, that I am sick of love.]]></a:t>
+              <a:t><![CDATA[9. ஸ்திரீகளுக்குள் ரூபவதியே! மற்ற நேசரைப்பார்க்கிலும் உன் நேசர் எதில் விசேஷித்தவர்? நீ இப்படி எங்களை ஆணையிட மற்ற நேசரைப்பார்க்கிலும் உன் நேசர் எதினால் விசேஷித்தவர்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1492,51 +1472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. I am come into my garden, my sister, my spouse: I have gathered my myrrh with my spice; I have eaten my honeycomb with my honey; I have drunk my wine with my milk: eat, O friends; drink, yea, drink abundantly, O beloved.]]></a:t>
+              <a:t><![CDATA[1. என் சகோதரியே! என் மணவாளியே! நான் என் தோட்டத்தில் வந்தேன், என் வெள்ளைப்போளத்தையும் என் கந்தவர்க்கங்களையும் சேர்த்தேன்; என் தேன்கூட்டை என் தேனோடு புசித்தேன்; என் திராட்சரசத்தை என் பாலோடும் குடித்தேன். சிநேகிதரே! புசியுங்கள்; பிரியமானவர்களே! குடியுங்கள், பூர்த்தியாய்க் குடியுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1601,51 +1581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. I charge you, O daughters of Jerusalem, if all of you find my beloved, that all of you tell him, that I am sick of love.]]></a:t>
+              <a:t><![CDATA[10. என் நேசர் வெண்மையும் சிவப்புமானவர்; பதினாயிரம்பேர்களில் சிறந்தவர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1710,51 +1690,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. What is your beloved more than another beloved, O you fairest among women? what is your beloved more than another beloved, that you do so charge us?]]></a:t>
+              <a:t><![CDATA[11. அவர் தலை தங்கமயமாயிருக்கிறது; அவர் தலைமயிர் சுருள் சுருளாயும், காகத்தைப்போல் கருமையாயுமிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1819,51 +1799,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. What is your beloved more than another beloved, O you fairest among women? what is your beloved more than another beloved, that you do so charge us?]]></a:t>
+              <a:t><![CDATA[12. அவருடைய கண்கள் தண்ணீர் நிறைந்த நதிகளின் ஓரமாய்த் தங்கும் புறாக்கண்களுக்கு ஒப்பானவைகளும், பாலில் கழுவப்பட்டவைகளும், நேர்த்தியாய்ப் பதிக்கப்பட்டவைகளுமாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1928,51 +1908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. My beloved is white and rosy, the chiefest among ten thousand.]]></a:t>
+              <a:t><![CDATA[13. அவர் கன்னங்கள் கந்தவர்க்கப்பாத்திகளைப்போலவும், வாசனையுள்ள புஷ்பங்களைப்போலவுமிருக்கிறது; அவர் உதடுகள் லீலிபுஷ்பங்களைப்போன்ற வாசனையுள்ள வெள்ளைப்போளம் அதிலிருந்து வடிகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2037,51 +2017,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. His head is as the most fine gold, his locks are bushy, and black as a raven.]]></a:t>
+              <a:t><![CDATA[13. அவர் கன்னங்கள் கந்தவர்க்கப்பாத்திகளைப்போலவும், வாசனையுள்ள புஷ்பங்களைப்போலவுமிருக்கிறது; அவர் உதடுகள் லீலிபுஷ்பங்களைப்போன்ற வாசனையுள்ள வெள்ளைப்போளம் அதிலிருந்து வடிகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2146,51 +2126,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. His head is as the most fine gold, his locks are bushy, and black as a raven.]]></a:t>
+              <a:t><![CDATA[14. அவர் கரங்கள் படிகப்பச்சை பதித்த பொன்வயல்களைப் போலிருக்கிறது; அவர் அங்கம் இந்திரநீல இரத்தினங்கள் இழைத்த பிரகாசமான யானைத் தந்தத்தைப்போலிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2255,51 +2235,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. His eyes are as the eyes of doves by the rivers of waters, washed with milk, and fitly set.]]></a:t>
+              <a:t><![CDATA[14. அவர் கரங்கள் படிகப்பச்சை பதித்த பொன்வயல்களைப் போலிருக்கிறது; அவர் அங்கம் இந்திரநீல இரத்தினங்கள் இழைத்த பிரகாசமான யானைத் தந்தத்தைப்போலிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2364,51 +2344,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. His eyes are as the eyes of doves by the rivers of waters, washed with milk, and fitly set.]]></a:t>
+              <a:t><![CDATA[15. அவர் கால்கள் பசும்பொன் ஆதாரங்களின்மேல் நிற்கிற வெள்ளைக்கல் தூண்களைப்போலிருக்கிறது; அவர் ரூபம் லீபனோனைப்போலவும் கேதுருக்களைப்போலவும் சிறப்பாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2473,51 +2453,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. His cheeks are as a bed of spices, as sweet flowers: his lips like lilies, dropping sweet smelling myrrh.]]></a:t>
+              <a:t><![CDATA[15. அவர் கால்கள் பசும்பொன் ஆதாரங்களின்மேல் நிற்கிற வெள்ளைக்கல் தூண்களைப்போலிருக்கிறது; அவர் ரூபம் லீபனோனைப்போலவும் கேதுருக்களைப்போலவும் சிறப்பாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2582,51 +2562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. His cheeks are as a bed of spices, as sweet flowers: his lips like lilies, dropping sweet smelling myrrh.]]></a:t>
+              <a:t><![CDATA[16. அவர் வாய் மிகவும் மதுரமாயிருக்கிறது; அவர் முற்றிலும் அழகுள்ளவர். இவரே என் நேசர்; எருசலேமின் குமாரத்திகளே! இவரே என் சிநேகிதர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2691,51 +2671,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. I am come into my garden, my sister, my spouse: I have gathered my myrrh with my spice; I have eaten my honeycomb with my honey; I have drunk my wine with my milk: eat, O friends; drink, yea, drink abundantly, O beloved.]]></a:t>
+              <a:t><![CDATA[1. என் சகோதரியே! என் மணவாளியே! நான் என் தோட்டத்தில் வந்தேன், என் வெள்ளைப்போளத்தையும் என் கந்தவர்க்கங்களையும் சேர்த்தேன்; என் தேன்கூட்டை என் தேனோடு புசித்தேன்; என் திராட்சரசத்தை என் பாலோடும் குடித்தேன். சிநேகிதரே! புசியுங்கள்; பிரியமானவர்களே! குடியுங்கள், பூர்த்தியாய்க் குடியுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2800,596 +2780,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. His hands are as gold rings set with the beryl: his belly is as bright ivory overlaid with sapphires.]]></a:t>
-[...544 lines deleted...]
-              <a:t><![CDATA[16. His mouth is most sweet: yea, he is altogether lovely. This is my beloved, and this is my friend, O daughters of Jerusalem.]]></a:t>
+              <a:t><![CDATA[16. அவர் வாய் மிகவும் மதுரமாயிருக்கிறது; அவர் முற்றிலும் அழகுள்ளவர். இவரே என் நேசர்; எருசலேமின் குமாரத்திகளே! இவரே என் சிநேகிதர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3454,51 +2889,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. I am come into my garden, my sister, my spouse: I have gathered my myrrh with my spice; I have eaten my honeycomb with my honey; I have drunk my wine with my milk: eat, O friends; drink, yea, drink abundantly, O beloved.]]></a:t>
+              <a:t><![CDATA[1. என் சகோதரியே! என் மணவாளியே! நான் என் தோட்டத்தில் வந்தேன், என் வெள்ளைப்போளத்தையும் என் கந்தவர்க்கங்களையும் சேர்த்தேன்; என் தேன்கூட்டை என் தேனோடு புசித்தேன்; என் திராட்சரசத்தை என் பாலோடும் குடித்தேன். சிநேகிதரே! புசியுங்கள்; பிரியமானவர்களே! குடியுங்கள், பூர்த்தியாய்க் குடியுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3563,51 +2998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. I sleep, but my heart wakes: it is the voice of my beloved that knocks, saying, Open to me, my sister, my love, my dove, my undefiled: for my head is filled with dew, and my locks with the drops of the night.]]></a:t>
+              <a:t><![CDATA[2. நான் நித்திரைபண்ணினேன், என் இதயமோ விழித்திருந்தது; கதவைத் தட்டுகிற என் நேசரின் சத்தத்தைக் கேட்டேன்: என் சகோதரியே! என் பிரியமே! என் புறாவே! என் உத்தமியே! கதவைத் திற; என் தலை பனியினாலும், என் தலைமயிர் இரவில் பெய்யும் தூறலினாலும் நனைந்திருக்கிறது என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3672,51 +3107,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. I sleep, but my heart wakes: it is the voice of my beloved that knocks, saying, Open to me, my sister, my love, my dove, my undefiled: for my head is filled with dew, and my locks with the drops of the night.]]></a:t>
+              <a:t><![CDATA[2. நான் நித்திரைபண்ணினேன், என் இதயமோ விழித்திருந்தது; கதவைத் தட்டுகிற என் நேசரின் சத்தத்தைக் கேட்டேன்: என் சகோதரியே! என் பிரியமே! என் புறாவே! என் உத்தமியே! கதவைத் திற; என் தலை பனியினாலும், என் தலைமயிர் இரவில் பெய்யும் தூறலினாலும் நனைந்திருக்கிறது என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3781,51 +3216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. I sleep, but my heart wakes: it is the voice of my beloved that knocks, saying, Open to me, my sister, my love, my dove, my undefiled: for my head is filled with dew, and my locks with the drops of the night.]]></a:t>
+              <a:t><![CDATA[2. நான் நித்திரைபண்ணினேன், என் இதயமோ விழித்திருந்தது; கதவைத் தட்டுகிற என் நேசரின் சத்தத்தைக் கேட்டேன்: என் சகோதரியே! என் பிரியமே! என் புறாவே! என் உத்தமியே! கதவைத் திற; என் தலை பனியினாலும், என் தலைமயிர் இரவில் பெய்யும் தூறலினாலும் நனைந்திருக்கிறது என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3890,51 +3325,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. I have put off my coat; how shall I put it on? I have washed my feet; how shall I defile them?]]></a:t>
+              <a:t><![CDATA[3. என் வஸ்திரத்தைக் கழற்றிப் போட்டேன்; நான் எப்படி அதைத் திரும்பவும் உடுப்பேன், என் பாதங்களைக் கழுவினேன், நான் எப்படி அவைகளைத் திரும்பவும் அழுக்காக்குவேன் என்றேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3999,51 +3434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. I have put off my coat; how shall I put it on? I have washed my feet; how shall I defile them?]]></a:t>
+              <a:t><![CDATA[4. என் நேசர் தமது கையைக் கதவுத் துவாரத்தின் வழியாய் நீட்டினார். அப்பொழுது என் உள்ளம் அவர் நிமித்தம் பொங்கினது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4078,51 +3513,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469492865" r:id="rId1"/>
+    <p:sldLayoutId id="2473418043" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4306,90 +3741,50 @@
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...38 lines deleted...]
-
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4538,51 +3933,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. என் நேசர் தமது கையைக் கதவுத் துவாரத்தின் வழியாய் நீட்டினார். அப்பொழுது என் உள்ளம் அவர் நிமித்தம்]]></a:t>
+              <a:t><![CDATA[5. I rose up to open to my beloved; and my hands dropped with myrrh, and my fingers with sweet]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4670,51 +4065,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[பொங்கினது.]]></a:t>
+              <a:t><![CDATA[smelling myrrh, upon the handles of the lock.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4802,51 +4197,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. என் நேசருக்குக் கதவைத்திறக்க நான் எழுந்தேன்; பூட்டின கைப்பிடிகளில்மேல் என் கைகளிலிருந்து]]></a:t>
+              <a:t><![CDATA[6. I opened to my beloved; but my beloved had withdrawn himself, and was gone: my soul failed when]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4934,51 +4329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[வெள்ளைப்போளமும், என் விரல்களிலிருந்து வாசனையுள்ள வெள்ளைப்போளமும் வடிந்தது.]]></a:t>
+              <a:t><![CDATA[he spoke: I sought him, but I could not find him; I called him, but he gave me no answer.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5066,51 +4461,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. என் நேசருக்குக் கதவைத் திறந்தேன்; என் நேசரோ இல்லை, போய்விட்டார்; அவர் சொன்ன வார்த்தையால் என்]]></a:t>
+              <a:t><![CDATA[7. The watchmen that went about the city found me, they stroke me, they wounded me; the keepers of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5198,51 +4593,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ஆத்துமா சோர்ந்துபோயிற்று. அவரைத் தேடினேன், அவரைக் காணவில்லை; அவரைக் கூப்பிட்டேன், அவர் எனக்கு]]></a:t>
+              <a:t><![CDATA[the walls took away my veil from me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5330,51 +4725,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[மறுஉத்தரவு கொடுக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[8. I charge you, O daughters of Jerusalem, if all of you find my beloved, that all of you tell him,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5462,51 +4857,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நகரத்தில் திரிகிற காவலாளர் என்னைக் கண்டு, என்னை அடித்து என்னைக் காயப்படுத்தினார்கள்; அலங்கத்தின்]]></a:t>
+              <a:t><![CDATA[that I am sick of love.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5594,51 +4989,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[காவற்காரரோ என்மேலிருந்த என் போர்வையை எடுத்துக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[9. What is your beloved more than another beloved, O you fairest among women? what is your beloved]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5726,51 +5121,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. எருசலேமின் குமாரத்திகளே! என்நேசரைக் கண்டீர்களானால், நான் நேசத்தால் சோகமடைந்திருக்கிறேன் என்று]]></a:t>
+              <a:t><![CDATA[more than another beloved, that you do so charge us?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5858,51 +5253,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. என் சகோதரியே! என் மணவாளியே! நான் என் தோட்டத்தில் வந்தேன், என் வெள்ளைப்போளத்தையும் என்]]></a:t>
+              <a:t><![CDATA[1. I am come into my garden, my sister, my spouse: I have gathered my myrrh with my spice; I have]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5990,51 +5385,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அவருக்குச் சொல்லும்படி உங்களை ஆணையிடுகிறேன்.]]></a:t>
+              <a:t><![CDATA[10. My beloved is white and rosy, the chiefest among ten thousand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6122,51 +5517,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஸ்திரீகளுக்குள் ரூபவதியே! மற்ற நேசரைப்பார்க்கிலும் உன் நேசர் எதில் விசேஷித்தவர்? நீ இப்படி எங்களை]]></a:t>
+              <a:t><![CDATA[11. His head is as the most fine gold, his locks are bushy, and black as a raven.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6254,51 +5649,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ஆணையிட மற்ற நேசரைப்பார்க்கிலும் உன் நேசர் எதினால் விசேஷித்தவர்?]]></a:t>
+              <a:t><![CDATA[12. His eyes are as the eyes of doves by the rivers of waters, washed with milk, and fitly set.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6386,51 +5781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. என் நேசர் வெண்மையும் சிவப்புமானவர்; பதினாயிரம்பேர்களில் சிறந்தவர்.]]></a:t>
+              <a:t><![CDATA[13. His cheeks are as a bed of spices, as sweet flowers: his lips like lilies, dropping sweet]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6518,51 +5913,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவர் தலை தங்கமயமாயிருக்கிறது; அவர் தலைமயிர் சுருள் சுருளாயும், காகத்தைப்போல்]]></a:t>
+              <a:t><![CDATA[smelling myrrh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6650,51 +6045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கருமையாயுமிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[14. His hands are as gold rings set with the beryl: his belly is as bright ivory overlaid with]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6782,51 +6177,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவருடைய கண்கள் தண்ணீர் நிறைந்த நதிகளின் ஓரமாய்த் தங்கும் புறாக்கண்களுக்கு ஒப்பானவைகளும், பாலில்]]></a:t>
+              <a:t><![CDATA[sapphires.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6914,51 +6309,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கழுவப்பட்டவைகளும், நேர்த்தியாய்ப் பதிக்கப்பட்டவைகளுமாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[15. His legs are as pillars of marble, set upon sockets of fine gold: his countenance is as Lebanon,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7046,51 +6441,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவர் கன்னங்கள் கந்தவர்க்கப்பாத்திகளைப்போலவும், வாசனையுள்ள புஷ்பங்களைப்போலவுமிருக்கிறது; அவர்]]></a:t>
+              <a:t><![CDATA[excellent as the cedars.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7178,51 +6573,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[உதடுகள் லீலிபுஷ்பங்களைப்போன்ற வாசனையுள்ள வெள்ளைப்போளம் அதிலிருந்து வடிகிறது.]]></a:t>
+              <a:t><![CDATA[16. His mouth is most sweet: yea, he is altogether lovely. This is my beloved, and this is my]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7310,51 +6705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கந்தவர்க்கங்களையும் சேர்த்தேன்; என் தேன்கூட்டை என் தேனோடு புசித்தேன்; என் திராட்சரசத்தை என் பாலோடும்]]></a:t>
+              <a:t><![CDATA[eaten my honeycomb with my honey; I have drunk my wine with my milk: eat, O friends; drink, yea,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7442,711 +6837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவர் கரங்கள் படிகப்பச்சை பதித்த பொன்வயல்களைப் போலிருக்கிறது; அவர் அங்கம் இந்திரநீல இரத்தினங்கள்]]></a:t>
-[...659 lines deleted...]
-              <a:t><![CDATA[குமாரத்திகளே! இவரே என் சிநேகிதர்.]]></a:t>
+              <a:t><![CDATA[friend, O daughters of Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8234,51 +6969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[குடித்தேன். சிநேகிதரே! புசியுங்கள்; பிரியமானவர்களே! குடியுங்கள், பூர்த்தியாய்க் குடியுங்கள்.]]></a:t>
+              <a:t><![CDATA[drink abundantly, O beloved.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8366,51 +7101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நான் நித்திரைபண்ணினேன், என் இதயமோ விழித்திருந்தது; கதவைத் தட்டுகிற என் நேசரின் சத்தத்தைக்]]></a:t>
+              <a:t><![CDATA[2. I sleep, but my heart wakes: it is the voice of my beloved that knocks, saying, Open to me, my]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8498,51 +7233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கேட்டேன்: என் சகோதரியே! என் பிரியமே! என் புறாவே! என் உத்தமியே! கதவைத் திற; என் தலை பனியினாலும், என்]]></a:t>
+              <a:t><![CDATA[sister, my love, my dove, my undefiled: for my head is filled with dew, and my locks with the drops]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8630,51 +7365,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[தலைமயிர் இரவில் பெய்யும் தூறலினாலும் நனைந்திருக்கிறது என்றார்.]]></a:t>
+              <a:t><![CDATA[of the night.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8762,51 +7497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. என் வஸ்திரத்தைக் கழற்றிப் போட்டேன்; நான் எப்படி அதைத் திரும்பவும் உடுப்பேன், என் பாதங்களைக்]]></a:t>
+              <a:t><![CDATA[3. I have put off my coat; how shall I put it on? I have washed my feet; how shall I defile them?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8894,51 +7629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கழுவினேன், நான் எப்படி அவைகளைத் திரும்பவும் அழுக்காக்குவேன் என்றேன்.]]></a:t>
+              <a:t><![CDATA[4. My beloved put in his hand by the hole of the door, and my bowels were moved for him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8955,91 +7690,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[உன்னதப்பாட்டு : 5]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme85">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme21">
   <a:themeElements>
-    <a:clrScheme name="Theme85">
+    <a:clrScheme name="Theme21">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme85">
+    <a:fontScheme name="Theme21">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9065,51 +7800,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme85">
+    <a:fmtScheme name="Theme21">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -9240,51 +7975,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>35</Slides>
+  <Slides>30</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>