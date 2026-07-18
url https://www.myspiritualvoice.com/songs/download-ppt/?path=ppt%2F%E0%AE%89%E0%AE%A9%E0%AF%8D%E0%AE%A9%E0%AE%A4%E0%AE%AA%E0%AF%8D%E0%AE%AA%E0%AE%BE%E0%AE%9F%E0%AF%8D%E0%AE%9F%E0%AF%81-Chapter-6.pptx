--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -37,100 +37,97 @@
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
     <p:sldId id="257" r:id="rId4"/>
     <p:sldId id="258" r:id="rId5"/>
     <p:sldId id="259" r:id="rId6"/>
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
-    <p:sldId id="279" r:id="rId26"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -251,54 +248,53 @@
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
-  <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
-[...2 lines deleted...]
-  <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -358,51 +354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. உன் கண்களை என்னைவிட்டுத் திருப்பு, அவைகள் என்னை வென்றது; உன் அளகபாரம் கீலேயாத் மலையிலே தழைமேயும் வெள்ளாட்டு மந்தையைப்போலிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[6. உன் பற்கள் குளிப்பாட்டப்பட்டுக் கரையேறுகிறவைகளும் ஒன்றானாலும் மலடாயிராமல் இரட்டைக் குட்டியீன்றவைகளுமான ஆட்டுமந்தையைப்போலிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -576,51 +572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. உன் பற்கள் குளிப்பாட்டப்பட்டுக் கரையேறுகிறவைகளும் ஒன்றானாலும் மலடாயிராமல் இரட்டைக் குட்டியீன்றவைகளுமான ஆட்டுமந்தையைப்போலிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[7. உன் முக்காட்டின் நடுவே உன் கன்னங்கள் வெடித்த மாதளம்பழம் போலிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -685,51 +681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. உன் முக்காட்டின் நடுவே உன் கன்னங்கள் வெடித்த மாதளம்பழம் போலிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[8. ராஜஸ்திரீகள் அறுபதுபேரும், மறுமனையாட்டிகள் எண்பதுபேருமுண்டு; கன்னியருக்குத் தொகையில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -794,51 +790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ராஜஸ்திரீகள் அறுபதுபேரும், மறுமனையாட்டிகள் எண்பதுபேருமுண்டு; கன்னியருக்குத் தொகையில்லை.]]></a:t>
+              <a:t><![CDATA[9. என் புறாவோ, என் உத்தமியோ ஒருத்தியே; அவள் தன் தாய்க்கு ஒரே பிள்ளை; அவள் தன்னைப் பெற்றவளுக்கு அருமையானவள்; குமாரத்திகள் அவளைக் கண்டு, அவளை வாழ்த்தினார்கள்; ராஜஸ்திரீகளும் மறுமனையாட்டிகளும் அவளைப் போற்றினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1121,51 +1117,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. என் புறாவோ, என் உத்தமியோ ஒருத்தியே; அவள் தன் தாய்க்கு ஒரே பிள்ளை; அவள் தன்னைப் பெற்றவளுக்கு அருமையானவள்; குமாரத்திகள் அவளைக் கண்டு, அவளை வாழ்த்தினார்கள்; ராஜஸ்திரீகளும் மறுமனையாட்டிகளும் அவளைப் போற்றினார்கள்.]]></a:t>
+              <a:t><![CDATA[10. சந்திரனைப்போல் அழகும் சூரியனைப்போல் பிரகாசமும், கொடிகள் பறக்கும் படையைப்போல் கெடியுமுள்ளவளாய், அருணோதயம்போல் உதிக்கிற இவள் யார்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1339,51 +1335,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. சந்திரனைப்போல் அழகும் சூரியனைப்போல் பிரகாசமும், கொடிகள் பறக்கும் படையைப்போல் கெடியுமுள்ளவளாய், அருணோதயம்போல் உதிக்கிற இவள் யார்?]]></a:t>
+              <a:t><![CDATA[11. பள்ளத்தாக்கிலே பழுத்த கனிகளைப் பார்க்கவும், திராட்சச்செடிகள் துளிர்விட்டு, மாதளஞ்செடிகள் பூத்ததா என்று அறியவும், வாதுமைத் தோட்டத்துக்குப் போனேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1666,51 +1662,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பள்ளத்தாக்கிலே பழுத்த கனிகளைப் பார்க்கவும், திராட்சச்செடிகள் துளிர்விட்டு, மாதளஞ்செடிகள் பூத்ததா என்று அறியவும், வாதுமைத் தோட்டத்துக்குப் போனேன்.]]></a:t>
+              <a:t><![CDATA[12. நினையாததுக்குமுன்னே என் ஆத்துமா என்னை அம்மினதாபின் இரதங்களுக்கு ஒப்பாக்கிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1775,51 +1771,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நினையாததுக்குமுன்னே என் ஆத்துமா என்னை அம்மினதாபின் இரதங்களுக்கு ஒப்பாக்கிற்று.]]></a:t>
+              <a:t><![CDATA[13. திரும்பிவா, திரும்பிவா, சூலமித்தியே! நாங்கள் உன்னைப் பார்க்கும்படிக்கு, திரும்பிவா, திரும்பிவா. சூலமித்தியில் நீங்கள் என்னத்தைப் பார்க்கிறீர்கள்? அவள் இரண்டு சேனையின் கூட்டத்துக்குச் சமானமானவள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1894,159 +1890,50 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[13. திரும்பிவா, திரும்பிவா, சூலமித்தியே! நாங்கள் உன்னைப் பார்க்கும்படிக்கு, திரும்பிவா, திரும்பிவா. சூலமித்தியில் நீங்கள் என்னத்தைப் பார்க்கிறீர்கள்? அவள் இரண்டு சேனையின் கூட்டத்துக்குச் சமானமானவள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
-[...107 lines deleted...]
-
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
@@ -2647,51 +2534,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. என் பிரியமே! நீ திர்சாவைப்போல் செளந்தரியமும், எருசலேமைப்போல் வடிவமும், கொடிகள் பறக்கும் படையைப்போல் கெடியுமானவள்.]]></a:t>
+              <a:t><![CDATA[5. உன் கண்களை என்னைவிட்டுத் திருப்பு, அவைகள் என்னை வென்றது; உன் அளகபாரம் கீலேயாத் மலையிலே தழைமேயும் வெள்ளாட்டு மந்தையைப்போலிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2835,51 +2722,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469493894" r:id="rId1"/>
+    <p:sldLayoutId id="2473418052" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -2999,58 +2886,50 @@
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -3207,51 +3086,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕಾಣಿಸಲ್ಪಡುವ ಮೇಕೆ ಮಂದೆಯ ಹಾಗೆ ಅದೆ.]]></a:t>
+              <a:t><![CDATA[6. Your teeth are as a flock of sheep which go up from the washing, whereof every one bears twins,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3339,51 +3218,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ನಿನ್ನ ಹಲ್ಲುಗಳು ತೊಳೆದ ಮೇಲೆ ಏರಿ ಬರುವ ಕುರಿ ಮಂದೆಗೆ ಸಮಾನವಾಗಿವೆ; ಅವೆಲ್ಲಾ ಅವಳಿ ಜವಳಿ ಈಯುತ್ತವೆ; ಅವುಗಳಲ್ಲಿ]]></a:t>
+              <a:t><![CDATA[and there is not one barren among them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3471,51 +3350,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಒಂದೂ ಬಂಜೆ ಯಾಗಿರದು.]]></a:t>
+              <a:t><![CDATA[7. As a piece of a pomegranate are your temples within your locks.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3603,51 +3482,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ನಿನ್ನ ಕೆನ್ನೆಗಳು ನಿನ್ನ ಮುಸುಕಿನ ಕೆಳಗೆ ವಿಭಾಗಿಸಿದ ದಾಳಿಂಬರ ಹಣ್ಣಿನ ಹಾಗೆ ಅವೆ.]]></a:t>
+              <a:t><![CDATA[8. There are threescore queens, and fourscore concubines, and virgins without number.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3735,51 +3614,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ಅರು ವತ್ತು ಮಂದಿ ರಾಣಿಯರೂ ಎಂಭತ್ತು ಮಂದಿ ಉಪಪತ್ನಿಯರೂ ಲೆಕ್ಕವಿಲ್ಲದ ಕನ್ಯೆಯರೂ ಇದ್ದಾರೆ.]]></a:t>
+              <a:t><![CDATA[9. My dove, my undefiled is but one; she is the only one of her mother, she is the choice one of her]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3867,51 +3746,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ನನ್ನ ಪಾರಿವಾಳವು, ನನ್ನ ನಿರ್ಮಲೆಯು, ಒಬ್ಬಳೇ; ಅವಳು ತನ್ನ ತಾಯಿಗೆ ಒಬ್ಬಳೇ. ತನ್ನ ಹೆತ್ತವಳಿಗೆ]]></a:t>
+              <a:t><![CDATA[that bare her. The daughters saw her, and blessed her; yea, the queens and the concubines, and they]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3999,51 +3878,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಆಯಲ್ಪಟ್ಟವಳಾಗಿದ್ದಾಳೆ, ಕುಮಾರ್ತೆಯರು ಅವ ಳನ್ನು ನೋಡಿ ಆಶೀರ್ವದಿಸಿದರು; ಹೌದು, ರಾಣಿ ಯರೂ ಉಪಪತ್ನಿಯರೂ ಅವಳನ್ನು]]></a:t>
+              <a:t><![CDATA[praised her.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4131,51 +4010,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೊಗಳಿದರು.]]></a:t>
+              <a:t><![CDATA[10. Who is she that looks forth as the morning, fair as the moon, clear as the sun, and terrible as]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4263,51 +4142,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ಚಂದ್ರನ ಹಾಗೆ ಸುಂದರಿಯೂ ಸೂರ್ಯನ ಹಾಗೆ ನಿರ್ಮಲವಾದವಳೂ ಧ್ವಜಗಳಿರುವ ದಂಡಿನ ಹಾಗೆ ಭಯಂಕರವಾದವಳೂ ಉದಯದ ಹಾಗೆ]]></a:t>
+              <a:t><![CDATA[an army with banners?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4395,51 +4274,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದೃಷ್ಟಿಸಿ ನೋಡುವವಳೂ ಆಗಿರುವ ಇವಳು ಯಾರು?]]></a:t>
+              <a:t><![CDATA[11. I went down into the garden of nuts to see the fruits of the valley, and to see whether the vine]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4527,51 +4406,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ನಿನ್ನ ಪ್ರಿಯನು ಎಲ್ಲಿಗೆ ಹೋದನು? ಸ್ತ್ರೀಯರಲ್ಲಿ ಅತಿ ಸುಂದರಿಯೇ, ನಾವು ಅವನನ್ನು ನಿನ್ನ ಸಂಗಡ ಹುಡುಕುವ ಹಾಗೆ]]></a:t>
+              <a:t><![CDATA[1. Where is your beloved gone, O you fairest among women? where is your beloved turned aside? that]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4659,51 +4538,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ತಗ್ಗಿನ ಫಲಗಳನ್ನು ನೋಡುವದಕ್ಕೂ ದ್ರಾಕ್ಷೇ ಬಳ್ಳಿಯು ಬೆಳೆದು? ದಾಳಿಂಬರ ಗಿಡಗಳು ಚಿಗುರಿ ವೆಯೋ ಎಂದು ನೋಡುವದಕ್ಕೂ]]></a:t>
+              <a:t><![CDATA[flourished and the pomegranates budded.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4791,51 +4670,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಾನು ಬಾದಾ ಮಿಯ ತೋಟಕ್ಕೆ ಹೋದೆನು.]]></a:t>
+              <a:t><![CDATA[12. Before even I was aware, my soul made me like the chariots of Amminadib.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4923,51 +4802,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ನಾನು ತಿಳಿದಿದ್ದಾಗ ನನ್ನ ಪ್ರಾಣವು ನನ್ನನ್ನು ಅಮ್ಮಿನಾದಿಬ್‌ನ ರಥಗಳ ಹಾಗೆ ಮಾಡಿತು.]]></a:t>
+              <a:t><![CDATA[13. Return, return, O Shulamite; return, return, that we may look upon you. What will all of you see]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5055,183 +4934,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ತಿರಿಗಿ ಬಾ, ತಿರಿಗಿ ಬಾ, ಓ ಶೂಲಮ್‌ನವಳೇ; ನಾವು ನಿನ್ನನ್ನು ದೃಷ್ಟಿಸುವ ಹಾಗೆ ತಿರಿಗಿ ಬಾ, ತಿರಿಗಿ ಬಾ. ಎರಡು]]></a:t>
-[...131 lines deleted...]
-              <a:t><![CDATA[ಸೈನ್ಯದ ಗುಂಪಿನವರ ಹಾಗೆಯೇಶೂಲಮ್ಯಳಲ್ಲಿ ನೀವು ದೃಷ್ಟಿಸಬೇಕಾದದ್ದೇನು?]]></a:t>
+              <a:t><![CDATA[in the Shulamite? As it were the company of two armies.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5319,51 +5066,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಿನ್ನ ಪ್ರಿಯನು ಯಾವ ಕಡೆಗೆ ತಿರುಗಿದ್ದಾನೆ?]]></a:t>
+              <a:t><![CDATA[we may seek him with you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5451,51 +5198,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ನನ್ನ ಪ್ರಿಯನು ತೋಟಗಳಲ್ಲಿ ಮೇಯಿಸುವದಕ್ಕೂ ತಾವರೆಗಳನ್ನು ಕೂಡಿಸುವದಕ್ಕೂ ತನ್ನ ತೋಟಕ್ಕೆ ಸುಗಂಧಗಳ ಮಡಿಗೆ]]></a:t>
+              <a:t><![CDATA[2. My beloved is gone down into his garden, to the beds of spices, to feed in the gardens, and to]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5583,51 +5330,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೋಗಿದ್ದಾನೆ.]]></a:t>
+              <a:t><![CDATA[gather lilies.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5715,51 +5462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ನಾನು ನನ್ನ ಪ್ರಿಯನವಳು, ನನ್ನ ಪ್ರಿಯನು ನನ್ನವನು; ಅವನು ತಾವರೆ ಹೂವುಗಳಲ್ಲಿ ಮೇಯಿಸುತ್ತಾನೆ.]]></a:t>
+              <a:t><![CDATA[3. I am my beloved's, and my beloved is mine: he feeds among the lilies.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5847,51 +5594,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ಓ ನನ್ನ ಪ್ರಿಯಳೇ, ನೀನು ತಿರ್ಚದಂತೆ ಸುಂದ ರಿಯೂ ಯೆರೂಸಲೇಮಿನ ಹಾಗೆ ರಮ್ಯಳೂ ಧ್ವಜ ಗಳಿರುವ ದಂಡಿನ ಹಾಗೆ ಭಯಂಕರಳೂ]]></a:t>
+              <a:t><![CDATA[4. You are beautiful, O my love, as Tirzah, comely as Jerusalem, terrible as an army with banners.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5979,51 +5726,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಆಗಿದ್ದೀ.]]></a:t>
+              <a:t><![CDATA[5. Turn away yours eyes from me, for they have overcome me: your hair is as a flock of goats that]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6111,51 +5858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ನಿನ್ನ ಕಣ್ಣುಗಳನ್ನು ನನ್ನ ಕಡೆಯಿಂದ ತಿರುಗಿಸು; ಅವು ನನ್ನನ್ನು ಜೈಸಿದವು. ನಿನ್ನ ಕೂದಲು ಗಿಲ್ಯಾದಿನಿಂದ]]></a:t>
+              <a:t><![CDATA[appear from Gilead.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6172,91 +5919,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[உன்னதப்பாட்டு : 6]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme52">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme78">
   <a:themeElements>
-    <a:clrScheme name="Theme52">
+    <a:clrScheme name="Theme78">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme52">
+    <a:fontScheme name="Theme78">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -6282,51 +6029,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme52">
+    <a:fmtScheme name="Theme78">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -6457,51 +6204,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>24</Slides>
+  <Slides>23</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>