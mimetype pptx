--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -35,102 +35,96 @@
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
     <p:sldId id="257" r:id="rId4"/>
     <p:sldId id="258" r:id="rId5"/>
     <p:sldId id="259" r:id="rId6"/>
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
-    <p:sldId id="278" r:id="rId25"/>
-    <p:sldId id="279" r:id="rId26"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -250,55 +244,53 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
-  <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
-[...3 lines deleted...]
-  <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -358,51 +350,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Yours head upon you is like Carmel, and the hair of yours head like purple; the king is held in the galleries.]]></a:t>
+              <a:t><![CDATA[5. உன் சிரசு கர்மேல் மலையைப்போலிருக்கிறது; உன் தலைமயிர் இரத்தாம்பரமயமாயிருக்கிறது; ராஜா நடைகாவணங்களில் மயங்கிநிற்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -467,51 +459,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Yours head upon you is like Carmel, and the hair of yours head like purple; the king is held in the galleries.]]></a:t>
+              <a:t><![CDATA[6. மனமகிழ்ச்சியை உண்டாக்கும் என் பிரியமே! நீ எவ்வளவு ரூபவதி, நீ எவ்வளவு இன்பமுள்ளவள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -576,51 +568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. How fair and how pleasant are you, O love, for delights!]]></a:t>
+              <a:t><![CDATA[7. உன் உயரம் பனைமரத்தொழுங்குபோலவும், உன் ஸ்தனங்கள் திராட்சக்குலைகள்போலவும் இருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -685,51 +677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. This your stature is like to a palm tree, and your breasts to clusters of grapes.]]></a:t>
+              <a:t><![CDATA[8. நான் பனைமரத்திலேறி, அதின் மடல்களைப் பிடிப்பேன் என்றேன்; இப்பொழுதும் உன் ஸ்தனங்கள் திராட்சக்குலைகள்போலவும், உன் மூக்கின் வாசனை கிச்சிலிப்பழங்கள்போலவும் இருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -794,51 +786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. I said, I will go up to the palm tree, I will take hold of the boughs thereof: now also your breasts shall be as clusters of the vine, and the smell of your nose like apples;]]></a:t>
+              <a:t><![CDATA[8. நான் பனைமரத்திலேறி, அதின் மடல்களைப் பிடிப்பேன் என்றேன்; இப்பொழுதும் உன் ஸ்தனங்கள் திராட்சக்குலைகள்போலவும், உன் மூக்கின் வாசனை கிச்சிலிப்பழங்கள்போலவும் இருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -903,51 +895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. I said, I will go up to the palm tree, I will take hold of the boughs thereof: now also your breasts shall be as clusters of the vine, and the smell of your nose like apples;]]></a:t>
+              <a:t><![CDATA[9. உன் தொண்டை, என் நேசர் குடிக்கையில் மெதுவாயிறங்குகிறதும், உறங்குகிறவர்களின் உதடுகளைப் பேசப்பண்ணுகிறதுமான நல்ல திராட்சரசத்தைப்போலிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1012,51 +1004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And the roof of your mouth like the best wine for my beloved, that goes down sweetly, causing the lips of those that are asleep to speak.]]></a:t>
+              <a:t><![CDATA[9. உன் தொண்டை, என் நேசர் குடிக்கையில் மெதுவாயிறங்குகிறதும், உறங்குகிறவர்களின் உதடுகளைப் பேசப்பண்ணுகிறதுமான நல்ல திராட்சரசத்தைப்போலிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1121,51 +1113,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And the roof of your mouth like the best wine for my beloved, that goes down sweetly, causing the lips of those that are asleep to speak.]]></a:t>
+              <a:t><![CDATA[10. நான் என் நேசருடையவள், அவர் பிரியம் என்மேலிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1230,51 +1222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. I am my beloved's, and his desire is toward me.]]></a:t>
+              <a:t><![CDATA[11. வாரும் என் நேசரே! வயல்வெளியில் போய், கிராமங்களில் தங்குவோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1339,51 +1331,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Come, my beloved, let us go forth into the field; let us lodge in the villages.]]></a:t>
+              <a:t><![CDATA[12. அதிகாலையிலே திராட்சத்தோட்டங்களுக்குப் போவோம்; திராட்சக்கொடி துளிர்த்து அதின் பூ மலர்ந்ததோ என்றும், மாதளஞ்செடிகள் பூப்பூத்ததோ என்றும் பார்ப்போம்; அங்கே என் நேசத்தின் உச்சிதங்களை உமக்குத் தருவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1448,51 +1440,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. How beautiful are your feet with shoes, O prince's daughter! the joints of your thighs are like jewels, the work of the hands of a cunning workman.]]></a:t>
+              <a:t><![CDATA[1. ராஜகுமாரத்தியே! பாதரட்சைகளிட்ட உன் பாதங்கள் மிகவும் அழகாயிருக்கிறது; உன் இடுப்பின் வடிவு விசித்திரத் தொழிற்காரரின் வேலையாகிய பூஷணம்போலிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1557,51 +1549,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Let us get up early to the vineyards; let us see if the vine flourish, whether the tender grape appear, and the pomegranates bud forth: there will I give you my loves.]]></a:t>
+              <a:t><![CDATA[12. அதிகாலையிலே திராட்சத்தோட்டங்களுக்குப் போவோம்; திராட்சக்கொடி துளிர்த்து அதின் பூ மலர்ந்ததோ என்றும், மாதளஞ்செடிகள் பூப்பூத்ததோ என்றும் பார்ப்போம்; அங்கே என் நேசத்தின் உச்சிதங்களை உமக்குத் தருவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1666,51 +1658,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Let us get up early to the vineyards; let us see if the vine flourish, whether the tender grape appear, and the pomegranates bud forth: there will I give you my loves.]]></a:t>
+              <a:t><![CDATA[13. தூதாயீம் பழம் வாசனை வீசும்; நமது வாசல்களண்டையிலே புதியவைகளும் பழையவைகளுமான சகலவித அருமையான கனிகளுமுண்டு; என் நேசரே! அவைகளை உமக்கு வைத்திருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1775,269 +1767,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Let us get up early to the vineyards; let us see if the vine flourish, whether the tender grape appear, and the pomegranates bud forth: there will I give you my loves.]]></a:t>
-[...217 lines deleted...]
-              <a:t><![CDATA[13. The mandrakes give a smell, and at our gates are all manner of pleasant fruits, new and old, which I have laid up for you, O my beloved.]]></a:t>
+              <a:t><![CDATA[13. தூதாயீம் பழம் வாசனை வீசும்; நமது வாசல்களண்டையிலே புதியவைகளும் பழையவைகளுமான சகலவித அருமையான கனிகளுமுண்டு; என் நேசரே! அவைகளை உமக்கு வைத்திருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2102,51 +1876,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. How beautiful are your feet with shoes, O prince's daughter! the joints of your thighs are like jewels, the work of the hands of a cunning workman.]]></a:t>
+              <a:t><![CDATA[1. ராஜகுமாரத்தியே! பாதரட்சைகளிட்ட உன் பாதங்கள் மிகவும் அழகாயிருக்கிறது; உன் இடுப்பின் வடிவு விசித்திரத் தொழிற்காரரின் வேலையாகிய பூஷணம்போலிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2211,51 +1985,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Your navel is like a round goblet, which wants not liquor: your belly is like an heap of wheat set about with lilies.]]></a:t>
+              <a:t><![CDATA[2. உன் நாபி திராட்சரசம் நிறைந்த வட்டக்கலசம் போலிருக்கிறது; உன் வயிறு லீலி புஷ்பங்கள் சூழ்ந்த கோதுமை அம்பாரம்போலிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2320,51 +2094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Your navel is like a round goblet, which wants not liquor: your belly is like an heap of wheat set about with lilies.]]></a:t>
+              <a:t><![CDATA[2. உன் நாபி திராட்சரசம் நிறைந்த வட்டக்கலசம் போலிருக்கிறது; உன் வயிறு லீலி புஷ்பங்கள் சூழ்ந்த கோதுமை அம்பாரம்போலிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2429,51 +2203,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Your two breasts are like two young roes that are twins.]]></a:t>
+              <a:t><![CDATA[3. உன் இரண்டு ஸ்தனங்களும் வெளிமானின் இரட்டைக்குட்டிகளுக்குச் சமானமாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2538,51 +2312,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Your neck is as a tower of ivory; yours eyes like the pool in Heshbon, by the gate of Bathrabbim: your nose is as the tower of Lebanon which looks toward Damascus.]]></a:t>
+              <a:t><![CDATA[4. உன் கழுத்து யானைத்தந்தத்தினால் செய்த கோபுரத்தைப்போலவும், உன் கண்கள் எஸ்போனிலே பத்ரபீம் வாசலண்டையிலிருக்கும் குளங்களைப்போலவும், உன் மூக்கு தமஸ்குவின் திசையை நோக்கும் லீபனோனின் கோபுரத்தைப்போலவும் இருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2647,51 +2421,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Your neck is as a tower of ivory; yours eyes like the pool in Heshbon, by the gate of Bathrabbim: your nose is as the tower of Lebanon which looks toward Damascus.]]></a:t>
+              <a:t><![CDATA[4. உன் கழுத்து யானைத்தந்தத்தினால் செய்த கோபுரத்தைப்போலவும், உன் கண்கள் எஸ்போனிலே பத்ரபீம் வாசலண்டையிலிருக்கும் குளங்களைப்போலவும், உன் மூக்கு தமஸ்குவின் திசையை நோக்கும் லீபனோனின் கோபுரத்தைப்போலவும் இருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2756,51 +2530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Your neck is as a tower of ivory; yours eyes like the pool in Heshbon, by the gate of Bathrabbim: your nose is as the tower of Lebanon which looks toward Damascus.]]></a:t>
+              <a:t><![CDATA[5. உன் சிரசு கர்மேல் மலையைப்போலிருக்கிறது; உன் தலைமயிர் இரத்தாம்பரமயமாயிருக்கிறது; ராஜா நடைகாவணங்களில் மயங்கிநிற்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -2835,51 +2609,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469492824" r:id="rId1"/>
+    <p:sldLayoutId id="2473418018" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -2991,66 +2765,50 @@
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -3207,51 +2965,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. உன் சிரசு கர்மேல் மலையைப்போலிருக்கிறது; உன் தலைமயிர் இரத்தாம்பரமயமாயிருக்கிறது; ராஜா]]></a:t>
+              <a:t><![CDATA[the galleries.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3339,51 +3097,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[நடைகாவணங்களில் மயங்கிநிற்கிறார்.]]></a:t>
+              <a:t><![CDATA[6. How fair and how pleasant are you, O love, for delights!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3471,51 +3229,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. மனமகிழ்ச்சியை உண்டாக்கும் என் பிரியமே! நீ எவ்வளவு ரூபவதி, நீ எவ்வளவு இன்பமுள்ளவள்.]]></a:t>
+              <a:t><![CDATA[7. This your stature is like to a palm tree, and your breasts to clusters of grapes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3603,51 +3361,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. உன் உயரம் பனைமரத்தொழுங்குபோலவும், உன் ஸ்தனங்கள் திராட்சக்குலைகள்போலவும் இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[8. I said, I will go up to the palm tree, I will take hold of the boughs thereof: now also your]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3735,51 +3493,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நான் பனைமரத்திலேறி, அதின் மடல்களைப் பிடிப்பேன் என்றேன்; இப்பொழுதும் உன் ஸ்தனங்கள்]]></a:t>
+              <a:t><![CDATA[breasts shall be as clusters of the vine, and the smell of your nose like apples;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3867,51 +3625,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[திராட்சக்குலைகள்போலவும், உன் மூக்கின் வாசனை கிச்சிலிப்பழங்கள்போலவும் இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[9. And the roof of your mouth like the best wine for my beloved, that goes down sweetly, causing the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3999,51 +3757,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. உன் தொண்டை, என் நேசர் குடிக்கையில் மெதுவாயிறங்குகிறதும், உறங்குகிறவர்களின் உதடுகளைப்]]></a:t>
+              <a:t><![CDATA[lips of those that are asleep to speak.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4131,51 +3889,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[பேசப்பண்ணுகிறதுமான நல்ல திராட்சரசத்தைப்போலிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[10. I am my beloved's, and his desire is toward me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4263,51 +4021,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நான் என் நேசருடையவள், அவர் பிரியம் என்மேலிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[11. Come, my beloved, let us go forth into the field; let us lodge in the villages.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4395,51 +4153,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. வாரும் என் நேசரே! வயல்வெளியில் போய், கிராமங்களில் தங்குவோம்.]]></a:t>
+              <a:t><![CDATA[12. Let us get up early to the vineyards; let us see if the vine flourish, whether the tender grape]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4527,51 +4285,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ராஜகுமாரத்தியே! பாதரட்சைகளிட்ட உன் பாதங்கள் மிகவும் அழகாயிருக்கிறது; உன் இடுப்பின் வடிவு]]></a:t>
+              <a:t><![CDATA[1. How beautiful are your feet with shoes, O prince's daughter! the joints of your thighs are like]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4659,51 +4417,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அதிகாலையிலே திராட்சத்தோட்டங்களுக்குப் போவோம்; திராட்சக்கொடி துளிர்த்து அதின் பூ மலர்ந்ததோ]]></a:t>
+              <a:t><![CDATA[appear, and the pomegranates bud forth: there will I give you my loves.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4791,51 +4549,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[என்றும், மாதளஞ்செடிகள் பூப்பூத்ததோ என்றும் பார்ப்போம்; அங்கே என் நேசத்தின் உச்சிதங்களை உமக்குத்]]></a:t>
+              <a:t><![CDATA[13. The mandrakes give a smell, and at our gates are all manner of pleasant fruits, new and old,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4923,315 +4681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[தருவேன்.]]></a:t>
-[...263 lines deleted...]
-              <a:t><![CDATA[கனிகளுமுண்டு; என் நேசரே! அவைகளை உமக்கு வைத்திருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[which I have laid up for you, O my beloved.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5319,51 +4813,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[விசித்திரத் தொழிற்காரரின் வேலையாகிய பூஷணம்போலிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[jewels, the work of the hands of a cunning workman.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5451,51 +4945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. உன் நாபி திராட்சரசம் நிறைந்த வட்டக்கலசம் போலிருக்கிறது; உன் வயிறு லீலி புஷ்பங்கள் சூழ்ந்த கோதுமை]]></a:t>
+              <a:t><![CDATA[2. Your navel is like a round goblet, which wants not liquor: your belly is like an heap of wheat]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5583,51 +5077,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அம்பாரம்போலிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[set about with lilies.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5715,51 +5209,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. உன் இரண்டு ஸ்தனங்களும் வெளிமானின் இரட்டைக்குட்டிகளுக்குச் சமானமாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[3. Your two breasts are like two young roes that are twins.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5847,51 +5341,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. உன் கழுத்து யானைத்தந்தத்தினால் செய்த கோபுரத்தைப்போலவும், உன் கண்கள் எஸ்போனிலே பத்ரபீம்]]></a:t>
+              <a:t><![CDATA[4. Your neck is as a tower of ivory; yours eyes like the pool in Heshbon, by the gate of Bathrabbim:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5979,51 +5473,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[வாசலண்டையிலிருக்கும் குளங்களைப்போலவும், உன் மூக்கு தமஸ்குவின் திசையை நோக்கும் லீபனோனின்]]></a:t>
+              <a:t><![CDATA[your nose is as the tower of Lebanon which looks toward Damascus.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6111,51 +5605,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கோபுரத்தைப்போலவும் இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[5. Yours head upon you is like Carmel, and the hair of yours head like purple; the king is held in]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6172,91 +5666,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[உன்னதப்பாட்டு : 7]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme93">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme76">
   <a:themeElements>
-    <a:clrScheme name="Theme93">
+    <a:clrScheme name="Theme76">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme93">
+    <a:fontScheme name="Theme76">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -6282,51 +5776,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme93">
+    <a:fmtScheme name="Theme76">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -6457,51 +5951,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>24</Slides>
+  <Slides>22</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>