--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -370,51 +370,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Who is this that comes up from the wilderness, leaning upon her beloved? I raised you up under the apple tree: there your mother brought you forth: there she brought you forth that bare you.]]></a:t>
+              <a:t><![CDATA[5. தன் நேசர்மேல் சார்ந்துகொண்டு வனாந்தரத்திலிருந்து வருகிற இவள் யார்? கிச்சிலிமரத்தின் கீழ் உம்மை எழுப்பினேன்; அங்கே உமது தாய் உம்மைப் பெற்றாள்; அங்கே உம்மைப் பெற்றவள் வேதனைப்பட்டு உம்மைப் பெற்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -479,51 +479,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. Set me as a seal upon yours heart, as a seal upon yours arm: for love is strong as death; jealousy is cruel as the grave: the coals thereof are coals of fire, which has a most vehement flame.]]></a:t>
+              <a:t><![CDATA[6. நீர் என்னை உமது இருதயத்தின்மேல் முத்திரையைப்போலவும், உமது புயத்தின்மேல் முத்திரையைப்போலவும் வைத்துக்கொள்ளும்; நேசம் மரணத்தைப்போல் வலிது; நேசவைராக்கியம் பாதாளத்தைப்போல் கொடிதாயிருக்கிறது; அதின் தழல் அக்கினித்தழலும் அதின் ஜுவாலை கடும் ஜுவாலையுமாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -588,51 +588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. Set me as a seal upon yours heart, as a seal upon yours arm: for love is strong as death; jealousy is cruel as the grave: the coals thereof are coals of fire, which has a most vehement flame.]]></a:t>
+              <a:t><![CDATA[6. நீர் என்னை உமது இருதயத்தின்மேல் முத்திரையைப்போலவும், உமது புயத்தின்மேல் முத்திரையைப்போலவும் வைத்துக்கொள்ளும்; நேசம் மரணத்தைப்போல் வலிது; நேசவைராக்கியம் பாதாளத்தைப்போல் கொடிதாயிருக்கிறது; அதின் தழல் அக்கினித்தழலும் அதின் ஜுவாலை கடும் ஜுவாலையுமாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -697,51 +697,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. Set me as a seal upon yours heart, as a seal upon yours arm: for love is strong as death; jealousy is cruel as the grave: the coals thereof are coals of fire, which has a most vehement flame.]]></a:t>
+              <a:t><![CDATA[6. நீர் என்னை உமது இருதயத்தின்மேல் முத்திரையைப்போலவும், உமது புயத்தின்மேல் முத்திரையைப்போலவும் வைத்துக்கொள்ளும்; நேசம் மரணத்தைப்போல் வலிது; நேசவைராக்கியம் பாதாளத்தைப்போல் கொடிதாயிருக்கிறது; அதின் தழல் அக்கினித்தழலும் அதின் ஜுவாலை கடும் ஜுவாலையுமாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -806,51 +806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Many waters cannot quench love, neither can the floods drown it: if a man would give all the substance of his house for love, it would utterly be contemned.]]></a:t>
+              <a:t><![CDATA[7. திரளான தண்ணீர்கள் நேசத்தை அவிக்கமாட்டாது, வெள்ளங்களும் அதைத் தணிக்கமாட்டாது; ஒருவன் தன் வீட்டிலுள்ள ஆஸ்திகளையெல்லாம் நேசத்துக்காகக் கொடுத்தாலும், அது முற்றிலும் அசட்டைபண்ணப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -915,51 +915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Many waters cannot quench love, neither can the floods drown it: if a man would give all the substance of his house for love, it would utterly be contemned.]]></a:t>
+              <a:t><![CDATA[7. திரளான தண்ணீர்கள் நேசத்தை அவிக்கமாட்டாது, வெள்ளங்களும் அதைத் தணிக்கமாட்டாது; ஒருவன் தன் வீட்டிலுள்ள ஆஸ்திகளையெல்லாம் நேசத்துக்காகக் கொடுத்தாலும், அது முற்றிலும் அசட்டைபண்ணப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1024,51 +1024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. We have a little sister, and she has no breasts: what shall we do for our sister in the day when she shall be spoken for?]]></a:t>
+              <a:t><![CDATA[8. நமக்கு ஒரு சிறிய சகோதரியுண்டு, அவளுக்கு ஸ்தனங்களில்லை; நம்முடைய சகோதரியைக் கேட்கும்நாளில் அவளுக்காக நாம் என்ன செய்வோம்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1133,51 +1133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. We have a little sister, and she has no breasts: what shall we do for our sister in the day when she shall be spoken for?]]></a:t>
+              <a:t><![CDATA[8. நமக்கு ஒரு சிறிய சகோதரியுண்டு, அவளுக்கு ஸ்தனங்களில்லை; நம்முடைய சகோதரியைக் கேட்கும்நாளில் அவளுக்காக நாம் என்ன செய்வோம்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1242,51 +1242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. If she be a wall, we will build upon her a palace of silver: and if she be a door, we will enclose her with boards of cedar.]]></a:t>
+              <a:t><![CDATA[9. அவள் ஒரு மதிலானால், அதின்மேல் வெள்ளிக்கோட்டையைக் கட்டுவோம்; அவள் கதவானால், கேதுருப்பலகைகளை அதற்கு இணைப்போம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1351,51 +1351,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. If she be a wall, we will build upon her a palace of silver: and if she be a door, we will enclose her with boards of cedar.]]></a:t>
+              <a:t><![CDATA[9. அவள் ஒரு மதிலானால், அதின்மேல் வெள்ளிக்கோட்டையைக் கட்டுவோம்; அவள் கதவானால், கேதுருப்பலகைகளை அதற்கு இணைப்போம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1460,51 +1460,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. O that you were as my brother, that sucked the breasts of my mother! when I should find you without, I would kiss you; yea, I should not be despised.]]></a:t>
+              <a:t><![CDATA[1. ஆ, நீர் என் தாயின் பால்குடித்த என் சகோதரனைப்போலிருந்தீரானால், நான் உம்மை வெளியிலே சந்தித்து முத்தமிடுவேன்; என்னை நிந்திக்கவுமாட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1569,51 +1569,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. I am a wall, and my breasts like towers: then was I in his eyes as one that found favour.]]></a:t>
+              <a:t><![CDATA[10. நான் மதில்தான், என் ஸ்தனங்கள் கோபுரங்கள்; அவருடைய கண்களில் கடாட்சம்பெறலானேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1678,51 +1678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Solomon had a vineyard at Baalhamon; he let out the vineyard unto keepers; every one for the fruit thereof was to bring a thousand pieces of silver.]]></a:t>
+              <a:t><![CDATA[11. பாகால் ஆமோனிலே சாலொமோனுக்கு ஒரு திராட்சத்தோட்டம் உண்டாயிருந்தது, அந்தத் தோட்டத்தைக் காவலாளிகள் வசத்திலே அதின் பலனுக்காக, ஒவ்வொருவன் ஆயிரம் வெள்ளிக்காசு கொண்டுவரும்படி விட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1787,51 +1787,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Solomon had a vineyard at Baalhamon; he let out the vineyard unto keepers; every one for the fruit thereof was to bring a thousand pieces of silver.]]></a:t>
+              <a:t><![CDATA[11. பாகால் ஆமோனிலே சாலொமோனுக்கு ஒரு திராட்சத்தோட்டம் உண்டாயிருந்தது, அந்தத் தோட்டத்தைக் காவலாளிகள் வசத்திலே அதின் பலனுக்காக, ஒவ்வொருவன் ஆயிரம் வெள்ளிக்காசு கொண்டுவரும்படி விட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1896,51 +1896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. My vineyard, which is mine, is before me: you, O Solomon, must have a thousand, and those that keep the fruit thereof two hundred.]]></a:t>
+              <a:t><![CDATA[12. என் திராட்சத்தோட்டம் எனக்கு முன்பாக இருக்கிறது; சாலொமோனே! உமக்கு அந்த ஆயிரமும், அதின் கனியைக் காக்கிறவர்களுக்கு இருநூறும் சேரும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2005,51 +2005,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. My vineyard, which is mine, is before me: you, O Solomon, must have a thousand, and those that keep the fruit thereof two hundred.]]></a:t>
+              <a:t><![CDATA[12. என் திராட்சத்தோட்டம் எனக்கு முன்பாக இருக்கிறது; சாலொமோனே! உமக்கு அந்த ஆயிரமும், அதின் கனியைக் காக்கிறவர்களுக்கு இருநூறும் சேரும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2114,51 +2114,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. You that dwell in the gardens, the companions hearken to your voice: cause me to hear it.]]></a:t>
+              <a:t><![CDATA[13. தோட்டங்களில் வாசம்பண்ணுகிறவளே! தோழர் உன் சத்தத்தைக் கேட்கிறார்கள்; நானும் அதைக் கேட்கட்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2223,51 +2223,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Make haste, my beloved, and be you like to a roe or to a young hart upon the mountains of spices.]]></a:t>
+              <a:t><![CDATA[14. என் நேசரே! தீவிரியும், கந்தவர்க்கங்களின் மலைகள்மேலுள்ள வெளிமானுக்கும் மரைகளின் குட்டிக்கும் சமானமாயிரும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2332,51 +2332,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Make haste, my beloved, and be you like to a roe or to a young hart upon the mountains of spices.]]></a:t>
+              <a:t><![CDATA[14. என் நேசரே! தீவிரியும், கந்தவர்க்கங்களின் மலைகள்மேலுள்ள வெளிமானுக்கும் மரைகளின் குட்டிக்கும் சமானமாயிரும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2441,51 +2441,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. O that you were as my brother, that sucked the breasts of my mother! when I should find you without, I would kiss you; yea, I should not be despised.]]></a:t>
+              <a:t><![CDATA[1. ஆ, நீர் என் தாயின் பால்குடித்த என் சகோதரனைப்போலிருந்தீரானால், நான் உம்மை வெளியிலே சந்தித்து முத்தமிடுவேன்; என்னை நிந்திக்கவுமாட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2550,51 +2550,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. I would lead you, and bring you into my mother's house, who would instruct me: I would cause you to drink of spiced wine of the juice of my pomegranate.]]></a:t>
+              <a:t><![CDATA[2. நான் உம்மைக் கூட்டிக்கொண்டு, என் தாயின் வீட்டுக்கு அழைத்துக்கொண்டுபோவேன்; நீர் என்னைப் போதிப்பீர், கந்தவர்க்கமிட்ட திராட்சரசத்தையும், என் மாதளம்பழரசத்தையும் உமக்குக் குடிக்கக்கொடுப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2659,51 +2659,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. I would lead you, and bring you into my mother's house, who would instruct me: I would cause you to drink of spiced wine of the juice of my pomegranate.]]></a:t>
+              <a:t><![CDATA[2. நான் உம்மைக் கூட்டிக்கொண்டு, என் தாயின் வீட்டுக்கு அழைத்துக்கொண்டுபோவேன்; நீர் என்னைப் போதிப்பீர், கந்தவர்க்கமிட்ட திராட்சரசத்தையும், என் மாதளம்பழரசத்தையும் உமக்குக் குடிக்கக்கொடுப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2768,51 +2768,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. His left hand should be under my head, and his right hand should embrace me.]]></a:t>
+              <a:t><![CDATA[3. அவர் இடதுகை என் தலையின் கீழிருக்கும், அவர் வலதுகை என்னை அணைக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2877,51 +2877,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. I charge you, O daughters of Jerusalem, that all of you stir not up, nor awake my love, until he please.]]></a:t>
+              <a:t><![CDATA[4. எருசலேமின் குமாரத்திகளே! எனக்குப் பிரியமானவளுக்கு மனதாகுமட்டும் நீங்கள் அவளை விழிக்கப்பண்ணாமலும் எழுப்பாமலும் இருக்க உங்களை ஆணையிடுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2986,51 +2986,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. I charge you, O daughters of Jerusalem, that all of you stir not up, nor awake my love, until he please.]]></a:t>
+              <a:t><![CDATA[4. எருசலேமின் குமாரத்திகளே! எனக்குப் பிரியமானவளுக்கு மனதாகுமட்டும் நீங்கள் அவளை விழிக்கப்பண்ணாமலும் எழுப்பாமலும் இருக்க உங்களை ஆணையிடுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3095,51 +3095,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Who is this that comes up from the wilderness, leaning upon her beloved? I raised you up under the apple tree: there your mother brought you forth: there she brought you forth that bare you.]]></a:t>
+              <a:t><![CDATA[5. தன் நேசர்மேல் சார்ந்துகொண்டு வனாந்தரத்திலிருந்து வருகிற இவள் யார்? கிச்சிலிமரத்தின் கீழ் உம்மை எழுப்பினேன்; அங்கே உமது தாய் உம்மைப் பெற்றாள்; அங்கே உம்மைப் பெற்றவள் வேதனைப்பட்டு உம்மைப் பெற்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3174,51 +3174,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469492860" r:id="rId1"/>
+    <p:sldLayoutId id="2473418065" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3570,51 +3570,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[எழுப்பினேன்; அங்கே உமது தாய் உம்மைப் பெற்றாள்; அங்கே உம்மைப் பெற்றவள் வேதனைப்பட்டு உம்மைப் பெற்றாள்.]]></a:t>
+              <a:t><![CDATA[the apple tree: there your mother brought you forth: there she brought you forth that bare you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3702,51 +3702,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நீர் என்னை உமது இருதயத்தின்மேல் முத்திரையைப்போலவும், உமது புயத்தின்மேல் முத்திரையைப்போலவும்]]></a:t>
+              <a:t><![CDATA[6. Set me as a seal upon yours heart, as a seal upon yours arm: for love is strong as death;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3834,51 +3834,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[வைத்துக்கொள்ளும்; நேசம் மரணத்தைப்போல் வலிது; நேசவைராக்கியம் பாதாளத்தைப்போல் கொடிதாயிருக்கிறது; அதின்]]></a:t>
+              <a:t><![CDATA[jealousy is cruel as the grave: the coals thereof are coals of fire, which has a most vehement]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3966,51 +3966,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[தழல் அக்கினித்தழலும் அதின் ஜுவாலை கடும் ஜுவாலையுமாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[flame.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4098,51 +4098,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. திரளான தண்ணீர்கள் நேசத்தை அவிக்கமாட்டாது, வெள்ளங்களும் அதைத் தணிக்கமாட்டாது; ஒருவன் தன்]]></a:t>
+              <a:t><![CDATA[7. Many waters cannot quench love, neither can the floods drown it: if a man would give all the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4230,51 +4230,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[வீட்டிலுள்ள ஆஸ்திகளையெல்லாம் நேசத்துக்காகக் கொடுத்தாலும், அது முற்றிலும் அசட்டைபண்ணப்படும்.]]></a:t>
+              <a:t><![CDATA[substance of his house for love, it would utterly be contemned.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4362,51 +4362,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நமக்கு ஒரு சிறிய சகோதரியுண்டு, அவளுக்கு ஸ்தனங்களில்லை; நம்முடைய சகோதரியைக் கேட்கும்நாளில்]]></a:t>
+              <a:t><![CDATA[8. We have a little sister, and she has no breasts: what shall we do for our sister in the day when]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4494,51 +4494,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அவளுக்காக நாம் என்ன செய்வோம்?]]></a:t>
+              <a:t><![CDATA[she shall be spoken for?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4626,51 +4626,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவள் ஒரு மதிலானால், அதின்மேல் வெள்ளிக்கோட்டையைக் கட்டுவோம்; அவள் கதவானால், கேதுருப்பலகைகளை அதற்கு]]></a:t>
+              <a:t><![CDATA[9. If she be a wall, we will build upon her a palace of silver: and if she be a door, we will]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4758,51 +4758,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[இணைப்போம்.]]></a:t>
+              <a:t><![CDATA[enclose her with boards of cedar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4890,51 +4890,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஆ, நீர் என் தாயின் பால்குடித்த என் சகோதரனைப்போலிருந்தீரானால், நான் உம்மை வெளியிலே சந்தித்து]]></a:t>
+              <a:t><![CDATA[1. O that you were as my brother, that sucked the breasts of my mother! when I should find you]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5022,51 +5022,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நான் மதில்தான், என் ஸ்தனங்கள் கோபுரங்கள்; அவருடைய கண்களில் கடாட்சம்பெறலானேன்.]]></a:t>
+              <a:t><![CDATA[10. I am a wall, and my breasts like towers: then was I in his eyes as one that found favour.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5154,51 +5154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பாகால் ஆமோனிலே சாலொமோனுக்கு ஒரு திராட்சத்தோட்டம் உண்டாயிருந்தது, அந்தத் தோட்டத்தைக் காவலாளிகள்]]></a:t>
+              <a:t><![CDATA[11. Solomon had a vineyard at Baalhamon; he let out the vineyard unto keepers; every one for the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5286,51 +5286,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[வசத்திலே அதின் பலனுக்காக, ஒவ்வொருவன் ஆயிரம் வெள்ளிக்காசு கொண்டுவரும்படி விட்டார்.]]></a:t>
+              <a:t><![CDATA[fruit thereof was to bring a thousand pieces of silver.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5418,51 +5418,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. என் திராட்சத்தோட்டம் எனக்கு முன்பாக இருக்கிறது; சாலொமோனே! உமக்கு அந்த ஆயிரமும், அதின் கனியைக்]]></a:t>
+              <a:t><![CDATA[12. My vineyard, which is mine, is before me: you, O Solomon, must have a thousand, and those that]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5550,51 +5550,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[காக்கிறவர்களுக்கு இருநூறும் சேரும்.]]></a:t>
+              <a:t><![CDATA[keep the fruit thereof two hundred.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5682,51 +5682,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. தோட்டங்களில் வாசம்பண்ணுகிறவளே! தோழர் உன் சத்தத்தைக் கேட்கிறார்கள்; நானும் அதைக் கேட்கட்டும்.]]></a:t>
+              <a:t><![CDATA[13. You that dwell in the gardens, the companions hearken to your voice: cause me to hear it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5814,51 +5814,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. என் நேசரே! தீவிரியும், கந்தவர்க்கங்களின் மலைகள்மேலுள்ள வெளிமானுக்கும் மரைகளின் குட்டிக்கும்]]></a:t>
+              <a:t><![CDATA[14. Make haste, my beloved, and be you like to a roe or to a young hart upon the mountains of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5946,51 +5946,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[சமானமாயிரும்.]]></a:t>
+              <a:t><![CDATA[spices.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6078,51 +6078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[முத்தமிடுவேன்; என்னை நிந்திக்கவுமாட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[without, I would kiss you; yea, I should not be despised.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6210,51 +6210,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நான் உம்மைக் கூட்டிக்கொண்டு, என் தாயின் வீட்டுக்கு அழைத்துக்கொண்டுபோவேன்; நீர் என்னைப்]]></a:t>
+              <a:t><![CDATA[2. I would lead you, and bring you into my mother's house, who would instruct me: I would cause you]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6342,51 +6342,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[போதிப்பீர், கந்தவர்க்கமிட்ட திராட்சரசத்தையும், என் மாதளம்பழரசத்தையும் உமக்குக் குடிக்கக்கொடுப்பேன்.]]></a:t>
+              <a:t><![CDATA[to drink of spiced wine of the juice of my pomegranate.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6474,51 +6474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவர் இடதுகை என் தலையின் கீழிருக்கும், அவர் வலதுகை என்னை அணைக்கும்.]]></a:t>
+              <a:t><![CDATA[3. His left hand should be under my head, and his right hand should embrace me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6606,51 +6606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. எருசலேமின் குமாரத்திகளே! எனக்குப் பிரியமானவளுக்கு மனதாகுமட்டும் நீங்கள் அவளை விழிக்கப்பண்ணாமலும்]]></a:t>
+              <a:t><![CDATA[4. I charge you, O daughters of Jerusalem, that all of you stir not up, nor awake my love, until he]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6738,51 +6738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[எழுப்பாமலும் இருக்க உங்களை ஆணையிடுகிறேன்.]]></a:t>
+              <a:t><![CDATA[please.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6870,51 +6870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. தன் நேசர்மேல் சார்ந்துகொண்டு வனாந்தரத்திலிருந்து வருகிற இவள் யார்? கிச்சிலிமரத்தின் கீழ் உம்மை]]></a:t>
+              <a:t><![CDATA[5. Who is this that comes up from the wilderness, leaning upon her beloved? I raised you up under]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6931,91 +6931,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[உன்னதப்பாட்டு : 8]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme6">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme58">
   <a:themeElements>
-    <a:clrScheme name="Theme6">
+    <a:clrScheme name="Theme58">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme6">
+    <a:fontScheme name="Theme58">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -7041,51 +7041,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme6">
+    <a:fmtScheme name="Theme58">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>